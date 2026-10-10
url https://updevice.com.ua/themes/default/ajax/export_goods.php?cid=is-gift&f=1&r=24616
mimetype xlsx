--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9c262a5491350475deec2c30e0ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2686fc2ef5558fe5b17fef834ea31b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c128bc41a1ac1183bf40a5446ac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bccfc60eaca44725d071e371787df34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074e0d3af9f455ed81e548dc9344d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311db2bfc92f793a5035a8669c754846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf02fda599b4baf0e43e6c4923555d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380f7f092f138ea460d80b30aa8fef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e023f2c5deab8ba4a116caee34d82a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3eb376d0cd3adcbe3fc8384d9d6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5fb41141873be3f82e1f0018146911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c1fee62af871030a2403c590061e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00918e9e5800830f29408cf84b8d7e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a627f7f9ce6d62519c2e61606aba6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74c12ff9cef2c62d92179bcf2a37015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab31591b184e0b4baf84e4ae66badf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2eb5ac654d6ed48b25273a30041b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0beda2dea8bf46fc95c7f2a6f193d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca0c32d78124c9c7a2e3065b5a32619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d14e81bcbeeee0d59d665476d5ef220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64e213c978e4e067b489bf1a107ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be971cb0bc6e813e8daa4f447ae5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea1c82b1d9adfc56f473400fa04eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434c20396eb70fa34be39b350b0381d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd61ddb0f574ad22e6f8a4e2c4c0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5578c092f3792c6a6aacd653b64db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a06749ee6c4c2dee6152125446448227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad240dba74aa235c4d401234111732a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e067fb7e71974d9d324569c315bbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b35a8cb8057f786d50d140c9340530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523d64e6642f630d6e94c6b756fa4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d4da14505413357dc21804dab91ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e081834853876da654ae8c5219ff4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c53daa73f90d2f8bd567b9963fd14334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c7d370e0bac5c2c69072f699f98635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d5d3ee416e3274b934acbcf8b9f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9104fa992023a690025dbabe18fa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38b4b55e09298f5a49eae599b437338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90793ca28a1a9474a2121015b27c5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384662ac3c8c58bd23b3086a4ee9cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8945b2545a8a5ca7f87a40080f8d9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ebb6fdef5d10f1c0be2595f3c7e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956c5f2c29418c824170d9e4319b2c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef0e1457d0eecfefcfdf50410eae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f218c1d3ce81ebbd9b71bcecc0f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767930c7f632ed0081b0e438890d1ac046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60660b7854d55507982ea4cf3dab42747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f2e406bf141c32cf84e1f609fc29548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965924175a75a8a6166241741c46e7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a03afc7a1e069730a1ecfe325ff3e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb341724dede987d5a211fb96892ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7af0bd1a9f5ad3bcd17c8dcbd4c30052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcdc569c21884e8a078941cc9a8fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac72dee543363908c01f9e74e5f12e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee61a33b5698ec3ba67a893de3dfa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4dce1fcee76418cce9d62b79215356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ff304c3033431cf83f94fa44b93a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f09258d56b3bb15a8f4965f1a076158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a7840fa0c7ea7d730a2f7642e66259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b86f77555c7cea5e75dd917a04aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2b7fa129a76348f2551d4b6abf9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25bad976f20eb220e72e1aca1d71462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2875ea18ea064bed75e7717ea34c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dbd1f812900236f2a8d561ad3f6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01bea2efd6c5daeadbf8120ece624a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47086bde61627138115b58e50e90bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef28e7d8c81a9754437b4590aff2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef43cfbdd055ae2c274fa13d2cf2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f606e0021e6e52a36bfc49aed21769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51a9dde7852a0f90da126bcdce0a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f7ad32e4721e0008875e96434ad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e00914a72bef7788bd8ddaf1792a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71cc5dfcaafb3c4912bee88343d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4b8f507bd6037ff8a4e0875078c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e854f804d323a4ada3cf8d7d3b53775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8fc0307520e6ca0c2d2e97820167376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69c70903ca1250edcf4ad3d08ee7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6191cc27dfe69d4f0a7690de5f9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6542ed6fb3b5a6d355cac35416a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb32211db41a311dc75b17ad47570dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e791d18a67a34dea77a30ee63c6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac965a4d0ba3c916fdc846350d3171d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88806a684c5dc5f89e88e5075b9ecfba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de501c3b4e7a06ee4bbbb8e1e42d4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d307c7c717261fa67f67864c5dcc56085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c983ee54dc39ddac071d5c53d7be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294c178f83f5caeb2d4a0161c990d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7483eef8b8b8b21e4bfb3294d13f2ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde37fe90479a66515bf7f3e14310489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495b5f8193ba427fa157bbc2e09f1eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4354f26d29b0de26ebfee09d6bcc4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768f9092c1dfbd9f0e8ea544f64e0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761207feaad2cc9e9074f89d09025e7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c7e9511875a490fd6499aba2500c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b188ad58ff61f04eb7e9f2d8bfb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c4091155b3ca774d6f8d0d7c9dc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9bb1548a940abf9453dc8931edd8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f29a7ff877ff8662f603ef0dec9ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220daf1c6ab28ea2028981b39b6b3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467348e06ab2c494a9b13688467965a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffb8da612b8cc5b2c222c309bd8626101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096069827aac3eef0243bc89fef6d12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ebba7f8149badcee5d719197dcec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07da1ae0a83f38ed739e86532ebb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5ed89089c289ede16389be769f3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef477f35aae3a23268b8eae38a9632106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2af363328843d4ba92da68bedde2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573ed6bc43ae5cd73311085a4a87e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ab6a55aa422c98396357c4797ddb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab47306e4ff5db135cabb660f8dd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a6ee312aa290df27193ece6ef999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d811c116f870e5f20a789cf40160c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1e85dbf88ab4fc6a575446de00af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96588a61fbc8d18da48e54f312ae505e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b321d150df0dcf4d14d424e053a64c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb2a1779df623e810ebc2ba0f2dc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443ee80fe155e9b7a84ff561c3461e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533424b324765e5fc5ba99a301a60c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716284c9ba2ec172aea26b68dfbc10b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf085dbf3a779d2da24ca0c74309bc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bec4228255dc57859929a9b359a18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e818eed546abddfbbb02d1ee5d99be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7a8dfb07eccdb5ceef26ecdeb8d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50c4706d4e37feee68a24f075f21b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fcbf86e77e2048ba35a3b63b3d416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709815a244c846b43667a265e0907963126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53dd143fef699c10c341fce4eb5d4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9fb1cf9ff4ce034770795c1bba563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e782d9f4dd3372abae0c101e3b38a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209662438fe53a4fe690578517e203e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09c6be56cc6a8fd63bd99785596a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248e78ab3839462866249f5bca0e14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45ff8cb23cf8e61a30c03015ffc84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af6ab4e329e0f3b47f507e133411e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1a02730416834712ae5e02f22ee9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a798d59d70e50e104b295c55f258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13b3f6e932bdcdbbc3c59e0f1f876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a547820b43777e7712eb76a32dd762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c0cff86f3789a16659ea7b7a6b119139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7129207a946f430b0ec43f9d98d88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36636a954b099cd6d75fc5576030e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7303f66368a13d3f39c8ac95531a735142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e12428923dc2b0698ffec15fc76c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb4a5a4a49dc65f3ced738774a232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e98a77de010420adefa3a6939e6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406a24e34e1b111d683101981a005d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce719163229a237036a18bd32bf8fc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d597f143a69054793b61f9d03bf26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c36d83b722f89e8da453af1081b63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3447cfb542a06d55ff87381c991d46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d5dc7ce1e75caf5764265a7bc215151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915bf79e4c383d452886e835d52bb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa993bbb2b51fd5bb92ba15c37494a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8c80e74987da86704a86d5d099dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190484af0b65c9e84f3ce3f5fd0e5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea499731380bd10142b92ea9a18832e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0343b0960af430d6a1a75ef7d0280157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b0aa1d30d0bbc8cd16bda643db3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0a549579f9a4751336347720f989c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44d452b93612fc0103cfaa9faf579160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ee91979e1fda7cb03c1948dd1ef3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462255f985c05f5de0cb3a4650dd37c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2d08fcbb6f4758a61c520b48fa48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e7c2c1990027322b2803fa851cc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ad2b64cd15a73e3810d3462678817165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13edb52b8a5428d6fd43fe1dd9631c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872887a0470201a6cf4d2a105c1d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad46620728eababf41d3316eb9bb0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b0fb8c2765727de8d46b720e3e3e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32342fcce92f6e58280f9d552aca202170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad432345e828f76a2c1628a2550ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690549d1c2bc29cba3599f58d559a9f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ccb7e5f2877c77743a57d4080e97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e881b181971f4ae604ec7ed4ca94708174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f038a9707fcb6760deb8cba1ece522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d513fc5fe4ada1cfd51093b631348176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16e4f46d519eb5d611c92448be4d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028625136d372534ade8c85848ac92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77207f36ab82907092b9cbd0390f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd923542b779849adb28943e385a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317695920f45f32a31113dde368c29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6ab23f01d69fbd49e094ef59623e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38898c48dad4ebbc96298bc20c591159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af762039d5f774be18aa494244e5831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289847b811a7354bf00e51f40787192185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca60d3fefef0de3d24af65a5eacbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098163e4fc3db6730eb6fedccd363a5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3d104b9b7595721b1cce33e9b719188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5608d973ab4a3b27d27549ebc883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f80700eeabd49d16a5028f30b4aea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a583c0c4e5c4f071e58d89ae29b5c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611219e012a9f86a26947c984b69ef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f3285ebb09af25cacad74f60c37c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2dd26a3c553581b336f2ad188ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce2168b1ca22125cc2169684290c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01fad4601c38da6114551b4e29fb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c81ad4a8191b80b5289c969767ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17e410f4d58f48eef20b4cc8d9adc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f910c225e2ae7c0849066c9887e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2dde57129d1f7f6c4896e95697f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccc192cee335338ab2234f57ebbc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ce3cf2bc1d2549ee15fc0e7ea5ee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfbdd989ec691d9fa19c51f6bc72a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d4f67e99bba9648faa6475f3348c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2b9ff666223bb801f505b7c1fa75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ffc3dd9877a72aff7073f351c6df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4eaff96961e711b6e7ea373b5337a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b72d334d1c451c9bddd2efdeba28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becce256d5a5a6dd984fa69747455f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b0f05801f5711c6bdf1875095e67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390e0791f6716c514ff1b0d38edbcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6136b8bec38d95e13c7f4678c1cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324fe37718a4b10756dc697607fcac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165871d3a84f6ab5002c0fb104dac62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521f16eee73c220161d256eb9a029b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcddb40a69562dcf67d87655500a4e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f384a27afa47f657f7aedfd00df4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352dcafac5bf81e20e803446b90d789218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717de5845438492ef79ecdbae19a7eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95887c425d524e9215a81469da21268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de522145043326ed477c70f77b542221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468a918b29adc939af0506d2befab1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b44e691502765845940500a80ebd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d3d71919221056248d690e6ca435224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f91c5e80a9e53454b7506ff08a69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9234ebb1747ddaaa2b7863b2600b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65812966acd8361a550fc86ca923d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4151d9dcdce42f22b07b416ad471228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2dd80bb9ec4825c55724e07730b33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc956dc09a8db860eb3040e6b4c83f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033223e4c0c8d3daf08cf9a95aa02b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed07520c0debf6b044851f5a51bbe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d035824cb5fe493658681becd31e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f3b5002b889ae56d01b8ec85d32b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67351a1843dd665846b06bc92065c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317244329c8ef92f8e61038ad83acc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923be8faa535633f4e80a67e8811deb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1cb761ce61971f52cb65dde63e636238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff570596dce7856f3357acd93949a4e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b6d79d737556a313d7b1f38b6663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0748cbc936840858d38b955b3fb4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747661fe16843629092417ca16089624242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fba9c602210e98f12e116f97902ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bfa56f7f4861c171c88b40be9ff6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a72b79d9f9e585b915cc163ee8a7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af498ea9e6660cc8874bc12f3fc644d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f398b14b5235b9bd1ebe09b5da02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33b90b4a1a2d6163d324633377a47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264075401ff4c17cbdd55a59ede4bdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ef539ac91f49084451d195dcc765250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f608760360b1fd8499db11cd139823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf200a815e2bc712436073cb1aaa4b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c22984e0ab47f44e77f783f708b64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ba0413c201c60ca3947bcdbf74f1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f32dfb0ffcaa1c9420d498980286255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9ee95dc9bbef7ac6ceed11fe367c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87528c2e7a2f679d6c6183f196edf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651424be3ce969a4e5faf2cac399ec2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741fbc042a68b2b47927c9b140f2ef7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102383663e0cda02ab34bab0be5420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02f81e695283d31e7b364a1ad7682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549ef6b3f4f299e7d35852bbf09ecf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6a58aeaa2a9ad73caea683de2ba41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36fa44e403f82c7fdb924a2801267264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3d215cd665b36d13f419ff7c43f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d9d81cc79256f8fc1b8f99b6abda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5295d70843ded0bb664f599d2eed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5749394b9ede1f7fa97fa75151ce56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b02f9686da867e0abbbefc7d365b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545ba5cb1f3a7cb81761ea80b0c5482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489b4d5f7418833d70d4336467d6952271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721716e753221657b76e790d2884b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0887f3ce1a76ec4915cc5f8545d873b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e0c25fdf3d3295f586a1b8772fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e7dfd83e20ccfe45d67cb7969e8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767fd7f01b9a339235a379f9305d22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ccc3d72aa69c1abd52ee0c865aff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227743d83cf5ad6155dfa8bce2f41931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7ce2f6d6ba2d3daff02eabaa6ebeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64f292f1e9e6f2523aee8d91efbe5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e32276bd0c44ba010a1ca5d982850281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3e90b68df5303c0d01475d737757f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ecd94bfa5de97c7c2ae2e0ef17163283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755f3040ce18e517f075c91c3e68ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff6e7e2e237887eff0e747c762bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904a4c022005185a14de9731e9e2bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f48b62ac5d95b31023e474b5fc3ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854b0065efe088d93202893aefc86c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88dac6835ba3e6893dfaddcb396f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64959ab4f3bd7892752cd389c4710044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763919b9a58fbb6dc400adc7d5c138b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f5708016be2fb9cd5177bca2e850292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e6121ccb6b2e5170c559d5c3581c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934832073ea7102507afd92aab55c3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e928392c80b9e012cea757fd5407f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4048be74ca6791af35b0adb0dac39c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958434da043e6e640d93ccb40cac13ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b402094f4515c2bf822772c1eedd62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974acce56c5c064e2bb60c111da985eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d493be51f310827a8473d6ae724d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a33b47b0a76a72440c6e4a5d425a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e93bd33e54a9cd862d74d84e1f0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac225e63ccbeffc644ed93870c18141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc54f2047ac7c07eb53fcc86700774f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c7e4ce1f51d6ef794366d2cbdab3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54325f2856009f79270b868b61823566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a49354062ff46dd5c4e079fb18e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403bff38afc28043b1b285141d9bc7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab559e8fc0f5a6700109822124728309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af96111f1f8efd3cd80254b87b5e84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1c110c4c1b4f33069152b4f4a596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe859fdad1966c7bdde6b3d838ca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af99e35742f701d19099c9d6c69dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54bb753af392a9ad966b0a3d526380314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb5c4b8aceaf84074dcfa39dd6eedc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda447abf11ab0cf403479074e54558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893a6f25d10bf3825fb6a33ba0a0c51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe5701541360877e68de6ed3cf90f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b249112ae86ee53b42a113b98d29fed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c7ead5cdcc0a8e7450c2e2cfb29f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf3cf98f2d8b4fd6faeda1360e00b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f74ff4201050d808a49d7a665ff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b0b27d749b9fff7f8345b9ff741d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ab6f61a5cdc0e5880acd23d4b5a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9021af4dc25447e1744e1d40e66729325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db694939b32d4bbdeb84382e6615ac54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a668be80eeed321520eb6acd6e011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636fe91bb9e9376855195e7da0bc243328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c071e2165a17de053446a740da7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca465ec7fe46d5bafa52d4a72b96aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc003cd23b1d5d2501c1b25f508b7d2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217a7f404856eee392f7e97ae025a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170dc65fc827873459cea5a039134f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed09b870aa4b847f37bada7d52ae53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442975c3ad8eecffe0f0ed4aaf37045335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd3832b91e635b18c9663f32c3001336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef23d00cbca187a79dba4bd95707c1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522396c68ac28405b37f12db1e1e5870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2234f2a2383d7cfb512c71f8588d0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded2536ca35cb70335975118f90aa8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae2d66583381a3295e9b7d98be7df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8264a27515bac87c61a5503533cb62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c243cf33596c7d614024758d7442af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1fa30bb297f7f20d5b3ab03e6e0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d3542495bd9fb7ec4a47de7d17965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d898aff995f4c60c9e1cb3719018985346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4173dce2739d7e889b429303d0590347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a524f72127c3034f24882b619773764348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d9b459bff21832c87e2e3950415cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98495b0ac32d85093652a05374b02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1eae2804f65dca32108f6a2fe0339351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e6a9efcb437ba7a95a62f6236773352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d92b7f62dfd462e8a8c911cbd89830353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc571cc12ebca06040fd75276bcd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10337687c08b0ea4b07333db304d559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d09f48cd867de24d3143a04f2502356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa61f3541a342fd0856df612620315357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb105877646267a307cacd579a10c4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e8eb6fb89a0df266cf6b22e17f34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868beb180765a2352fd42fb8bad4491360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80810fadbdaf92b6ce586f91dae40b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7475bdcbfdee0e6a62f48643f88d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00de45e42ceed24a012b0279663da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05329d5b9a3c19b1771e3e4d5fdcc0d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4ecd2e3c7997638effd4946d9c3c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529dd713546694d4b0999aa82c1a89d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b1bebefa580e3ad2bed88d992e25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fedd7109c49fdce867c0e1c3669725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245f13780528df609553e4a4e76c7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c5f94b0809d52ec9f9f87c942cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251fe33c9cacd8ee8679f21f002d89c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303be6354751ddb0dd1fcb33e153a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71fbe2ac68a6c7aec5723654f21f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c917548a3774be1f32979a1f94ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ddf42ca7b372e7985fc0a2f8d3bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090e704d6c0d2adace8cbd691a7f32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87c4199ae1992b73a0d89c4dde136377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed14503025da81988b186a0e24bf3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b015a798cfdd348672d5e8cab0d65d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0d0bbc6f6930b0d7ec3eb21ffbb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66593c94de0392e0cbd3c51361951c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99473d8562ace820edd94b0cc261a71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7146551d3cd990a636d45d9a2c45fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff411c8eea63d4d3a63097590f329384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523e9a7f59520b19de33c997dd0d701385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fdfb05567ffff4d6c9643cff65c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a49f0af5863c3333b57eb4cd2cef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a76a6ce0218e6665c9b04317164d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a9b8a076cbabc5127975175450ff2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4740a1de1ac7ba9e4b4a41607a0a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee911e79476eb8d2d6760ed0521ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d7096d61865aa094ce6f670b30ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d78bf3501548023e2584b257380a0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077dd05f51159df68f6020e143df36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069135febe4e966ab01a188785b330e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacb9f2fcb098cdd01de6c15026d7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa59a6f60a1d27ee7cfa8d5c51d9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322351ad07bfae55f6784c38935e967398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea4bb08a2eba669f42ce6b69da7d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e689232911c8db53143b6745209b269400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7d1d8df7e46792bf9a87ff621abf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229c14ec490dfb6634270c85030d0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d74b341afa7637b8f2cc130a0b19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d90d1f47efb408e127c4ece2a3f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d192a1a6da2927d38a7cea4c28dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ead67601c23184ea6cbb9b93dfe7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31593572c1a2f108baeb4718292d53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c1c14021edac681569b20d828fcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8ac3eaf20a4ec4996dd14387cedd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa764c6b07d4aeb95dd4b0f3a3e41d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740645238d8c8ee5c2cdb9d1ff0009b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f311a983f6227acd482a90c52a627412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73a088d4e16a2a95b0df4d235c2b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb3f53d465e978935b1ab21936af09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880935f8054d551e9fb7b5c25bcae4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4514fdabc382beeb1c5b1acce8b499416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569f5814dbef5fd4f8defef7d5ca2ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52dd3715c9bbc2eed58c139742e686418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3eede8f172f58035a6166a391aad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2216768c1d25bd463b6985e508ad55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991d062ba609deb2b9c4c9e3b174b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0411cb591f13c4665295a0feb3bc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2803aa01788117570882d8a02309423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f277d39070d67aa3f202e9e9b0c2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09845ca6f77c829c68dc7b808cb0a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba90f24ef557f222d501ee03006f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757247aaac85b4a13c7e1919b4e03ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2858e9d0b6e44d1388c1a7eac08b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3177743fc98415b6e52bb9fe8b63ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0b47bd027bb634d3b7a59b5f770c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656dbe708780183500aca296c0d72f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6c9a1014561c169ca3a6c78a85bc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d232286ad4e253babb7339e0a10a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f5345fe503f671fb42d7d05417ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e563a6d25423884960bf4c6684549c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae25111ec58bca332335207e7a8d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707bf1de586e80c9b70b4c75996d1ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59218b6b75b3c501688992a355b7978438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579822e701e36c0ccbbc699ee42d9d4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac1049618b94b6da6eeddd69f5d558440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3441dfde247f4093887fa2ea3dc41d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04224122932cfa790d3d0eae417459e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038644c8d7ca3a9b0311fb8ebc44cbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de69526b489841069b711a1d0b0c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420eda6856edbd7dc83068a550e3806445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c00d92b30e3c879cc13472d3b9e61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b2ce40bef8eba14a61f2e30bcf49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eb68f09801ae88336601310e16c77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa07e1acd54c3f1d3fca6f94f1fc88f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1459879ddf450979cdaa3904bfcad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59d97e6e4273babe7cfc485169085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f8a3cc10a886c875e3c3edf012fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae356881f8898f998992cfb6d3bfa99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddee7263b88acef28adf94b87e5af6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb90322de38d2497023a5b348dc54f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbfb2d910ca96379cb984bc2dd178c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e0800791d07b76923442870e8793457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58be47ba346e927bf920791ad269f4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef0d52bb52a86e2069ca8f3b7c0bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bf24f8e717fb52582fcee3f989ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ea223807ae7aceaa85bdf622edd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37eb36aae5e21d067f961fec1d5ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79aceec109484d9cac8cc5d481c99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e277711bf079a3c00058e048cdcd3a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8b467f643c21d432d337b0d5e03f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce31730767bee23a1adf9e57ea142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15e62486d2146c84f3abb6643bc19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf10e0015dfa974f5595af16af2d28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838da4bb1cf959ce99b7735c13a17f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e243f22d8f00b3b60776f20665ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5c5ed3168b7581cec5fdd110160d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16641b2d55b9a71c3d1d15ec358ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52fa120c1fcf0eba6e0c782464e1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba99e51455475cb840e54e4eb9196474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b3483516230241be3d2237df9703e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb89b0d05ceb9bdf77beb958b1aa6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4959d40f6ec0f3390358621cb0079f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339a7dc8a1fc8811194161461d8b43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5d609ef3c1ed193ad0f5af11a99c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f82e202cc6e8ac401fe456177e3c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3cd32845ab561ab1988f530eee3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c3b08fd4af263ff344b131038206482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65883d95564614b71ad6e5918bd70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e46c8a43521067560184397e800b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367fb40677f5ce1a61ec6219e0c2a8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e1399106229f86909cd410f23139c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162261b6f4aa65482e52d8de1a692b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c503b21db31013794fb1794201a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9134c086bdf42bae9f12768c1af9b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73976a16b19f5db417e8385cb692490c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e7053a5adf28524ad72c28c0f62b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50309d8710ddb4245704c4757a976266492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e66efdacaeef2d1a82c461f8b30f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e49b512706a5d460175828d7524a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c0c84a9be0d2aff42eb868739d12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40db92a8756932a2c44cdc6c59950496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1d4be24f9229a2572754b4c13aef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aea81c6a6eecfe3beb9d830510261a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00781233a37db183f5a0f10b8237d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc087bcc8bffe635e35dfe98512566ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128d1a509f75086964a11fa7f116e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c60515cc8c45fa03ae3dac601858df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867985d78130e07464236786246cba64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25cbba3ddfd2e90dda856a0c96d4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea71716393ef4acc9cabd333606905505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab42a15f90a816026ebf20f3af5e8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7eae382651d40716b20270ab20f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf13db4126f105a4f83aff1c74f25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614515e63928779c566655c46ca193f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43cd8fa43c76d8b1afe418d61e7250510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561db44dd2dc8350533ab81077cb25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600901c9c9692856c4eca791eca0d779512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab87cc60aa078d18433234bfce80a35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d887af689694d969b77c571b322d48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fead7253092ec14c4cf28cad04baa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b9bdaf99a61793adc1ebd6e90b6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca92efb6ac5a8816f7d33bfbf4ba8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fb42b5a321432623506b951f7484d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531642b9c7c5ae2edef7aa24a0c1c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c8cea46f0deafa57a1173b3dab6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a74b6c9f8b0e5b9724f66c68c28a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27026ac813fbe124fe960303a45e0f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12273efe8c86ed468988152e2c55cd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d61857ff6f25923b420c69bbbdc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c57d050db80ffe84226c5a6da6a3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e5fede4cb2f4921453110fb3ca79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4933528023e0b72f7da80110f66887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78156ce4e81bfaf7e5bdb65998e20481528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0059832e7610bae0697eae089e1f5ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc84baf589f306cb17314bafe5f60e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d359a129523943a6a276e88cca1ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7c61a14a2b7cd2941b8b8eb51b33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a89fb6fd4dbc91610dc18a00949c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8adb1ae3101e0b8ee1651e645e247f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ddc2739f8fb35db7d38e7e0fd53f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2b1392471fe6b4118c034b89b0b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868ed6fd724c3d6803a06a973fee0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f5c46ecd56114a8f2d866c2b99f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac40047e96c7e11b11ab625408a6382539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763535fb40b3b93779321388013d5f4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738811f63773369ef2beb27e95f956541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb4f57faa93d9c52bbc67bee6ab71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0433a196c7fa2eff8d6a16502479543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818ee2ab8a19bd8d860b905fe1b9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725cfc9ec9f4a071f02c9c97135e1b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ecba3f5c25607ae952ed3bedaf441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb24dd58383f62b66f8fed66557e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c30982652737280e638c7626e544548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9edac031d494cd508f5658a76abd98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525b4036679aabf5cb856419d2a194550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2b6a9bf7565ac324f15c8ae58a8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02083cf7504e5d3da0a610c6b89c63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e38bb3361e9b7f7582e9972f62f67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd67eeaa607e3e826210e2f687edf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151e715eaff9a0a46dabd459338f36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a17c725e5bb69bdc899d12931f59a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8576259dc4234aaa276fb53c80596557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94902b41e952f1867e12195ccf9dbb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197606e6c850d40e2756b649494c5f24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829d8d4c31390b78d0ca945d120c09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a302bd0325053bfb78ca7294fb53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec6149e346a3e9f29e7bd07cb7442562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16204c9ba65e612270b21f937dbe16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff242e1332f4caf36bcfb2b53fc103f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221547bde71e17fee6909b558480c91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c0dee6ce613beb6c9e095667ffe08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c49789f8b7d5f697c563e7c7830ff2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb851e1e2e1d594fca408af0446af42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881c5507a3bff9875c5b3f540ffda23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9b7a5a31bc3961ff283de32b4f5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4224b0ee29cc3bb9b57c1517f2e91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61e30fee780c1e52b26747e0ca6c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e047ee96f22582230b7e6f4b1ad1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591513912b828414137a757ec1c3982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2de6ef201ece4c09925c8897a2f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2d134f0768813a18c759998488a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0612cfb5cd4a2b7659a36772e096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96750f805bee9638df56504a4f0d8f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbeee7968f04e46a9f635c3efff2c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1990ab8696a67ea989e51760c8206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0e1103040c38c236c6836a3379ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a8c1c0b37908107bbaad64a5fcff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e231995cb9f2666d6556836f0209e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678c7e258dbea66adf33d6e84e4bc74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175db5b2dd0d68ee40d94f53603fdd5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff628a1bd16e2c437c41f04468c2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cc910cc0cd14c4b7357635470c7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8469f89af26d47260756a088e307d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1bae5d9e0791a1810010847d7065589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ff0fe4f6d2321188fde4d6806cf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2d8ffa97a8be04b6649d3857c648591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716fdf4a872dbd76c2a0a207e93fba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9717db4ccd09e74bfc117d648761c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf61e8d73a517a19d9c778381e8e49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab37f65fcd9be720a1175e4291d29f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5d02aa55d0cc162e1ab2c513e6d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf977abeb03cf6415e717f8a34c6ea3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfd680acce07c43e2e59dd5ee0de73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0873a9763a45acd71dbc12eae352599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a63d6eebaeb31ffca6f9c0135d6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e97b17a6c9a43ab16b106fc9b0c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d72a1834db4e6888e7faa28880f01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03015927be408ec0a8536dbcb66451d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261121075aec084c73e7692d2b608bd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806cbc3bd25663867999b14ecf853d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90aea5c1c31062e0b49c710ec88329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2940fd675a94df4d9972f629c72d79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d0bfcdae2a8ceb6e12068e5deae0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d360439dc6c7e1a557c37d64393f97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2fc4ed802206073bb1e0289306ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb612c8868f8e410cbdf6521c2bf97ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9e28b15da07c000b036212ac063c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bebf625daa8ed2e67855f5951cc2d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc219951a7deea86d7100e8748db1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62088022ee5c4605d9213ddb2d8863615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73bd189b6dae4339e6268b909cb2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d06a72961b15f9c29555e4e343e24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2e226152121d8ea2ec4715d22ac5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d71176c2d5d86b0f13fd9446bc426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6a00c71f851fe5d89959ea1e31fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edb3e852752ea68b9905998133e59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf35852dc7552624195a0dbc972720f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44506bdddaaf77e7d8f5f421e7a1080623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74348039f7cd0ecca2836e469dafa6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d5c9a3e2868d760e39b05e041901625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d920d90fe7480127ac814fda05c36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5b8ae85cc0c9093137bb1d012b5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd6c2a880cc3c13d87b4fb2094d51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925fc14318cbe3c15ff6faba7fecd8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f74b83f346d02d84b91964493af6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d857ebee3125fd5a6d30d4d3b500e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093b738860ec0fd61b89160a045c11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbda2549bfb1693843f174c41c69b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c2a9b53e1d40807e3d27e289292e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef9d1cf06f1ed201bed0b3f313a12f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b775678517cc72b36364f731c407b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638c64e973b380fd684283ef322176a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6013e7803d714bece8ef92e4f8b63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2884f0b6ab13e0c49957279f69fa05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b40522a1f566f93e958b9d4b0439c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e2c986cd112cc68efcf8f8defe08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18bf4aca0a8788b38dad7476e7caf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5209eb51b743f8882dc79cc56f56e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6f00c87a32cd53fa23aba9cf589c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ebe63b77ce5eb55b0eca33e57b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85baba8d355f71cc0862f90ad9edc8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971dad6a911e4bf1fcfa90014685e18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30e4f0a30cf757c517afe1697e613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3e5a025b1febdaccbedfcfc1a8c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95d7537a29ae313ce49aceafc89c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f93cededfbfb30b26af271f5a5f45d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d484085272212e3a8215f0ae1d38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971d704031fee965ec83c2cd36a885653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84bc44d7e80375e5b192557cbf9926654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66c96a26ff5aa7ac5c2962611e3cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500cf9f160f6b33772d0bdd0d43a15c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4ad1b9b9db55e26792891056b61d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542abe73f5d5ba4db2084e21c0ee522b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc545a78f0c50299b875eda6c2c4d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa439ad8398e112ea1cd383244d865f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ced49b308f064dc278249bdf7f15c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b68a0a01bd405e1dcefd9265d2d48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3e5d05b10db66b55d4ab6fa161c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79c130d39153c5ae234fd78aa01c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb30ae5dd2da0988ddb9012cd9ec9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a8518a9c29946317bc90b4ced4397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94445aee50b90f9c5d49c27d52d59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9efbffea27f9c9ba2c653a8e0b71b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232bf1764dc3053ff22dc66d411abc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a395708b8461cd6ad49bda1670b460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790f97116f8d7c688535400137b9ba4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440787a92720256c117b1669185c901672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f54cfa29be64643b8a1e1a4c701a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c09c2d1a76ae375589cd76860250c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ab36d0ba05c6c90a9e1888c02523675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81ae9906288340124c1a671974d05f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31d1553fc736c11b14ad08edd1526677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f352850833ccdc7b9548e4958d2c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb29ded5b00ec18d9a713fa025b86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b5f7d589dfe3754f4cef12231a94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455053b7bf33c773532f36ffd07739681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239a4284b9f70ed8f99a7a0b900afe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b9a92a65c340533e1190ef68f2ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e6b54ebc0a9ed6081b6d31c29bd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949f453760a737b13cc3fd5ba27a3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9a2fb4cd9be189a46c3a6a94d984686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b00a0dc2e1a3b7aad6024fa0474a14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d59641bae1322e21ca8078b981509688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e24470642b76cf75d220981ded6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9330e7285620ecd1f1a44c552d6a67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e732caf818eea951af7113b341f622691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68503d47b7e34493645c8416ec546326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2ad9718d041c620636cce653d862693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43479792f20cbe3f9893fdba6ba7f05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2578e00004a79123cafbce9ad4c4af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32236e23b3747199b3a58bfdf2df0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb8ad95138189640f4f1225ae5f95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e9b2ce7e4e8038fb22fa6c653f66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e34cc45ab00300631f1c2da7e4752699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04145f1dc5ad66a806ebd229298f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053354c608d1be5969e8a25708850f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dc54e5883e417f033ddb21f585e93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac517bb40d128b00c340c539ae563b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ffa9a50145126ff6dc9228b9e9a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1419669be503e4979bb12a999e29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe375e42432466e0939b7a8ef5d07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9f57f0a3d1f43e68fa1bf73e7215707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83967aae24f7593f468ccfc5983716a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d79913c9a7dd37b1f7c8a26b69d646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1674cbf801c57ca45d7d8198bba0914710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ccaa97fd4891ce646c46289e5f84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90febd6e6abd1ab8a1aae379d8ac9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7351c8ececdef1f00391a3439127f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd793ea31688debae7d8cd8b71fe51a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a608a7311486a9eb66c0ebaa7efc24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a02ec206014b9296febb121ef944716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c369f00b789a499a67a2cc43487a8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db6d46b3f53cffabbe65419222b47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b15a85e5833d4fad4e0748a6128a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de6587d2eaad07b8769533b74a85b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d383e234476c5d9b12ec4911fbc2bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992bc9014744a0f8f27371866e43d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41786d36248b349979ca46fd0088a356723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af95e0d8182b7c3519c20c65917299724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a2c6c7bef68956e7f080804450075725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e762743dc099c0cd56a7fd3c29ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d848b59788c449fb9357acff3729a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d4172999bd6439580100c0bc8294728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0c2e0c8b0404041c95849ae75458729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966004901e0e4e96ce6e673ca70ba296730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7aea34d081e64a95d0285a4a191e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ca56b3ccc802d2ad2f40c1462e07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31037dde3f5cfbe92d006e2d3dacf567733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeceaaab49bbd5e0afa519410cdf0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b98ac857766f2bda3fcb21bbc1682735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986998e740139c4bb4ca501b90ba06c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a860aeaf7e905b71f8975c3a1a25d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112573e4a3371842a7cb98ef19ac5d10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805115c3308e9a2bfb77fa3ff7f0da94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759a638331ca755256622ce33ae741740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff52ac8ef6d14f51c1aa14c515d3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406b2f045ca1f5aa887a1e538e5916742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40e95b07f6f69cf0be4cd3ebf3345743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b41d77b950de57cac1e1c6264e499744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987d08b41a027aa9a59698c929c175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c931dd0f290f22d665dc7d2eaa336a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d2c3e983d404a3e22e47c2af7a9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f22b5d0853fdd47edfc810296850748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2729e809d5cd952fbfcf05624a58dda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba067451da615adb2a1652edd07737750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb049b9ec19a73f43f0189d562cea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eec1260c1d3f9784403627874c892d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015692d80a0babd7c895ec8693bcd2a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f8ab69022e3d26ddc6a3b9ea6e12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e1ac3810b6891340964cac87f7926755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2415e88c2a505d53de84295ad48fbc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec250a578fabf8a97d31101fb0d240757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb5d7a998c9e7b2ea21bb6648832ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609544507669b1dc32e6c29da6fe61ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e53e6e62eb6fdf43f2081446e720531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee176cdd4ef1ad2bee9f2fb5ae66402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86240af09855e111687e802a873ec723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63dc6023a516e6e60827dde3946e424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57b8cd353ab0f7e194aa99ceeb89e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790804cf01bdc6f0920d1b81528c93d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0626d87e4c894784eed07a64df092b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1d8da2c66f9f950c149449140f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583358802d608fe7ba171bd6f72bd2199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14710044543024c6083753d8ac2ebd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc07c6b4cf8df3874e5aede0cfa6f1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b197f53ead6e8a23d21abf015900e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f6c51141df23c8a8b3576295ed8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887e1b0ba56ed7bb187a7874b2746f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0fc7b375a41d0aee62abe56164b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae39e77e0fccb453d479159c26bc0c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bceb873770bc575a9a0becf5a10cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31061f1bf78f5ab582b04c93e5abceaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e90c2b193013d92ec7de0cef0e48a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992b8e1669ebc7eca7ee2dd2215baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb6e7bb8632ce848ed8ad914b57e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9a0467ca1fa9d3c7b1a5d330efeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e15b4c2e7424c0062dee06ac0a2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e439aa70213f6e5ea5614fbb836f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d7f8a1fb9f5e75138f06dcff38ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c01d77bcabd95d092ddd67c4283c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9dd5067665752dc55c9ebfcd6bfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f71240fbb76259302540bdb8cfdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e877cfbe4029e7bd69c9e9ff646ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55165cb55db6d674a381301d71724d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19421847b3930fe8ccb40af21e7d9c9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c76bf9c1c31722fcf91a30ca380e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fdc998079b4698dc67decf1fa3a3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb2c998c370e520d7d919e10f0aa8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304506355bd45f503fbeb9d15bd91dce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea0d6c87785959a1b69dd65e6993b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5997ecc3a948211f59a40501f173ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2155c9b09e935ff4df222492f44e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befca5d2bf8048a0856dd0c217f3de7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66ab9e1ee549ae8e5f52839230fa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d79f692c6e87973947146805963c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5cb4b0825b968fd61869fdc4484542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2ec49c4bb4db2dcdc75d3a52deb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367557cc68416dc8ebd9a33a65f7406544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed1df2fd4b90fbeb0965d982608b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5a89dd6ab446565c4f10ea26924246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f3d519b0b9ebe1cfc0296ec362ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000a273f20a84ba967e05eadb8e4f6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403015c45d410fc14b53b3b85ba0018949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea141a01c07b6a681add891b66a23a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e272fe3626f962f9c390d49de6ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda69d60dfea23a245921b4ffe0b1db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcacfd856bbf7ca0f4d85bba3b446753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29bb2430971365e1bb00a319c865954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806232bc989a33a40538b1d118d9e9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681177c361ec2015cf43d99a22179f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74781e8c85e51fbea4f6ed09c689457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2138ff8149b1b0ef5b866938e0b6e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa6110b8b5b2a4579a45f4483ea0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689337a2c9b8e1c7c32f3fb85f9d9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675142f6f5a66c007eebd7ad66896461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b3dad6062ef00a27dadf993f8c5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64af4c731db21be2055fcaff5006f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425755653d91de5125b7c0852b8d558564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6872d25642fd356b8c0bd8947a3fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf55426cd787d194ec9bf7b84af3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bd44c2c65b4d6808fb70c5db1be467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d8bb00e804d3d942cd87f66aa98868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b140adc849ffea75dd0f0e881de74f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b923cf1e907ae9634e01a2f279de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8510c0902bff0bef1bfed021e173771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e828f069b143fa1b9ccf2d1afec4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ee29e5d7e0f4420cfd14a36083c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd03d308f7bc30d3c682479c4a68fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3d698083d2763177f8822ddb9d3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5259b047690255087fe36e2acc4cbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c4c2bba74ea11963d65c2249b4c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d92a1b084eeff4da8264e5f7eaa9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd0f5b33910828c0fbaa536ea952e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13072e1dd6ad3a8fd455512db6367680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02ccb3e2fe36b4eb8b00f8f51863b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e1f9db721ebfa7e7ce3edb1506e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28eef5681e2bc0d4db319249b0fd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543df7280a23bc0d53e0ea79ed174384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af104aff2f929720dc4ce9213193985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb667e4d924d3f18a80f267319210c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31d299dcfe444c65be1637c5af21187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7500573ddea4e2938f25521c42f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d66a03154562fc398b1340c19d94889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0b4265926ed7f16954161208fe3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144e3900865a2a654af02222e66e8ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91e7277ad2a7ddee97da5d596c95e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c92eb692878231e93c1f060e426b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add7427e76fa2c49f07154dfad9df7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc41cc108c32db1827b57403c53d3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720d64ee2bd1c8d0bab71704e19d1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca32dab13129a5bfa267db8586c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c18bb2e235dad14c5f333858529e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a502930994972bcf33f64545e4f67fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038363a1cfa05bd7d2775e97dd1c4d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f28bb3a6419a7330a4b8c6949fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069466ef6cea3c5488ec7a60947703102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e523436a8cc7f8e2aa655e78a608ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf727e5d614aaaa1b9f8fc975b6953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2bf020dd07b3a3382134dce24bf08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf23551bd705f5f171779984349a17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d515c31ffdc1e6b088ee99f388790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369407c5e68cbc9aa6c091a6dac264fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83745fb63f77c0e8c6e88cd174be9c41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884393489b24d83e4fe956eec33f14e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3fbb4e242fd1265bc47f16d41ef24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9808c1baa9f715e166529bcac831c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b06b8e94cd906170ba8129043a393113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583336f9d4af1732813e25bc5b4c9acb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7bf151d8b38828f061d08e751938a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf659bccbb61da9c45c4640e67c1e6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f042ba489f7c597574963c9ce1fc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca138426271ab1aef80658354d257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237bab56adcf12167f5e73c99609156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d57b3373039152a3ae8bdddd5607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95498c9ec657421033ac938e22012d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40c5641382f03372d9bfb70013b4e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a890d4fc140ed92f666b65be49c40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e45ccd7721f80d5105d9a1d94ef0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916451a286436ccb7185515b862adb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae782eb5506f5426a25bd7e1970cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414a091ae9d35202f03f5e60f43632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef61bf3e249d17e9051c076695813128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e03385e6b22947cb7a9460eed7ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9ea5ce9e5da00d4c91c65372aa53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1850d33d642b556a4694da5b3606b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6e963cd7bdc0f0955a7c3090bade132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a1c01de53bc1d377b3319f511dcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37388b0ae784acfc7eb436c5847f78e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689bd08e74d309fff8701e1cd8dd97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe903c7c5352717a50030d1c0ed05ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43885c54c22b376a4f4cfeb5541828c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41e87520b8959e86750ac8dcdf5f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9177ff5dac9dd16889d078ef4306139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9fe1e1ad37074a1da04be4e4c3615140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373b722748f30eebc6ad3bf06c9042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3225d5afd515eb7bef09e135d59030a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3e23101ee039ea1ba26fac0e7bf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e9e3929395c0d5a4963fa6cdfba2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c4379c726178473d0ce5de1a169d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c82920977be84fd20236187c2906146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc928ba0ea442dfaf122a9af811b1ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf13b2caa466fbd34d9e8fa72c633e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249eac0ceb85a6f039431824f9f9ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c7a4b66a25512bd41f981508ba80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eab9b9e943ba47cdeafe4a8ad8fa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831a69aacb524a8b561567d227fe5fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ee69517a6601b09eea6c98148dd6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b9ab2af5301672ca90fc2ac6e609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9a5b5a1bd668cec7258cbb28dc08f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16645f22cfe4d0c2b2670e4495831156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6511d3fbed64339a0ebc0041a3cd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08091b0a32d5b31b7c00464cca1882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5bee638243116b8b4146458db6206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c7a451aa9f35be2d79678346da41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620271a1544fdef5f39854f1a56038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0615e6b7681a8e6c3252951a67b71e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7a99456906ad613ba9207062e9ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719e2181d0c5d57f41c63d5a050c2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf85292f64791e56c7e7397ad36dbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a797c6734a404b1e8ef00f9d9af67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7055832baae73c20518223e0413ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3aaf01277c8ad7d92b6570323816a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d566aeb1dbd6c3e3e8672de59faf8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a74b537862dbb0bc1d9ad38b564df4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa63f360df868329ead4844d4d929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cb3f382e03df9238adbc27a738e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329fdfe1cc8c5e18cf7ac2693e6ed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ee45659a07ab6593fe74af261645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d71b28d9d558108ad70dadb2ef00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320d756fbc7d0a24631678191226d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49681b1ccd959bdeaf2897453a4158a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0502fd55e270e2dc9ec6d946dee3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927d58d28cc032c448814d183e9da88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cacb35228528b52f8a6119d9c3194180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cae6a9f8cac5f4f397e780fecfed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f226938059c6de4532b45563466636182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af1026e6555e171bf2da43a6e810e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bfba692556d1da5de9ee8fec56215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688aada52bb0f8633c1f052a1f00559185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a31107ae1abcaa6a6aa01398ac11e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6499a8f00c0988009aa26d15db8f8bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461782600e62e9e86a00c2f73e7dcbf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20c0f6b050dc9b99d36259d1baf6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e23c65fefb9533721abc247cf2027b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebff043e1e4d588ad9e47ad8039089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1788895b0fbb1e2ec033216605f79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c07aa41a91b91071b489a7093e7da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a858542c6cd5ecc893f1274b9e990194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a610641bb22b908d69c57ea5d715f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99afe417e0d1efb570ac30dd1d22f15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a839888c67d2d0971de713ce2024c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4c83ec572a8e7cd5412b8c18cfd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f237dc19830420fa6c4299741b398f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e79ba5fc5f7db0b67aea8f7eb984200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67f0a146f9d550942d62494a1a13bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f83c7aef3cd14ab2a73893d47cd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ebb6d574e36507b4343324695fd8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de3edab0bfaca582a9ddae3c29756204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1006b8cf81bced82503a3954f5f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc6b8d83045628596587034e74ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ede9ca7f29adb963bb0fdc6c44ef2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec007f1cf517c6e0bf7e6d75d93a31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4903990c932ddadeb31c16b73506209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9dc841b5b055334044904c90c690210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79143917cae4d5668baa1304e6851211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b26128f8d584ff36962285d66ad44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1f2e1f813e13f31e5d2c3c25e6ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450093d04bcbda61db3e0848ec81c34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853a3dcb23069214b03c82270a718b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a792bd732a24f7bff197fedde0bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8daf48d1774c053a06f7b6ffc59b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc7141e39676e6291e2764a614159a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0ae57459c6cd3524f9a921fd47300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0bcd04d50bd12f018b06500aa432220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95c5c73ab5bcc25aaa65308a146bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf506481069611ac150c5a40afecfcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2cb69a1e6596be508ab3871672ac6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f38231a87b77a818122ce8bd6e77c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66eba435d50dcbdcb8d2293f27c780225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba183f2c042961a261a3c5e680fa56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44a347dcfe31187d99b6d8506577c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602d0349d18b24045e9e06a6982c9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317e20e19e3169539a24bec2248f2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeee8c3c05113045ab40a96af1cd7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93940e482d1ee08a58d34aa1cda9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081258fd4bc37c4f4b1d34027d24972232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1525744e7b68899da61ea2b6abe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85d6908dc15eb0196689cf3a7e831234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2f8b509ee8936a265c6b2685ed3c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd794655daa7786dfafc9b3443b63e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8cc560120dda9a0080893c279384c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18669f2d5049d990623e69e436eee08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab81d3a802446b88b3686e81da495bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea6654bc594588c65e6abbf4df53c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d40dc4e516340320b3eb50be783b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00d090b1dfe97ccfc83ffd3704d16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1eb223d4e07e6f482b81ee84779c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a08aab0212bcb7874d9ab527b45c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7a279fe19a420fe6da446a4510892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15f78029ae49c4e2e6f09c678fef0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e82e5e22ebce1429b7518b7d7fc3bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344037c3b850fb19e2ae866229b41c72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ce030c302d022a99b84cb2e5693d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12f3a151affc50a0b1edd36021638250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963e523a311d6a8e5d7d4c62ee215b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aaad357b945912ff752a6d3efea27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb54fe0552a789548d7f8cfe46067253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1140b82673402120e859cde10db9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f181b2c4111a4987db93ea3a5fc99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc5e387d6a9521601e62f47b6cd75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418373407ba459be8d2d433fd65799e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac90973ff8005c15d0176a2c09b32a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ef3f77b5ffd2b3b8db86a4241895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3725d5e5317a063cd8bb39cece2fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825928bc070985d08b8ff2aa31a0ed86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372ca9efd544b686c4e510db7fd3c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89bfe0b1c5546915a93ae20129f6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb3a27ec2a1f61d6f635545ffbbfc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd6469098412007b64f78268007b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19261e4a175f9ee55688a008374993266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74604dd20840cea37039034ad9a3732267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516eb7382a9ab05621f306ca941261b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a213768ad172858ed1c02b10d7da332269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b432bb5e33eb307297e8e2911d3e7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b716d99f0bea7b2c7117d870c522c3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d99b954949e0bbab7041360fd122f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed4b63e5449bce6842a286022944e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a45032af6cbff238541f064db88336274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c002f3ddd0e192c5aa12e5a17c5223b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb3a062c55c1031180077e550b1c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a15a412e8c12d0b488414cf1d84dd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8494440b8c2405bc41ec65a427e4a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f6f5baf0ff64e773c228e24e9513279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e67f826c92baa33f8855ea749eb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ebafe962d84e495a410349e943a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db9789b09e7021c82c0d167fa6c6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c471328903699f8e6457c569f872b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b46185d09eda94b69b8b9839c995b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f1c98ad76d8061440ff0e2546aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546f925eec865dda63ec3e733e2fee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0db87e4b38213dc2bdfe2be530780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48ee3ac4b565aa5d79340680da844288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c6ee95400624d0536a8fd6715578289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5b0bffe5dd03e9731ccfa566dcc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad3e2cc525314bee16f45365325835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f588baf3def2c5aaf751fc8ba6f38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787fdea99c03e023848775a571c7506293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3f12682f8deee9ae42b1c0223c22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c693b6cb83a9e7357ad5506b23d3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85e8383db557c4f7d0e8471f5c14e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974d6a7e04614ff605bf147cb566c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4b970cb5783b64b870cc98ba18851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b90673d76026c8e117d032531ab2b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f24a333c18928df8254a782684642300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b603ec0a98cdb8856d8d0f220eca17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11787ddcf3c50d9a7bbc250df0233e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20555b4f725d8b67ba7029f3198c33b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b5e4e165c4c84ceb1708b75956e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d658cd38e95a0c271f24fff3da3178305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7a22086dbf004af971066e6da630306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d66d6b39d2d156dab8c0e9c1edb002307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329af51bbc70f5e26072534a750e355308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5cb4b56e9c62fea1546d8bb2f3514309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f010daaa4ab63a3e67bffd79230929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd62a5abf7463ca2f1dfddc13efc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af80d65c684f1280c40001d9010ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39117e6e42bcf57217adf4efff4b25f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39df5ecb2d9571403c25e6cdfffce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0272baba3596605b6ad1d3aeb70ef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c9310ebb4b7f77d6bc6f19ac84616316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4c6c127a1d774b7c2770b7942ba0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b225eb96381b38dcd3f1c7a11cd2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd3bb63e613458f776af1094aa621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f712d14bf3a24ab7ced5162563cc5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0e732fa5405dcb4fcf30a874a1e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02496c01ed28594cb36a55ed1884e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72256a70a09ff9fd8905a5d6db196323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d755d7c1e942b3de58492487fc540324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417193bb4db6510b8aab7c06e17113325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3a48cf28bdf9eb06ae257d585679326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa080f2c5610e920f1530aa7b1bdda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e70faba60df8e1bcfda9f30157367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305613581ad07d6e4a264c4c97edbc65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66c6b3c421b2d54cbcb392eb58191330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92188fa79bdc7404613b604f986e21c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce4285ba4b48c2b7792fe09af6e0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e00f56600e7ca4a53e925d6b7a7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471604ad2eea0fbd50c33515932de009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849a75e57c72c07bb843c779190e198335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09712505269dd8dc06f943f6d38e594336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7059b6d0ac0616731b0eb3eb2c9df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3c6fffb8046940cad71f9c1bf66d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8de97a0f10c615aa2a8054563e3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f0ca07fb112002f4f4d068a9b9639340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3679e019fc93d68f8f07284c23707b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132219c23479d54cf70077aef27722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c2b3ef663f7c4c983249b7424f03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92cf76bf074be30f6aebd9e6ab8a11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58138762b223ed38187c6e85fdd0f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e33124a79ef44282966dc34c68206e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007eadd78900eddd318900e6f44435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7a4d45e5b57b45ef29a8495afbc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73de64307444c0b807e260c0eb2df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2f37277c1d0a12f730874e302b58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe09462f33d9db7aa0f44bfd274fff9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f26579e12b4c5c23548d482228e65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5d021a10a82db11072961e4c0341353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16de57bf425b2cddb644b4b91ba1119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050217e7c72390d7b341b1146287658d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd66ed251ac238ebb9875de39f6b04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c80a8466d3891c1197e3143bed3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b09de8c9eabfe3eaef5f6f630a381358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12c195b57b1c5cd505e9352167f956359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad1f9433a98b11efd3e7e768c2136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c1611cd11d8f088888a6bc8bc585361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d501d5bf01a8a6e2364414f317ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522ecbe283795b79dc974998fac12a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b70c8280b87f12866b5a347994b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617e6f6f33702bf52017eeee79c91c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a817893453bdfa4da68caca7fd83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556ff896c9cd77a71c640fa61203dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e5b44c34b7af029bcfbc14d6e210368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b7f0c7a52faa60829e08d4ed846d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9a2b0d7df7c814a37203a9ddad2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4dad77618a847864d3b5a81250a89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab294f118e3af1118de8a4b9f056cc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e9e1b85d7d11478a430c8395069df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282cf88e370b897be1ef9f5ea515f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f251e91cb3df660984fd559d5f0ab0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771643da434ca1d09f2f795b04995b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21d09bd6d1f81c3f0e3557dbfb79a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd86e5e8364da8bb0d070061dcaf8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985de99d157ce00060cfadca8d80e1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba842316bb3a818a0f6f7590e69f23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5267e8cbb16de9a827469b2b871b604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1574afa5de08f2bb1e3e664a8e3c3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67153dd092de4fc4a59cf6a17cd027383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0281f4e450344a0f3025b5fc7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe764bddfb8ce2cb77b6e737ee8a490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cfb12045a8415c54bf536c025e336386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dab4cd68a2e729313f9e8cf8c2b9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d092802cd9981c94c2e17afad42cc79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b4b9fd6c5fddc3abce21140c87eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777c43082955e1181a65b03159c5f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e3e621b118ab33d5b745a449953c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0bbf1cfdb1d5ebcf8ae9a266bd90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ab40b35bd7e02a3dc66dce2deb83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974724bb5e77a85e59de9c0d5219442394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a8e33ee3962d5af94b6606adb361395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb8ded51f195f1de90a9c8596fba43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9eb8d470908ce388899949278cc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930397779928c760661a5236e72cde71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc814b59643e19c586e06c5cb4ec35c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8cd78f1331cf317d056d1233836f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770605d7bb24a53d823cc54b11832a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe70c76a5d7114e4ce3d645c9f9e053402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f446f0e3dbc75594e1dd1b45479fad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99504408a0327b83783bfe3fc5b047e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdeafbd34fad2c95c20d9389f4802e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c646270fd6040d876c68bfc002246d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618929ce356b29f29dd486f78c75dce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb83a3813fc754745863b08e122b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936775ad094e7738483e4c2d58c8fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e691b30ee6b87dbf6a61ef70b830b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5b1ae510c7acd0360dad01e79ff6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a76b724e5010911003b59c381f6972412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c87edc7fbea6f23acb30168755edc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d67d6fc5c8b3bace487f962a89683414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca7ad3cc523bd10e4f6f20752f693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae72ea42e1b3b5ac8243fb89f3bf09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21ccb8d77dcb9de580aa825815c8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2764c3973658c98cee272f5bc5918c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de674392858816269184e466803bce9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f76fab5718fcc273a52ac6f375836420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab141b476ed97c5b411fb8bf41b1d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4852b14eddb904e85baf84b87ab55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab895f3e5bee89b30425bed64b5d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207b9998dcff921b61920bd1feadb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede59f85de3bb00c45f65247c1d7ae00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae96a6d14929bf9a6558b0f364967426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f18f3f82c121b554b6188512df53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cda085d9a4dccbe9efb75125dadd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec27ceffbcc424b97e3ccc4b60785b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495e4f437237fe39a0ce53be0e9104f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d12abd71f73938e0d15a7d9a270d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341fa22c81393038f86102c2bea8bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6e9034a6d307e08809be50e3a709433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624debf8d73711704311c0948e83df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0e8d45c78f177606cebbdb36d8984435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6481ea74d31b0182771f3c98289d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324fa7e8f48f257cf424a0f177dc04d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855766a04743ccd429a648e945d3cab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c38cbb07646647a9e2f9957cbcfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88024ac6805e1e8fd42f0668810bb6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc00963e348c29b236b70ca5a69f87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5642abd688ad65659d481566610bbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17796b19a699d85b0e14787a151b8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f3ba356f687e25ce0b641b29a438444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729b8225be9fc0399dcdd35af1115d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ecc0d07dcd3eeee2261ed8097167446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38be5670eb0bef46ef7d5220661c1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dfef7a0367b5d1f6b7d5d5da0851e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321098a62cd879874458516e53509ab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaaf4467a12fc008cc40737c3d0198450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d956f06cda41090f3ffd65246f9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b7ec6b7d0e51a49d72fffe7559b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc0c24be487452d3c7f35726e3069453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405757231aceefc5c5e3c0cdf37c8ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea16be87cbe2190e75ff6df58661de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5ffa5e29137a92f8350c7f154235456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b525166b76a621eac9d7be50d8c00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288976d826704905ced2d86a09e54e68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6706bd5e83a147bfdffd6217ca3d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59da860ff6f927b5c44fbb9190f240460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59276e749af75fc4a8df0db1f9f6303461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e699b4355bc642597d6b3044fe1be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eddea7c80d6489dd305268ac6a351463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db5842660befb86a2f85392805f60c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b800105527ed23e720c1179381126465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfcd977ed810b30c10d56df1fcee8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65694a2f990bb25c75339bbba7fad3ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7703493ef94d8f5ae58449690df33a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8947439f77fcb99d966a54cc85296469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405787b84218cef8f47a0f93c30f72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1c8583ca8f149e5f0ab1f9545d03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d533b284a799953c576b295d3431472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1c44ef36a5b4bfde06a59ab27440473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6751e7b0a300684f39f3837fae8cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b04031cc6998ef9913ae51731d3197475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3126b60620105850825e5e65129301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b5263ed46c001db80fc54a4f47df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004b4b63583a37a25880005e95ac15d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c771fc3da6890a0a3d0a31a3449cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0cdf8fee55f0c6f11a8ad0e3715c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2e2cdbb86b28038ea2589d8013ebd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41cc7703eff834de5035f90a1e9b5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0001480e6d9625cbbddaad285040e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23346fcf2cca08d849873be42dbd95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330afc35e4362a0043a842c0017cbbde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea756fc9a29e1f83e3473522723169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba627310faf8944adcf3846e4cee7bb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd64b565324e3618ac896de3e88049488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939bbfb4e1f69f228b24e900ea750a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add341d084af749b5d82c0226d0068c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ad6a694f0fa5bed4f184108c78eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f1bce09749643a7ade8c2150c634492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6868dad0fd0702afdce9ea716686e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca967d560063bb217adff610443f47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4f757638dd936b3a648a41fd262f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c1260d784d91c3977f6814f48aa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade1568440f64e46d2ea7642064cb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e23f6c5a5c7cc96f9e9cac1542591e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13dc605104a966044503f584c28e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126760767f77d25a89fbc7881b14c3f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd36a68ede78677a9079d7de02e2043501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4506571dec21073d97ab7dede838502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0e1f699304ba03cab97a23d28650b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c71a3877c324a2f6f10a6372e8cf9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977b77a02f3cb46f7facb6cd4b414a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc7521b0bd8d65c3846ff385d8053a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e8c7fc2dadd3dd10e99965c752248507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf29815f7c5bec4c084d9bf472c9ac5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816dc85dfc22843c14909ac31e4f73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8378bd41bef6092c5d28855daec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc942a3a55e0d8b1799aafe78027c9e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b8bb5a7635b5b17dd582a734b439512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03a4edce6fe65312aa15bddd180e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15af659a5afb6c8fa6c5943dc31f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d6a60254ab9fbb664e19ea187e5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f1718d619919cef1498a04b3812e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997500a080c7b0264aebf50b7b48926517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331292b48b25915b73d5baa2d7369088518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d450eed772f2333975822aa8b974a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb1ec67c29b067004b55353a7c403520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7cad032eea4aa8d63be896a9858b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b9db9e1cd5a1e65834f66f291f83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fdc288f62450eba4cec1e7f477097523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985be2fab7677f4fae03cc735681ce5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c04b57d2eb4381b1fa2209a59bdbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cca1a0a17f138208c15f2ff9f5295526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b08a08212633eb6fba8bec2bfc37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f224c52ef710eaa60607f05e8fb92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9ce710ca1e71cbe8565c1939bfd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854f1109333004ffdf0415aee75fc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bb0d06ae0db52eabff71d106e3f1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85f979d45b6389e5ae76e3eb8cfbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb749b415a2363b2ec74e679adbf35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c81920e6d03cb8b589b8fea7398a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d66b713912d5213fefd3eb732bf92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e535a62ce105d21cb6dae5df398691536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcd5902ec5a9cd27331bc4092119ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae027d9ab77521e51d6d9bc5edd18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b1b14c27198f30f03dfa27fa08317539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab8a10b3dc5a6451433949c1824bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005169573bb44f8a4f79592734a6a20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad395887968c8076da7419b019b243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420f304d3486ef3b6746869766127b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fb8eb10aed344e927c2b8bacf3e97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4582158666e970deb4c78fe40eb8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4abdff2da4a4d94e339d6f69f0ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbfddcebbab461f5f8fbd0cf6ba63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9dd39a89f19aa2dcc72bced9f88e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14dbefa4467ea745671cc13c166e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c616c64c9b357b5f31befad2813c051550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee669bec75e3ce9551eb73c47886677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6336070b6fd790751dd35e73af1494552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc6b495d3011622b30c1de4aa74bac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe973eb0addc50330e9e27f7eada3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ea712b2e50a0ae6c2d803303cbb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616205fbfba58d8737171c715dc2a99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ae327dfa05b4d9ab14fd43e29b37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cb78d6512de5e9313404882574870558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e197eda78e765d9ab7c18e39af041559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff45b00af4f6754b0037a37ba72deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe67466ac97bfc638ae89ad15e4d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f7517cbcc2340ad1471b672a634d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a10b3d083d324de3944f4a080087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f596041ad4db968d872dc028786d70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547d7ba6576a1301de8b085e829765b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cda352d99887e42a744874fb4363e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be805a7e67fede9a18a906bcebd9a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d374c14299785de82ee271753eaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a32e2a8549c9a68fa54177b97380d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b8fb9d5973630466c98bf02f846e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196870ade6d7177d76399408520bada571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa2a32696ef7c3b407a4216792128572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6b03dd1a9ad83b44b5be06c5c840573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b862ae80d162980aa9381790fb29f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2b79307b06be8c87079242fb0d27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef6045c3fa8524210a46a6b83a477576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4b488a1ea3cca2d1d82e77534ad89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93dc62699c7a0af47d91155bdcea1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3013d260146ac91bae4288188d5f84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee77bbe6e09cc9e7715dd0d5110e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cc1671d8a446fac7d875a5a7ef0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd97a2d320016c115f71d74e306a76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f624f17795078683ba11829b5e105f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907bc0983a4918d3446dd3a623a5a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd30fa9235b1e9f42abf2084ca502b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8374a79553c629a781d6e20fb502586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e5003239c5bab85392e19730a4ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af7836f4ccde4528dfde50dd6c095e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f19bd6ec2e3fe67a1dc29b45fe5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782eb2643ae17c3b95d2910b5045c6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfed309efaf4910a82297d5332f007591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa90f30d4e02d7fb196baaaed0b516592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869be67fb783726ba2bd430ed46593593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8429957349d27bc700840497ca1118594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66d9050a514b2df811453310d0667595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04201db266ad11b4f13f2cf8bd961a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a1c0e92b23cba27645bada33a669a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ac5107fc9dd371e85cf29fc4a50d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e807339c197c64d1bff1bd761f4b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8add7d516a165a80838ef89f17eac7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62280f3d0c28f0a98186343e06db19be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf137e794a04f6dd0261b189f5c32b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cab6854d78818da02a365055c48293603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5209c68616001ca7bfa476574f9bbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273d4b7a3b61e6d746f2b24a4f9bf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bace1acf97435bb537201727a9f365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4d50ec2b00bd4da324940ff009db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8fe16ee2f1d3b084bc6784eb2b828608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff469999b0d9380d702bdff3205f7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7fdb89544b81adc014b920f64fa1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fcb3b34ef4c98c724f61f041a30ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d03fff06cce9697bc39e4a07d06c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b609da77049e07f0ad3691665bff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd0c0a15cfe789629601953efc099614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab26cf71b410272118bfcdc8c09d45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd32252762da344699620c31f95261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1305c5831e0bb55ea9c7ea7b73f4c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab3adf6a86129e136926d89571038618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434b991b0b21a8a4875c9a2f538847619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a17910acf378e5bc77b5a4c9a1379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6c72f051811da66269d73a357bb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d9e0ced6f8e2bf0fa83f8a79aa81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b371c62edcc6464a1760a8b1abf343623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9452519b8514d6a5863c468e7da7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b24eb6eb5be3b5e1312a96df5c69f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc07c1427f0ce2cb6347c52e4d7fa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821c4202f008423f598974a0e9134b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cbd0d98481d5822f7a54892cfa558628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d618d8fd0e8556112f67b89f96d80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401aefdd2f5c042567cc3be093d3eea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd7f5d48e4150249bed95761b5935631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3aa990fb452bcb93c577991957af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b6a7f67f28c072ab2d6a51179b8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d66f41816c0cb00f80877aa671197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734632a31c403879998db88fc3e907635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ab6f354f3d1013e35093dfb8840b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71857bb1ddf7e611731584415fecf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3880299be244d1760670aaeead99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45dc615976022a25c021cbff06c62b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b148cbd42cf1bbd22650be3cf106640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae44845ba607be283514d3d598b170641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39dfe8536fda6276f46e75a8aba96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb78733062a0091befa9027eb989f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9fe4d1cff048a52a518413a05b4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768894396090de4b934878e4f121d10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071a6ad1e326a350f7e581a0be2635646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b8cd82548b4b22e4d701a660184a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28066625553acc4619d48db583f5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d0fb9d711bb804247de0eb98d7839649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071529021bdb7d8a0f258ccc4a83c98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0408e26193dbc93dc972bf9315ba8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee68e4cb4df17ddfff74946dd2df5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253243ca6b74f588a57b42b864d7fe8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482686283f6420101250bd2d46651aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f6e59fcc345873f46a4255539a0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5b775f966d2468041599c8da5908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a73da1f014c37e2f3137e777252d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964096ea4010c3f23189fa89d53c196658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394685d05412264f3eb6a26a9e5d372659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784f689acfd7cd1de468e572c452f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4603650aa88983a7d123906f07e43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9edb885e57d03bdc7caa33fb2c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9057b8527e507c2837c6c418efe9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc812b84d0406b43e863f647ba17c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35bf1cbeba82c9ea671e77e061e1a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec4eebb596fa83f97525b3940aebd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414bfdcc982c58794e9d396d7780d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023821f7a14fbac8ce81eac25cae6d55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659f7c8d81947f3269c997929c1c1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584e1865f82e628bbba0e92002c5d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734ae6dc67174ddc40a94c650f1859671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b8b45c3711adede40f8c99384f5d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9054cdea092bc3b9bf0ccf485657673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddeeaf3d509ec30ccbe45ea7fc4069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d18daa5fa664eddfd48265e7ad311675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9176fcca4b67668dd62532e194c74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ab319d564f73fb3be133d1c29283b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f874a1bd48dc09dac521eb0aca0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee7ff58a022547384b3310c589730679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f3322d59a7c1828c5e9745ade7b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d748ea5157450035055739067a9ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b795e800e4724d39c0bcbac7547cb0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1984f16e485ba2d357a69de08f4c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c3d00d6596c90f7a2e590b4efcec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a553cfa043bfd49cb5b40a71420bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca70b5529797450b35eb637e213f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e6c51119a2931b85f003a43c330a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740999355a1320913f7dd8a489449c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf56fd403cbeb670fdcd3b7e78f74b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1f9d00803287e743c5d809868b35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd29e8db1281ba7c11d81544d8502e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9cbb5f5a11c2531c5db624a564f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68522c677effdb86c07d9d8eab08663f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa08fec61fa6ca03f8ddf9c4a15e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e58dbd2e27485feb45647962f5da8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1e59e5aaf7d3ed260f469659bffcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0fc1c3a4fb87bdc1c032cc6c60a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb6c48bcd478fc5bd3e6e33d8fb592698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135fa9b9c7a91755d4823e711af4d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae636fb7c7fe30ff62f0bbaa88b38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5e6e9a0ab98d43177d101dc40e10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e752bc8a0576856bb0b9385786e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81be096bbb418bb5342765be30af6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fe70aa69509ea3b363fa03942849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f575866dc2ee4a6f5de19a88f477068705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943c79fe66cc7d390f79250021e1d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e00e79aa4a694f4376eb51390bab5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9709985ea40d86eafc4f53b333806ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df27401261225cd142d4796e7b01285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bb90677cc18b35a73f717251be4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4c573f0e54118ee5141a10d1d356711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae324a75007ec9d3b08ae96d228e753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00832ccff885f7498c0ee486f5746be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0264c3e1fdd551f2ea83f630562cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e45a0a30fa172ad478ea764ce1163715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb1815aac542a580c9a7e2e2341cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ecee3c52b369ca4e0b3fa3bf4450717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010b6b3844bea02cd54723023386a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da7a351c12bdfc57ff91c5285d1120719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a219bb27189757fb64459f9790bb44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3996a8159bf4e25c80c6702e7a8560721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a28ce98d5c18342768c36172f33a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6158a33503e8de525577bdeddab28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfc0dcdf30930195729f604c3b415724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944f3a9c8211ba83767e9df329d3f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e47db3334053467a587fa345d1946726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f730a5db7b17e0345d475e2b4d423727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56606b64acaebdd45cc2d6aacf32c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d862a2e23afee9f40b4e502e3fb4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e85e77b090013eedc2838b46782c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693936d2a7727d0cc2933f84e6fa99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602c4adde547899893b48cda78ca11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2adaebadcf2f4cb31974d6141821733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada990a8c8ea8dc006f89f226aeeb625734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363e0ef6784cdd5d89ee6e7b918d39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c2fd83f1054138bb4340b6cc5b093736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4072765ec4634bb178dec81bb2cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd36ac700c30c8939ff04c31fb628738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350677e21376cdd8033a21e8de2527b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb78e27541744e272d35df6129e273740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970745dd3494214cf14225604169681a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca566ca4e018c5a84e2fb368fe2fba9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292efb3e6defa0f173f98145c52fe8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d028f8f285ebfe47476604a366a91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100327b6c00edfb2171cc0c1d6372b9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd7fcdb0ad7861c72394a586da7c34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04030d07f00f1b527ee8af8128c30677747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6bd0bcd3035af43d8f7a1818626d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e010c98809a6eeec182e651a72a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bad2fb1a36ae212db95a035edf8b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80ac859323b32ea9411e570fba83b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed009b69f2aed741e0d68f500768698752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d66b8324ee62b0f9579daf5b64ab6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>