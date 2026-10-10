--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3959c3413f6f03f80c75ab15f814251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7e4521135a5544d80223433f239f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237145cfe84da8bc33105e52a188f6593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142a076d0edc895eca00b531584eb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c5be216b1ffdf4cdb6d8da6502c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f5b5bc115e890f3b3572921681486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce135171350f4ad7c76346e2f8a0e657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9d5a0a7dc0be2120210381b2604d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982c741ec0bda771ce53c3319958739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec564f470cab7bd730ae3c11cd2b73d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf1cf3413b561d52d704fb9c236d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a11c1574aa3367bf4ad9739b18f3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b15036da89fb80b928aa3f0670f67a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a1fef042740a4789ac0ec60bc31314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b26325084a85ab0e2930b7e45c8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f028607797f94ead4af2375e275c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317432e078fcbee7d70849854a4fbd6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9d09f2a8200c63885ae026a8267818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f9f331bf133ad3fb959e9657d71619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584932059fb6183b2c9fe079d7f182c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794e745cf2bbb117e378d3ee1d23fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ff9ac73f7888c4ffb7d65504817522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b281cfe101ae2567862cdb708d959123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114eccfee16a4b7c38efc6066ad2d5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550778f3ce6861e1ac8b0e2e62d8a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4527e0ad80df8cc57bf262b5920fa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b8ea652fbbf6e9ca1286626ae5d2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b16b71dd29dce696893cc211139128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3dd65ceba4c38cf32c7889fd054ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1a7649a7eceb921b29e86dbec54830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a0af4632a3f6795c7901986b888d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c489b60e7e1b49c881b007fc7cdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e9d7ac411f964662c9efa7a0aadf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d9cc06360f301ff26376c2eea04934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcd44f73e2d8a06db4966b70b692d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd8038acf519ae076950daedf79c8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017515bf0f2d2da58e7ee1f2ddcbe0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942b35b82d47c0f977aa91e958c8eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62c2bd4156fff5f52aa2869a9a92239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb95a7290d1edd3711f744537d8e6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8cb83e6bf9d4794b2cddb3e736eac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90315e77c7ac3c9d1afffea080ae8c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4a2ffbe1e05040bea64ce3e615d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e062f1281d4df700caaaf94d16badc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510d65a7f083dd8c2908e95463a5d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d427a9c974f8ed404df849d8144946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc422ad4605d1dd94ff65bea5ba8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f958b15c4fd4ab3aad92b7f9d0cad2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd03da898a00c071ffd184e948c62aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f80a3130c99b0a41654f3113e90a3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb0c7c5ef77d4c2c81516a8a1d1dd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f80858bd6feba53c3c89c8535a73152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760830a2f82c9b83a261888e5d90c1f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bad0d5f5209a00896384fe6f9a312154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1680a04add4db955397ce02dfd3b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0e0e8c401f216b468bf1ab1199af656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5012b257588fa3372a22650c0ff2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd2c1bd5fbc0acc50b63e83f38a7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcc2067fd4d353f0fb43a1b0abbdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e41188f87dc5fea09c4cb1bca86e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0e6998aefd99686ae566f5475bd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a460c384ec179daed066bcca4e8cff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b356a3ecfc15439e86b53a0604277fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585218746eb3b79c38f4adfec4bf3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06945d05ac9d185b6964d4d511deadfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f379b3f3651bff1a07c293fd893c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d8b569e36c203cfe11b57d54036967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb529f11f83ab4a8ef8bf79916b25368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1792d000b51e8177b3eac0e3081369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9fa664c2cb439ca68178372b6b0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae0da33738ecd61144ab95237df1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83197c94d7f60c9550f0caafc2bc95672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231692f8e24061e28b26ed4e25fa2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37315c690527b7ed98ea45283d2c4ce274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee6313f9dd70de228973ab2c9f73175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69527914e1ea651d5cac491b4078b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef45fc499099dd893cc1b5390f9d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1e921eb8dad198d0319061a44e0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e4938cfdb05a3a82e922154b6a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43897c7c38ebdc35ae0065286fbebe1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718278c5d836695ada4bbca6c885c4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134eb8c8811901abaa0b9d8e1e946182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe26adefbd272b1a5ba0108564488783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b955c299b0c867f81d8e9c683c9078c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5467f7f297b4c5c4eb7d103d735185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ba5c69089d74dabef42ec1f7f50f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a20358a7ef83ff9edc97b95adaf0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd1978670302501a5bc9cb3003b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ba1f5df08e3092995ad0e075219189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0374761d6d43435a3f5ec736e75990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f46a8fb12ca4782beea12755c83991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17e9babe13da7f125a7594db323d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07766c7d64bd4398aec06219ab6d6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e50a56f7ae357a4f55a7d83e26af494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9bd5e3340a68c11da229b015a2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411000879012e9c97881fb02abb4bda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861d42fefcf499e339bab9cb4d631597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60f4385ee52a8f60e451645ab8f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752e6e35bbd08e21e1f38da9bd897699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254dfa4129c64f6f19d4de62417735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7229296d3a09c817afa1cae48703e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963ee2b9d59967442e07e05d04b6f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e9b0d60e19de244dbbf759dbba21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7739b180a8add8fc06e54508a39834104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87275570dd68c161dc91aafb8086514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f4a2314e5f3192622d0ebe0e12e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89feae90204bdf7dbb355b700f66d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef95085de9dc5b78484bdf1641c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d0795686b648ca1dd83e7d897ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a04379e4bd668f67c136a6a15123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160ea693f4f3e8de1f23a743518f5ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7d4a7235719332dea0f3044c2581112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64cdd82f69bfa27fb74059a6de8ee8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d806bb5c5245f1b8ffc5e4c2927dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258dc63a896ca95bb550b3213a304a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988525770271db54cd0fa16ebf28e16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797303faddd49cf4d3df0afd59ae262117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8fc0c896fdcf0c34ea265c5f7522118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d4d3980ef3ed29fa6f8160fc3516d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928124593aadb9a21de00f449852683120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79a49728ac572804f4d393920c562121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01b1f9c74f019b6ccc4ef73fa6483122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7265902f7bd3f14bad401667174994123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f891842405d84abb94dca82b23c80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e37be151a993c2cd1689179ac2a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73972b45525dbad8f2b75bfc2df1d753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5f82632c84d1d3a7605ce81a8c2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6563c03ea8c775734ff33d2cfb4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6af0b799532ca2fc0adb4ce539e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7045a899b6c9613110163621f188dc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4dbd0c9564988cc28cc872732dfa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b7b6dc68e65f441f95326d10ba7ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473c6fb7dad3f037c9761c4803b9f69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad44b5b0fbc67f3b0fe9c4339f326c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fc5d7a179c80e0a68db558a81bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7ba5486a8d2976e63b350784840f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef157a2187fe4f834f09054d5186754137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e50533fe9ff7c3258d70c968622c2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a699fd26b3f8cfae5c8f0beb67f546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c847de090f953f7bbddd6dfaa92c52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce02b2ac8c4beb353838da0d98235d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008ae1055dac568eb6471236cf2f0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264414d9bf92c6e169ff97df90753c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03809a273223800e46bde78c2c1fb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85225bfce4503254c3bcf6f5b25fa907145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9ed3d3f2a7db1b96e22fc95b634a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad84a1d6c045a32e691f8018c1f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5f663cf96def8bba8564c112fcad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11273d9758d497921c72ff334828e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acaed8510cfad8c2939c7e89a9990150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa802ee9c0eb62155d9b39b6c0650d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298cad55f48756c464fba6f92086ad1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57b676bd672e61f3c7a9286577209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7dbac1cc0e37e543184816625e79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae33adef1c8b933a2d1c873023620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91467ac55e9d9922f57a44fc4829963156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52bf2a2b4653e1f7fdff8ccd5c4c2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb5701033c461bf3c7fece0092e2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034e743a59dcb3d0b280b8f69e6e7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182897f79728dc8f21ea7fe49664ee6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1018dcd4afd2a0bff80ce06e115e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52c55fcf1b64f2fb30bcefdd68357162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18a8c0b5724ab328d4af785f6282b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0bfa883a69ac7a352709ea09a83c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45b69ea4e830f620c329c527839ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56222e336df0a64e11d9362f0c7cf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704ca49410540517955355cab4958c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a218766f68c6294afaddc8ef8f04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1bc834c99f5c2e43cfea704d7fb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1810a995d8154bb0d79de4020b16e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491dbc51faaddeb004da84777a01453171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb312bebd39f13f598c4eed08a72099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5c55cf169f1f717786b8f375f714173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ffed983b15a5427d9706c1933bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7418d6a967aa4b9af0bfcd8ef8a24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f16a4b1851cc29a30a2c0a29814ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b2565236191800e84333054cec08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55691b4d16a2b7cdd598b4cdacd43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70282a22134cd4b6376569d0333f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049a6eb63b22164a50c6abafc9c6e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c046a2d7c379b3e6b19db3e6eb93113181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7223ffa114e4685bd9a2cb32ffe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5773e591a198c2edaf5bf8fbc877ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c92ae7073512374fd4cde1a57a9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af777e8bf01c18fdf1d1eae1732eb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bde23e7b9fa9332bc98f52a09d2e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec28da446a2d00e7068a45f9c44e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428988d458bd38358890aa425e8bc0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b90159a55ce88b245733ab3d003525189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92535377a0d3209a9be11927aa43d1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40245b0f9dd68df50e115c43f8c1168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ab8126c966c82f5d32e9fccddb37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326cf4cf120a7536fda2eb0002391d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7560498500e7d5cf7df0aa9f8837d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602d043843c9dd08aee4e50b28c4a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144b7194d8795283a439fbbdd6889c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e91d0fbd789adfc4d26718decaaee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93136a259a918af002b2fc2e3e97c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44017f4edfc4f60f90e613299e6a2070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df61ba117829d8630595879f146ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd8f6a32d463f865d71f692e5d82c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a32eccd57bc0d04c1806e9c044128202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af99e22c07f203324b75431adac99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f42e3c0b798f68f0244e734cc1760204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4db1cd8c35ccc91d15c0dd8508bd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f26cd3ac4796006eb55da2211d36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239e7339e1b34633e032926332f392207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4455c73abe0bb573463b11c839957b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e6c29d86e0f36c3dd29ed3758a56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4022d2820e58d5ccfd14c008b21cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d053f5f7df7a81ae788ec25c4bd8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623ad073af0dab0fdbb92551973ce8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf5a018295ae1ec8d472262e94151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7bb9c261d0ae165fe4ed962a7f2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2a46f8efadeaf145c02ec2db8821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33d89c9f0957e1d2caa491c5085a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc027068fc81a4926b803cd7d383dfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b0d12399f4c9bd9f7cd654397960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fb3149d0fde1db675d6c1f336bdd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd90db4f8f12a25298d92a5df0a69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164641ce71edea940b59f885c14cf45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e307d6aec2d412590d9a57df4cf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce09594516e9ed57a7e3352200a1f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a94e41f68964246ef5d91bf3a7f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1f3a244d3c47e47e735eb4c964f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70cd7b607a1e0947d22f8f7e2c1ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cd85d13b586f7a86e151c3b568239227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268997784ae26115394207be05b006f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78792ede2dbfca8ac9454b6474e1e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4251b3577be2e4b691e64a1f68197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e82bcfe9e4015367c356fe1509b91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7f56175e9014607a90d1c3e122cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb644245139c721f0ff1360e8a6302f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f4b3693491051b185089d94d12dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34832b724ac848d37c57f06ca84351235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6bfb322a83270b383327d59f1d31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7948063fe80b80c2332b41fcf7bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d5fd95cc56563ec19b80fbfb4e34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269e7677ba24f0184d7fdd0597e776239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e31ac24244a9c0b517bc261e98f7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb5de6894fcaa863f11a1163af94c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6838c07e3dd81a7720bbfcd3a069e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603a7083d48fb80bc21d542ce9e2722243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef531db65cd88274118885f375167f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa4268c8bc94a138e56022b1efdae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a3e81837d6330ff9b1cbb6c0e45b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eda1eb138821bdb8d8f0b54c459b36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178398540e977dd2f4e8ce5e623ee9d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e08bdb71ddcf23643a60d26509e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72da8578a8e26067a9ce955a5e137d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f0ac7ea2598224d7f4580fddcfd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b442424ed39679baeca71e7ecb89aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b6ecd0e9c0ec55ab84c72737dd0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2ba63b014c4a99d81c35e4d675fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0463b47fc55e865889e8f76f84541f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f180cc53eda10ea8a958325a76c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2955ff97b2923ff0817062fccc3c7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de5b60915b4d604c294364dae6e93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8302097ff7743eda86a07959ac8b69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086fa37318011df289f29dd66c0b6a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d9df2008179099330f7006f35769e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c765572578331c279188e46335d4cec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6ed508b487aaa4167b1917b11781263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9adb46e6940e0ef7c5a3e5b427cac9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94741b5e50f11f8445b14344dc6f8637265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2567983e56b6937c9aab90a1a065c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f96cbd6e9b4efab67a998b80ba9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df45c4629fa016ebb213b039850201268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866086b7818ac1f3d4199541330b194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87e761b6b5a5ecdc0d67a03f7a28ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a58b2b47fd0b033c4e6b3d1209c83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d7255d117d5aed721f54e8cae2a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0b4bc2fd11d26f361cc74b137615273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88faf0abf5bc182c9a2d30b57e9161274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca4f479bff462352b5e4c7b331d5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93811ee633a5997f3dadd20d4fe513da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6fd6d39cbd35fcecf5807710516b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb8d6cade9de7b4ee6677ed13600e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20be3db15d02f7889b52accc6976c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d6c8ae113042b510fd60088722af9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a05cbafcdfa412302f6a4ceeec30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b20effd96e742af6b6ef1c7b9167282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817b6a54a6fdea7f784d2502d3d1e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781199a6fa5e3b41dc51e0ada6b30f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103736894415ef86ccc134d037024a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e78a090c552f9a39de293fc11912286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f8cbe27a5b819a702388f46cb3a14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8ef0a0283c2b175208959d8d9816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7783417b13c44d62a2106d261a02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3ac003c707da3bc462149e17314d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7801750ea35627d00ac5cc674dd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765e4c25c9f764f8f70c279b03f698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc53578efa31d687ecbf067b846982293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa9de8496fea3833d01e869267e5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467ad80d68288014eec38446215546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd68041020940b6fc37ec4a80874e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd02fe5b82b0282d1a2134e150e6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6683e2ddae358a111894cd8449837298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d9987480333411217883e381ee72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa624f4b690ee82168c803dffe421a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763fef2b128bc8777ac70c74d41f94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281edfb54ac46c9b3eb104b67a878c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152fbd4ed616d0aefbd14917706fab1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb803de167f5c64d4f21aecaa4e3723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c520ec2c9d4e8c4ebfb00429e9c0ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a695d06bf7237f973117b7e2f0ba18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338af3d7b224c321bac65663d0441e70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71d377e6ad5e24809f6a8153b97df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b0e417b7f2d0335195b98bfbe6a6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e5748d9437c36f605bac8c2280ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea4414cdd379e26378029e8b9ed324311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5bc37fb447ea1738ec9dda47283f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23482b47de66f4d090d67a109a6dc34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5c82fb1004a075f72cdb2622273b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a23575b076755daefbb400c54561fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bcbca00f29e0cb06ea1da5203aecf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63db5e4f5d110c8398449e1a7371e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096fe04ef45ad1ec273f8d8272811e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e3392585fc6cec0431db3ef5175d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b1418a0da3d3dfd63946d418e5fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9e1f4c856a50fea0fee5866f1bdf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76719e0c2ec040d082f2e633b4a7e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2af93ea1de04fd731e9d4f3783172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322bfce591d934e6d632d0fab7ee56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e978cc4d164e5671a3813ae6229df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65588cd767df4cfedb61516d3d8e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451fe73ee3d4adac3cf0f930efaf26e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42568fd29ebfb747b307db30af986328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e7d4af1dacac4c301c16e952dff5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cd110ed90e6fe03550a925208795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9af8344e7d56d95c6314abe26ebc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571b74dcc3e2a5684c679fbf0f4ad3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28433ec7c10986d5740ea202959461333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d364292accd636b9513a07ad05ae07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db5bd6e2b64b6f5614b48467ee1fcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccd350c929d0f486153ee71519290336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b5289333b17b4763028ba9092edb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd5d8afdcb8e84e1741aeefb891fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b829f37c2aeaefe5c7f3276a6df6b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602927aa694802da959df518e34205c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d9e9720f8ff36b34f12829322af6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f20b26e51e3536303531dd7f091b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbbb07dc2cbad8ef764b29abab6ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47434475d63f293c7842849a01b57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0893947c079a99204c776a15d4815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabc5e8193ea7d291e29ed00aed388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b28d529ea7d0c79126c3f03eee3b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9f25d53904c16fe8301abc4ab40d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e7ceff2500f30db0954def35f195349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ac36c528875ba0021921698e800b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0742d180a8984b49ad994c87d6435351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607dfd50e15ca1f946827fa4cd220a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c283d2865dc741f3bb6d679fa7b2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cccbb3964f58fa380c35db8eaeb5e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356b435a7a7dd8729abc2516ef5ab18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2235da6b183a216be075fac737ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5eb5daab6b5af73013509ae7217b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ced14497a9e1ad96fb381f76e973358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c2d9743aab847daf7bf4f8d78013359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a27352731252cd69a4099ca3d378360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4601c51453a2f7fe0c37f255cf3b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8d6cb8c6991b5880d8cf97db17ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae0ec4e088073e2672d83df94b952a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a388382224406252f3f2ae5bd5f9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b476c2beecb505a1c4a525d1bf13e02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df6ead1beb76325829306e6842bec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988316565dc0019ecfcb7f8a4a2ff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf26ab82714d849f11d19c64a0650fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7c289d98b35db6b91365f7a145b72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45028b1100671d3952a597f397524370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83459af187b95b75ab62c8f7edc72ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85047e294e2bd6ce59cc01fa8cee513372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52339c55d1b90eeab9838f654a5bafc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a6716b09e5cfe75952738d8af5ad4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb4160a9bb06d6fafdca23d7563509375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b71514fef5c2cb6c7889ac36763d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94c3e5f654b5c22c8af9be188823a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2b1e446d2aea82a14c149dbb28c88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194cca4f32c38aaea7bcf3a699c047379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec67f6189fe490f3e3e4afc5949ea0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bfc786cf09ff95a2c129f24bb92d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8e23c0df227adde92d562f9d29ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08295bbc99f6b7c6681accda86c5fed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256489baee4e74c0b66036feb514e9fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473899d81f1ea81c74ede46a3c6dec7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b134622e645264b4964faed1f2ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf15a3d2f02d46a06a9a90a05b7d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e578b60a4808e59034ceb92a9d631f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0000c299696a69626dbcad181ac27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d68a9788eaf94077e06628358b55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83178e00ab1bb3205018a75ebd7899b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3652554354d76a6df04caf8178ab3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88af2d195f1b3414ee899d525f3cc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cba65d00ca75def33056c514f148394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303faba0dcc67eac4af63330db53672395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65727d6b185393b76a757e9bf020830396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a699dc1ce50a9beeabc3a038eacd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d68244e6a60ad8bd8548016c9fc621398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5b4b54a806b226920ff5a4aac573399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60542837715e0bbfccc69451ca2b3131400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15169229bcf0fe0cd9cb5a950897d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15dce27010b554950fb061b2208e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044221bc2db417c6f400ccc2451d39c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219d74e5926498cf2d2ae51097277f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e861137f0ec9b21e211d076fd833c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54ec1da37eb7d36d26564ff4ba249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62abe7d92a691ed52e89b89df12ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2282f133f8c24dec7aef7ab75c9d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55084148df4474ed12190477ac3a3f22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2d33cac1f5bbc3582f59294fdb88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6194247d76fa27951bbeaa2203ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c389852d738aef46dee1bc397537412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7668351dcf85004ed8de4507df66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298115c4f81cf88ab5ca77b36e773f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dfc81c3694956603646eef514940d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db75e37b5ee23c16e1fe631452656416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8e8d6c0e4c2b450a9e53428513f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056adf74f3db51e9e8c984afb3d746c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0dbabcaa5cb367902892c04b4422e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9fb899b5742136033a9ddd8b3d658420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d820d0df2ffff52aaa34ef2cef7dbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e4f3d778ecfb10a8975d65b67773422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6411498d08268425d5430631e74f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d00d0eab8cf5274c5e6917d35734424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7237c4349080c79cd34ddd598635425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcbeabf92e1712257044e856135de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c286122b069c42e8276940cd0fa4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77261b7a9c3bc5eb75cac8267cfb019b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a00e2f10ca2771f57b9ea233bc728f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b5dfeea6974ec0df9894d6714707430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824202a7195aad29794ef06175a4f15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d30c6b2fa7400b1adc1d42b0630fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e71f9fb2a693d37c13801ea657ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940500f1fb9a57a9f618de404bff6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871756802416d5325791bb2c5a69f92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a8bd222d28eb4580a7fc301b4f3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed990f8b7303b5ec3f3eed2e2bcbbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533b5aaf6d97cb51e31b4a0782fc4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc3851f141e15e21f68085eea5d955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c27bf89aa3c2b3a567b6b31a06871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3870038aef97ba3f29d71a63f6e1da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7133243fbc8e85caa4be1d34556a0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd7bf889bc29ed7f312fb0a8c1043443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2621a1cfc3446d41e45c055367a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbef2ca7ab3faa632ce5407c6f674df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec259ddd064a317a8f3a93395e1eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b17bcb7706eac7a092f4ab7ff2ffb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca873b0090aca7884a24cb8dac80c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456b256035564c6e446788f81738b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da10ce979ab741a9d0f9976718bd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8719eb6189004a6dfa7949e73e573451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5d1de9cec10e913f9bd5ab2bc689452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8eba091266d52023f9c19276e0f1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d72191ab4d8a091693b3fe2bba639454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a08b5f6074f5878676df35914bfaf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941118c9904c2f01c88f2f9f23a53c6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2870d3c620e9f0c3b79d4d43ef259457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7590bf4b7a37fe7904211014dee14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e175cde1be1eb0a2c8b01d3b6e0ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ed9cb0cb589f7b819c435fab213e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c34df5b6b041730766c3a6e923f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe5aaa333d1a71591b93fd19c62a32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c98d334ee3bd5ad9f1f34117b855d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603828623d6303da0fad8b17846d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd570766dc8c00e07059530246dc429465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b3877adb32429bdfb47636f44fca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1cf642d8d9f8b8005997fb78cd6e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966c25f58da90b074e7a7f3ef13fff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f2e5a6d2830a3d1eee57622bd361469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e3c7653a6cae3c24ea1dd949acf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e7f106b35405b155ace85b8b56304471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6885bd1d886cf247f8c2b7539fa09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40833c6c2c353bccc0a714e52a7424a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f720966b086a3f2af0c475b2e1770474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1cdecacf5874b4c72f4298266656a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fac2de6cdd5cb81a5a67b989eb4e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61efbe4d158b370b06bb29a3300c0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3958c5593bfd49312e6e0c20a3682478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156999b87c86b418a24bff245e2d27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b79579732befe8b6a0d15eb5e1363480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f2cc26bb34073006e46369a5c9b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855258c963a4253fdaab88e8b8ccf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a28a49b1e99e96d26aca694f256c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f70d30c7560a02156402fc113f0db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f94dcb760977eb8c9f04bb79e99a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47804c92d64679e7c4c5b4dd3449c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825405ec31969de23cb8ce2298f42227487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779349e63da77416d894e88a817a5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ecb67426e21db24b4c2145eb192c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0af1bf388b5ec70bf7e058b24776490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c0cc158f145e35d18f1bb81bd45fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240253dc6f3bed8e7397a3bfe864c29f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd416d72a370cbe7fc538557de4bf1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8682cf010480bd1a03e1bafc53b71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d534d2a785183165075e97b53e897495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a24c064044fbef81c6bd320150845496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d89cd09fdcead96f8cbbb90998ee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fce3e8dd6784254b3c1f21ba61261498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df3c89ff8eb4975f61fab742c422c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6739fc665f9cfb5fdb53850b34e7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491db8dd600b925615491e604f7d8afd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c0eec95051dd25188108111d1550502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16622b3e211e1596d24c2ead006e860503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfaeef726f4ec7cc999be63fa029e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339259478e62cf5c3b2c0babeea496a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c9202e45f46a4756b511c408caf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295596fb2ac7f2ec8fa011a54343c4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e13c3c8d9b81de122ea69c56a3d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db7cd18cc8e9b99dfa5915eb73638509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb9310c0bd464dfb80d821abf00ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dca8191a8f3932744f00c91528908511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d67295b41db67d452f8d310f6313b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026e629d5c7d277fd2e4919886b38a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b5f6220ed79bb918ac36fc906e2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d943fbffb7078019ac7300dc3b78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8423c154886e926a75f098728544f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0676129d5ce390c8d32045e346dd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67456686bf31661c0511444fe682b5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa690b7e28038efca1f3eb85c156b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ec8f8232b1ff968dfb6081007c686520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593adec06df310539cc55d55144495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a9db30bf6202a6923d260b94ef93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eba57798747ae29f66e21a5c8e152523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027200371170c29005a3d20008f6fe6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feea3c640085f83d9794ebe83e0714525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d7f8654b4b1f2db694612fcb37911526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487230f571a7ee4bf665da27def2169527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286fdda84b317df616dcb85ee258564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519b9931140f03e6477fb30e18cfa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8713554c9941866bbc21d42aa13b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52ad8f5eb9d9e3be80078349a6b55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcddc3722d491ff8e497d73576989f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425fa670b0e7a865c403b1172022b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e5d1113dcdfbc053a16703623619534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9fd5b27f440509b2255a2deae82d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccee2f024da76367ee7e580eab753c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c4cff83d918aec3365e8ef259a7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8a8a43c424c057700895d6ea6450538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590fc75f3411f6cbc3a20348301824d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164f0ab177a6a8ee7445b094d207113540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74aa85c2e5b519177c39bd61d3ecca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487054558a636789cdddb9dd818ed3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdaf95ff9647b7bdbcb8f040a6ce7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3a9266c58ffb8491bf435330ebe0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504200c109bc9113b5cd95b5c67ecd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a086dfafcccaf16a5c3d4fd1033168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326157ac0af0d1cac33205df848023547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980c77c8e044f09546788af6f70a33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8825e5b1446a785fb12f1d37aafd36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa6720f320ce0f9fe8bfc823d6ac1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a68717fdc235827a605af24baf54e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965873031224f2a64d154d3fc491aff9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003e607f32877ce7fcada929d2090c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ffdc62950a7112bbfef37fed00945554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1a8f27d4c41e11dba870544f9ac6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea0279de85460b22500e3aa6b2139556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbafe8efc05f1813fb8dd6107b15a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85c6317e047a8cb3c972adda5513d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ee311448baa0098c41deb3393f9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ed5137efaac9cee23f938a269f57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e4ece92f2b7b6cb6675b481f36a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24da0323c69b293a18df970c944531562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9018f4c08c5364b836e43f6f56ff25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251987e967228a0856527ef0ad0770a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34b343b72157895c65a7d2cf1391e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731971c37dff7d63674a6c86f2cdcd72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad097eefe9ecc0d86b89f888a382c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8998e20c728621dc4d877c5da8008568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1c96033dc4306ccf9bc614b48447569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88603732e5d368a1567885699b6e89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015686f7e2c98fee6cb55c16bfe2f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2c704596ae82256bdb0e5862c71c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2b441a7054600d525f2e7172b65a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471f620130e518d325ebf4e3a80dbd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c887b8f6e849523fb855341b59b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07008ddca922f688155425e9ec723e2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70c4d2da70ca41bd7bd9dd658286a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733cf08d7e87e905b4d76922c213512578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e257a438f05f67eddac6390493f17d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909003e619e5edb4c8b97df3ca5bcb82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b56cb3794cd580415b72b33475e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0675e77bc572dff0bd95ccf4ad2a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f657de733f5d0a1367d7c42bd3de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15802de0926224473e9b6a567dc957584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8413b2486329ce8753171cde629116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885acb27a5590f5615524bb7b17196c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26d30b2eebe8f6306975f855fb65f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6b6ab2ab861f5768db6f1fbb282c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601b74af3aa5a6714f558cb6bb6cbec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa9c4c58af9c524e02c9f338ba08d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09080393f25fd3c2d8944e39df639fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a409742619c886ae0cc335f85ff10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f00599ea9689ab917bb37b93ef2a31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5c678b437ad134f1b8c0636b84921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76668bd1eaea329ca4eef4dd5ebab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec6dd41a202a26f6f2949509969570596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb3ebb15422b571f9b4a434bbef9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bef6e73ccc9090cb4116c7d418392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1affac02b3d74efbaf9e2f0a7061599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33398c5577c622b5781ffbfa7ec98b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d11450cc6b03b31b5d49ccdab22b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d699a1e4b73fd65b803b98fd66c60f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6415e912eec47186b410fc3940c1b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932213a9efea3cee26e3e3d6fcec930604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f3ab75e9a6e412d88ae71c936e6aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c544b6276d9da9d8b71d33794cf8c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeabff6c0a1e5a19d6a312008189f5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e24ab6c23a9076ad3157ac740005608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e06b64b594b09adda902a24456d79c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f3f27c1f38359837a0a71f73ba4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6775684dafd8bfe59a841b273d7d970611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5e8d21559c0d85587168cb1f83efc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9779568cbea4d787813f1fde40b6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8436399ed73365c856382137fb9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c39c04af1bab2e3cc3ecaf8047da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1ba374ad61a1aa86f2385060ff0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a454a6f9ac520ba3040060e9852ad36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b40d11950732e6e715dac1a70dc5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f880b7066870ae35380ff828c28bdd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaff7eee12dd7b5ca94fc82357345e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b6d8f04130826f411cd18cbae31c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b65b675e613d9dff9163f42cda9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a8d8e47d865170b43fb5b3c92434623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42acd0d8ccfe9be44819e996564825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70372a1e27e71d97a21a30c3c644d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bf049749b1ff1750fd57ffd12e33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51ca4ef402c843e680bada1656ab7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1af6a949c952ce818ce1a759af992628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de247406eb961317729cad369be3a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbded39421741aad9002d84fc42f9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13286589de463a34a0cc69faa755d8e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb098efddeea8c112dc5456f4d402632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697df99bff122cd314aed68122aaa43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0762300cbfbaad2f415363ace946c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4d36dbd1faa2dcac09a21d0e67b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133c4ad9d4fce9c6cd9894c4c019f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854207b32fff6e9cf36cc4cd6d929f35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cade874b97536f4df5cf568ccc30c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718ed0f1827efbd40c0bd9a661ac7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048960dce7f76338c79743cf7bf0d769640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212ecc553d4eb423e6cf7cfb76ffd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebca09ad8495a005b199c9bed3f40e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea50f797f32d1b90698826eed97939643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3dfe3019f3b60b7cd6c39e0ad005644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684229b92acf30d1c6dcf0ba89b0d57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837de7c58d8c815c0c8b6adfa31ecc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb60e529b883454437790b9f0f05f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8a96133767de1a397e0bd035734d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3494e0a2f3a19845de3882da0b66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c2860e34021df86f50123949763c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904dc229fbc03535506b7ac23628d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b7629e3ad3fccd291b9e576c3172652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720148ecb1ce18d7863b94db94a1a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb7af8b595524dd252a3714aabcff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01376ffc180b82a149b9692b10c573b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de344de621444678778be11c394ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a4091c032ff3be53b9cc313f259b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2286c04ed40032bb62f83780562202658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df4bb62260f1dee540761fa7011800659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea291efb994bf9da24002420e065e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7dcc02b93f8c474c665ed7834cf3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f53348aa2b5a984ea0331e55afcf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef175d676f6ab99d524398e528b615663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60670f58073d39d6b6c1e91ee5d6691b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07ce93f379fec7f3e5cd1367ab392665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fa112fc7065b5660fcfad8c08e3a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624efec5d01cfd0ef50328fe200af8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756582383d9f5a0c32f7c798f848b210668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50db7262b5640fd0d26672274d1535669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145907eba6525a7292a734d94728135670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde585d12a4ea92d8d8390495084153a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228d6ce63b875a0bdf154c5e70b1d9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295b14aa556f3d4ef198b6b2ec89b0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80e36f3d69cb15bc6f3db3bfd614cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea345fe89881c598228908c15db0877675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b4803a33200362ca2c6e17b97a780676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3718d4d3da0fc935d9fb703f54ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806481966d32adc148c1fb4e4c43029678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558942dfbba428f6544874afdeb321db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c021d58dc7ce097a0eb30bb635325680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017586a1430d3bd1e0b30bd2cf82bffc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f81344cee6b737b89c076e9e7d40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437606e2b31b7c21d5b2fbf11efbfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fec94155a5a92567328d5a5b8fb05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be41699643d50a7fa02cdb2bb580637685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4fc346531c3d5355751dbf5c2bda8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb056b200d846f0a600b2e807c2344687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2333c7fd2e7d3d78f2c9109dfdd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e357e13e67345f72c0fe67c4b0871a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff48481a666e90ab4575443399e99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f48214d9139bdf210e600e88cc4e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd53f82d562a2577ca2d96977271ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48c8f9eacced479c15894cb270596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab5c19a84eb6c5f00472037ab1952694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe92d61dd09805a8b5f2a0c72a500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97899393b31844908fe58f225e5507696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14067717d3c2a55ea709466d95c8ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa0e5387b3ca1de49a0f17eb93c8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfef19e6def7ec72d9827432c0b777699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c05ce0f71e3115c79cefb2ac2b516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9f60c1c5121cda8f92d30f6fdc87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae37e0ded1423224dcafb42bb3433702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b84ef69be33e06b21a1d51b825f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202513589a63808322e6bed6af93bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f939797f198577a5aa47760e97b8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86753ac1a306d38b56a2a090387b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c9c7e2ff7d397e4d168f76443912707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4cb08caedb54279c4e0d8de715ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e74c479cb24f17b40641ee264232709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e6f10bab07d245313c6825dd2128710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7baeac09a50647174417ce0fd385711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a29acc323d9651dd2704f314787ce8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51baf6706f85c382514ec501f3c779713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc3bae178085108ed2a33ecbdea98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b06b9b1a9f13760410c578c4420727715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d6019f9a543d3585f2ff663df2e06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8662b3dabeb0475be4c0f57b8d4d30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb93bf9c64ac03b4ffb9c4b418eae0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e901866bdcb39638a4370b64c31a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41dc8de8e9509559ab01eb1ddb0d2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd48ac246bb4434152fa29840f4389721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5f1c1b759c30a4da5ebe24f80d897722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c58225cbc8ea240f4cae21ddf38aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1f5040d95dbe5e72db71a6124e46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5ea356ac03757e2e8757f9e8caf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0cb8e228276bbb6390bc5ede9cd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6041467b466250e9c3a6cbfc525a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772a5ac8b35ead2d5837fe379d15a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd645d0017c4338b3df241a164541729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f69805eefeafb136fd487b1e8b69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2553adfabad9a76e3c0644d73f715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a873d185e067cc469c38d9ca54e671732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee44c0151e79e83e14122faffb179733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1b0e731dd7076e5ff4958237b455734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30363a16f524602a3c530ee580c2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753449ef4f3d6e837df3e646d53f77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d372510569f1b222772e1af49cbc5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371d3066279796759e3409454dae51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852899d495685060f058f749698826b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee9d59277c606c894b18bb3dc2296740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e5bdf2d4eedb3c9a3293c602c4919741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146182cf84772f14d8260a7c6fc5238f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069581a2ed433bcfe709ef2c1ee70e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678751e51fd3b4bcd20ab5232a3c447744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dec894d50d8618217b02200f406d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a99e73f924dfbad4d2320276e31228746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f8b1d8edbbc3b1c508189a6dc9b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4bd76d2c24e683530389e81bd32a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b407f21c7c473472f947ff3a1db1f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b32a9d266d09c012f0d98129ab78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344d150c4a280f61412469b020734a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcfe6679c97e380145a4a4f0db1973752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d413e6b577515931f67f75cc6610753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e504e8a71213c99cc249ba16680c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cc68be64ea75b901fa19db318252755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d033e002c548fade99620fe856e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52bc780073139dbfdc1d07207d6994757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f9ce58c6a8e5d027606b32c750a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a93dd0e7e32384f682268174fe27d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3faba938e98ed2f04d961f091a4261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa83984188b31a36669e42ddb1e6792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51230b784547fc704a93800fcc30bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7a7cfe723a95b5719c0639a733894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce80a9b219dce6857de2bbdd21dc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffdc36dafaf9d6fe0a24f12638fd316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc052b1240aa63570f372bb17f0ba2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082a97e3ac4639219ecf7e3ee9d3088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17234e8f2d5d49e48d7af2624471e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e405ea5f8424ebf3b52274284e4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa0fc4dbfa9512eeb6acacdc7cc1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245666459bbc1968fbca92e347fc59312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59c9229dc08d8500c60ef615fc8d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95478d425ad0508e9896a9478e916014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e30d38f44ef544f3b2efcef0540e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bb76b113334fe0091c4c3116b7ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e2afa6976dfa7bb368ff8f3c365e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f1f4105a01ddbc9ec72a939aaeaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b79436d21676e456f86e5c259c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddf4d6068c2dcfb22b18d938add6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061f884073e1f4810e2e59c45d21ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d34763154f49094581c58dffdb75c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bbd56ae41065dbb932f4068798ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e413fbe464ee9636404adfc41d43f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac70833070c44683fe5f892bd4c9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b753f928ce4b46b40d27dc0fcf6d4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df96a0a80821e72fa218bf32f1fa3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335816a404afb0e4d4f0cd9cd8e371d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f8ab2ab55a8bad3f1ccf586c4aa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f54ddbe49dfe5f4d70e05c366ee67c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a2f3d96c6a23d970f8e4ec4f590e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c8dd2fcf81c63d0585c955e7735a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa3258a3f42b0bdbb8fe496a73ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8213a189ea979bccb7b25538e7bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e41bdf132aa7ed6c89ad8bc1af6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb37cf8952b0c2b7d440c50747b4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481f2efbb35e02a9ff8c784fefd6c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2b9cace57d15af1dd1a760cf57a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39f2fa5aaee6feeb34f9cbe2bb88339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d801a99da87e345f49693a20763fe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1ab2f9da9c33d781b6fbf93df35841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a41b8cdc563ff7e4c2574c5e2ea642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9b27fa987177d6b966ae426c6f9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d513b7c0367440779f01434665a5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a7659fcdaaf90a06f7d23bf3b8c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889ebed951c1ebb6b5ebcf1d4edc4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e17d87d64d96414338f9077bfccb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a15fe1082ea86a5696b15d067c08648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad134fd2bfa467fc66ca4d093d63a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b36243e10a7b9874c6bea1590edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38826a40a706ec538b2f2235ec9390ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff4a6c71c2740a8286da4a2499b1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83f7bebe865e8b455774f82acc00053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c929412c318f8aa91c5c8b1bbbfa5fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092cc9b1068fe4f136ddda0dcf369cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d535e82a18b55c350368aa489bdf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb522500886a5f405e4668a95a91cd6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f2c288b7c87af5382c85806ed38358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d3757638758c7fee46f8ddae757459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d3a63632aa09b3149ba4f06d195c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c3f2b2da6381770b5d18307591f8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e38c7e623c7e93113906b31fcccf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1ea3992b3f6f974e6d6722ba3c40363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a8d7b52eaa3aecde0e0658a971c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1294c57bebe5513259d611447409e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf390cd3816c7a1a7bd9810313709666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d854622a129bef8d697137969f1e4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d13dd68659b6edf5f1c3326579e5b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab5d80427337fb44f46d6aac1a296069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8871e29f7cd83a4f69dc8363c60e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e80275d6cfcdba9891a61886275a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298502631f68c61b1948483076b07472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0299e5d5627b8e8c820943049cfb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2092524dd6a0f2a8ca436632ffd77174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f80990eae24467e8abbe2a6c71fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463c9b34ece0dd699435ffd7c5219e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0769b4758f742823345df35c097877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b922790ece4e9694057a4edca7aee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2a4dde6f77e68489361533be6d9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0bbf0dc674937ac2067e5ec6ab19280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df9798283233e3954081e9faf0de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8771836a0e581c90b25cd7b5ab68af482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837fce947270763752c8135bf200e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c736d67ff535879290d9400d277dbd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc6f413e9af32c7d01d7ab230621ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9cc25c851a4a67d6730b9b4ce81d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec55ca3894e7b8b3849b729a1dde9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd813ce76dabc82f49eb4d6f1caba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cefac0ef11f2dc8828702a74d8dbb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fc74c9f94693e7575e96c4e3788490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d8097ac48f9e36d0d4355054432d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725e70b43748e98b78d96082d62bc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c649edde4d704503b1cbd4dcd38db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42f998a7e4131015703192465855e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e6b99b6d78e6fd43ee3cfa73192c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626813fd0f2308359ad30adca6d923996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989446b65ad6b92234e0dca3642810097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dee8de879a6e72cba556bcf921891598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b2a6a06f1eb8e3eec94208c31fa0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7c6562451add7d9b2642ad263440100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195c0a0ac0f75254f409d59711a084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d17dfe8e9ef47f2dd1b5434c8ca68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c69b663daf46c9871b85d2312315f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f8232ce31b6f17428766cdd21cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4629ca779bbe06db8a0fd097d9fbb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2029b54265eb633fe632c8fe89cfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137069f055c8ce1feb0190092632950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac331af6e181bd3e2c1ec32c2c1fae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af93eb1304f5b02f3c12c29058f869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271b6aa845c9611cc1784ae8583a4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f839353a04079c439f4bf7846f35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48028efa6f26e21200da62452dbaa869112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31718889a162961239492fdc6ca566d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5faba18b6dcdab40980559ab0f0f76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d13b112e83ec5f7d28e0b8b505a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39335a100f184131bdd531fd0b0c3b3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a139c35ae9bd8a06ab78e90e49108117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3e2a64774ceb15c571caf1c21754118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b33297ea10edb5e8391884e41eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836beb287a6b16cf08cabfdf8315fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f5a1825b40f5c730873e470031df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578fae2de0652def5cc5d1f64d182cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fae8d88131eaded94fa95146b13f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb796458d1a7a3cf7f460da91effa06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5791672cc1d1b9c7eefbb429bb47fcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b0081b8b7688a763abfeaf16ac1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6ff1d5d842f69b583a70b166b80b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8513abb281a530fc9671b6aa4eb415128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9034b3cc90fa28a981b91c2c18ed3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171a220a26ec15aae393de318e882be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb613b43cc57e263d4762a7b2f2c9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a4500ee4535216f7bed3b5075762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e76efbfecdca25a633126a26580b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63d3e6b8da7bcef353bc19bdfe68a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057759197134ecff5d957b8ddada7160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319c0be5f54623f8adc294aee88f66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ebef7fc3a5f23a8c88a24e5a825a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaf0505ca1a971612c417add2bf913138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8cfd74df21c690905f3d401e669fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0abb750afb2c940d2bdb75379856140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e747454110685d76b39f41ffabca213141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983e1a5196202b56579f4c044367ab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07a6a1ec918c8810634faeae491f1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab3bd6db9870a2227f6351da847e8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e2cbc8348463c0deb28649e2cc013145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c9d5eb678fea7de0bc00d99f04867146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e562536433c07f6aaed4bdcaca80e12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03c13c36bf88e8f4c6dfe38681cc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d2d2639d70b65abddb4b67d9016f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04a3e97bf2722d236c261a806b4c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd31a423018bf03cdc9a4f87dbbba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d591b9bc12c39a22f672407096af4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8524393b18fefdd8f51e991298f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d011a87d3b3cbb0bb721b0f6a3e9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce50fc5ad16fcbe26371dafd03533c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62532a85963bbe01ddf2e6a7a9d1425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09deab20bca4ad4ab88e26323dce37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45388dfee04b994a9e53da468502c28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36edaa3d96979a9aede05cb9175d40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf6100f36dc3baae991e73692ca18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070a192c0ae66f720c4a77be0e038b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b12bfb99d7a194a0b75b8b9a30c12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020216b00a0b0fcfdc6ea616b1c6ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2438ad7e8b118ee11cb59d605d9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc812709c6100b171f69fa3895be3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11982a6d41f01f9b00edee8b46f83fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb638288dfb871c6d5229587bd917167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054266c65ff2f4c9286b0a3c3f7960f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01be1c8064bb3a489b29c815dc82a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ab27dbbcb71e2c794dda29bf83e77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d0bc216a9d54834c98325323c4997171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e28f866182f040e5ae5bf3d02a548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0de1403aec2157f99b7d76c6470a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f25808daf7d60804ee026d4179e6a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0657c1e121278f2c5857713615f871175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c685f888e3eb72eb610e2e71bc05f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded00a3729380c6454909867c277dea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c7b8b115ade8e463aeab11ed91c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf585fde6dc334071fa89cb2d6e914179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c32c808adfd86791d11a124db9901f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05800df5b0f817a4bb331f910fcaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e57e200da6497e344de88eb896d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e6985484de530cbc5d56a0a3e33e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ffd3a4aee46808c0fc29957b81803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a233443abfea625a321c8d4d2d01b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df8d8bdaaebcb6edc280bb8f08b78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fb129668877645f024acb422914f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b3971ca365e0bf61ad2387f8e61e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45164dfe650bf33a36016979c1d18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ceb38097a1196ea2090ed10c0f3fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922da84836fd63436382ad4c2c41a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf5be0feb1de15c617a7b29b9a092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137890fd8dadd1c2dda4ef04e378fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed05f1c22f48c31f2a4123256850b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e4d2a25eed8abd616a4ed60c615d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c2e15fb04eb94797e2e91d45a6f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938aa6414331558f232f532cb7ab6a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c130de4b249ccb3409087f5b5c2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc27dfe161c7abef5dfc24ae9311a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aec34ef3b08bc693df08369adc320200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161ebe213493a65784cf0778925820e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b26dac987e1f06c8d663268d5e8d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a1c43904e74465065c1fac8b0ecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ec91ee48b6e9e806fba65213ecda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3cf11d5a3cef9448d205eeb7dbeb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed240a31ee8c916f0b24ac23e6d73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d22ebf698d30ca1e65dc00298bd2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca01555f35cc63fcb05d95c30d5e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8aeafdc86f90e746f44da1503e21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2605e1cc868484edb1c0f5d10468c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cf3e28a259ff512539be558505a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c69438620411cfb276b5ae78dc4b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b1fdc54db1fc6e1aa71b310d8a75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821681c58a6c0e45355a603c837cdeac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5537281b5b11ead7b061b282d59797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57faef7aa026215eaa1d8490f0c405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef459787457ed42e06fd65a0bb77b82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687508eda3834af7fd13e781f370f14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda010221600bf146789a2c787d4895219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370879c53b0168eca7847b7ff66e3d5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9dc8e0f46f3dd721c3202edba62a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe2067a7e3e39bc1c5f8a1a0c7fca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d38cfc02f8e4697d41f8475fa4bea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38fc3e33d693a72c457b67715e22b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f9fe889a38533edccbb7e3aab2af4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95474567568568fd43116da28e927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378fc5e6df9339c6fcb745ac484f3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed96a51636cb81d554092b178d1a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c119efefc1f6ca250db366bb829aeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65577cdf3eb569e24ae91253cdd9b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d157a06e5aeb618554c046fa56a8ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793545d2f79ad3c69e369eae4ba4d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac9e1adfbc19eeda81c67a2ccae7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45283fad814349d9dacdb5e9a4a07b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1f50ff3ce152d5ec671e664ad219235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141f056a204492027028b58144ba90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657685d1bb8d45fac3e820b6360cc5d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89148d13c3c8e30d776b0f3ca5a7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0717473c28f34d58b64ce94aa8ee4e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef3af350b4397de13b99068c2f089240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2b02b62c2a4fae1699ba94b53052241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bef10b2c95f3ba8d47e957618059a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa836d6483da7afe26e6d0384430a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90691dfde1e49fbcc56c382c6cca0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a310f4d88317cd76d9f482f2f2c605245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d8deb8f584cfb0d29b03b044ae13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d060edf0f3924006c647bf01687e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738367cbcb0df911f0d0b8d6eda321248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da30a83b5efe4f2cd4e4034210271249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ac6f37506ca3102f36d565247b5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8192e81c5ae7efd629f902e9640d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b3c378efeaaed418b6411ffb9f75b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec44f8b8cbd1e7ca33ce79e61f707b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3c9d1227430fe0c7035b8f7437a21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe9d53625bacd391f164e9f213f32f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d891f636d433b90383b9bc447b11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f99e8f016daa7f024e43953aab5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2dd6649755f65a49280db0fdc2be3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e696c7e78e9ff9686acfd08abe12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586f1e397a98ededfcf6f1c1c7cc84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187147db3104e96d71d4649ca40571e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284dd12a8b03c823ff1bbd8013666fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553f96d801d9d3d6ad8437dfb35f6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519f39e7731b51d866e3264d059dfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aad8dd67f546b1d1fb3eb1400068e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38ab88d2d7c19126b1a28afeb4773266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d061c64a287c861bc02435c96eb35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb55ba3ecb5ee5758755df6930c849268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0ffe7b7048f3c3c6d017f3bc53025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d332266985b4ea8151aed8b85344f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9e57f817bacbc5afe4d14e69fdce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40124e66c67b2e0e117886ee4bd082ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58a601f35dbce6aa5f3988a4fd130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0de68ef80a1a8654a25f01c462395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98aa561f3806ddea95ae927fb235f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2fc3811867a02701ec9b72b12f92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6440cca206f1d28fbe6aadc0a789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03f99b85b3a856f635c86c2a05cc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a808f9b3506f1724a2764bdeb4a60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea9642d52322a4ada3fcd962a9558280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d0c38a72226edb53bb2769545ea8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d5d9650ae6fe15c8ff27a807e4b7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d4b89ac0ace2a54c5e7a321eb0311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac22c2186071f8515fe573a0ccf00c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32120f7cb302b21214fd8af9286d80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f54e3132f40daa505318bfabde3dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867c07a9c695988f6401511a37bf976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ec956d182c005f405865c3666bb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635816c3d1e53e1dded841a7e4c3482b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fed61e765d831e82bd5c67b6bdd8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235660e5cc29496ad524ad7fa1d258a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258e181359af5ed168e85c55dc342c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3a8566c1bc211906108552c5b785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a82bb2ccf714e645a6ccf6ba4b1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e29ccf64e147ccc21a12434555b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a2841396598da0a94155904b66ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c6067870fe2d68bb040706b5c06a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0022ac567ce0a8992525c730e80e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8d52b2506c7339ff72f977e00f9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a869266c61dc46fbab37163ed0c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181557bba9ecdc85a8780ec5d31daf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee164f525a9e407cca059a007cd75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8f3c970850451ce1b9445d63f244c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf11b8eeeca117ab39460fb28db1d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c710b7dd38924444bc24909e896ab4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6d3912762fbadd64c359fbcce32f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c0c659af6b917bbbf3e81af78767e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698420bac0d608da498b5fbd9f0f48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a2cc42c5c075bc4ec8080a850d38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd34fdcab7d6504404ccd87081bf01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793114e506a5d9a655e83211d11e36d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8595ed3b7400b06bcf6e6abb41f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a2f73d407e051e22f75ce1b99c993313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c3ef00b0cea4a6b92d757b852ab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c02b3fa9bb653af13aa478f052d097315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824819dd76e26cfbe2484cc9b60cf7f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1af5b199f48580403b749244e73d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0dbe1106cd4e3834341652ce0be6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724daafd1e7034376a3c1fb6c6b309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e452611fc767c0225b1315b9efa94b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb35158a0e429f49f70e06ccdbd6706321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657963015598426a9d94a454f4e545e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c5f13f88bf1862ad286cb022398b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1aeb55b460c0b603ead6ff7db0791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15897ad615e21036a19b869f9628aae1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94c9ed90531cbdfbe0a95127c8f48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de7ba6e2d664a3b9dd6ea76d26b244327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222329a1c7fc604fe228e10ff863255328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87214ca418ceae09f76e5e9b6c49c2ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890baf6101ab37f435f7e879d86c6656330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d32e63275d4e65ea7b137512d6a8af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae9fc97e021db608cf52a8f5bb7e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e6ec56ad40d5532dea5d34af9b153333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b516aabc6ddd2d1f18699210f5603334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ec88a80a10f9fc0a2ba3cd37e93f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5fed871c5a277ab06aad0a525b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607af72e5dc82dfd618712bdfb1f1af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc4550bfb0a0b5bca6fad0b1d62da5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f06317c7c04b07ca6b241dc451167339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b92ad0cd21f720cd600b70c0d98e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312cdab989c7331bf56ab198ee7ccda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b0567e7d4b5b097efa4d431e5ece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1f865fa1dc70fc658329740c2e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17857a91d212df85ddb4a6477764d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e1d8c51d522223e87a299b138a12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87229b8e625a2b6e9dba9a02c1b9e24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4285cda4583dbf426647c620bff806347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a23ca88eeb37c33ed5b42e1c1d4c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ebacecd90730efcb66e7b03f8ea7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4ba375ee092a2366924165e97514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df1c6504deeef0c52d80cc9134935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb778fb4e82b28b9139f1259951cce65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936a5d20ac20292773e3b4366d18a21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aacf0d040f050ed51444eca8eefc7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90994fa9386e0c02f8419a6a217b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a2ad439705fdd5be5a0dd10b17953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd69389bd0f31880ad327c6d85da04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f800bedb2a8ca87250d2ee1a1059a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040764005080a98b8d1c3a5ce6a10c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d056acd8bd565f311f5fa5ef9650b86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0edec27aa92084cc11a27449d737361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b31d22163fea1d416ac7409c51b3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455b1308e06fcb3984c8f481c5bc17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e2dac9733efbc06bcaefb5aa8a658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c800e27ebc5ed1647b207056fd79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e287b29eb321352540c0943821e77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab9a2c16909218365678b57e57aec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085261701f5af15eadd5438fd3909ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f922a9dce827989f93882ccbec0a79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f658f756c766a8679dfaac4b8248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3aa1afe126f397986bde079c56426371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3a01cd9a19f21bcbc0ee661a0289372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46ad2705e03054f33244cc3c71d900373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231bd975b39b831ac4d5780a865c3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0bb7a2e504237d0862ec81b9dfb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b229c152cb4c791833ad60e4c4055376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6cb9ff76adba7092911f95b7d4356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a2fa8b09be1af250d2664b37d1c82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63167907369b57faa986fa0293e83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d34a4c289739b14e2c7379cfa3aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ec3c6911949b4f664a43b1af2ce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9c4fbb34f31e1681200b77c7221ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708048ff0deeb0b6f247c1c7ae60c7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f70828f35c136ec7220ce7869edd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e251fa64e5b779f1c1ac04d4fc943e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959cf9e29b629dfa4c8ec8fe7e6dff8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb72c48bdd356e018f52e773bb673387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189b48b02fd8715d3efb44c39cf2fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c47b750deccc3dddf3db57a9214b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3356de2b345931c7b75996e5838f000390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faae8c0e35d47951c3447fa0078b33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c4e84f19c96f419adf5f1a69d341392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476994a4ee53a643bf5c858f792464f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43f1e4bb8b69b20e8a6d71430d235394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751732e1c2d4d408ab9c24ef44b1e36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaabbc5230a22d55a7d5aec165c157396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7313d2e82e018fe310b307a1c2201d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5816e5aeac8367d098ee5765e89e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5f15e6a4bbc19c2593e04b1b2201399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca5457abca67f58ce2f9f73843e75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7637cd3ada6e551eaee89a8c71543401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ae8cfa5b1a5f199c79275114f8cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0b9026c159cb4fd95d478852d82c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267105cc2a28d0328090dfb898f45cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8137d3c2131c45507ca0dd8e33ee1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db8b2e368becebb0d2605b4f3d770e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66861de571073a316b164a013c8850c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba87507400d3e0273000c39df3488408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b3d1067e4073289aadfc0ffdf31d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d661b5a4498243f116739d49297075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b356197c92c8af7e875f8bb1481079f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126029b5a842bd161c34e94d86223f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5780ec1cb07e9d15add780fbe3e46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73668d400a6dac78ed5aa370e1f07d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ef4f9661a27c3f6a5568c17cade6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f019dfa40de57ab6574512094fa3f9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9834d5e924849a9193e94eb939275a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc143638cad2952bf255dc80c7acd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e760435f825218a0936dc1f7d765419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c91b084cdd4f9c68f3b9737116219420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b9c022889e4f86c66fa1cee9c3ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0781ad7374ead98b861c46662fc0cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc0d516981154227f405eacbdfa29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c44ecce664296dc8fba7c8a832314424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829d03688c6391a0a1f47060eb0476b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd27ac4f211302a41fbbcf5b3ad117426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67eaf651ba2c6674aa4d6d37deed9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7975343455b4ec374f78a7d7c867a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cd577ba7fddab47534e108bb02f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c286cbd6c91b398a40192cf9e868430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9645ef241d8bdb756b636e19b637431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc8c89e2c3cc770a359c5f046fde1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301517f002ddad18cf6877acfc7743c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72463d087c6c5d67c7e69ba99a3f8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b60f1eae99d1fa712fcc80edd5935435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e582b0041c030e78b7f2e042440488436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770bad6627e5aea9248871af6fc4908437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41565c564d0c5b4591651c2483d6658e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cf22c876a40a44699fda1ff0b4b3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e6e46534b1a8055c77559bfc92167440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb5eabf61623cc121518a061d8cc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2e0b4a22357545a15e1db7ddf76d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22000f798bf9b085076f3596fead3432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d103d47e3b04051085996f954cd0cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c656cbe6caa07ca9ee28387ea75898a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332eb3827198558d75b31bc761b9d8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a0798b3c9253a1ee87d11c638af8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7a2845e3baa1e1c4c7e07f88da7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9b07b78acc672d4f64f6bb0bd5f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bcc4cbb9ad92a71d79e30d5cb4f8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2195bbffb8e131515af46e5ddb2070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3f2e3846ccef38d7ab5d52394242452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1445077f1cdf03ab5c9e41b70da0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e808d6f3d725bd4c1ff574f538a277b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe558d205ee032a7aa9028d4a2d3f30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f02f1d52a36825cbe5d009fc60743456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2d1933c9fe2dcb5a93c14b063bae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829d082c28ae13c4932f55ae9a3d60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdf27de1a885adfe3db19a9f7c2136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ef54bad5f69693924ccddfaec965460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0b3596611ed18fa61527fdc3a381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97d9b3708a2d73fc129683d423aac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c149e201d4aaac1e67776780294b63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c1cfd1a663cacd844e3d9b91a3ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c50b45436d0c24bf126ae15f6ba14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe8bf7864a9f5c25a8facec628816466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f0d9f78052576e12598034529f90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677478ed63de4e55230b14a9440aaeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a2e5729e9e0bdfe13037d1949034469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68faf0f80caae7cad2e741ef44a6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e662af7386c55723cbaab59310e64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c8a9a1ae37fedbaf3e5cedaa168ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91047f08c9b7cc1d38b924e68b464b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44501d9b12ab14b7900e5daff9572f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b374a45151ea9da2b8e6e12e252fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d79ccfa065547cff944fa86e0a39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f199be15d3da78b7ba416c5c8bf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6fab440045e393b1c0dc96b52d48e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243f0ea778ad65963de70d76023235f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b8b909adb511830a271f6eb2a6794480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0eff57301b008b394d9ae94ff11b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e5b7ab85c9f646e1db945b32c743b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ce1892466bc6689927dd1319f9c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8c476e6f0dd160994a8d17693411484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef2b906416e77face803c5325206e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fc084e6676993214f94f6b8a4663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff129e4a5dfc912480d9f14394bb576487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c42c47ae29cc1044734a9a5c7211d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c891c89e3677d5d93d681cb354ad13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30891f3524051194e6eef406e04ce3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbbffc5651b8e633cd92b76c50f454491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5045110c7fefcbbb9359741055987492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a433fa9e1cc4f9c92ad39809b5da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e4ab232df471ccc487f18e6db132494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ea47abcf0ee81651813ef98d1659495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e3a93c3bb8da207cc3aa665e0754496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb02b83e574fc7a3059f50376c8ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f146246cccf2c025d7d32dbfe77806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38d9efd44fbc2d90ef550857947a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859259322d820cc2d8856f960729632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4aa4d3f50867ac7a1f07878177c98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d600c00e696518abd5a8b52b0bd4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eba85253b6e7a2a4dd5c556d6d4d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70324c34313276d944c8e792240a16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01298655a4f269bc9908d1f9e27f19d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5fd202a579ac37cc51c1c131a83e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7954df5dd5c27c1b96eb6a2c1468a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f686a8f304ba1235f2198e9797dadd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd10bbbdb89c09788b6b1ced59bfd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531884483a52f9e695c96f74f9bd347c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd29df00ddf2e9f021e7e5f59b4bb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b178f06e2d556cabb2a749d1da8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1b6e69671aafd6e0b3b38c16a844513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8965f20abb9c2192b2547b399b5f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0ce17ee9c3d55e324ad6da1cd24b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af735f0206e58820ff3ab9e94cb4805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee90f6a251ff014420c2b63b8affe10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc4a979f22629c3f72af2271e34c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac594ecb9503f9b6466fadcd629d3053519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989541ea3f8d62ac396ac584d25437520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d19a31a4f62b34c69de59045ae90e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd52a80cdef0fdba19f4d0a7cf560522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe914346f9ea8443508302b79c21b84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1d09876feb807d62ff3f27f2015e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511afa8b34479c71c9a43cc40f6397cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1703b184b8a178fb626557687f2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0bbfbea720dc8dcca9438e08e7f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862fbde21e6995fea7c4002093eb16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351cab6beb8cd30d907ba101894d2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150866c4c5f4d522c9bc3ed4e130b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc61b7dcb58544ec782c0114cc6638531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a465ee80b8a3394ab11e6a44a79dca9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8242b080e35186b24a0101cf4e611533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b77f509d0d92d84ce0632de947b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12496419134cb6cec48fc64ddb7fda32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df6be0651f99b1bb73dfbc4d8f1e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbb2b21afa72d9779715fd391f5a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52a8ef94b621ff129b1952d382b28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3a38a5191c596279b94999c8476d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41bb65a23aa8b9b4a06f5327c03201540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcf21aeb25137b142e5ee22476dc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993e6368ac7fa86569461ad32919c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c594dd16b829ac7f235105d0f33b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76533905b81440aec7035fed603012544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e083131af98ec6d3cc310574c1f7db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f328b7b881344a6300d1846731502546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5896eed23f2d27f98fcb0d1b3be2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4f6bde55e42014221d4eb9824a16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b34a12fe5d1b53087cedc0a6858f89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b8329451a4c83ff2ef555f5f1669550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80f6c3ea4af3cb82064ed00a01528f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006d2cb569186f448e0c474a435d53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6a81403e79008e8c6618017b5f669553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ae8faee88aa02ceb251366fdce2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757fff75789767790b098d407a6f65a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7db23f87a80430dcca7a81524670e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099aabe4197822ebbc31d9bc1afd008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf9ebeaa77e7477ccbc4453f6787c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f94de2e708ea7d742f46817cb83d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cc20a2d2f7a7462ea02f928ce7299560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33e3534f4d20207aac2046794faf4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e478d4a83f6e424ff025b666a5312562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227245c4f09296d609567ddb1c108db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9271a6b95ba28f97d4a63047185bef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b6d4c62795ae2a06031e6865b7f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a5d1355d6ec7136d3bd62f100ffaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1bf3d99007471eb8c29367c33ba3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d52217f48b84c06e5249bea3eb147568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2691c53e3f100dc33f91430f370e64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c65fd87aed352f1f4732375a93480570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f1ce98e71e24e1969c720b52eee7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd22695efa66175f04e6d0d40e7fa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936cd8ea868777fae2ff73bbdabe29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e1c38780862d056ac249403fbfd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8b27c9f2b6f60a80e9a5716b8a6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c292903bdc3c1f355fe2c43ef9e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe4274d0296924e2401361a079edb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c9409383a6a2d0c5fc48fceb6a4a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc46330d16d653c0bdef16aa4fbdc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013df4d79fca72f2efe7f696025d26a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133297de1166b41e5b79712a8897e8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f2e6d08d376993c74f9db9b1263c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fc4332da2206a3cea5df8d4665c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff5e66ab0feb5b00f5f30ed375bd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f686cbc145382e0b57b856c81b37ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce525291c37a376d632e991d21791b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102e417f7dbe4eb7ae853a040a9590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368742f3c89f099e2668404ab8abd7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0c95deafd76085b47e82dea414d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ddf146411736036205b97bc019bf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766bd3b5d04976dba01f6d5cfa9457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586fd243d114fecc74a7e1338c5699f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f0e6fd8738b2ca2dc43f9e5c66a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7af91c47ae109c1f37c4dd47bc0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8cf5d8596c3b37fb1dfe5836b92df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b6121b1c2de7af41dc29ba0c181bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d41209c90a99104242cc022634a0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adace0b15d4d7cf3f29ab41e18fa95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c62ac03e1537a7f2f18ad79bccc40a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212918bae9bcf5dc7a1365b0c0cbcee5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a919d49c42468323f4ebeb027e87a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd0886489d9f2cdd7220a138986f06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27c88009d2dbb90f71d18d5d16acc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df083857c8a6ce134f0270c31e28640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87b66af610c6d426c414759912a4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c158ae400fa5ce42c95c8b791d4ac6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426b5a95c8cbf9037896e0ad84ce90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c39fa377df1d1fdf59cb0138819b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904734e6e0c782bcdf9b88b91c9fbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dd6194352a128047416b0da7a1d86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df902ea9931f516ba8482add5268cc07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705329e6abecae0c31e9be1e9236fdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d6ef19cd0df40f3c5c408511cc289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d7e436d6f97a8d127099bb51a55c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f6b3ceee0b48f6c408dfecf12298615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acdc1c305d56845e0cac89eb19497f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac07920a07511d3f1e1134d4eeb95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76a6eae7fb97e0e60200c186a1f28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01efb0eeda70f6e22780c01ad0dbf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce508b144e8ac63692a6e2ef390e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232e0d5723f8de5df0c81d5788c742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50cf7a2251aae7dc1de4a7eb4c6f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f589b8a71ded14219a2687138e73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d13e6bd43ff6e994ad25818a39346624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a668873627b3040ebf0d866136ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306079a0403ae3feba35b89b7e9787ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e632d4ff6c4c522b579f85fda45a70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16406e04ed031534d3aedec24d99520628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5c08425590cf77f754b12c0c3c9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf1c2a57a22a2d498aad2a148060c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbf1a9c481249c4991adb8dc795c88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7115615cb4bae90f6abf5658b34c3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed05c1499e5bd9a3c1cf33a0a2bc3a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027f0508c29cd6b7d56eeb18b4e168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a00576d9f105047366010781172c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef713ac9321708333c52de14c4e8f1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a315f1f6e04324e16c4a7fbdcbc301637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4795bb9abbbf9194e9a8fa41d41d79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bba564d5868c7b03bcf7cddf8fcbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d056815ce993f7ffe68444f684aef8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158825b857ed18178ae7a5009dded4d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01862e71ba3bde373ef2285e6c672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003012ea01a820a08890a3ef78f4d0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e0c8c589d5c882532ffa858e2f54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6136fdcabd605462596a2d8051629645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407c5bb10bb29f8071035d7a147123646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575cb787b0dcb571b22a3c33b42e0ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32e1e44f258787ece248553f7c538648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eeb0d655f15d267d22c2d8b28a6a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3048ff16c853b8fb6aa16cb27fd0bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b1d6a6c1c917c5080d09f7046b52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521da3abcbb336043a9e431e08ac440652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a68f40ac172c1b572bb275540c547d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c400a3c6beb1f2f9ef923fba4999de4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f93b80ebb0e22b90610ff0a2c2cafd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d2694d3f5f7c4c8026ad0d261f2cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1a16ebede418966514b5ba9de968657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b8b847fb149cb3f1107dc62f42c7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9a83ade1382d20afc2d91f972bdb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c6b4e7d3396444b67fea615a6add660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324236b0474929dd0c40bb1d02e08a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd17bd8362edc4b87108b0f6562e925662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff3c459be30507cb46bd2ce6757fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03071e22a8ee4b542e3bb324f237e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fd0776c70cc6ce3a41491ee23a4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd2a1b900d2ad0a0cbd84b1d505158666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f11dd43022c3bd886313b25e1911667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedcae77bf67e216e0ce6c0bb84611d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72bd5bba4d2459a451cf256e69b86d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834fc049b7dbfcb942fa11bf1387ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df0b9035ea4a5a0d42c1d81e4250f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f32e4db1468d4e6fcd3fe239bf1503672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d7523dfa8918b22a26339d9ca134673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2d1688f76e8bb837aa2ffda111df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee694298ee68b53a9deb7905103d072675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbbac5abdd5adf893f620083277cb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ad8b96217b11336a461364ad63a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46027160336216446eb8ee83bdd93f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a0529c1fb2f3ff86ef9e7c0bfbb14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ba24b44146c9e1b4ca7f7da104a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4852f6f2ba71bd7dd9733e4a6efd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f7de1ddb1e414c43b221a0d2ae268682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0aaa82e9318ab75a2b5915bf60b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821d21f7ac0912e750377d797ecfc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0abba8f8cd41ae6c507d871f9a56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb316ae85219795215f848ba3441588a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8632e83160cd9088eb8de1a1f4a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36438ff0da7b0c6b9c90a7ec7a9435688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca1d6f5c0da0a13315673a44af0530689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426f0d689d1b5fb7bf76f08d7726a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec970d800114433c9dd50d47d384b89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7afa32d132d3133d8876e976aba16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca099e98254ca4b7ba81a5e1d8a050a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f59347bc16808c4252a93f9cdd004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c12f992fb649cb24cebff87fa57ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8732e59064dd613864685cdaba03a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21a0d9ee9297195dd0364afad1b6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9e0542f2d6493e20e4fa3703ba627698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea992c9430e03f337db806314c0d9ea7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753cb44286367fe563418214c744aef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db8409a4bdd89a33b3ed3053106665701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3cf07f46782abe1593b0a6f42e0bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de47d76e58328bca5e65ca9233d0a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda822f2e4e5a051a59e751e2aedf686704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318e7bc0c61db7fe0d66761309c5cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38b995dcc0894c07a4a13037031c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d8afd7c1c477d76c6af7f4d8d2fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e435b71ba8ec094ffaf7fb8d3bc66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d1f414831a08b8f993e663cb1dbe7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681cac6e50b553cffe1ae1d03b1661a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8954d536440e795106f5e1f402d4e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734c407e3a7ddc6f2adae4a972c09e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0bb5760ac54368179ca47e375eb82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87deaf3843519e82752ee307ed5cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015ff69e7f4d5b3923e3a47b394425715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b908abde5765eddd34f2a4fa17fcbb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3119438ab33957bf382a0b3ba929717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61976125d7e4e06495424fec01b6d7e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28200c3d6b716d3101c6c5fb3f8751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532757ee43933994a15c40ffdc37f20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf2ffafd00ecc89331eac745a6810721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfc411e4ce6d9ff236c1b61ef4324722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e743162aa0d005ffdba7c05aca5a8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765ca88202dae600bd1a3850fee630724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad769a2cb996c91a02d3f7d02c8674725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad84f29f672f4a131b46de9e90fed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6eb5f6b6e83ac58755da3469f535727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1b77a6a3db1b9e4c1d79eb4d3a9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719dae252cf74a3f72b553756b75459729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8cd49e6309c32cb6ef7615c129738730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51e65781e0de8dcf354eb3a37967ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61550e6c15184144bafa055ce1e71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2408b3fc8a951c8258d1d3533149f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77858829aea5af6f5f8f0b736892a4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c316dafaa65f2a1951d150773bb60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c403875f389501144a8ad67911661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d67e0ff1785e45f9156a09ea97006737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039051f3c8c9dd1b510158a4ec4d406738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dec9bd24a9132f6bdfaec5884b552739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbfb4c493f6ae49b3ab34395f82b82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652da7c465e2fcbc602b2c9341a53ccb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2532916d2fedfd0849c724147292742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4f927871ad68ad9a58140eb1609b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba224c7249a14b5170a9d2b455794c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b5794af0a175452cfc4a7e6143a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9f09f2440cd6ebf81e4499dbc7db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b7d422520f29c8cc14388324dad4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e2e60d2bf5c8b429d620e11f8ff7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a033ee36aac5584af67017d12224c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb107bd2add4d350e82c589c3ecc7478750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a550c0a9a831cd6b81bc684e40dd324751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0181c6fb752ccb02317d672bb115a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce124ab4cc43bfa462ec12aaf293a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18afc2a46e666896fb735b4512ea79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85f2a3fbcc4bf01613a5b1bbf4deb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a17052f34f3a536e74d74405401f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a061fe70d370ec8e7ba54757e9746757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ceb5f48e661b628175da2d54b25c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b870d040713e4b831ceb079d08c635759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>