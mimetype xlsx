--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbd6aada1e05dfdc40e61ee7b8b661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc2e4591f5fda85394a5fea8ca7b262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286261762dfedb9da41929db1bcef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc1a94b741095213e8e43f6e181ebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ce7e4018b02438804ac2dda9c72f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ea9f63a5083a79e641627061d5c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e472a8d9ac0ec9f8f3637d2c243c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510935270fbabb7127cc5402a968a168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a82279a906f70ec24b9d49bd46679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f131d122024b9448a0203da44d73c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b9858eea520ac5ff10c8c90ea89ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f0a6d0d9ab1d46e76074ba5906ffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14498b117dc66ff33f4df57d7361066813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ef218873b412c2b63762d0deb550214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829015f418d60893b4463e0f549a0e3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf872c67db57d206168d09a21a6a37616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad7269be028fea4b9634efd075ae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb5b3c2aa7f64b427f42bbc2b2781718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3cb6ca881cf2ab5d1590e04d29bae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe8dcd2342a539d2f425a8e8475cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08d919fc1934a750faabf6f47c3cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9a0e926693ef4864e711f58af6ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911fbee276f7e7fda17f6f4d8d308423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8891b505dcc0a7230e42c5312e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a43addcc62f028b385701092d21125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f42824dcaf8d5713aade566fc5d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba565ef0ada1fcad61082f60dad75627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42e01b68d1137e3fbdceba1dafd4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f5ec81ec9710259c4fa6c0091b2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce82eefddb9e643fd557dc71cd39c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a119d4296c63a7aed78af7b2d56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d988a154e242b00c14187baa400e8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3214b901cd9f5ac5b0c5821a31e5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8948f991f164ec5d1a54b9225ddfc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638ec33bdf83f73295f4471f2462d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d0523e22d7b6e643ca9a2f79f4ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076578c3f7564cd8e729fc61a314fd8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4dc25bc5b88445dd900ad702e401538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b9b97e810284cf5d376b7850d3b4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eee8f9a5e53f82fb3e364cba7db9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931f84294ad34758ed7b1322b4bb6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804c7f3ae48d4dd390943ef132868a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05773a86349ad9bf6b8cfa4bc814743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c56eb56ab0d5e711a607b98906cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af791d4f4b3607cfc93faef382f4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e670f8b03bb12c38ee9f87491f97846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116da1677c4c413be1b74a5762742c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c9a988eb166b5e3fc4d316e1ea1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8fe5e57a6918464a03f03a0de78e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eff369a0c97faeec6c174335a4f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953d6bbfd28aa6d5ff984bb1177eba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656bcf057e8050021f92718d0c155d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714030212e6fc892d0ee38f9252b13ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0a1f6b2401d53db83633c0bcc8c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d72c248778c4759bb7646519067df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd786d62103d6213ecfe72d35c298ee256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19244d68cd3772188b50a9a222e0be5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1344d6102ee78f51b1317a6fd940058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2fd74dd1c813ad9629efe1d32416859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fe997fd378b8d288a79b6aa309fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba3789fe01e8f0294255330785b5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93319272af2b692f154a635bfb0c73562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68481c2d861b687c18a41875fa05f6c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94865643fea3480f76c1dabfbebe0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3eaafccdab4f5cfd73e45ca0765465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325a5729f40d50e65aa2f588d818ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5394aa7690b44cd2f62d9ed920a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e59968d6705f80d4125251370212a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9029603f726f0f4c27052ea0ed3fa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612363c2b1a9091b3c44dbc01cebd10f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ddd40845e9d5d1b6e2fe4d02bfb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c16c05cfd79e913613e241ce095d7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f449ee2807ad58e289f08528dfd0e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877887fbc9d5794751a3d6c7bbaad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f45e45f0b44fa7d3a8e9729b0fdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c2ded5910457c9c51a07d3a9305476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc439a506e16a2b2327d08a895d84d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145267654e1f9081d4b5d01b9b0c9d0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ece6808e5fdad107bd5dee6147c4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5d9ca2d8835394cb3e2cd7123ee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb8173c6f3da88ffdbdd3ea6aad6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b412ca270ca7b3b93ecdfe3cf61b42182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4b60c47e336245de1874d79a41ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79290e921d8ce7d4023396ef91b4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad155a85af9e64e7f7dc869c9cfc0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8c331e264b3af3a83a098a80f92b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc542486456f0b974cdcac4428a8d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03958411927eb2cde35836ae147985e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1955486e6c70feb97f1b986a106689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c010a953bc0af73ab9fea9c346fce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d79bee8c59df3c04c0e2db98a604991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142dbdef8b0b026e572b5e03f40a4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b18228335d255cd1910522119bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d96e355c188ab841b34ab0c1696494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f432f403c99daf51fd5dabf15853595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80919f1d2394dd4a339dc241f73421c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6abd4b23caf8779468fbfc9ef3bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d99ab1e151cc47ecd7ce1a260f84a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b81cfbef8a3e87aec94320729534099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc331e542cf424ff2b0504cdea8ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667629d4b21068c20f427ed0c3f77a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419805b1545bf2f9166c9acbd87c5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25e91c43d52d7dac27529ed489e3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92a075fadda93740a947c119f7960104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0cb425f2bd2841bef8209feeab7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8c9196051ba40a8dba23af975f39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd4082114a3c09ff5f35e9c90b293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ab8dfdaa55ea394451aa3d6c2b04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affa3b37a48a7bdd905aaacdc21acd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cde7216cc821e1fa4d9a6a57f45892110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c315aa39eba28598cf06ec16231a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a41b76dda6b070e4bcae255fc863112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d69a11f380258a17c9fe7418e056113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1896bd81d939265c0a4ff8a830f89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e47a76b0baeb1bd3b42a8d5f1d4f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1adb33a430108aa7de7ff3bb9e674116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb58640f567afb10526bead1f2493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d90dfbd4c23fd6ae8f5d34bd5b295118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ce16f1ec363d57a4dc7b749fac58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8f026550a5a34d06eb332c8d6cf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a55c0841d7ba1e7920243d87084a24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03eeabcf01f9e1542791f7e0acbfe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e31b00ce9f39715540aa86aac5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc99e688d126c54d1cec28d800bd58c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ca6e97395280dcbd595bba3d5326125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90029b53bc405afd13a4166d9df36add126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555359618f5d1026b17b1c5135f42831127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1477bdc5cbc84cffd6712ee31e3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ace557024dda7314f7c9ddc68a21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c570b5c1eb08a41ecb2472144d99b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b554ea01ac4b3e3e97420926dadb84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f642b43537cfdca5cf39b979361d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513d6876bb9caf6f12843f1c921244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700e83f319c8214fd5d0d6c934b8ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b776c07b958ad469d0248da0f1a5d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb5c6f3b90001003ae01ba5e8af54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924acf21b399e2824e5905ead3783c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6472e4d2fc6a2f17c12da8e4d2d6f84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8cf5fd3d4786a9b8da551b84a3db3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997b19fe205e47b17c2dac788dc222140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773817bfaadf7cfca072092849b24178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60fca148c18ebf63bb405145420088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e88a2a7facdfa218250f961473a50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990dc19d646bcb88b19b493ede5f202144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd49b50475f2c41385fa62d09fd63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e505bdc54a9811d66fa24507494f23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f17926cf21b97a218e691d0d07322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08d243cddeff4a1c787acc102d876148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0c6328b95f1ab3bd31a28da91d61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e23ded4a78ccb5f988268031841a01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6fa7a74d4b7c562e97abeba849b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ffc73ca54bbcc3a1b2610d32a7d99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c9d7a58d202a56b3a379885b50fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bba7fb403a82f0245e2cc2fd4bac8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c56b60e33f55f0813815ebd5563c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfea710cba25cf5bf476a7c6f50e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5b15bdac073d46843ecf61973cdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf70a50063b22c99a8f6fee7d9f3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1885b0555b3f9440ddd81842a36d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f0a5f3b0ece63b38ed0767b1ccd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de100361c662b48ad08beff58f6a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb485df56d47102a60802f180f020d5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef003f251f267bf64af51c4a03c6aa52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898eb32ff7aa8b62c9f49d0c6563882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473be29a31cb51d561c21d2e5b1398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00c19dfc0ddcd51016ca98b2d5a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ba107c61fa8c0b2303a2d5a6064e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785039a1486e8bb15b3bcbb0a19daca7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9ee4d8ef81b7a55f804b0053292c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0b317a6c29bc87415e75f48a2ac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd4b2050d241a2c7f634cae9ad2ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e823d221561d23f283eeeaa35a2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac2ba99d15e3a58718015ae3cfa6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b5a7745ae6769dafa028a9077b72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e10dec7ae8dc04ab0e687ea2f2153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978aa750a6975d5db6430a40ccce8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62caafa192bc1bcf06ed8196805d8e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d44824e9fc11aa035287a8663fb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e5ea0ab1a71fc1870f01fbfcb8c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a648a54dea6ca71a76b6de61cb5cd49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42aa3360f133e34ca8b4c51efd4a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07cced579815877c9e2b666444594f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72419c37ec3101a254d122b001a187183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21045394bbdecfd6829453e7ab7140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfce13c616c659c8baf8ea891066da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f8a7a5d0167d14ec0db5335642588186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32bb3c599c9f8acdc1d1835f8a5b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb067b934d0de0118d1a42028a364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bc2abc5700440aef89c50a09d28e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb1bf435cbca90c484f3c41890dc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a76c0af2d3f4e2cab1458b041c80ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea96382335930ed6b07957423674b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e00ea2f951880e732ba220488e44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaeafbee0629e978d2e2072d9ac726194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a6abc637031df96814743f5672e38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3470f840aa58ae94f1f4f4130bad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621419501f49a45bdc1133d5d92b5fc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e971e7d23071d144880fee4e778a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344daa7a889d968797f142b87e65837199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84557b5298309587a690fc003d34f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b842246d923634cdc3c818c2b89da4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d91bbe74183b5dea4ae2e13827635202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970480e46b1ff4248fd9819094be8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8852fcb44ca1df9ba3268034a01c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad6aa8e563703c5685b3648cca13b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c49bb6b6fc0431da0218804d7213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c7fe7072d5d672f3daa9fc5833ac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826234bba1be7abc255ba0c00c771b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba8e77a25a44425e8afba9f3dcd1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c33746d2475708978bcd33fe88997210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a7c4d826a97eea5f5e5160b4cd51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4f9210b1e7da2b1034c5be25be04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc3af4c432e987cb0be81546c38e90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2e5e96078987adcfb8130029fcaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa856e7805c2e31cbe02fd726b94e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca00a25ec32e013ec35d124936594f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7005c8a98ee803db38c65e9faa733217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e59bbca5383b22d55de4830b0361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddfb4a530e868e5a3c372c8e7344cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1946a7fd5ac1101df6db6254fb52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2fa9d93503510118e7a6e4ff4ec40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aca33c337ded6804d6cbbdf2a9dfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38f41d9fdb2af0d014c9c1e25cf32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f9d3209559f3d889186f0f976f6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebab08fe2e203ec6e4f99f9b791d8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9f35ea49622e65ecd68ffe054f00b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d99535caed7616df141398d348fe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b335ca2a66911211b28c53a5accc65d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559052bcdf5112dae823b72191dfbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e41aa41aba3e8d4da54d5386501f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a91b9401032f8feeeb8fd2ae11958231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3d5adc5450dc165b4255cd824c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d81b5611586292e0382cbe39e22bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cc9310ca5cfdfb738b10c4097b8d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630402bbf435373da453292f53eedca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31db5c6e9487a76d263a1e486172c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f42ce2c9ff1c123e440e06b7cb08f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cfd25a3a588550251ba0087098883238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabf2778d26f515b91fea8288709d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edecda27bc5e8f97ed79f374bea4b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe96970a5080921f271e8cd3c6faf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3168074493678fc48fa1d0d565188242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c3c5784f4dc5976d09426909bac1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da002cbcf6adb4d983e92eae8084a4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6fad41df7cbfb843aed345bcd3c79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3cefce3065d7d24169d3f488a7d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e33259eef1a9544aa95a757446b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f62668cad12df455f9622893c0bf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdb662e88c88b29ba017fe33664e23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2685eb5ad73707355226bb464ccf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d4c7af4dbdeb5f7f99167e74daff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf4860908f68dedac17d48882ece4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0363a120a49838dbfa27d9fcfb9d4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163ee0c0f42089f1eaa40e17372e96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a801f3fb4d5e4d66d240c3eedccb96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15f59bc349b341332dcb49908e479256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3af93b80c655093e7699ef1d13b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf725236dd2448298ea070e86a13efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd12fa2ad8d847a04e19e4c2f841b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd2a086acc78a53e19b7ad99d34e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511111c4f6b8278189bddb6d73769f60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbae7a5c0dd33b5fd65a96dd743423262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321efc4f0cd2705a1af01933226cd9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486491f067c388f7763e689bc44a3939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817f8088d5d16f0a56570b512ba0b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c5f3d132d24c246a551055237984266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a1df13022c3cf4a942e0ba1af249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe441c370be384e15e4dc20eb6f73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e4f563252d1411886f736b46764bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72b3cc33ddbab6aa2b462511f0517270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a29022692388487cf2f7f9ecf083c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af36af6183df5a09eba91081910d3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc7dbf253e8b75e729bc4b46a5c189273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd9d37fa311b2cfafac2167c467ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4172d4255a302c48ca93e7501df0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e770f7fcf69342d87fcbf72c7bc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe7429441d2a631dec22ebaf0a24f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3886a2b18c3d1a6b9f5b36349f2c9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb85f21bf7dda0ff3bd53ab677724f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae1e9509bec93e3de2c84248b544ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a57bd9135bb6ee18a34847315e2a2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cfceadff52f3281b4b65553102cd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe178765025ce6b4318064543334ed7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941028e39af00ddf5a3446ac4a59bb24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99f390cc75a13c237352fb5584cae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c764e14d358c9a68e109285bb050db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab75417dbe8cf1fdc76da2504dc2937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a3e0a7b860df8314c03df997faf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2915af6baf583d71159689a31744e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b98f2af0d79631edf730c536d52d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf94f996bc6a47e3a784f2fde42a08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d213402963f00e0d0dd84222ed9833292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d197e1911dbc3c809fdf9a9f648cebc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9418c32e897240a1a6912a3008b2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3cce015884c307b043d61edd62cf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc777a28e7bf9a3d30a3e01367d058c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76986daee94e0c070ef48d9b9d624ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ba8e1e70a180c20e0a7be364aded298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6afee5214a58e9047772e4143baa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51cc86932c04c37ec5fad246e3a3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffaacc0bf0dead9ca8b921f3301a27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701535f82a87fe7c6497af73fff1834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087e4fcf5609dfd84e450c0f7d1219303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd66137da494672e7e44ae4d299561304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375428b20a4c9935aeda1215274d190305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db9beb6eed541590052f70e407395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbdd75113f16046c4a2c33b267f99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f963ba81afc933556a4b40edef37d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db207e502ccd6396ed689a078c4973309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81fc2ac6e3291cbe5489396d74dfe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa433a0a4f32ff1d13b6ddb1238d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556df20a6f2c017997c0a0f17d43a4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88be96d492d64ba3e06cee16cfb2b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3fe6e9e16e6b1db7b89ccb4fe3974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b263fe1b7c4edffc2048f813af3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572bc063b74524549c655f49c1cb397316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920684c0881963438e26e134d2b2f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6029472e02c25d047333690d462b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f63ee59bc586e0d1e0053ef556a73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02911f51a7b423731e61ff69a7240320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8dcfdf02550c541e867e144a9e99d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a47967c6dea0de7a70841af50713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4b28c6dab5b3da251948e030a8bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef126405011bd30daa666e1f8ac9457324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df557ca02273b67e46e671a0688d1a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ace9900859a1f3382afa2b46892ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ed885447f9105e140c0d49ea66b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ef484aeae22131af87c9c59b35c3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c22be2a3f41b848ace2f842fd9e88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cbd709adc5e8ebbd78a624e91971330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701167af76c82cd347257ee4b5f12401331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213f383afaec5d2309ae316963353f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f943d3710bd5bd111bfb0caf4dccb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca52a5a83567e9dffd24619856de710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dad006f65d8715b43eb06dbe88153335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49929c5ffe141aec538ceedbd2b5094336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c48e05f663dc1d368e4f192117de31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c4c32a76e4dbcd66bd72cb509da8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cddf2fc037ce65dea70a06cfd6a2da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034734f2c3a5a7da4a2b9684f3d0974340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba90cd407216daa602b802e8af5712341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66f0391ed6c48bbb78d3d205f0972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3879e3cb0de66dfb1411d3271d822343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58db2478fd4405d61cce834820830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639d67c100dc8caf6bbdeb38d719977345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e564d63341d1685a0713993fc2e34c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d4e9db6f9ae58ea672683464ccc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd530c20e172bc5a2346a5ece12d66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fad7623c5176afb5d47298227181a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf27b191cd9505042fe575f6818fab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f24f25f985559eacc85f6de29bb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b00a2d388c95935795085ca9a006352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41562139418e33a0c4255b8bd0b8b85d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe394724bf667cbb4da7a9adf1c75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545154bf7351154883bf754582778c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fa0b33d61926067722ef6a7452d78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198fa4f9016ec71a6a80a6accb6f8eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fded4c133c71144ad0991c081ad9e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca82a9bcd58803cd0a40da24be38b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec00e9030625ec856e90c627e062e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206fb4b47a777b4e6a1638706f1b1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77925ba73655f50139513ee2fe6a33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6464073c9d181b1832d1ec5442bb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847f7f29e4ec4d749a78a3a32fc127364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e23c9e4d82c2943d0aa907b36b9cf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42bc310439d6c8e4a374f6119a852366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35fd7d507bffc10d581f0dab946df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7502774d76d477d74cf1a1608733a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ebaa65ff728ad0a291869a95859c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e0d8f4f89f1fed61bb7dfcc755fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982520fe342615cf5ea989cee3570f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b43371b3ffa10941baf73aa16eda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9827fd9a38869da5b964421e4c4064373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9f15028c35a8a2143fadaed9d75b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568800911c23847eea4fc1c9efe89f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81f0c68a22843f5f5f1576f9c2f9cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02707989d0bfbd56bc6750518d79379377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258be1b4129598d8bb49804eeb70992378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a93977ae2824790d77b235973332379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155914c74cdd624e5aa8846c082912380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5edb85114a9950b88a6443056ca17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522370bfe18c0e5e8e11a91a456d4708382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201857d5b5d3c400d20fad45b27c915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40482bc7aeffe0ef3bdc5520b5f463384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623956ff9b9ef88c26d160920269acbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256ab3f9d6fbb9d95f866e1e93e084386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb1d890a4318bae28be70f4e693893387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d64267c31b6b7d1547698b3a4827388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1dfc0b285d3a8e72d21844e5e229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0be42b7efd96c724aee30d7ce214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986331c4b4498de51c9e1c71cd3af1c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9f6d5c361d93151473ed344d86c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa664e13b0d35c36610e753e636f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3727ddd4a1cfdf7970491a29a29d7a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cb20d80e49ffe5745623393a3298395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a17c2e422df47d40c4cf7dc70439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac87f250cf35ac1ffa55cc278fcb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c190ee14ec3b2b8c7338f6bbedf7778398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b474b22036775f91cfc5b90af4bdce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692462cd29d3abd70280790d45a7477400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d8c27e187256e39ff7be382857fe8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a401749d86c7f4e1080c67b3e269c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f283614bfa1e35c4cb5f44bdf883c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a40d008b54b0f35948aa874e4b43d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578667d12208cad2a20a313b065989c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2da1e1913935221e3dfc9752e48e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf642cb1fafdf147d601d9519a25f80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f40837f8d16c7aeb61e42fc78fee2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5681f05713c6e7309e86a8b861e1ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be8a8e52591c2123857ab168d1870a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b984c902fc859fae87a120a457d095b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d7079521ef005c13d8a3f92a2dc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b70e91061cd77e00d20ca8c021563413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e0afec6b25de564b51adae113c3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce05bd4a6b226cc651784d9c6a3d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bed5c5e93066b49f9a0fcc64904f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f758a4763bed7a972f7d3c7bb23f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091fb51f29c4b01865506685b67a25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8576b210e0de32d76947688bb46040419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073289bcc5bc2dfbe1a413b07381c09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa58eac0d7b0905392afcfc9a0b35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d01e6c98ea9aae7d200da87466ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a09f147be81c66dcb629c7a25827423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b90dffb891a71405573cbd575d6669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e04185c253f5a040e3cced72784fd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdc9145491eb67fe10ccb2c1f79dcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b99641df0157af36b9deb0d3e98b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ae16e28db79b8a31656edd47eaf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfaaa53a0c864d42900e9b799f7bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ffd0909674cb0c2df49473ed4f94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f135df34508eaf1e34ac2d327e8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a4657ed0ced211837f82c83873fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651a97f281796243c88cb4335c75df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de819f2e4ced058135f0ec43143c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb683ec36e7e5d4aad9235fcca0d38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c658bb602be8e1bd324b14bdecb97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b0cab407679efe292f4a1c59494e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7921d8a0c75294bf2fce5c4cae902b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3dfcf7973c0b8486cc33b6a6d9e6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a69f81dc1e3d8a5ea23f9cf01a723440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034273c03cf9e106819a0830ae5b7a74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef94b162a09d00b3f1b70a0a45077442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efde6cf1d51c4fad86ea0577cc3935443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd04d3de9d14f3d0c1b005a702486444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62af5134af885938e4ec766d5c8535445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b44f80fbde2ba352621498082aa54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771331511f705f983c8c681e1cfd39b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666bf0927edf8528f7dc316a0b14984448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62c924328ae798b619dc628506aa4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88529b42bb2a76cdbc7f06dde000220c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639af0cf4fd7b184adcd7c7bb619a64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a095c637266b63e05a6cd150329b0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d075fa35154fee419da86480ae9fb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0281ba1be0d3df517d756a664b1885454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609605b58a69d8490e73e18814b08a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da76193f8a3174b2c9a7c856679f7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a183369d9493699d2c6aa0fc27b672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823de37b1f2c4b557bca415bba9cf0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04b171ee763166c64ec56a8d14ac7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fae2235c2050761a036266f06bfa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329f70f7d7bfa436d167dfd1496bfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be625136e2d83e1950af481ff62de1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bfe300359b8c0b369071618ec2b12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6cc516a47e56571d7677af9efcb41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79981d9d214e4955940d3967f704f4ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408eae35d732fad7276a6f2fa3e7d06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7734a1c752fbdcb9df95ee68a74d26e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ba66b06ec9a9c72c86a82fd07fda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd47774bc05a364a929c49d075958469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae979a68059f2cba30d46a7ea7fdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82577a7a1372ed66e23aafd55f5a598471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dfcf31b1db0d23df3bbffee74d3f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea4b1a8baa3dec391fb6b2507bd9f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d2a57dcdca7a48bd1e4614450be4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5cb7e17254c87249063bcb24e7049475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bdbafac4ad4b9ea565dc0cefe64fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43dc7a0f2667606e07e09cfb5a069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7ea9b3ddfefc5250bbb2be1a2081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda2fc5c67dbb1b746939986750d31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c7144888e2c5c414ec8529d31c56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651206a78cf4ea532f62a1042265b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147aa5f1b9c2c2ad495b6d5826b8eb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc8de9b17a8fbce5fd02fe931b9ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b995b48f008b16209a6134aff6fb94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacdef00a495a25df112c2a2e89c569485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0af8928cd1c223c937011c4f5b0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db2e12994d15bbae0a40bb6358fbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bac0366d63e598b4f8242388c9ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43ccded3e12f473658cd556764937a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173bc592595def73db2e135fba6a72e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2980841f645532f4d707442cb32d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979e45130ec17b4936fa558cc166d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5f5589a8370ad86a91cd4a12416e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186914f9f62d9adddce1905961ff85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdfa2a86469e4c4274fabe53961139495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3c38f0ccf3e3d19bc4653fbf334c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dff50b8d386c8382807a08ce7769d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4acd4557c4ffb7cb6ebdfc3ec4bec3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ef70fd6a514043bef764109dafb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e952a99ad4da96ae31d49e88419cc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d4d89eb0af4cbcf6836a5a8213d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304b9559e50ae59ef271a3081086c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3623ed0748e9eb0bf0fa1950760bdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c677d207625fd09f84e0dd52f154fd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e726c3b3cf4c9c225595639b033b78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2738a442b0ab763630417b9c18f10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4be83148de16cfb313a093d59dfa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766f83ea7054083e63105d3bf4c6fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87146d744aaf6793e57ebc36a15de0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815628dfda4be239090cf7289d6845c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e63c907a827bc13058d19726f33db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229e39e70f14590763a8b25b72134c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac9a23344c1c86f3041797e727e6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a400617e4fc91c8e807159a0b33d65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ec5156d025f857b1be0adda72dd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e01dd1150e27f87b96e404dbfa73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb26391ae69000cecf0bb7d826fe31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a601a0154e70484fc31963cfbf83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e95b6a4e06cd9b8215989807b9db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578c4ed589b669b0e21fdbc03b5fc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5f2b6a66d66a9d40114f272c8e2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1f476a6687365d1863790fdcfeeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeee5bb9db05a050d4ccc1fd474f44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd6473ef5673273369034843b29e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab87c3ea9ace5b98baeb897e0f858525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204e6ac68e040d424ff6dbc1decaa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119cbf6305ad04986d2f45ba06a2be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf425e9082f38c762fb5de05df554a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720849c207dcec4d777c337dd434fcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2381d33e2e4f400986c5a13ed76e8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c981872c76e393a23d5542d72644531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bcf394e11f40de1e8ed7734fb9785532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8af57841111dfb7f88e2b93486e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d60f97d11efb02b31713f75dda04d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d2e28ba7d729fad231cbf71454eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b0553faaba8647a78d4a5105dcdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825957c2e80a5399a62a76b02188524537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d4dd881c1b50ca5e910d4c2dd6ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9f50cd0f26388948242ac3d7b649539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b374a58f6a0b03fdb4812b107837fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643483a874d739c8e4e8577fa8654a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008583cd7e543c619b4238d349c7deb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f75113bc69133f96b5d81aa603d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859135a066b785bf6043096c5183c05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203fbbe4b64f8fbfc76ac9f3000df6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ffcfcb04f1ce451fa8403ea5efd51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ff83be20e99e55466ee2afdc1f0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577e78aba21c946a58bc44a5098208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785613dd2299ad23bd783d96fb58c2ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8114d3575ae0ca4f277cdef56bf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bebe8cfd3ba3163550907af60ff11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77aedbd7d2c404b8e879ed72c83a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb60c4c5ba688cdbaa90ed4d00e423553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee51d388fd5e09d80ee11e85007d3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53045dc22b62ebbd494095d77775e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1ca7d929b427d4f5777b7b18fb19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b08284e07e369d4b41ca6db82f176557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59dc655d8a51f555de7bfe39c8095558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4be6b30d8ba5ab03ac03a1a8b35fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f780e4c2dc9e06bcec09afb0f1dcfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d111366920d9d87239ea3cd23360561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5ae6f4de4ef8084f3f5e15937ffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c24882814e3798f16e5044a37812563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5be6094fce9245e2d00301a003af5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa83aa72b89b8a290a01fb95becd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2399d899610d0a38fdbee0b7b4b1bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8009dcc7aa167628706cea2a00a082567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb40544d2324a77159f713c59a48ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63462ce765ad896dcb3cee3c2aca32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fb5070f1fb04eb49d3467e3a2ab6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd60bd5fc5c3157eb38c31887781225571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e0d73c71b4db11eaf11c9e841248a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a522b9f5be60690f5b5295e891c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1d87e794b5fa4c9b6fcc889a1258f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5dc2144d74073a786ea39b0ed68a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1840685c8cc479551501b8e1e357b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcea4ace644be41094f6e340fcb921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba56844301ee018ddbcb1aed77540d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f65d1c6dde294725ce00ab25ebde02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183068b4d7f83757f1809a02da46aa4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f900ae65367d847d2b5053399ea395581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa5ed6fa9bd06aad99c90a6c5a42f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443919535024edf86f8bbc03af96079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b7e02c10f6d0e1491d88e0de3a0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a0745945d55924857630b72671d9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2d93edb35e7f18fad0c410541c7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3debcfb8590370f409c5dfa8d43441a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d81821b11185ba8b6435a1756a2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604aba489e65072b39dc25541234934589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2986ea6724885bedfe9d7f74da6882590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e30a2068315bef3b280cd1fcd285591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714fe54e1afb5b72117d5b3696aa082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875623c53122e9ce7f1bcf1d9f04725e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c951ec2793333ecd55a5e0507efea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce2d07a9eefa3e47207800856d238595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03165a359f5d91895aac0a3be86aa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b69df80848aca058cc889ce6e49f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bfc38dfc1a3aaa4008b9401b582e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a479fa81296432d23286a9cb6e032f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d16a8fd0c34eb5205c9358c57786e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3f5eed8f02b4a3ca2bc55f75eef4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892b986657be4142be62917794b2c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c769678af49fefa13faafbbdb24c1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6ed4bbdf2e8a7bff60cae401d6ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7612b8945ae635fcb86fccaab736f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b079e1de090b5860cf87d617a4c6c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88cf17197ca1a61c84837473b803f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab5bd8e9d4d5cd07fc439bfc6a741608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd865643df4fab821497b824f1907609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed31fa6b30333aa0fc58072acef8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448faa81671adb9cd51ac9538627459611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede932c28eca38a5d361029fec6fa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137451c84999edcac670091643c3bf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e3366b5d4a9b16ef8809e41473ae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd41d75d923f561d67d39fef8f205d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b4f0d80eb0a9a32b2a35d0b3224a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc348b86d31e4b5c1dea19036c7b3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc362cb1ce950a4df740571590bf47ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935eb1f3802ef34c26196a0d0b5fa0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4d9705c2844ee8cdb78b704953e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c93f744c7a22bcffc225313448af5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8ce33d73849cf78362a36ec8554d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6097ac12497eb48346ec9f4227ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63719b6ea769847d4f8f3c07149c07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec76090b483cc257d144bb114ec98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ede0bc5c2a00182e8420069a90a8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d573db4df77df514d2c2e95f700eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08961a571e4979886bd9edc75f77628628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe70c7908af399a12746774ed840d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5359c8f35b61e9de8d4cc2553e70d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713630005aa75b98673c10ef345e7812631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a403fd3bdd976f2dc8c7b1332cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8246b6345874e43948776428d9ffd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f4b505b0d5ae7be1fe2b68a65c2c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30352ec5e8f1ff4d08b2e2e7f5fd7f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986222cde54a59b7c8fab0ebd88e6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef4e2ec388014738a1a94e349c7de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab79308aa9c4836968bc415065b02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690b041e3dad652cf458f550d312a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581f579f250f1d7ffbdcfebb35b7be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca71584f5de995a5ec7568931e370641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1cf2fa067d9b312ad24da88031b02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e34a352ed2863fb5698a8c6685f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0949dc25f306f075bd9ec7443969644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71198349c7f5ef1a819ae34449e635645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b0e7988f24c98ab500274341fe04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8c52501e950629fcf5e21d6751e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa7b1d1d2873e3f9b727e31219a74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd03568a17d28904add36f6174ab0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd040437f0f7af7d36008a93a18d9d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c2243781a33f4cf75a9ccce591d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f0e5328ccfadd1b1df6f50f4872a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544046369222d488d84258fa939e8a57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371a2326a1d8f4a2ad6982c143e086d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c27c9aa28407d71c2c1fe52b89252655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237ddf02f7e73caa834289dab69dfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e1b811548217cd8d49ae8c16bab6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e1ee9aa56a854021a40306385435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fa16433f47439eeb9f69d752ae665659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30f77b324889be4757adb7a92d21c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6921e0752989bfc7e70ae5f72a71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c389226597de2ffe4ba855e0ff4c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33561d460a80426f1de6e4d04671ba3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d4b58cb4013ad1f60a0fdd6bacfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a873999565bb88d61ea8902815da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76615f535db9fbe107108dce69746d82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2df6a4b269740b7861698ed424d47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8cf825732d22f2f2dae6cdb24992668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7aaea518d0b7a533f4bb3d109bd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9cf956a3001e257635c4661a8cc5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c394a5a594e3bf1480927e21f2d5408671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252ad68c8c9b281ed9d5ccef1c88e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd7c9af926d4b717d7f1e904f2a84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f750670951bbe6aec044c9ceb47e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3fe19619aabe04866bcbeb37a1ff2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92c51f1eaf1788831c7b263c554a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404426f6bab9c11b819a1b4aaf2c4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5ae6dcb4518cfa4e178aa0e5451f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038e3ad3777caf709647a0da348ecd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f58700ecd40c10480337b5043dc0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30c141cac890f1c495dbad0712f160681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de3328a17c899f5169af5978baba83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a3bda7f3893c2795880de3e50b8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc2c5118cbf532e8a1f4118f8b843684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb7213a4463bb2b7a12f7b7b73ef7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad3976acef7b824e14bf14c0327b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080b4d22528ae29e24d8de3c9bcd20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3236a8c4724069136c3be031b1937688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bf803de069a9717f8d471af264ea9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de846fbb08f4b125de8407e7c074e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a31cb3f0bdba7cea7690f5e8561e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de289c15c740d5c46b81d75908313b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff851b0cc190ac6aecf001dc469e31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c2947bd048621931e273d6da1890694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e650fba3b51526e20957b8b0b9aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d7d9830efc8d81f6dc5d3e61c1a3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca50a7a96cad008c8ae4b6eb4a1cc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c25a60c0365447d8396204a3a750d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc06050939c2a65b5810cb06a9940a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678599fc450d853acb3f4f5a5129ffd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2a4172f87987943befe2f9ac62d49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f45c37b2ba4993905c7b57da0eda9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77a9bd433bca36c038f69d730ddd58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec3045b8840cf11d6bb29949542fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c6d212d6bb62469777fdb8332d9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e86b303c1adbbf8c64753184e1c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94ca5b19fe2b26e452770162ec047d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567c4d7c9a74ca502f6765fe232318708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778dbe2051a737da5be567e43aa76cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa84765f92be03acf5be7dea49f0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e9d4933c64ccc7aa7e6153e75a59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe6448bee683b098121858fe293c59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84474cb564201b0d0bd48e2f10ac42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ecfa38bc8d4f609c6cd7ebccca7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be01aa93fb3df69e6b74695ee611b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfbd6f224b3f17045f786e55c3578a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff5349f6c58eb966b454b61ae19216717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7775527c6b222cdaebd2381f143416b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37cfc15cc54fe86b2eb2d5766e4196719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d813fef692ac7f8ff12411930b2483c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93970fe115457cf23ddf31785457852721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8fb9e360dfcf28ce34fcc8489aba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0605d00248309280314556318afc04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7517cd37e49082eac8ba9ac4a039e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98125ab237cd6f95e55585c5de073f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf5e37acff353a812248ecf6f0628e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c80eb6cea30c6c17a9ec7eef3b706b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf5765d7c28cab58a00b038d4650e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df4079ae8006ea89cc2d42999c02b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9aaf77c182f2a49960fdc698875a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816f4e349d3f9dd331e03596e0c3565731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439261960108b947a0cbb3accbb79f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd3bd26709363ef102b7a8192b0cc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ca7a0370ec9379cf2651f5785ce6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aa8dab045506a4e643371f148bd40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33608554e048b4cfd70073145455d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c31adc886b9b184189a9b1dd4c387737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e29fbb0e0e7be6604b764e98e3945738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aafa03dbf80004de38e479fe98b040739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3fc85d8c32f8289e00dbd728537e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6f7499c021896b349d9250f9a683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff16ed841eee15ccd0f95936eb068742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3dd34df8125e95f998e04f1e1097743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e087305db9bb4915e2801fdac98070744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0872ce7f4ca8b3e374b7490e54a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3127947869997ab797a5a5a1cd3dfb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edfc77d8e8f11878be2b1a32c19d4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c005212511ad4e21dec1afbe0397c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14efabb642dbb41c0684cf901d9e22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cd9fdc45bc425aa6ad72db11a7376750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839624cd6055c1213e4fc8ebd2cf08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386907460f32d9f3ae5e649e1428fa9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19c96c5e072de612d68ce3e10f1f3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315d59f6f1ef91ef0aaa2cd54a3afe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ecca34cfabdf2af2adf7438b277862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c9e78d0496be0ac24699ab1b23b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d858690e3199b30e6cb62fd04300b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea17a2b982a1abc4816acf7b24b9245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782d8f2e8c7e9bc68f22a321c9eb63b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e66077928ca41b769148d83653367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b257316dad184af8ab9cd4cf6db9158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a89b045a89745a1e12f36d1fb6e569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2a13942d2054a04ed6bd9a8fc9e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeacce2cbaf3011537c0dc9a183c7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c33cd1e8c4e7303796b587dac360012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b6f654c26e55c31ae011aa6f98b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c39a58eeeae6430abdc6ecfc0611914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b945fb7dd85111849b7692939027b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122bda2b96de28a85cb7363d0dc5d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486179d927d98b53c1ed2c1008369217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d1b305f0ce2d367b36308e7dbeb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8bd348d13bec81151bb444648b6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88411dab9e2b7f56745700b0f831dff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7407090682205bfd22cdabb8755121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bb70851585449a0609c6a4c60af3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091741e2d0f8d5fa897e48d5b1962b8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c99506058b1f88e984fde7b550c2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0f40e730ce0670dbb9b256a92e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7336cfe9491d58bf8a3af8ed4f3ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177cb57d37db79a3f6e4232f97905c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea16cdc618a512e020ed3e28c542f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c6612a35b5b4a6a8f586377a5c5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0084f75d3031d8a73c1373d2e558330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c66860361bb91721d096cf8c1d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9646230d3a8bdd14434a4bf11e2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19663a970a21a65a73ee3ee24927033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24bb73ce305281982bb6ddcde71d2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755352b2508cc4ef5a8ca5966f1c2dee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92887492b60dabfde583f21f83806c4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86720419029060b09ecb35851f64fdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bdfa8f3d255baf6a346b273b4ca8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e6ea24b3e9e522b53394509be96739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e50128199efc60fd3006b623a81040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbfa71f4147f17b990eedb5a18d69441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d423349610ecae8c5dd1ebe4c92f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbfd44bb4d9e44018bdb50a2b93b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40169cfd650977252cdcf71a67794344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ac6ccbf333216302491a4510fb5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7176859a01bf5dec05ff3d107498b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19b2d90a216df173544be8e237d6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42b108a88f32a8e5fb6a563337ec148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670de5333cedf67ad41788d26da0f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42ac0b623204386cfd40e6d407d8c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0920463adbe4209fab974226f5662351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77a7fee5c16a19351b4a43894c101a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eefc7b5cf0466a71382628f7ddcd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a5d43d2752d28c9da8478d1bfcfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784040908171ff358b30b3a8a5d3b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d77af80a446384676280dba6f94be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd0abbada43551a80c5031feb369757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cd665df2bfb25eaa786d0ae1683558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c972a852d694a509ae5a48b91a5f0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f150e800855630b6710f48a1ef01360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dcda636089210c91eab229f854a9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c380d8ea3fb86bd4f9146cbebe4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114c83ec55a07a4d57f8f41a6da9f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c89d6eab44524ef87ad88c6c74b4ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc07fb5eccda1a847558721045d1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29e850c1f57a3ff4bab78a885e59566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4808f492042a8fa7ee680ac7a2e56f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622cd63c4cd725a85e0987a114d0b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1956afc46669f4cab3523c75748069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669acae3440e19b0b44905a2aaa665d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350508d71c3f4855640120acab7e72271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7879257587cc80398c605b6313d9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3c4912fbf78a8255b55d182f437c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917311da511f29455dd79f31d5fe83c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0dc53db726c6c67a029bad6d3c4d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd145f0389da089b511fa9757ddde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ad42a54c5f4f34b570e06785bd10177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d15d4632667e565cfd50cd39f4cc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590696a50dc3a9cc217973c19acacb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8cbc7b660f7d28105f4de8a2e93080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77a423b4731c141c6519b96878589381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5cfb6ed49fc8490b1936d466a1da282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666d7f7c73a45d7d595e2f696cf2aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42576bfdee8f3628a3d4869137e0598d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f384ff7e6bfd0e41249e00a69c68785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760907d908739d3061c2ef35f627fd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad714179024cc096201e40232aade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99afc6faee8559e42f63937db8bc7e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af727e6394a0d6f0cc885e6982b3586089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586427c06f1ded5de6c249c924c0b8b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad00fdcf4f6d032b817012e42c8f1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535974c01ddd1de078b03fddd3e247a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ef573a7b786747102858e1b58c7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1688f97180d3d21acd5ee0a2516e5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5cf5eb3b466e91085c40af83831d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1d138065db76c9e0a3f56790bbc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b378c63c00bcd078c16ae5dd8b9205897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedaca9ad4a7e7a62de30ee3dcee3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3c2f4d56c7f97682f52d25002709799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fe0b39c655305beaaab41b237811100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7fca72b255f0f61c68f0bde56baf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e582fa6114927947b8820e04aa1ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809822485b21f1498ae528536d3a3202103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587efaef9651aa9fa91a9effa7b5dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a5171040846a0a2848b05111904e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaed5734071feaa0d1fea50702f786106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f788bd738f7f276fc5f9817057eee60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3f67b15a4161a3b091a0ef198d63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ee8f4fbf12632200b2b74ced0a2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e2aa95c164521ac3272a3ff825676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241246ba598f1287be1f4dc36772dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60ee553c5c473f07b2d87124f1a0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2a9d36b34a3636ea741230280440113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3397ffd5d9b8593fae9439f56d15a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f59e623fe1da80857836c0eb5efc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c977b5d2320b770fe63400cee6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7a2d041fa8a9c5c92b4b2d5d33a0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb86b4444e9ab7333902b247cf8c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113676362f503899f3222efd0a40084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4724a4d1af13fa4e2360ff1ccaa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0832eb4c8ed91f1430d1c6f13872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51401c835a57d3c6baf912f518edd41f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29acacfe10a4e23af888a3a43dbd77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249eccfaeca2fd7e9f27596c0318cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a01e1427544960b865bea1c72a63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70688485628fbd332e10a185a6b7ccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979931d371bcc6d9c81ce81be7cd4db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca33288a62c594f0f26c2beb9eed9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeadf86e8a13ac73f496ccf36904b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d237b96f8e238db22fa77cc75d08e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfff57e9c85a24bc59ffb925c1b2d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a12319fd9f23b64721f6001d4bccb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896ebd978ae680769b1975b6f596e29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d159919a2bac614981dbaec5daf749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889feb61f3855ea11e132db1cf4a6f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bb841a4440af4cf0be9e23e4aa30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eaa36b123ee43fabcc7d19584f0d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97776cbbb130826b3b19a4a53ee88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceabcffd2f66ebaa40439d8230b492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec4234b886385728b5644463d4abd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f2e2ac0f901282a8cafe340eb206d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed0f692659880407608d58afa8bfdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea41b7c5e2ff4d0fdd70527aa6ee9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131bc637df0e95aac430a6e67fa62d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4bb038f87d55a7a58dc0458b8471a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0224b5f19ddc9c7bde00401f0e971146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8c71bbfbd00750248bf23afc2590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea970328c0ea191214c97b86a7c229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf290964656e59e2c189a32c4f1cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf0ae56bc2287ebbfef9599d73cd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90cfdd94b3e084d3387a0a5c77df77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154b40aa6b2b0054bd143b521bad192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2b60933afdfa79b6114e61dcf805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e2cbe754bbc601fd0b8f271794143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d39a8b8c012b40bfef82288f2c97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581f87e3dacd6db804cb785ccf12ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579c3103c04737ae118ecde07bcca34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b5a7c04e788afe32539f378fe1a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba005d52cca482b1dc6a10f1c9dcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9f7182fa4fadbed987f658355122160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b97f4e25118b6a4d5404a5d34bc2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b63dbbc430b36befcaad2e6e95b063162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328402928ab6b7089340361f751ef6ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e014c0b3624dee9fd6ecc3c5c14f6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb49922d976e15a9480ec3daeaadeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e19e10bcaa60304891b7c48da2df5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e813929342362216a37ce636e2117a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90f94a817a357c02aa2ee1c477fc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5864a9fb225587b0ff57d05a181251169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832709ecca16e6d36c8898b3606bb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea4f523b1ef170e902c158d72fd1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fff1ff6fdaaaf0695dd85b87e5118a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87a88f59c174eb9084eb31a564f6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845cfd3891bffbf521b65ef4e60538b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe07f75d38616c756f4d2ff3f94a41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98355ecab368702698301934ed43dc3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e515597dbce7e1f48e569bd1d5e118177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68056262ac292104120e8c2c713c00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfcbc636de245c023e7f42da766dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c55773a36236ae65cab7db02d641d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131860438a5870beca803ff775192db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c804c98b01550302305b3be756041182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e004085f3a6887e681274d2fb039ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd0d46044ae9f722913678324e8d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52487913183eb85c9511702ea42f021c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4437e067ebeb3dba03b81e9b6258186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf3d627fd91ff21a7cc326c4a3390187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34d992bec4390d01ff213e7224e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ca61221c9322964bd7408dcfbc970189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e6dfae66a56b43280a9a36585235190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5370f9ad760ec04732e254a6c83f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7f0ec7b8164c9a1fa280120ae6c5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad12dbe7e537909d4cf99924dc2695193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d6643c6cf26554c51daf6e53b5f88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d656a7c26f7403161723a651543efc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209953bdeb78727043c923be8e363c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8fa6cfd30bdbc0820048b71adb9f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242f729c5677fe49754c843e6ddc60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a014e0117a00dd94fd8a978566d055199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974cfd35178cbf79b35717ceed37fa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287397563ae869936730b6b8d36fb83a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1b04c519de6ae850d652dcaab4aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3d7a39ea0614b32d8fc060aa4297203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093f533d4e7c8e39a06544346f17a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c7ccd2049f5428c4d6bae20c9dc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f612633abfc8468bd0ac83cb520ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5d4c773af731ed82f4cb380cb14d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee25a55d9f152225e3e30af68ebe0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558908aad2ac0c1b64a3003ebd813b7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf91b2acf89bd4530cc5318ca3c8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d50dc74bf90076a478135ed29df46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba51229660ffd4f01fbb3a74b0405212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc645de36522834b7a8bf8fa1d356e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8977d2c6a0f73d53e2bb4d41bde3588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac5b4ec12238ee1c74648560d2115215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6eeef5697dc71779e7e261963b9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf9b0cd8cf40eee03898ae172692a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888e8e1ba681e722b06e678cf5840e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459bc9ec85c6420f1c6542bb92ada7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bae5969f62bbd2ea9dd861912fb74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c08ee1490ad475211f003f3d16d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31916ec763c6f5abace2def8857f72b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e907a92df484e3daf3ee704aeddc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ad59c1bd4fa7a246d5a01ea7a1c90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccccc5d3e514d12be1e30f06f8afb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083dbf1d0162f7bb8013340b78f6286226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3df2f87bbde26b4e5fc74967775a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc210bfb7e13ac0b50eaec3ac9350228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112c55735abe24e58d227b7025716a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd46fab4da41bff0af8da32692e67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4aeb86908b761277dc37d463c0ebe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd079ed3e75611f59294300c6d744d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3f269b51ce1c880e904679d7ba442233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061ba0bb3dbae675a52c2031ab8b88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81ed4f1d5479e073bbbdfa9cb8645235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0aacc05831cb2d36afa780028533d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f016927e9116b88b03f7f7dbe0e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99fe74e2d0fb132272e8dc070aca1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd64944ac7d052481ca65ef91c3cac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09220f0524633aec091c5e049aa11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c5f244d57b25d171e2384fd13407241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b503e4155bf5e4b81962d76e0e18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eaf721ca92594fe15d8cc8a88a547243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb055244761627bcc539160c632a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974266746581ccda54964b0e9f33fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c691084ab0f10aa8ea2f568996ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039dfa5dbe41a95d5337dbd0e5d0733247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306450aa313fdb3e8d6a6a7aff152b1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791e9b1929c6f7f5c6d669dbe144d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9152a79b024daca1254bc5e2c3611250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f74099559a69718e46bcf5996ebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc4212f540f9ae977a7a253252a5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e6c460e5d2fd6fd6f2950c669c882253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e1509fd44c8da85c0b255f777266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e410a17b1a0e757a6e286113674aeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22d6d1f529f0c510ca59c24a01d2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac107936d27e8be8009bf02f364e2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6779fee2d9386ea26eb12519ade01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf2b0337eeb62658c5e518ef3b2a0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bde2f97d56680f28c532d939a41938260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f2b684def4494b03b0cf1ffa4d9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33207f8f179d1b3174f616fd21cf3329262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f172b108f1987ea0f5401f489ff110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f34710681537e044044af0ddfa78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd2346d58dd713897a0aa7dcdf7fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582fa7974d7235d9b6d562731ba9d74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1060071ad18507566126ae3d2be21b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e93c47e86acad7b1007e66e49b54e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246f53ce5bbde52ab1b418361f3a88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88022c8f57d56fc6a84a9e114864e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f510c38e36b4b43eff8c50f71a5ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53d7c076f8e6e253a0c0f40b753f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b618e52a4f58780d8a10752554226273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a65be20037b443ba6445e2118d863274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec00d9007557d7e0dd7ea9d93c31a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8807c67fe0f0f040a86c488f5c7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc88fbfe0ece40df747475b17c9c00e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5049170f251cf2fcaa08443b4ca03e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e79081866f01f3f4994ea1eee385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98286a9a0907f90fdc0b1f5e5e9a6324280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8efa0c2897109098d46e04a67cdc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f575e18d53b66ac04b679e929fe0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607deafbccf967e86b9300c854d859283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7538d9a1c9ca61814e11f00fab016284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e180ea7c349dd3008f06c09e2a09c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f1c539dc4f4ff71a75bcba477b3dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cb8f0b66adc26d5f5f744487cc3a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ac96bcbd6dadfa9fcc9f6f3650c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b67d9e436705bab9dfc5f9f1c6a99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2412659899133b07ec9d5a2ba0408a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231d2956a5b38ecc42e510d489f90db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad4820f6f1de233aad97f96655a99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e3f7e5985ddc0752394065fcd619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafbb1f8986a2d6867d73b1f2fd2b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d10eb63ca5fd75d4f95afd536688a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db8f1de51a4b136521c7387550b82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022a26a135af90ffa235e43a1f3adf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8c82ee839811f804bd0f370665aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b2ea1dade02524c17edd880b0290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039bd16ece6c3242c021a5b9c898045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b8731c4441a905c87da9253b92cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ecf6b5cd075e4e6270c9ebba9a53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c454e0900d5bc1cf5148fd23815042303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173843f4cd31c9f9fd00737ed4250d88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b51308c3d42923a9082e4b07cb927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee96c2d3e346a541f66fb6ae1c722306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7621b6e230205c2cfe944b6dd82e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a7e0a8b669952e654032d153c8748308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ca234773a82d592e2ba2dd5130c8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa81f64e7491a210965bf901cac824310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919aaa27c20e0fe079be9fb74b5335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3119923ccdbcd3c741cbdff825619312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a110a67c3b4decc9220be49261cafd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d38942c1ffc1031215ebc818489bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76feccb1adf4b573bad83508ede964315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59795dbf70cddae44b652648971eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e67e8f97514b6eff84845c6bab7b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11bfe779ffe06e52fd5ea057edd987318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043bfc7493b8eec4571fe09760b0324319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482082df055741a0de32c8e49f35a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74524bfc44de58944fb6d71586a1265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96ba13213f6acaa366b3abb9ad1da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11481a901eee982381664cf27dbddcd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e709e50e820540e25c513cd254e90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee900258ef17687044c0972245c1b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55a57e3f08b44e8d6a5e35ae22d0a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbab3d7ff59e8ddaa489e916b67e6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660396b9ffbfc67a2c199573a5c9532328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1345ff5386b846b77c83ea40305d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352917a888e04b2c5bd353f37a5cfdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f4cb4d36bd3de5057a587527ef6ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029af88395a058eb20ec03b3f6e36e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594552b387edbd5d3c99c64ea21d0d66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb05189d2c32130dfdca3e626025f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d46e37f8315d1bfd52b0442ee2f966335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08027e2be83060a3a5edec58bee0fafa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db77fbae7c114287e8a4a9465b64ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609c0b3f03845e675bef4cddc00276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9f45000591c642f7540d75ead0f6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d493ab700d601504dfdd10b1fb4d35c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2878d223f72c67f7391846862d373d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb5fe3d8531ebf593b15c4e8b346e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e6475bd45873f5520215be72fe922343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaec9753828d364975ccad34f35298344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f96405c3064d843fb531813ce557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42241734c7f2c8977a07f0b99df515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ce0e41e0f010423c07c49232c62e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208245bf9307c90301a7b1b6a82c6bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd3788cae82216ae0aadc1f2cc680349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab351a471b5eb24f7c1a1daa58eb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e5cc1f3e5c3433cae39ef2d00d6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dad94a29a981362b3b2bf6c2032f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabac8359e064a22f6a0918e7635e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c01cd898065a81a6da9cadac30ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38336307766b21cdca31466f8d67d130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d06ac7a4d8114aa15953ca76cf1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f9493e792d1ac48d582bad32c4a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae8f62b99ba2d0e57e109681fe08e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0284bf3d82a2dbfaebdbc68132c24b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900befb894b118bb11360a7fc2d5f62e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c87de2b068c4b4c754067e2c203994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbadf05896a0aef9b19636934dac33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a04ff21908d49c351fcbfe74021352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d61cb72f34fd9e701b4972c79920364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578595d81eab4a300111c1eecf15ce2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580e29d081f5cadef9f97598c44525366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a6514c7641a2242935e0c475fe941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ee78f6052e0f6d9207cad9ce2fe46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b669133da4c7d16c34213f57e56161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe0d4039ac811568ecb7a33105e15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf5ee873cc9cc10bcc869bae09f26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd6462ec0139e874c19e5e864bf8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26778026da6016235491bb42f8580fae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0a9a6823b524074366960dbd6a93c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5d1e81705e76eecfbba5257ebb483375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b136cfdee151b34e18f30f73952a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98094af020ea5181a26ff0f150e748377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea8a2b24b724f4ba6d7e37a236fdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcdfb287951d2469415160687d76b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f75bab9c4e48628f299c4f89a321380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f33d3656fa21fbdfb31deb06252e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e1836adf69d0809fe9300d361e20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f596342a5937280f98890f5b30563d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac91b36049ae8b56fee5548750ede384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145efb8910b34c2582c254c5f8b1ac6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb271913dd8ed2cb3f96f8c13d5aa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e9b15b447b8692d6c1c15e7f61949387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2893cf1976ac77b81f3fd46fea3bf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368b9522b73248c0bbe7897622e60e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fce20f75a90105e64e17bfae44349390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b3f9d0605ef0364bc1a129d13784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20f1e014595cb48aedf7ed7f71601392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236aba00207a9c413ed1ba1e7bdfd35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e623c9c74fd49e731f37fa43940b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa1aa64c552bbb914d1d383b53b4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ea52eff8291b2b32a9e6267bed43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6033368b78393bf9d1170f948efb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2104f76282be00c358048f58d33f616398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67176f871eba197adf8007bcf193318399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4a72e45a24d50c6d646c7c3285b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf870a83f9bf82b0a68f42055edb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d1a427308d4daedb2b942eca7111402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff546ed2cf79fb4f3ba1bf3a75fa58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e5a66ded970a4a2bb1c46da22a854404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e755fc9854569308d817fc990c98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbadc88d499356744193c47bcad6d2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a94588250849a251eee85a9612db2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35a72807a41a88a45e4be52972ebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266ee304298b6b474fe5ba3e9128a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded3dd02de1d63a93f030243806964a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96055c1dadb0c95eb6e550c0259b2f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9f26e4f32a84ae1f6bf5c0d9b74b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad2833e89414005de468a4a12758e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe64a3a84d1d3ba2a9e071e76b2f9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173cb9308c3becc1c2bfa7f262cb76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7881d8db259819deda621b3aa7367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b809c60f6819d4f571de40aae339732417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd044ad7120ad9606b466694f87aa77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a64c88303cc8f986ffa1fb3076af77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb43654ac4042b1edd14d389a2e21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f7772b5210fda8570e4eca57481e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908e1ac221986d42a6bbc87bfa8b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16289fe90a6803f92db47e8a1dd04b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb8ea727b050a4dcf22d4e9712f19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e122551f926ef56f380ec58688a2249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b86659b3c04b377898cd69c18efe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a58b9db4d49c5d327ab9ddd9fb77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6fe8830b25b39685e0ce68cf6b5c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d4895c59737181e8734ba23c576e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622781aca424bae705b50f3b36b9f9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bf1623ba21e9b3b2d494a72e5582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d153833058789dc1757061f3112c1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4def760263a2e8a734107c17af68d20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5aaaba27410341d8938b6117fe006434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6661c3f8d8dbea81fb42cbf3ff3775435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02040cc2846686e2ac2c8dbaedaaf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fa79493d181f6b011dc5f4d401ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8cf1459c0c483f63010b0c33c5f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370215e7615a709d7f7417b61a070b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06321f3c5b11931559aa17a0b37c9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea557def07c5cfc4ee507d938b555441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3e5f851e63a694cb66e25558ab6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc27b8264888a19baa2a92f9ee1b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44d57883423a0086bc1b9975e3dea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795e07838e4808e09bf556bde57549445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12c9aff46829081fe64a2c836e830446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667e2b3256c37990f5eb089629a13b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c10fdd49e4332be3ad0f9866c1545448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbaa9b132037bf3b05861b2af2fc48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947ce804ac64b5dc18cd091c93162d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cbab513cedef911dcda97294a8c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ef9515a9150004acbd38e80fbef11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086c9254c01b56232c87a8f878d9a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e9e2d1dc12780771330c31b8f53bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e455116e5cd4f03ef21f429504405455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70abda8199ba00e48d125da606ceae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449d5a4fd71e2da08e32ab4fe3b464457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16cc2d2c84b397087b0c91331d4c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffd2ce97b070fa3b8c2eba5e7b6d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da9f9459c929a3de336cd755bd65b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840144f4f5c135aa390491a6abc704461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6670c37620dad3a6d372ee4fa9455462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f08e1535ac53797f78ac6a9745e37b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa469d7daa7bb7c6aa39689a59709d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd696208504971439f0924a5e71d0fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da11c947f0c8a0435447c6001ba2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ca578236434e34db4f48353e5bb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be16a949eb3fcd561323e23b1e177468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110b71fdacf49558db0b7bbf285618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177e790aad465c6ecb00ddac458abb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8f3b228abd1b41711457028d7b1b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f5fc0351e53100a9f8cfb3f2bfc6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e7ccb985dfd3f9c164038b46f783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf6391fc69640cc413d7f4df6ba0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e99c940f4f9fdffdb00112b48cdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e040e749324f11f26b505184d47d11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bfc6ea8e256d90de0bcb3142c65e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa62c8fdd561e7f88731fb54b4dd9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7fac61f6bdcf823c60d01c677b680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cf66afa02b1e3cb0158836219443a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a3f097d71e3fc7f44ed01c32a385481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2c8aea80cec563e942673d32694b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9e4e25d73aa0c5fc8fd4ff9901bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652ea271d519b16d4b8b965e499473484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660394891b379dbb63385b7024c50893485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87803710fadb01c0b51e2f8d67e76ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c265f1234dc1eb08c9d9cdae2ec3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a46fb1835f24398af05268723d47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd498de248d58f88aa5bb60d62cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2ef87875461d10fa2a71df1fa6c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea18e2ece80b7670e380e0934d588491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca979d45ba79e6c971f8060b4b3fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c036f619933f0cdcc63ff2bbdf5fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4fe1fcf42c2eef3b7b65aa3453fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99762e16b2f404872ad1482111774495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7732f85cc43b60e05d3bfca514090ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870cf6f4c30e623c812561f8804cf7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560efbc896f24dd4243c747d54f82e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca885d0c8955cdc7286bd617482e817499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa3d8b366e098f79f6439ff1fe2a75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852e5688e4b5f1e73266b01ff70225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2283905cc121f1d3be5172b165dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7de2365bd4fceb66ff85894d8b62e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5370ca37df56b802d4d9d8911b9f71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662c2d4b1b62dbc06b86fc1922b214505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df91d01a202c1b572d4d8e7d10756506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b29208537e16329eb83f521fc400e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df563b7ba18634fd42278279b7d66946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701a579d84f4bd60cb474bc2cae014509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052215c7ef1389b13440b4eba7bf6bcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b77ccbdd36fe8c4cecd0b8793a71f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6460039f24924d03d2fb861c7197512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef08bab06c34ef141e254197be6e7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f26be75b8be0cde33156f8cd1e84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fddab44ae747c9d785b3705d836f05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5917500ea7abeb4ba74f18d1f86dc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec01c47501d629b4daced96ccb5ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd893d763e28c98fd6a262a751415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0140871f8867d60b0b1c66755d5cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0bb0f4fb945d300d8a473a7c1d8a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e95694436534a4d232d4e93a67e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb62302029de3a5bd649046fc47e2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4af05ba1df65b91ba414743aff924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce2b4fc86b7dc0e3dd795d56f1848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf43d9b86e13f90a842b6819c7c3ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229d85f1c411e065ad50a0a7b5d4a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e6d464e7ac175f49e3a2c2f2ecb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d2a0b5b17d06055429a2d823b041528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72a3afbcb67c667c9ca51a3af379c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63510ecaebd1015a66de46a269d9e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f23d6ec66e1c0217ed25ed28afe6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c45641caca64e9e63b4fc72d52ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a30396c636fa73afa4e01fb493e99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92412821e9628e09c9a39675b3932f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847314b66edea4aa8eb926aea4c0bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa3800c5ca12c7a8c46bc64b01277536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df030912b2ab91395cc89b14b89e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b937b106f604f4f851950ff54eae080538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058861c546500551425187394a8a51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dda3b879a2c5f6ffe3ae2ba262c47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57169fb82dd81724fda794371c6e5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b61d38e96a78091cef06babd5f012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb53195112bb2e1c35021569b56b3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a731b2ae9c4b03196a7ccea599ae3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283966a271273f668688db4a6f272c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c20e3a1a2d7c8d7a5f19b74d8fc39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69e29a720b4f04d86dd323faa81b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae229386ed28b580b5e148d7ac6ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37bc1f938609d9703028cc7cb1403b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa740779c140829148679fe9d8a50bcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abca774123e93918b3ce41db94f61d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744a736756e65f581d7e2130749902552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c9d2409e14efed7bf894f4b18b94a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc5fdd056f2a6c6304fd750ac6d38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403531d61663a6f50188df46ecf55d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3873657d6e636eedc6244d08c6d2c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11252f194e2c1201f8457b89ad0668557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588deda8a4306b6531a1a3d94e419f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c8f8d7a0a9c85e5379640d29b514559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbafab199f312f2b162b4463aa6000560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8309c1b9d28592a5a381a9e7852a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081c27a6d3b2ad593f0c1b24ae1ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc24dd8ed4e7eb9084ca35674b95929563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d38ea9a7b7378f7ae8d326f389357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7381ff9b9b30936b7774e9ed0cd40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183029216afb736689165ae4fff383b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933d44cef0b970da18f341e9b22595567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8eaad1fcd1f96815e7671bee78a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc50eb440dc0b922f4b084cae871a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c880ca822c4211789ed445b59e7d44b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afd58b0545a199c975c0131401e6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650cfb109780dd488833ed0ed1f19ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702af990733be1595a486620bf04f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b4d0ae6894166a403253ebb1459c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6a71b4891e0fe79b18c70878878a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66434f0e8b046cd673e222f44e8cf709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319dce0b26ce8bebeb78ce4e3e3d99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79546db2ffffdc0a6be0e86bd74492a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6381a722ecb6c248b5442024b6c9e0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93be4d19360de2c655028e1d8ad84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404600e240bebbdec6b6f7ca816322b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f38923fce71fa359cf2051189ae8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45be964982b96a2c9b31db624b539583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d783e835729deaa3fd933e12f96637584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b6453d0649f19ed820b5faf2b64c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15eb885e2b9a55326af897430f460d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd1f906e57fef8b1e127f0316e47f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ef99cf5328998137eb19a072b33c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623ff858eed16347355cb34f9a5657589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915588e497213967891672c48a8aee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd3c62fc46b567cd103fa07dfd1ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7b88b1fd916405c9926c2867825c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb47af390899fdcc45a83a47c2873593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936423256b5d5e07aa3608a3dfe0a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebc85cbd114fb0f344449b2ba3159d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34d113ee9d56715a8d99d3a7c1629596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d086a80aa080f9c485ab45fc4ed0ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad405bcba6a536c2c4da19e4e03d807598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1204e3aad7021543a471bd679c6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9584ad57a48462b0329ad4a8b331e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f73fb636ab10b59cde24ab20abc67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd8b11fdd287f450bed2e5cf47c0dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a8a9522627614207139a919b9883603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5ffe58cc72587ff9b3f49fe53d53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca700a924e14862f945ec05962bb5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495318e9970856063b2915e7876e5a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7310f7ae72b9762f46352c3437ea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063a23e7b5b1d4e4b661def20ee35f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339603b9bc6151c6e4a06fac29af0c12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff10924e5cadb583be4364a3711942610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73a957f4cc4478ea6f9b3da3943a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b42d73a2bcc8e5bf055849dc3fed0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce88ffb9ca5d876644ceba3fa3c21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604ce8dae32438249faeab9906c1d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765613791905bd0a5ff96f593a5961615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd5673ca592ce8503f6532c7c0482616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb010af21aad24e00d1e00493349179617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae981b706d641c615007bf71996dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff02159d70a149b0acc8e659670920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78751246a05bbe73ff8d40bfa99aaed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b349a9587f755b7b65e8ff6e9e1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc17b16ab1b96b861dde5bd65f419622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ada88c3c35bf290d922e25a2cceb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4f60b30ec81d58fcf38f8c5c5ac76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ad2a51b0d588f33e8f8d2ad7ccc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7bf686a551d46574fc939fab75dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edd3f7607ed8240c6e56cd72f9eda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2a2797f01925a2249804bd262fe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8230cae2ff067da09756bff319d58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9166a574857a4ba90a9437d012222630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8e107fd8fd2d8d87e24b16389cfe0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3b25e457630a13e9361551a998c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa1e4f90f3eb028820e1fe481460e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655ee14039168fe44f411febaaec98a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27684c9376d8ba12735a40caaf2068c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34b394f8be53e8d0db542b8861e95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb62532994f89f6f11d87753c29f06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39642a04b5b751e1ab533174077f38cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c703563f0307c65362c0519c32d01a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9128eac680bd63b01f5960b36211b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a24e66af9c2ab3ee7424828e34c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603326a00c5a004c9cd25f85ed958a46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc507566b02cc0f869706358d204f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd84b4db170d92e3ab4299711427a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28044fef03d2ac6086e0fefccb3a7389645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ad5e6ca99247a671940cc220ebdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5a4915b92f221cd33fd9d29c1a93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354462dcaa0fefafe9bad387da5869d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0e24e7e36ceb0dbaa080f63f402a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce4b5beed37c455de44b714ecdb7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfe07e5044eafc159efc6cace1455651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b50e2eee26247219539dae6a812e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e8401302c2c2d32878cb1f0c703a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09dbeff20259f83e2e0b7370e10532654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602842a402216f75edd0255b7ad54f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467deeda638d2bb06b878f7ad174b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa871c999b4d4dcef90e81b55d794657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53172e683e1a5d95526a6fd79460a421658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878c633587201244f0f73bb46ddd02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc86d74c94234753e21a0cfd630e86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96506336e856879a8b69252202940661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5239abb727d93e80b26cac70d0bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a9a0159f4800b9ef79845a737e09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3bd04d95a29e6a8d39bc8e946fb64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf417e7ce065a75d681ddaabd6bdc95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955834cbd163a24ebb2ec70ccc7fac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff8e416389e1e4b5c3d40938a85f5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95cf04f6cbfefabc4aa5e22067ad27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5784b08c189cecf0ec0a0e0582e73c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd4822b181571389b6a7c74480e6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851c44d669ae942af53c1e367694da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c3751d7ee12655372e246520de43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75becaf624bf0d42e364a848afd07c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caaf47e23a94049f9944ac80948fee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024790603536c1381470f88df7773ea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b309df17dbdba0c31ac3a6fc0919a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf78988fc70810b2019ca256bd9e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d574bce08b267e3d18a8fcf036f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edacb7cd5085d79dc6d1f19eb0a5c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14e3a33e7c56e6a5f41781aa4baad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60182b3cc4815b666dc5500fc792a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f47013190e241c4458935f9438c42c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84bd74201ba6fa3437697726b7d4b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a526b60bfb9c68a23f1f06647bf5aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f9148e70dfe7d67478d6135d0095685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d196d9d44f42e43c97a322b5d3c11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e466dda6d1070b5a6d27a98b3db04c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac4fbdb5c019a28de1f4809b3349e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e979638f33090f9ba77699ec1572ffa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446776db63898c30e4ca24a5b8718753690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1206489264f2a144e48e40d46a93a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0fa9f33d8dec4b16502eaf7e7d52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe32b183eb1c4f4c29ccb487b1c5c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc2b2c9dfb8e29163d30750a87e190694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88696df49557d1a89b11eb8e28604a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d9c5e6d75263d5e0cf3c84903ad8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e69163313d4f255b0e119cfb3034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9536fe217aa156c65b0d1ebcb0079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c023db504a0eebab3d7e669c990e8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f4d97afb5e32c1d5252e31e856125700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466944fe7f00b13ca86061cae33e90e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fed9e06c453f8d4618c97a528ca6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541519f811c90cf31c71e6ec7e4dc3f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad6af2e8fcfa2a7a4c66748dd12ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076cd83c2a7cc969264cdc62d5a2c10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e170c9afd10ffa4638618d0a12a1aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304d40f59aecdd1bb6fbcb8c3f4262707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174493b1a3acffbd0f7a83687af9a4cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8ce7eaaa7664bc5536adaea5a8ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e262abeeda549c21c75d0ee34ff97a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a280bccb10060869c007c0dcdb359711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408ecd8464dd53ce5e6d8bc30bda9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454188dfa5b64493fdfa8f08dee47934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92c970b437f4975828d41c1ef64bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f114a88d11aa9e5cc32e6e74b89b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4837faee9237613f36c3662088c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e93bf87678440405f9e7bcfadeec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818180e92ee0c62d6cd60e97ffa4afd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebbbbc7e820cd9890bc378fef8307c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af1c164d5a2bee344fc9a4fd4282d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01658a620bf663a7ffdd56dd3e3df87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4ba51e7a3b9a706d183dc9976832722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6cc6a4b6cd735c8d5031003a02fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827664da7545385b4dea31de892faa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cbb8479bbafa48dab606ae37e6f4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e2a876e41d6236ca9a621ac84d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201b7771bd2d0845e6751e0af31d1ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad7a0bf63ace242d50305bf9a536c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e4c7cf8d148824cfcde193dd407b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb8b8e67856057d2c5eb645d7d526730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237f77b18995d5c4e496612e060539731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03f92272e302fb314b1570bbd3bf0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab680259e9af3d3322d387b962b46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3361622b708c8ec29b9ab91f15b9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d4992b35142964f89f323dec041e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51526a2390ff3e664b408fea4f186c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4224fe844d57e0facda6dec1bf7aa37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b178b781a47d3bcedc643c6593863f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7dc7e2fbd6ed540c2beb823e18818739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5f6f3fbaee32029618763878dba3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20722b0ae0d164337900ad4135764147741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3aa8212157f8d63060086ad65774c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83c898a29073c30f5866c46e10d77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5107616aa60efe670136009c98679f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc225c6db0938c21ee78874ae22de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0d14e30a12f16ca8a159959e0923746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa696a2c7e11f1a32712ecaf0ff76f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1bfa73c86c6065b62daa58ce93b6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abe22c48d4d264879d4d0d4189866749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1658d146456cc4b2f951a4720acbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259177f160710d2c813aa0e5469f93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf294aa235ecd15b12cb80185907681752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e9b394e187811ace0cf31d8597369753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>