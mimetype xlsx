--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b1e4a82518a4cc3ec02e893f8d951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe122dd6706055de639e99d345dcb0e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a736c59f05dc997b902d9d637e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756c1da348a6e9331a31a2f717b5974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959f0ff4ebe885ab6344dde9e810745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5724b0c23dd5fed2227df16e6bba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22dfb54adc00e4e3579020cb7a76157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c515c68a5d415dcd59b60341a67c3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a24cc15372754193e6dc8a5a9ec62b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bae9b782c1ed4f680771f274359f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76729f2fac1fae375b01f967faa27af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8f07bd68e63dd3df6118e09e6b4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5b99e95cfcbbe5db299368588dd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33458ed057f5b69499ea5d718398614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907bc39736fc8e7b36a687e946be1d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929021048165b73eedc4bef7b1dbc1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c09f3c2a8c8b86a694915fb03704d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b23fccd7109330b446349eb48b3bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3005a5283ed7c5f5a60bb6b53f3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2772d8a9f8d6adce457f7ab48c2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71085a82a740514598d5f8934ce823ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715af0b148cc89c229e48981cc094d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf651d344214cd768a6e3df0239e0c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a63d206aa33a965728a161ba66982424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898adfb7f83bb195e6fb316f333ce2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91821215e37aee48d6d1f6d10a0fc8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a00ac9b34cd871b91e169efcdd7e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae29023e8bf76ea7d49c4add91f565c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586579619a777e7cd8874da956fa3de729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a66989619df12e94bb4e3f24db0b0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f684cdcb31a4f4f17b86a3dda7d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799782e327ad9e468e6697a41c009c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9643c956ce56b36638bded8f05a23933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a46b4db6b1a4c77bde15d6d58439134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518534e8ec16b047014e47a0d296fae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f76e0e460a456db61298198de8b0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9736c7f6f2fd6350b8a22d71376e5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b1500e6e88b75b0ccb8f78ae9eb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58884819cb3ab6443cb05c287e57539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b03252bcdc2a71a48e3bb679dcb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7617303c5666aa01b9050e5f9a2af941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768edbfe463367a4f3fc90f5bf08c81242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3df77ed3a13840655ccb38b89f14c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84cd77073a3e5b3cec708dca3a3a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253263c0ba59dc4ed862df32b28fe70645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aa98a03c0745bfc5faea0478c9d1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8603290f89efac94bb462f1c3cfca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0336ebfd842a72f141be0da41e9d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36efda8be2e3d32738acbad58cc1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ca4bdbbc8f959593741ff0db96eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b12b497bae2a0dd8b29a3a49b2264651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfba927bacb29e0cef6c8c8b32737f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3113bfb1a82d678a4d1728c90afff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50436dcb5c8c30e5565a0b7848f5122e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f742f3b3edaae7122b181dceb42c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bf252b1bc8c4c5cf1670c1580484456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d329044288ad3d6e982125286849057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7d72e65cce62cb676e9ecd04b55858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0cabd19339de56d3620a7e0d0b1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556326f83b4e73642ebe9cf68117191b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f074840543e9ed7a6229f61ffbf44361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72bbd4761a7f362ab611743311330962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5d2d552461aa6ab01256aa28336863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e3e37d44576ef8573cc31aeac38164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49dbb0d39a3dc2a60e204c423727b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31991806b21f3fe1264b6d85aab00ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729784d781decae5c168ca567f3c3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1761c4f6c7e03a67b7b6bc3042398168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4325f56e9c2cc2b91e81ae9e0a3a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00510c84310d6ccaaece239b567b2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84824c738cd3bfaea96e6270d874a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f417d96492491809ac2e4e18d4aa772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa40ae7387d4731ef004a0eec81fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b96bb18812a4134c16d1c45ebd5a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723c5af983112ca333fd2f0fedc5a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0589b0e1a692ac149f8911e319b4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd24f71b8cec6b8cfa1ec7a81dbc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392913d73baca2248848e85eb4cba0f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a383a4d98333f24edb90a9119d6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790276c46996f64daab2d686a014021280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60996cdd07243380d1970be35023281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd54573ae27cd834034152bbf0459282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac42dbdfc6aaafc7045dcd6170e09383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd753baf6cb36d182af94dd3a4073fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73e692de2a73ec589203146f302e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ffb9cae28d641225dd0e6b2acb4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c06aa6dcd0cc95518bdd773cc35f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b725e36fc6c3b459de1e7f1cd93188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ea3c3337fb003f949502aec3df0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2377e9420f621bf5ed9995edd84a3f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d983f0d01b29ddf4dca99ef624f0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e87075bd3224d8c14d05fea0b30f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a659d1b8e8ec88dd3526479cc0ab6d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a36beff972f1a3c42d425c1dd2d63094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830121fb6a918796e81502946b8af795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac60e7d12e8c093b1a804126b9e3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a2b92de504927500181930865f5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5841a933daa7992828ce551adacec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3774540e8bd607348df43ca73378acf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61f89a40f8b97c8c1312705094222100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c4eeb01b8c15510ccc1011601108101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1468cfa5b3d272a37a922ce54b2416102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879639491cfcb9e2e1018ef86e67f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e6b193e62546cf693963d0d32760104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01028b49f678383341565f420ffaa29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a3d5813a74370883c14dd1d92860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4866064acb847716ab3a3aa73c8bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae938fb8835a94ea20080e7c59326b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a31e04e846713ba8a5754bb0cccb4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfede60c4da4d8b5a73deb3adf7da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933b17658a92cc404596e2ad675d83c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed931d6f0b3f74add8e4b413330304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee8da8ba8e84e58ae684ccb0bdd8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d62abe2066ac57dbe8795476ef46f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5091d11e3add51fabb70f86b06cd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a8985603188b686691b171d35875a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a113d3d7828be2e2644ecdd80804117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c258ef9f806aba1459f01fa0f7e244118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68ac04b343a3df8e418d49afe2ee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1392a84da0da877a14836104b6488a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795eada7374fda9b6acb7f9aa8569e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd644eabf43ccfdb6b0a5a73ed3ce242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c9d12e2d7e32d192229083a0edb2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5def815661e81a7a4e49e9d19a5b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b824e82b05c1416617a35d86887c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b46738b71f86959a5f65ad9b6b21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a26f10d6d1759f60c6ce22dff18b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839472e4c01eaf83ea171e2f4eef5acd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6eb83235a8a4949e0178ce4f365b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d297e06c4710e1f5754a8f4a7ecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5051a903a428d7fb0a08a0ab0569131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411132e1d58b45c93f60d7ae86b9e73c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3341eb3cb0b679367492cfd28f2d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0ddc4118e885d3bbceeb2db9e5a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2135a33bb69183b19f9f5e437d7f53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a19b34af585e5db6378feae2d81b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe2e9f6f1f66b6c7c452a96d900f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f593749c8f670514517af7bf6d8875138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7f5cbf80352e47d037c0f4594b6c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c94bd32c0db5a5272aecdd314116a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489835523a549fb858cdd9ca55c75b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e94781339a30d4fd5f15bf7e0ab5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f998dc0baa2130e2588974573c5bf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7b438fba3c7d8b6e1ac136ea1108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460ded4c89673a58f08827a535d8b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c8e6da7c3f40981d21b359c5f2ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3e333318265a01fc11e666ab7d2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee31ffa422734c81b4ffefc61c9091148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3cc23a666fa7241e81fc7181bb91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be565b50b60be337160100eb5aa0dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ab9c2b87c76468710247225dbb18e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfa7a371caecb5f1878ca599b3f30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d0a5439bcc34d2a4bdc6cecfe0a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93757fd850fe06002c5538ee2fd2f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a10c4951e39a8b17ad69daedc48496155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab16878205462dc239877ba0d55947d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353ebe889d0de124124760c951c276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061882564ff47f20190d5727df91bdb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082844aafb50d9ec13e8e15e582418f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1895991a7c2ca098d111d2eb5400160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f73f675534fb62182cf32181d717161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d8c4b38ae2c0252fef38e451a66fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f045ae88ae3621f81267c87ba635d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad72c19dcf6e1a94c3854144f60db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0382292f48df923175ee8a26d766c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59858214941467f5da29f3bf0e24ea51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a898e669bb798703d4e185b89130167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1d77b5fb6f1a3bb711dfd6686b98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6b14a4e8c214cedea50e9c21be4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce88b8cd09b9796a1349f1f67fd0ccd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f13aa94fb5272de8163bbbe7bf5b08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe79e293313f44fc6ba1ae487297fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb061dfda03fa0a7f9939264c9a30a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a66d9bdb7fb539a8705f687ffebf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6195b36b3ae2de6b12357bf1c2c6a00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae011150c9802c81b7e210be7324cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc47959f78f44b8afc84b80a37846177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ec365812d1b3891e3688aec9a472178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488334d9c90882b00dc3310f144c53e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01180c6f2538fa6174e8bef1a6b95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f50cf6e95e9e691f8664c1953afcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2820030981f1c36fae6ba96deeccc54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb7461c49a03c41561db8e62883d99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d279326226cd1e546060b8bdf0c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f562b0c973d0c5f2d2394edc55dd92a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d898689618cbeea3dd1136874723fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b55e330d7d30481b10fb4ae8e70cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf45f7ec5349a6a9e4cb1d67caa08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80b6b91a3acb3733b80b67aa1f24a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f276651c4dfd445f6b195ea9c9e5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08fe9cfcf209051ae5bc9ae30f0091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1613710e663ec189854116b995b135192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6141a56d8efe2cd1e025c9066aee9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb71110ee4b8f39667d7519c4777aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249c3cd3b91f6fdee9df28885ffaef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2f3469b0cce0fd0a7543feb8ee7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41d80d6225ad64645c612068f30457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466ecd2f8ddbbd902cc993ad959f7f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fffc826515b0350947a2bed378fb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a498614251f96474ea332fbcb2fa38d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c66a17cec538a352167cd3358b841201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7233173bad3a290c69a3e8bbd59ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8b6cb809b60ab388107cf891f9e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98df0276e0deae1bb498d011cf5529204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b55c4ffe39081f3d92eab195e92bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374d19dbb12e2132bcb889d3920b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e750f81e8fb70e44a42e4885141673207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ccb17be8b5122e1cb02dcbf79f56b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580263bc919c207d01bd56911f1cd821209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9df169f30e8afdd9633594a1d056210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f56faf386ca8e6536d8002b82b3db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ab8784bb6dbf748a13ae1b11defa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545065fc7db71fe2b7dc3fd0391a191f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b243ed2c9770c1e87bb142a5bfb4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b688eec381585f06aa6be7866330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c489f18f2eb86872013f4bc2dacf1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e958e7555ee6df33cb990cc5acf756217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f4efd290c2f7858a85a2ee1f597d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454be54c06af086ace03d0c22da371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d4bf2ca67dc8739034e9810865b12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c533725efa707e79906403f612f138221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5124fe67a1f3d5363b01f03ad3d02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fc6d793d6dfc7ece951d9d988598d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824f8ecf58e7557a3c810c0a35f7d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657678ede5882b0b92aa7abfef9f1c97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f9dceaade98896772f861ca13048226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13d9ab3a7b557719102a4a1714531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8028b2ed089a7b4333e4981fe50b0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915909574b8cfdd53912e46d5ab3f514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a644ab672b0d641adf14214b1b00f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b909c4285b155b0a2ae5bbbb2ec5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e9b05a05dc36e0c81313cc81e9f31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afdfbb9851d5b8b4b150b1822f2ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2094ba3a1487e3888ef8bfcac2ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed7ef67824e3022868cb202fa2e71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a089011e4b509ceb2a7b1d3f1b3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca89d9752472c42ea7d5d17a4b86f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4090ca382bfaa7930853db7eeb0c8d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27e349de51c3f8d9338f95148f2313239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a8a7d85504f42fd43231633c48ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269534af188a3e3cc609082e1206fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232bcf2dc9e1e20804c36d6308acbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b26407c82eab63adf52783c8c0ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df4b9ec3eb18f8aba350302b775ba0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc568b24bf75661591e255b0996c24d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606fac301973cc87957569a6efeeab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487aec4184558717ed7233554f9525247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6a23d97c5f61a181eaf4baaf7073248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ccae68c717c5a6878d674605a7c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b77bf2ad623e9a419c3959be3f11d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30e056eb9a394e8baae41016febaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1771c01c89f82af91255d59223931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34fae8a1248dfcff83a648a2c35d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad26b4eade7e23cdfdf120c7dba4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ee22382c978a1c60f0c5490d2a10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac72db722a690158c2b47a4c6fe9b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457945e69619bf50bce3886e6d870c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1daffea60b01c151c89e9c6e8871cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38239b62fae8a63f3574a9f7c4c3c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033e1a2a7d595ae497e4dbb51e9b2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a74916c1c51c230b9ab2c0dfb55b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c46aefbde8c10bbf26b8cddb6a2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6864cde5891c7f2f7d0d592736e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21752d4be738f6e2e98a24e27c10af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf538ba21872da036cedf3c2322317265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c57914676f49855ca22bc5ad573242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d00cc6c2b8d4aa0e6c8d5864cd0d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11bf9c4bad62782194f58e59768ff9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1047cb576f5b5fde89e704c54c9e032269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0217ed19bdee952991464042e3d5751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b7ca86cc26aca9297a230efefec1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e19a98441708a21a5182c5f6126aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5aad869456559168972a07a8bde08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09a380d115def0fb39105eeefe7a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb19cd8ce65b9e6f194a21f7cf27e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ff6dcb8574e0d698704d52025019276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0b00b5e9822a71efd5594423b03e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73140d7172ae36e7080a04ece90b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0de7400b686e4b2ac2a0cd30d978d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976212ba8d7b61891e39cc5c8abf15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739e680299c62aed612a4cde81a148281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253537bed182f7a5dcd1abc63f11380e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e189b63b0b3d2df297b6285426de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc62270f801f987424cc0b3b3dedf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3979d778646622478f088c29ff96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acf7f766b2e85746de7f50d49d1d84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7141ec3b98a8fee4337572bbdf6c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a10a5256c1e7026033b2bff51ab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f0519bad1010ea2e4b18d46f8431f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c385e98cd9722088b69d630fc27b274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adacc13b866c8c82c826cfbd2b3e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad604fdd255fb0ad9a08d92fefaae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a1fbd3cb9dc6f0edb862826fc2cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b527ecf40b0d0707c375ebdee3071d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749afbd606a82ff4e05596fac3e1b0fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c18934fd6964996162bc489fa4e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff3b93f3e761fc10207a7bb205713297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f25ac240714733842edf3c6f38e7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d0db30dc12b50980b71327c38d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d6f37440fd775c297e7bb48f37da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03bc3da907fb4ea070ef3b8e683db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c3605b76a16233c2b626b0d93bd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a039f2fe6b6139ba22285fe7b692303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b97736e6d1f25e39d88b37696f63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367889686438a7c3f03cbc291dc5e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584cf752bc3399e268584bfe6a48f97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab475a50273b1908f5e351598fe6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08574c02cac272561c091c4bdfa0e1d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ccb9bea9c15a8043ea1bb4e44ac88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a51eab38705da36bd6e6933ba582310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f88d599953a581f7d7af1f9bfc15e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f76f72268bfa4fe509c226b984e9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95811fdebb1d64a8f6d7cd9fbc48a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc867ec13ad10536076c1799399b21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538eaa9b63ca558318bf68dfd236a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bea1fa81555e91efe72ca596686ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533639f766206e8b7ad64562232728d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c140d1e7f8a2ef47eb709f8ddd93af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a4129d96ffc2694d7b5d1f1973d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ba23b82e64d4037f4ac5c144ee70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b729f8e6353d38194e919094dcf23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c34b28eb3f2441de5ff9e4b585502a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd0846532569345b9b62046b2db5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b705704637575f6438661494cae8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05061533669ad881b6951b8407b037325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7ad9dac67e58ba008b62f3be6c7bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081dd60b8ce7d89d38be7776305b77b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e113c23c36df8d969494ff9ce246d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199abb7b859f348b6ae649d250a07e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03f05658361fc40e4a4019b19a21d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a5fe8305e05bd276a6f7365b11804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8063d89397d689390b0744161303332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1d6740c7cbe3de1338a63dfcbdae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a805d2ef1dd5a597b342cecd2d47a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff1a44ca0ee6fa74aecbfdaddab34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3687f283c9656e27941a5711f84ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aad0a6ca960a1a138b2cb95b3abed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6feb64cd2a1431234fec607a72c0b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772f135a5a0fcabd0f2848489184c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b10e4d883fe2138d103d3cbe57aaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d785e85ef0b2c6288dc6776fc41d15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3370c4127946efc1dda2cf6b995b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ff6803e6710e3817a2c3d7d73190343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c1c8429026f5ac55ea9ed78227060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe62835b390bcd3fe9bca593413ba4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a203974b1ab36aa1f4caf5e3a462cd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259612b061e71016f95db9d5efa8df3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3905942ef6391a7a65b9ebc360f5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9bcaf90db4908aa1a0d503735ac1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d3bcdcfc810a9bda60644e4eb74b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0bb96ddf50bf1c2c70f64ebfa54a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074b0e63cc60a0a01f6039605f3908352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83778ec40e2540f6f3e693567f7b82db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea97f1e21a9b3d5609ec188f330c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478bb3fc516f33b4d5bd27332c90ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda43d4287344222024fc2a36699b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce851dbbc8e6c83122ad3c35a9b6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4192c651fd3cf85fd8d7ea82fb09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c06c636ce246494489240e8de4828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af96215b1156150380e9351d9f0c1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a2532a76afa07fca5d262a112631361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04712925077d80cbe1abe96346f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32cc21248108927ed4d711c1c907f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f6d1b3d790810b22b77ae787ab511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386bf809f32b2e25b2e52b2be8f91b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102c31ef1143115471db4bfb8259f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce69390d4a99e19daa2d9933e244d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cbde5f7800b5f9b1a6c8455159fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a217c1e6c8f70ba366398acd69bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5d657bae2cb4e5e127e944b9b1c9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1ded38823b12d395f3ee27b58cfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937330eb1b806ec6622e807beba1579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9fb50d0ab9069ef534c9f745b29c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c289d8f2e67039e19e50ca401283bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdb0c72a7cdcc0900742cbe3ed8a2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48cef3ad1b8954b40a781157890db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5993b3b90b1f14f59d14ec3400f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad1f4761df0e37484a33dd3d92b16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f23851a88e13a1929ac2c24a80cce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d386a255388cde7cd4ced95692c67a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e94b89c7e40e77e3bb438d093587381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c5e681f3dd7a8c6fda048a78da8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2010a797787e1ba3cd5e96937e7708383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad90eda3ffa9170e90a6463d68581384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0018d09a5a925d5c55fa0d06db7364385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196f7ff4d25fb5773e2a793db9d313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989bed2214a020e3fb6e4a4c85d963387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b73bdeafae45e3699ffb31b657fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff139da942c561c384595bf851a68b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771c26dbfe35048d1a7f7abfb8624a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c414b68ad031f56588d421171aac4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba459ef9938dbc676e892bb03322c74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcbac10c0e0e652bdd88c23df3487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d4e412bfec0cef8cf9f9c3eaa088394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6a8bba1d4a0c8565e7331d0774fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc15a61e7a259b3b2fbef89b573d98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b784043e54136fa8cef95ed42bb45e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1297cc27b8dda608bb5a636e8962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83702d826728fad8af50c072a7e220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657dd6686f07f479851489cff1a7f62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1136533cd7a950c5fe1fa58f7dd4fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed8d03f1c2a5cf245ccafbbeb2553f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774f69f88dfc84ae37c33117f181ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b261d915093d4eb2bfbcb6092c5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510256190db18745cff9a470fb63ddc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a607bd00491633297bbb503fdb3c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb62374d6a0d49742b99dff6437505407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f105c98676247916768b8a383cc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a003c7645306d557ecf922f06f61ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd36283039d014f694508ae1548b7c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22fb6326b66ed4f0ef35ba8ef9d2c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c47fd49afac95228ec77c0a71b99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeabd0150d9c1135fb6b31b0e07aff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb678e250023c53b11ef8739316975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c5d55516c51f2c77a9e59ac2767b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08921d76d2182b6cb7b0df6b4e27a7ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409a9b5f9e8c3a9113ec98ca183bca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b4a8fc11473c0298276439272e01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79302b74a117e1cc3be25645c30bc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a50933fd8e78da3ce4e90b6703986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e3f19ccdbe0dd057b16cc71680617421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601277e5f7973ee56614d15098b54790422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0181ce8978776f7270b3508458f8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab206d01ec3fc55cabf7c212762651424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acaec30bd5f2d045d3e6e45a5ea97e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a954e183255f3f0359a693794d8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c489c8d6e414583463daa905993f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1a77e77e3f2c50b2845c0a30bfd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38507dc209c52cc8b58c08475960a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864888aed6b5e52bfe0d1160ed8137b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53af2eeed88ad6c92ed00dc0ae247431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d4cedfe79a639480f1945d9cd1a97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28369532988001cc7e286a41970a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49dd7cda9397edbf7f6bc7cea0f98b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e92f37c6e1847d4bb77284eca40bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c676a3fac6abc3346df4064795f21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4513d7e39b0b2eaef37ffe109eb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ea642ac8f5d0b8c932799299e9cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606224a4e9f5ce5dd5364a1141ef01d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db1406d57930c9c974eda154cdb54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8106a01aa3c9411282ee04d4fd22757441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5de88fa9ab8ce7defef660e0384d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c10816adb66ec6e562e2fef64f0de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae11c0b46be9c4fe15b325b8677ba2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356b3b8d150073abdd5890c7b9f91e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d728686e1a45f6d20c193b602ece4dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4231b3e93eebf131dd7373e5810f39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013171a107f379fa5837ee56bd7768f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba6db97238660512f903bf4c0cee9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad1d5849e8156fb3f779ed4c6c07c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ef3f46acb055c62354c5422a350e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9e772c5d83541bb0004abb6067104452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0b5a851da90ce22ee0f7cab066b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61669ac435a8e70006f43f2d953c43e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c64c8df8f18227bbea7c21fa5708c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411cc7ab3a005b4c78de0a590bcf97a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597279d7ee92a64eb1743b3aeda624457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a39a724d8812555dc7b8cea3f5ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c640315b866f3da4a815bce91467459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29d1d314c21c9ec9a19c4187a9e24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368078591e782c9e848cf5ff5309df0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60318769ecc77cc3302c1dde4daac88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe988f31c19fae309b62d31f55ac19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4363edca1125f6f273b9fc99bfef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647998736428598c3d3a6348cdd7dd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b385f96bcfdb514472af929ef740466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b201a8f8ee39acba71a8f60ffb88606467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca6096edab636192233383846c3767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615f98cccbba1f4aeea7888a6ed527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970f141ca889e79a6de274a0c87f276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7dfc09f9bb4851ddbe2d04a52d637471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f244fa30e07f4198814314ade5d74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebdaebdb7676ce6439009f37e5a66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9755f49cc08b88cd469a236fedc04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa35eafec9edee4c21aee8dbf52ff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a77ee18f191943e1f1d14a6609ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56ca253a77ff44d5095555bdf3f09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c47acf37c8243717dd2deb877861478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2390bc9351ccba33c1343a01a911a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4db7e5a281e24ac41ec2e352b8e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5742d4fb6f58627a628fb9a6f99e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df06fc27759265d2c2291c76c75e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211fa36a618fb03388892ebc4dd3bd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612f7034a09e79a0e156b38648609f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b3efb3c1655bd083848913762abf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757bf54c53c7574340edcd0b3738a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb0b1fefd5f43b66bf4a8bf345214487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7bf5ddb06348d10d6298b8223550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951093acb93b42d07548bb522583fcf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8485e0d65adc8fe4e69d0c5b52d1dc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96352b36ae440b8f8833e82c1623d67a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda715204126ced2e1b244dd181485492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89ddc654c12e6de33b699f3db7591493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722f9eeb0379d269f9423e3a15a31ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970e6cfa9fdddb0e01edc0f748b03b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead7a5c833e08fb6b2017022bdb4a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c7db3fdff508351180a71b11c588497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415568a35ca16918b597f7bde10bd7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f23807d648d41352094f64a7839b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83203aa83fc0c7e7e64c3860b89accec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b7d4e89911fdc5c6f678b9a1869d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa054f82825b06d18ab7c1535258c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e85074ac0c2e66aab1b97d281858f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17080d93d121d94ad84010b27aea12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7bc55354ce4acab864455c129662f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f605a45b80ea7ecded498a6a856ab87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9dd796b8f7d34414e9726df0a5189507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711945087548367c39bd4b10d6d8476508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6742333d0c62bac2bcd945e0d4ee9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb2996c9b8e5d0318f5707c0bfbeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde289f1b19b8bb889d2b73f9725cf7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe11dd4d1d371b05535024b1ca1d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5967495b49b2ecbef8a9090dbbac0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b574b26b7023df33745e2f2ca6460514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786b6185a309f91eee1b1ab1f3ed44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342f0f83cf0d216ceb3183feb9a7a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031964051f96c1654847a488f7ee0d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0d1bec266e9d814ea112212a8af5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dcee27d01ece65a8ab92340ee4739519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b9c6208db10d08a324ead4de2986520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e352b771730ca8f0b2d8b96376f7b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251d0e4b3e925664db1cbf61791d0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba46e637570882cd83009e54a5a39d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02920a771986301a62cf4fbcea6e3e6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf86c24fad89ba65fda2673fd77c885525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fc49356ddf771039fb691ea42d497526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4d34db6c4efb75fed24aeded990f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84bd13ab9ec7e4e5317110cefe6e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfad5b40bdb04a7b8f3446f1880609529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ca527cbc38908c28fcc898df2faf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973eaa7967050839b7087f5fc11f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209749ce9591c4fb97741273baab605532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa7ccf2d83ad01a8a55a037e5419f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cdf0a7603e2e9d4f45bf4e220ebdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883f6a2c54045d7b8aa14925c148c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2e4ddcf7ebba838c89fec1f2df0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40925a32cd686acf4fba4dfca9f504537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6bfd2d77bc01f4a8268a4e5475340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427604b6cf99d75a36e3f56a2d804ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857ec9cc0b169578a9060663eff923540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac40e17fe7c2679ea9554bf24f0d285541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1470791b3889240f3eeb3d71d17c34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e305a6b5c7fc945646b43beee61a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f2b1779b72d105526d4665b57656e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c1935b5b5685ca5bc4131efb8cc19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477696f2c5682b8a41c39e9b0624867546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4474047bc29c34f5e6e0ed962ff95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b7ce7de28adae63ccd09e62ab56a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04753e0c93e8065879804a9f64b41cb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff805049f2559af0b5bb39c04bb8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6118b656ddf37f67547b3f00a4472ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93901349fd94643792e871d5def45fe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd38eb57a42530a112137fb054a75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845651ae6b0217b35407284036341a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573039437a728a60d2e3ecff4520ec96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eef4f129500dabdbfe593c6f99705556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c41475163e520d9e5f693670000528557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c33e51d1f014a86ae485a9d053ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd45cfb52e28fee7dac76adc2dd85a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f0ef6e59fa68bbf76fffdf565dbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0641cdb90d942cd6e7f10fa0dd3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5867f9315f83615fc02d30110096bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46d64b45488aac1d829f41eebb9a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ac21bf78d45ee7c3d05a02f2103a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176eb8f764544dd8c33fc1b1dd7f00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d2e1a61ff19c4fb1b8d1d190a34ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617a39f08f35e14d48177ad28c87c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da39669ebd494dc5f0d523b90d4d02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb946c88e9f20ff03ecf5b725b2152b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ddc99cf726c6059f6a77dbd43958570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0827e23e86a530561b0315cd62c74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e710e5e357c4cb954d1fa072b0fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61984b5915470f2e8a80118d759e09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfcdcc5ecd65a547050e411792986a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9e6ef116945ad882fd7ba93177ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594dc24ce9f38b87d7e568e05667f96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654095bda3e9bbe439df3d9d5065a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d65ba578568321a1192f5d90ff797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d0c3a379bd12dfdd2345e77c0f85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7506d309b46b7ee33cf29fd6583154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30701c4553f6f63da902d2e3f4813e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931f7d720cd2718282aea8b4c240d4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5707e5514b90ebf4567b9f2491bd4a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93127598531e44955ddda68ee98351cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227c4f50dfcc9cdab2b6ec71dbc247585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999e021e62d71f43127ae7296cdf0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f97fcb6ba2cae836310f6e82f162d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c2b07ecf645800bf4b1fc9eab1a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69325b450bcc97eb57c8d197457cd73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8495730f79b149b9da855026dd6fa7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff22781ac76f10d9bb95cb9908044591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1732b35b7ee1a1a21601a1c93492d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71de8cd6b0aae50e734a1d2398e932593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c53564f057403af0c1fc6997341a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0056fbfd26085d4f227ff3b4985d4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24bf09ba34a98d638804b1b3b3c96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f59a97a986f85315946c4ea1633bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b55044e2814db6e2bc7a1662a6771a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0e338f07bfdb4962d6ed9646b120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b43a8f0a4ac1dc19e79d6584d85dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca35b86ccc2f82ca160ed4cb8c79a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c13d558090e3704630c06228c9155b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6964fa9b8ba6094497110afed82fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641650b4e7bdcac4e68784c56b678b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978847271d6e01897c631e83330bd28d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8fccdfe94cbe6672866181a4ebef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b912d961abb32980c4f0bbe39eabd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdec281ae585652d430cfd0ba46993608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627786abd8690c8717d9f68bd0405907609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d11dd0023ddeea54a680abdd4a24a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54ad9810741824c8e15ec565d7999611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fdcfacad68e0a671043191d30a7be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d128f6bb1d50a76f01beea6d9f5b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a7999e01899544db29bc0be98309614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4102e2714d03e3ce1bd7b6741597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995971abf4ee195247d4400840efa19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad734229a665e42a49fd47b90ada9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95858efc2de1c0eaa4f6497704bd1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8128020b6eef8b61a93bd93e23411619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f7af50c57cb27eb39c0db28b6eedf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d2e1e8ba6fcf1f10af91a69a6569621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc827428b7975afba388a269cdc3c667622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22075e18f0c7dcaf712ae07060e97d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e803ada8e4e97d5f3347e3dd621c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c438586412719c91cece3bdfcc41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713af1032ee14954ab41bb1a05f46cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8eadd560a38a8e4008172562c107e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37cc43d253373f144db8939a8e5550628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e2f315382d020f81a1ab98243002629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf078c3ce454f848d235df0b6e0f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974f1f109bba91e0a3c11467066ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bb9077d36f300c13d34a5e37e1c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779cdaa79a6ee77e766bac917722c19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2b5898bf525b765473d967d02d65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe932dddeb700b7adff6b99e090ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0202f81b5d22bd343e05f004cbe9a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662df31dec7ac471fa933063ec1d7ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931112816aac69b4c5340dc8db442e5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5de19931b728a7e11e631a2b54b07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f1a58a0e4cdfd396b926c24aaf0bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f54b6d4ba73af84bc8c9b26d05a39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c5723a905aa35121fb4fb35fec52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365caa2ce8f56c6dd636e07cbfe30a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0920b0877add2fcd5741918a0306b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5103c311e8bcffe106e5f95cd003645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c29a5e8b625435aa440c1dd1d13e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48233280739299b7d307612108efdde8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457ad2d83b6b8a3757bab97bc4a0d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0a73d99b0daae94e43da5831121e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec07979e92deac6c7ba5430e09e5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389c21efa4f187708bb5ad596863b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59637c013853265c1eb63308fb7a1eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec4d74b496d040776c75f34175106653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7319bc48d2206c7c8d3c3f8beac32b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec106ef56b78f9213bb1380a2b8a8d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807010da691d6e3530bd1a89ff01ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c87f16525338308888c6abb425a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066506c441af14925b61ca723170ef97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faffc0dae469f7ccc150b29633ad40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a6210690ff493e74378e5722b703660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd814b5e65bf2f083aa643a694194f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b81a8590139df752d8809c78781c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0a33c90dd4cbdbb72e4a9b541286e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ca8d2ee952287450e14dbc122645664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a1c6f45303d0a664df80c40e31e1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e7eaa34944316de7414103972af4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88835419e8b282bf8791fae81ef9623e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6d1626a48a2d217fd4aee02ee7c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d3b4b62ec76fcc50a063e2c9e7c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7816ef4c2aff1f63a32c158f3f5023670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a9930920e45eff1e9973d58c4a1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861257c9ca68e8fb14ab6f5168d498672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3da6a970093458f892567e328572673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13314e91c56071ff14b0def6796cc236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffd32e8227ab36714b985f9081861675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f1a79c78931eb1c7d69037e1f7ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e6b4d90f4d51a37e4c14f78fe56c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cdbc8767195729557b3cd2b7be090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894926b97c918cb38152945375122e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b7e6f70cde3926fec00d0bc09fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65aeb7654fe8cb29757ff39bee1dbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1614d109e2d3db127591452d1474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929447771e8b782195a43608c6dbb45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d37d4bf25329cb9314100880d389684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaebfb6a0ae957b524752825b4c417685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f44703e771167004e5bcddbd152f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985088c2b7b8a188a978646788af650687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee9522b21631a074b575009b4a0425688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b22acafe9718d20da942f6fb3073e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db62c764adcd403aab130e451ab508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cc17caf84f30f3155cbc118894f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463f6a937411d1e33f9a41039780af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c996111858cee4515e9b8ffd05d2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1946414b2c9067d9bb0525d2278a93b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0bb024cc614dea0df925414948c57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50410808dfdf102a55cfff1a3d5dc8b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149eaf25af398d6f867776b59c58c23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2b9186b624d35cf4087ee3562658698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a7ffa7df71152a98326f58f8cd168699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aeddc3c53023c588e7ac13535e6fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53e355115d2ad1521783d3f92091c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136701657681f14efe93d6a002a6370d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef6c12e500fd1cc98a18b15c5bbe16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130314ab4e43f0d706a622cead9aee24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614fd922cd7f027732d04bc4b2a5171705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdefe5f29caeb8afefbd88022a8a69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c703de9d59974a47de634996e9a10a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6d9addfb642b62e75629920b62f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5f57349e2ad32b8e501609c831fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738619bb48efb9491e213b427098c3d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998894b62952960cf14c2348b873867711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecded442fd64b8e97f612cc619342ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae2fd6b5a44dda2d1a89c56e70fd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84130c58d211c8b9284ce4f68ec591714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482780f493bb1a266ef6e940d42649715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77358e7b2d7d4313f545c43d17322716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f09c50ce9915612440a945ea9b8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f4931198836b5b549cdccdcc1b78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb08dc721db866ab153f2d468bd91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a0cf8d64cba170136a320ca99e5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80376033fdd17acd43bd4eed6b7a2a83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0524adeefac584f00fd0bdcff98d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d9a450240b827803dd46341a96c79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e19d0ee36834053965320c6e747d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b289bb380d592c8e01251f73d0d56a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dfe262c2181e4dbdf5c2eaf21c892726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8f57da25e477239fd327769c4aae0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602b3ddfab9c9bd28967d4a81c52de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f97ceb5f91955b49bb887cb38f7a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16703b50ad702cf3c6ab129a6f2bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf722814888f4cfdf1ffb849f1ca90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b138a92071223694739b8d258c42f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229127640811cd4e9250f72d1636472733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d367c3a3bc926a5394ebfec47289734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f7ec4736c414035ff8894b50eb0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf423d86dfa3fad65622bed81dbd07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a11a067b26992aadd8bb6aa39e883737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c03bac4a09a16677f09c73bd39eaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7aa6c09257d891bf484de89be95a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc769ece77ec9b78e2c05cc0d5bf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f003dca657703758f32bba62a54138741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad030251fa025d12503b6d9980a3571742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd73c2dcc722a05ed378b6d597b87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ffe06fe946c67413e8ec2e142bd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5bd529380ccf7f0e33f66f04d7d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43556a7d55ce09c296368fc4b4d6c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b6c7661d644b8c192309e243ee28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3066482fbbc7496a5516170178b39c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1919725bebb38e0391b4a40524ffd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628dd33fb6d399241ce120019c09693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf11f72339361cb7f0354a5b634e4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c4bfbffdc7111b4d2bc2a90f0d58e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2df9656107e83eb8b7cb6c720877753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880ce5ae6e25b68cb35d51e888fa0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c808b6f37e05c7a4ed17dbe8c85a403755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e9145449b3b3e6892f5ce6381226756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac4cea7feb7a2d590fc856e6cdb77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90308d39696a8a6df7e708231f8e0fd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e9245c172f1532d085ff403d09ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7182ab48aedabd936480b252dbe1a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb6c2cf3e724cf7cbba3f96f138c792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19832776564d1e48a8b0d22d95b6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95babaaaba4a86950218a94ea6afe1924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057f305d48de75107a16a3a3aef0675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa3674c5270b274a89f1d9cadf51276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774765aa9d0cf13476d6f80eb645cc137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dde424109108c9eb91042cfd0cd4f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f363707af4e08617b4ecf1aea1780e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984609857201820df1fda801b22c26210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced4ad3e1b7b5ed565d640b1d10e3c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a72b9d979813d9868ff6776d5d93b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e978fe941237ba7febf852b4007a0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fed56c21f92b2840e20645733271314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e821910016c2344c05dd954c2cc78815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68d34fdb8b62d3f9e38978d4cdfe9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269095797983c4bb5d7d53dfc0d12117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197fc67ebeeec2ebc11af6bd9b8e2f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bafae803e4625c31af62bd9e4641419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127353f611962f248e0226afc103dc7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ec18fc09a31e9d18b1c032eb582021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437a46cf7585c8f74a3c195101f65722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac31fa46539dcbff665d31664b1e1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf3187157de06d9515cf43b93a9af824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e1e8e740c42b63f051f99d0f74dd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e465166b2ad237853b12b5cd387f7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde191b8de59c823b56ab4bc4aa72727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17441cf70ea3c19f99602ed4b03c91e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b171fbaf0b43df553ad4c3a73e777f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358758b852f18d77fa257f4bcce37d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b912b0bda04ba24b9f09750f718a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5005c00f090791377c36283296fb39232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725fe6418c8001c4243aec764f809c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3a60d7124934ffbf92cfb28385b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913e6a52c319272916c97cbe10db4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba88289dd2cf0b0efef4d117063d2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995e045d46a84d29fd06861faaaa4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96379865a86d23c9f3562db7f19bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d157a6f9a0ab0884518a7841784239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc075a551c420a8dcb74b5fa1487cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b63c93f450e648ab6ef8f7331430141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a51a8f4b03ee84839c7f4025351e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84b2b0a010fe704010c95a4a9015043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8a3614f22e65e35cc50775e2530344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ff7321513ef969b64a1555ea80ca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefd8b254cf51a4170129e6a8b9da846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ccd8d130494fa433a0b78e7a90d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7108ef91b326f045115eae6b9517a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d4f8cdfe7e01d43f3ae1e143fd5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084740e18c74d26577518694efe28750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10142f8b7fc7bc1cec3da104a244351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4af2758cff302c0591e7526e5409952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fab874fbacfd71a6a7d662f808b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c59dbab129d8dff1b6e9e44b5f5a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef1e2af37f32bb804abf75c307802555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcd3f3b8905146bf166864498325556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccccb10d361233c8835b8ab290dc87857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde14dada245875903b117f82ab3281b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec30d5eb9e0ece64b4f3e490541c6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20149fabd3304e45d3a32c2cd66298f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a839285faec8cf39ba1e5672f1aba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12025bea14739c62059201b5af9ad02462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a156331affaff2140ce51d9b9a1fd3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d994de6f5863bcd9e22965090c05764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef27ea365cd67f320a8a45a16f35965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d573c9e460bac411c8303e6e2f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5eb20bd0de6937a953162f67dbd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a980eaae1169b585674f654f3aa7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539482feab1679c5eb8ad376b858b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f95098c124428c5f79791400d64770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c1f745d89204d88ca9d418d0f90b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f8ec65e859f1b375fd35c153135172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e345be39a7709380e6117eb0db5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03effec5ad68713ef798b9ebad7c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8f442c8a6b14bb9dbebf9d588bb1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d8be4a0f875e24e06d394bda3cb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a26958e510dd5e88688d6deeb15477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe912710d4e32105418b9432eca8c4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4457fce08493ebee8b1d81733d1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6fb17c152c60c5da0dabc43501abd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3555224cac39885d6fd477e5aee5a0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7dd092197bd118712fb709bdd76f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f174eb9821200ae4af9ce78b519bd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509311e15a2d1784aa2b5f4c377a27f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce872600d04d329e7e23bff15f2b94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5fd7b195ca741754fa4fd579e502286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad23abaf17df0c09590756e9cb79da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c25c08324bcb63f608700dc43e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856d10ed3280761b458091952d16dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257fa4fd6e9ff6bbd8b586de4cb8a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c03f0affa7bf3f0294839f33702db791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e656532e6b5b8185af1724669b3cc5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014513860f362b82f95700866dfb70e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac85ad11f8b4cac350e1ba406f3288394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609159d12ad263d3b26f34812201dbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645f4d8b63e259b4ae7ccfaa3464f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6839bebb92026cadceb536be17e9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e8ce9601e887899169b43c206dc4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7824aff8fa5a23b249bc61e4521ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a077d20d0dcb08dee22f3fafc1e02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5e487830c1da45b170a411622e9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7abbe0281c0335d079e438092df9e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c5438ca6b888491602a455695510103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ee27b9640d5c68e5ee3e1783c689104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546dcefb4782a7b620e95a92f27c50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542172f35c49c4c7b50834c4c1bf472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b743c0561f460a609001f864b4d48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5182831db5d301e56af9f51e6821143108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9435e997c6a8218dcd81845a07dd93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1811b904fedd2f88e3802cbf25dc19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa028436449da0b8cba66d04b2dfe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d12cd5d7e588c39d0d6f8b41c3e14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e47bfb6f35a0eb785b83a7281c7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd281c15d34a5b7e423d1d6c9d4a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb33fd92a443a4a15ef5bd4a9281f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a76ccc3c141066a6af0769635f309116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab43bec1d2156ac60f6d2b687d446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c327e091b3068e06a204c93afe598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea0a705ca923db4468e5e49ca325c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec23f9a143460cff68625554523d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5e9960289ab6f7eea9e96ae7ea1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735dc34b27767eb749287059f075144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9cea4f82d317dc9262a8c03c08d3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0400aa8a3ba130147d14f1890d2ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d34dda239e6ca3645e9101ea5cce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dabb0dbbc0773151b5563331a950b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb8cfcc4bc3462cc61049a3506f61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e11c13415b1258a91cb3d24133ad8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0ce3bde4936377c4bb7232c84658129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13c80735e87b0cab79b89e43d6217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd0b5937ce911a62595932bf42d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07d714535d594bb48e62d0c9ec92a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349015667c4c2bc4ab87919e51dac6e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533deb7a36d95de010148ac3828fc12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868884ff7bdcab36b0de84fe20b7f3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8599524c5e9cc194972b7746f56cc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db355b1abdabb2c40e54981a4d4412137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a9e307e8aa606f5d4c6a48f7401b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e555dc8c737d54b1240026aa3ece9e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72246d06b635af4d5f4a7a967a1e6be8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d867fab6a84c87ee72e934859a60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd053603f069096de3bb90590d04eea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f4c7e2e3667831b13dbe5ca6e570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d0c43cf6e6ab7e9ceb2a32f36a73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1f9a12ac7fbd2e7fbb9fe984519f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c0c42f9c5edaab045699211f35ce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cce40b8cd0f21437296009e8d3587147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a5db73261a33ce37cf01410772bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a21cb02c1096a677d4f6a0af7b533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34582b0c65a7ab74b38f4c32ba09b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7c2b97ffa55e35a19922c2979e6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c41cc6fac8562214b16fd7b9764f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad02fd4c847f23ec2a233f0863fe9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3411c4fdca7e98a43082db047f0828154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2087461745d90aa3597090f8c937155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a987e8be7b7b8f676cbbc0dc76acf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39fd3b90f0c0581fe81426ea4b493e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64411cab273cd68b9e10380cf033f5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d20bdbf489e5ee51efb2f025a394159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a6046e2b116e5782ca8a39292346160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7f5ea2b6542f04ec40dfb96beda9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99e2fd163b019177755d4f6cf492ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e169e0f51d6d1805fbd1b6d025dbd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c94550164177e26f71ffaa410b354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9401b68878dafdfef95f6168f9954165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f8ebe67e2905a9753f81116a9047166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e56d6ea11c021d1d9943a74aaafc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b95e5aef8c8a344f307d8b43621ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d70888fda002419d5cdebecd8a53f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aed194e5f5db0679fd3859ee1fb0c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b5277f6795848b33cb6206ae27f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436fcfeae5fbe620c7d3e09b46945ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccfe7894b4aa2258912f4826954eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9195f9bbce197ad185221fde69dcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5336789957f7aabbe0cb04242cce9e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7edd8578efe0ddc09b99435f6a0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1626d2336fd7a842aa254740d3f2bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c10c23f7e1da2fdec0de1a5836740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15ba62331d8361811c9de4f73926d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fa8527ab3d66a4be983c2687dea5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80c200c6c3343f2a9a8a65a292e2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ef7595799f2e5f813ad760dda329182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee0107836900ba9ff5980426f323b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587257903dcd6498c660b99fca291253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac15cd3d17c184ac313b78cf283d8ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb520bafa39416a99e3927ed87b55b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d5c67d94d119a1a7ae95a642723b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77724398b81979b37523ff9ed9ae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b1289a9ba0ca6aef8e463bf4e2538189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f43a445306655502288ce17711b60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d7a3a7f13d853ff389bfc62f3f09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc18ab2d57c3b3abd74e921ba1d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646117874453f9c0a56ebb5de49f917193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be620756e53d59382e1ee5f448faea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab82dc3c9b6bee52175e59a3148aa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a790cc71d20fc21ecd0d1108aab2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79d51413e725bca6531eb5910f2fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b14669e12ccede509993d7d288013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab7c342e62b4b1298cd79c59f05f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7eeb9d3487254617347f00513338200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e57ecfaf9a748db8f12b30e6bf5ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898661aef86f4695fd0e6f73c335097202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ce10b57f5e01f17dc97e99fac95e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f73d509e7eec2d7b858c648e30d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31607bc2beb229f1423efb5f507881205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d9b9287fc2dfd54a4d91ad6d51356206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a7836c85dba252b0bae1f7f890ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c5b86b51ea30d371d877e2361009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba384a3455012aac1f53da0d62722abc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b64de9c0d38895ead7461d4618fa0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631827da498e32d6279de5cb969d76f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ce3ea61436259eab5737ba39d461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3950f93a4063495c83f641ca5ca66f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a31fae4e8ea6ffacfe0d3dd955b1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c4d87deec97979a0b30ebd66c1cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b166e703a76f392b221da91fb68884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec465015f9c35649d3a2c9e4cf0638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5adc7c1273f01a2a7ec4fcaf4bca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd469f8062a96139cb0c63f5f4b89b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16327e8505ef1a4e8bf4324014446b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a5f97b921eb9e97d68e97d7ffb57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0118b5349681a66e8837d0d204ee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657b494855519a595b06df51aa143c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009ef4cc58558157c310959bab2f4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a856cbd42600b0814dff00c588de18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa642923903ff17ae438a9583268e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab6dd61e71f255ce457f83407df57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b73ba6d60096a92ae9ce82643a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c9587b3778b809fe4234771b7a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b83e2f002f69617ad207c80926419a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93aaa1636a7c2b16547dd7d485f62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe75e25ffed12b0aaa68c5f2d9bd8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b22389d236bb53d2e1e926512d079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96197022f744a308eda0488d7a3691a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb462647b37fa4161102837c01c7df4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648af398b68652602543547cff812e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e800bf3b336c7affdc846b62be3b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ee8832aca49cb286f61e0f6dc727238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d16ea965d48cc35dc43833ca6bfee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d63d5f301a9792341d351fef8c4be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483f396d3946033b623663e3cb9735241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d6f9fa42a3c09957c7078f7d4e7d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361362e956869a2c9b020aa5d744b21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d055f018f98c445201e24e534ffe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6c13bb4ae6fd7a41ee32c6acf2ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e14852a1912810485ba4aeea9891246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc606d4fc0bb28c88b4c6894d77b296b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acbc0eaf15c8f7fd4c252ce0f0b795248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7dc471b9791dbccd3b2011df1cac3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede001793911c28cd0c8285023ec88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a85b8b6d804d9c6d3bf12100267c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653969011b68ec22cc7ec44346fb515252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80270f263ac1cd0fbd9676ec1e18824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cb849d4cc4ef271faec71e1219ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c8956d3cebe3cc9a9925cf4c2812f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad533df5fd8af09e754009f27525a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dba20cb26f7c89d1b1e1ea94bdb09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f03a08cabe422b8bee7211603dc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f0b62d311e7461b3d7a5b6515f0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa88c7d76b898e76506241e7baf18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe8b323a987fcc3cedbb4f39a4e87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041a33b4971e460026f64af86aeb45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28de64336d4b271c82ec6b517822a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a96b0282686c4e9815835398b4278a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81703720117b09dc27f54e64e4a40e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4001e13cb04408c5c3283196fc75f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d7ff06436cc8fdd39325c5929cba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5b7461a4fc093522eed8b711a4f69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354219909914ebe6576804a76c829e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d5592719df719fc12538a366ff1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f40c18b1fd443446e63f7ceeea1cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451acefc85cea2c641067ea41c6a0b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f69312455e85899faf3a8b263d609273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f55e3616218de501f5120af7077f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061834dd401fa31a6e0c744cd80df4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcaa60d2931785aa69a8f6d5cd26e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b95b67dccc7a0517eb4b86725179d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62756960f1659de846430c139a24991278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c262c58f7b733d20d86306436ecc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e1e95ba635013cddf35219493f81f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bce56e8ef8d43efd81a94f2d9bd2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd1b74251cd556995608338a63455282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4663351cdc42f10d76fb8dac6496de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38220a5f0409acd89c7cfef36ba160284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5df5318e1867a36b1af1ef973df8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2da716febf0d5d72961c2fcc1e55e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4dc38ab2259ce567abb970ee7f29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bfd683202371423da6e337346fd87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efa365d26b3f49969e1408cb7641b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471d84797c6c5184bec840d081485b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05328b069806c44bb82934cf638980d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0dd3c55b925243b7d78acfebf4a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a91a53d5382bf15d1078d19375288293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888892c052684ece8764c17f45a09e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61852552aad37a4e86d188109d40ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17b1fbed939e5d7a2e466e3da7244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6353a69e27cdb9597ef95ac615d00d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ecf1be9eb26e3ea857057d2760b2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81427cd4df10edf9b4712593597a34d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aae1bb7f180e073df32e6df1910f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9388d50a450d073d79c8b536f839a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b1411e3d3703e436fb4f4698619d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769be8e1f7f1563185085cd4a9a19535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b9cb78caebe545d43df5c02fbaec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f7ab14cc491f2b2e835ce413485d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129dc5f0340e4a9d9b4a1962a89d4df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388519aa16a54331851a32ff1e6b3b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766c8ed1da30a6f1a4fab38c1f1218308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5816d5bc9f753bf7f920dc1b1ebd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5c1f6e788c7253ccdd5180d466a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968573ab457f2fa03a54a8ef078034f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492034a1649f6f3ee6e97c5880479c99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546525809e8f72fdbb7a445cd2dedf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115915084f6f7ee92902ab3da7874a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcba282f4bf1444cddadca4ebc7a53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6db8fd04ee6b4662e304e0f710ac9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6c31b03c5618925b2bff3dd051b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a55fb643e9ca3d0a5cb03f7fb918b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c77eeb04673a454d9da21eeeb1bac7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385518957962769faadaece6d4d3976320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bcc4e66bfd6221cc3a4a160954f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b7ed8c2c7161c4d56baa15e87b2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1665b64763cd57e1b7355cd14888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cba811ce6b0d89cf4620d7c08e403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304724ce64c1613692d08e17e1735fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e2f8c556f04212fa08af08c3102fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f92e1cca3067c525d54b67654d79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643eb8c74ced6cd82efa7fffc890930328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b5501082a55823258829cafa1289329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65ff79e7b534491511996360c31ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a30cd2e3090cc620dfa455775e1c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7861dfe08dfa2c1c17bb7223606e59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df736be734efbdbeac232503b853e93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cb3b4ca747ba4d6d2b4f1bcf87d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ea4833f28c00fb4fb0ccd2765ee7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c114eb379b29b93f5b2f9688658a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab426f6107a592005497958a48eae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07a3b6d2b2b895869a828201b06b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d67e994cd65500c4c78b3135204587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe06acc99f242dc1efc72fb617a4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481d55cf27b4b90f57dd284779352c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db94a5b71cfaf39b7eb07c985615f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12555fa5d4923e2e8b28bdb21afae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa52bc381ecb6a673b6f234eb4034344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459607ed2b4eef9700e9a9a9aa9518345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31daa8e8c67d63276c7b8a4f5282432346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb80e877fbea3f2ff23dd2e03b88d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9736e90077d38506ee9a6ba064ec84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f67f94f87e06006b944527b8caddb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836734de6f56d806903d63dbbadb1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b9d78aee8a27e63c5367946e28ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e1a644b1e2ebd2c33be353b7711a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26859fe622f29cdd5e223dd7ffbb1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835c047c95133f9a65908729546b34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5ceb022fccc8272fb1a9b54313e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d43a874b1ecc3eff7c0f6083f0138356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062231f52b9db3ef5d343e9a447e303357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d211cd4ba4da70cea6c9e0169f7dbbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce61290072ec267d3c6c92fe8e1a97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f65650ad832ec75ba87640b286fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e7a812cdeca1dfe30a51a6b8cd815361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e662a216660bcf17252fc15da932b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b0a07204f4148130da30d5365d467363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276272f7133027dda1bb76a79b7ec554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450a6d8c8926e561b547f1ba3b321f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2b39faccbcde40e8a6f8a0bfdc534366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bd835246682700abd05352aa92678367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ea0a2f4179f0d02042cf0a499557368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4b85b9d65016f6914e0d66817b95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e67587ae438af23f1197243737e9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1052665f2c77c0dde37e705b279917371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5403fe0d83828c3cf6e503a7f5c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23d6501e27726d4e2f81527b51a81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855166709e6c82523b732fa81593d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af9ac6bd0cb642c56bd264600111c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d35cc29e36c3e935123c1e25be1f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb072206c32f107577d96bdb93192a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe66053e505ec607eea227fdd65a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653a77d5250e5d4f97579a74cdedad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b45838c7a0ab3f30980a81ff4c00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145ea15fb915a838974e893752c8726381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4888ff9176b41d7069d7d7add32f9fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3587af5f686b204a61bcb200422e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076a18d7d3e0c08df5a251a6c847ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944971b1fe11a198358dd57c34cb1ec2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039326170b28dd4edd3f4a5dfc2b1aa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c17ff8f27004fb07416c33d020fec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86ff465793554c85439c2908637d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d58680a1e6e7bfeed602fcf4a416b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558137129693d8f5889e1ac418d398390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2584b615a20ee60bc4225dde99b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d166fde9fc8337c162e7d0a2a3e89f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2cbe209f58bda99b69125ac2684dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07b953fd666aa08bad388d4f30c4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c352d089b606df6117552f9a2021d52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74953a966d620ae93d5ddd0a81f0e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43876ef0e9d27c3d3e3340062d772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843bb28ab95f1508f16cd2bc5253d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d9b14c06fe1c1582be0d84dfcb07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea847bbd1f6f68d969ef7f0c249a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c687ea56223022ed57d75d9a3672401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c861c14687a009936ad31c9aaa630402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c24086d3f16e0bc2365fa8817452403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5c40ad492312090f125ebbbc0f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715439f10c34fbe2a0fc6ae3417b770405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd046b89682ba0545510af5fbee8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ffd3bb3220b71219c22f065545dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afefb7a246feb645a9787075735fa18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae48cdd6f71631d9a4fa5621e3f470409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c36ad25073ed3f92648ab6350dc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbacec0645f72a033a8d9a87f8820a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa888d7bf4295f4e531a83d040151bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce309594c3918223aeae1c92ab48d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f08120f803f007605d20a27f317a8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77af68cc7387da21b03216b072520c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a317748ecea1d0b6857713cbfa181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951cd522f7830460342244e244afb55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fafdf4cf2e15804e0513177f3b42e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bce8e99ced0aee1a3b4a9f48cbcbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e95f19d3ceda0622518448e40ecc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09802675030bf9571fd2be2ef1c3da2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3103b6a582d398204e85c7d8b28fc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c4dfc4e33a9d5eb356ada62d22f5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b92dbbab9feacd955a5b6cb1120c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07fbb3309a534599565f917a094545425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266a76679076298c12843e9e23bedb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b89873ac6b01de435d7afc4fd8955427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df3093963315c50fc92a1e9d06a0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b7b92c4d873f42bb655aa2bb28154429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa8f469dc54cd2de3d4863bb9d1b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7482bdfb235c3bdac20ae2e2390f89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fbf3d6de6c6b1bef26456c9a22f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90f4f2d192d8df4626ef820ee12de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b61bac1247b815c0eba8f95a31d3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5061cc9fdc2de1e579eadbc17ad986435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7827d8a9ea94b4e4bf281a08403bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874ae7cd3bced5deedf2aba865513f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776206c8e0c78aa4b722557bf5ce9f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8461dc321c6dd5c81bec5e02e7910e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb32449cd2f374b313a3b8bc3721c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e2bd6197f6fe7865f713e5775384441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062298345e977c4b5bdde281194c274442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe644fa2ca557a5e233d9570cd9f5ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e953a81c239eef7c0cb2e9f76924e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1427a53fe024cbe120c853975cb2a71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef486f7152446f158b7bfeb12d51bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc18d8dccfe4573bcef16f7219db0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87f267efe4de54b0be6732054e8bb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1cae1cdf9c1a9f1e120c1186f4ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80de5ed7abd2d6fda606a8108b084f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce96c8531c9980a1b49937ef5feab1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91570335340c23b3e788b5f03d5b86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c44137e3a019bced72cc8fa9e6fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134096c8cdfac076f42bf29b376314454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03a81dfae6aa519e9785d03d8b478455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cfb7fedb523cdfaa28acee29f0669456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696383d64e1845a08c9f26f3a18aa89a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee33e5729f05f58312d7d315fa5efd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d357467ac811d2f8b8c896dfd7f2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f481c2c20d3220b481c0dfa8f8b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8688fe58b1e1744def9e8e1496a36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57407e16e5370b53588b4dd4dc25c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717944d46fb42e4f4a85dbb1c49da1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14794b9fec073b728fc4cb620d4c20f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd6101123480ec77f66f03415cb37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566aa98f1609cf34b1b905b0ebd813f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832701bb5bf47a45e0c178547fec04e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9f4c4f92a5fe5df06dd9ae7cf3edf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ceddb7adb5cce6b41891706c094a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0071f3bae86eea62b989bb62a2fd8df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7847b445f800092700a2faf2a3c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83c2f1e43bab1e8199a87d30758758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3764d741f18efc8d7ed581f5d09017c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c26e0ab1dbb7867c41569f2163ddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be07e88396f48506d26c12315d79803475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e475c2ec6a949d5cab175c20f6a51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e68749b957b1e7a4c31e648dd2e2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc23e9d551e3ae6edcceaaad0d59f22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470ad81ace7a40053f1efe47c8140d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23221f17e5dc96da99249f717ea4f09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51dbdd6006f69a68d22d5cc7c784a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e501bb65687a06b7258fdc4d6b98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051802d4c6d7f01b2e892622fe8877ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11604521bea3a0bd285de331ad216c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee2861fa1943a058dbd10fd825f15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048df87c8b25162e44ce58d78d81f2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c110108ea0b375d85c2c2682d92610f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122415a9dcd42edc3eb842141a23016d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4936074ed4a1cd18ee317adeb75ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b9f6dfd4bae00d93c8ae7768cd47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4d18327ef0f450229c8fd59576fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb96a86fc63c6cb2f5b51134d70b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de423f3679d757dbbb736d905364781493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313e060ad44605e01d38eac9f18f18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c7b5db4fc66c3cc8069aa1e51267495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360adfc33ded3165dbf44bd1df9cf17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb8c5b1e1e757a821651e7b431edf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba73ddffc0eadc14e625ccac8d0d6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036303e4f32a28d7411c830999c42167499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d54409cbf5fd11b1171eb7c8bb49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc27c71df6a1ca8f7d5ab2db573fe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479b7c38cdcb927b32ad3022bebd1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac9c23d7185ee156a3fe28ee56c9c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5931685f91d52be7fd7fedc4dc13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762579d46c11be9cb8921a3c4f5eac03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22925b53aabfa47990d715a933e68e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69c97f03b84ca72fc6ce3bcfdbcbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38407b75486013be3b0d6436b429f132508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69662b21dd14a39d8db2af1c356c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b22c403ff0e79ecaf253f7a0e1f18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c32d80905776ce9497f6223c56ebce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb27436be0e37ae31c7c2698ed250b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12593fffe2acfe53e43ece1300b0a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217af1858ddc4cd3079f538124b57e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9917feff58910b6cbb5ba07b83ebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a8ee568c11611e00110feb658a69f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e2cb544a36ccf7611f3c40e0856c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da97999b0faa46315a7a0e50d640a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d2fee605bebc0bf848ec0c74eec15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631050c8d6530294fa848349c3b70d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5770f1cd781e3b9107fbc8b709e8ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f16f07eea2e5e09302b23e7ffba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8d3024ac65b9eea5cb64268682de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e1531321653c9f8f30919b4326e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8c2aa3e79e4baf52722d8c1d15af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149884b44fcf4d6f566de15ee11b25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29508eb2ba08a694b49311c5020a8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdbc79b7ac1c3aa15a5ad29c48b2cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11dfcd656d8b574e5645b83e38e0af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d7eea34df286cc909134526af2062530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c54c11ee68f5f70525f10bc8a8dc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb5f21a4f115ce70357ece7b8d648532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b59b3a925d6e60fafc53eeb3b03e11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f959216db0e0301778d3e2a8aab0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f19c9e4ec2e54b5586ea8f5165c85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f11368608cfd4cad1e3469d6fd2064536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b7077dab9104da2586cfa37fe343537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea234915a25fb5d581de6671e4156538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171832f84e5857d4962e54d1b67acf85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a3403ef41fe50e1a3bb2e606fef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf13252e8a20970167fad1deaaf9c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cbb77d4ed87b7c2e6ecc343b21c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b78b2e0fd9f803b3f9be5c543e334543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de34c15362056f90d451ae30b87e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995575a67885798f46edfbacbe3ac70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230040f92e75605a59452e311a5f2ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565728c8ea7aa4ae6c73301244caaf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c519e0f497d364f8e7e38647bd19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c5b455b3e604e0e46adf2b355f1b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0b13d842f15a3abfd39316f59afa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a35aa75693096263002565e8bfe92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9108e0bb8311938256c18ff40f4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b166d37aae6c2889a1addd5bf8b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa19504f66d52dba3acea2325f8013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340043ce2c76327fcddea68dc59dccb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fed9dbbb90ba9f958f752bb3cd1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a81dad7ef36125be609af3d0ad745d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e24e886af7dd7f86a217d1f4aba0cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e227c05e32325a884e6ad0db2b40c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dfd695ea60a9def6e2d5739c9de1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3de26ba9db6b03d73014922580093561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888597fcc3320d21c07a7329d685edf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143870ce4d7337270b4c397155a092a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e189fbf78b2f100fb2feac9945e320564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737716d52eea8401aeab4b923ddcc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c811d31df6ada21bfe927e185bec4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88383a3ab3185c6e241a0283e5fd79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097695efde4639c919e3180ddfcc40a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe598396402cd3e455733d5eb3e2b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fbec48170ec857e0077746eed9b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc58c7cf9b320e8cb6db2d630da59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff83dc4357d65a8ff5adaafdf09c23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e2a91402c705abea7bf34a986527573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbec87ae6e4a94ac63bd14198d4ada574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283848ad6acc250a5143803d043094575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93cfd9d7ff2a4bae89b131225e004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a055688880683ca262145385d04d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03eadd904d4868993c93d9bcecdbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd118086185da53dad85f156390f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b5363236aa85cecf628371b76b3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e17a5f4bdd08e9a5ba7289b5c74f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd745570eb958f84a5d480990f64ff2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94c49239ab0eeb15af796085732e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d19984c9d1292d515d9470c807811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6794b21feee2c0a20eb0913a2c6536585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce85690a720958b191f9f36725374586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886177e3ded02e1bf462cd8949740271587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074df4055567e5ba6e4e21e7aa7cda14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393c86699383f5db1788a696ccdf58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9907411d271519d720a9eba1fbbfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed360aa03ebf0148250e5c56f8b6ef4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd72c9054a3f3a02bdc5752719a2c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b6fec8ab7039d0a80f71d7e7ce95b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a432c0721a7a88f6c8c8413e6e565594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f29350f62b78b452cf8038b2774ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab169df11229ff30714c8f6f07269596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe85b7b5dc79646abe48f6c43c3661597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b8afd7eabbbaa455fe0315ea1d4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ccaa115b652ecb8c94933e1ad5f90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83458226d2d05e6c44fd01f8d1f2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18486380a822f7222c7551a677813601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc4d9e4f27a9df86fa459bd89f13b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b59776cdb8271620c57fefe545ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a569373d624bf3b066d8cd6319d1a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05687c4c44eeb2db187dcc6a97c9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7694b5622c0eededebb6a42fbeb0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a47dbf72b89f0604ef8bb0b6967d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236b37e016dda636c6bde17307d981608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9a1b453303cd9daeaa3e50fc07ac3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b485ee6c79d73225d81e36f28a064610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13834fd2d7e064df1d1899cefd974bcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd651e4f4d5d88e66660f6e35f6eeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f8f3f3a1a747fa3229ec2bbe6d8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ebb9ff01f0aa23edf96d8512d8c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a659432fb138d12c83c603d1dfc37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898983d9f133d23594494b49367aa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b08232901cb6a9469ac006a6a24d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681e102e100444d70b412ccffd251a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2df280aa692867d2495bc369827d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa64873ad44d6b9877caa831cddf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90b59cdcebaf75e5a9b9674abe206621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f555edceb1b9b8ca2ab6d5a66b7ca8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db695060fdfa1881a846065fd67ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a10e72138e17616a5cedcf5af3fd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85f3c686618fb9a67e1d03d616d6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbd9a996d7bb24b7eb580dfeaf967626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3570a353db8262674d0300781b1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7724ad4511aeefbd56f9dd8689bed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dbb54eb355966b93db82cad33d172629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5cb39900c980e341c2a2771e426b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9675072182d2c6ad9600f3883432fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a0390cbd32320bedeb1be9adcec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc545988d0f683db6475b8db79c0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f74c76aaece5425012fbbdb718657634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb3f3216bcb94c8faefc3009167a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05ff15c07ef56f55bdbf3e195a3d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252c23d90665cf5217f43df324d26b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f10df72b0230b6b36f34e5502fc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994141e0e266875a77808daecf4082639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d837a1fc9da51abb9fc3870fd2b6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe4075219969c80069bf1d7caf20c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1752168328573edf78a1af90439ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff4df6aa04f3984efa501f5b229e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8dd77671302a1bf8fde5e260353e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f48d7775306a93d863b17fb9d761d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096eecb86ba361aca56f0afa1d458b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c0430724a2a356abf68f871206061647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b75760dc3c4c7084e77ec57cc5a5dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc57d5fd87e64e7c95e5043f905372649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfb428e005f8ba27a4aa41afb24cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea23c8482956d61fec00ae1cd53be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7108dffcce329db3a0dc18d929ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92164c3ec39c9454493ccb1e353a2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7216e543977f766ad3a6c5735caba2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096159a87baa6eb72b8fd98c51527028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955f804f79e7feaea13803ff17cb0ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4f9e88af7bdcb03cb5ef93f6cd68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e339b54ab09e854a89db6fcc2b168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9079f36e2ec80600473fa7f32e183659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675660dcc5709aabf3c5468d4cc497660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9937360cd20ae19672052d86a2f8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b6dd30211660bee3ff6f87fd0f388662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e939869195f8f1a2b6be643b47c4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01f68524b8058fa3c620a91c94b79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a53a70e1d6ca53d992a45d35fbea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7d1bb7c9d89ed05156d545d9fe9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e436a3feaee118ae6cd1349aa6095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d837ca4afa4293805fa469ce976cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f613615b64006932c709a3b7076f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e498eab38ba8a990e488f6fe2bda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c7a56fc93a4cf953972ef93ca3451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a978f145e1c915ca37177d137065600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cadd16eeb0a8197bf8c3d93072e2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4dc663c26d2fe72868b08438a9016674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511076791d53726450648367e7582d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd9e417dae258f003399c5c1430ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf190e3c63b4bb8460eb049e27209c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf165843487e0ed629a780b34b26b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e087482942fc4af515fcddf24495e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4397208ee2692535fef8f2ca54860b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be75654d150f3cb5194b25a96519a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014489eba3e258a2108a517a13d0b008682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fb1044a0267236b594e2f8f121fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b246dfcff36498c36a53e248bd1649684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22aa524c4c45f698077fa2b43aa35d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df959352515f54ca03fe50693cbd70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0d06126c7b7b44596f6baeeec2bb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a527300bf67e31e939d1e182f42e75a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172642d86359133adf19730688b9b00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bef07058300fe2bc24cb437caca9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9509eb811d1aa5f46bc8b21cdacfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea389f163e09104c40d701a7bd4d77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c8bf4d968481d171d4195b418d73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ddeef8865862e269fbb97677e254b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46611f07983dd40b74fb7e3050678c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11873e008c375f2b3a28de478955f11d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8f3ebcf37b67d3fa6e95ddda2f96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b26be8c633f51dab22fa56036c3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809cec045529392b77ed129c42ac326699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6d2fdcd735b9ea5bac6d387b8ec65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538ca110f00cd409422c4bfc00968ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93411eb7e76300500194919028613702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd12da8c4bbda37a661db28fed844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c73bbfe87a98517f6ef3ed738c45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f01eb2d92eef2c7783a9ff5f54c60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256351214f0919fd701a161f41cb683b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b2c24e7bc2c8cf3e484ee97a6e5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5176cb3d5b96d904edbf16630e9756a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f802b5a0a32db7fedafb3b6d6b92b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a11bd15e0fec2d23351a0edbe398b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45a47f07b03f5e2250d286147f438711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afed80d95bbd5b005bd9fe05ee06d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924c92f8e398beaceac37d115393067713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe2517c268b9a6843780837be029f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530bbd2e6eb01b4afa66324a2b4b8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143106c00437e9caa376328700a8a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f532a20f94eb646898a16461b57104717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd9fa8716a794743a1d318749d852718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9a93ddcc3191e52ac2c0136afa47f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5243a562ceb79fb057012713ef10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8704364575ae32d83ff7d7babce81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e960f4e14d998f5310ab36bd86348722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54699d42f8e992827dbf9d98ab7f15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b44b173e1633a4a38c8e9eb08d7ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d80ffc64e4f6775aaa31bcb920278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa8e731879bc171002dfea7a37fc3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b804f3e7e0a634b3d64140ad09d44b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b1259333a4897531e34b11a72097728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602119b3fc09c32b1afc655c077ee9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ce54bcc7af9eafc8a4c18415b45a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db87f96a4ba991ed1925a271719e99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce725fee022880dd14fcd7b308483b3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ead3981a8c555e3b2a590e005b807733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffd9d8d5057b79d50db9bb40734c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5b67754726a87d934f0f28148d336735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c812de2bdb34f72a572f118e021f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf76d53ed157f57eed3a0e771fd8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c8626e079abffd8e9a67d0d89ce0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc28dca416ac1d86d6241e3f905f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a90b6f0ac327824ad5e5562d59141740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae98269f8f18f21ba9f613524e6364741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e76962845adbd541881e9c00eeba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d118c14dfcccdbb9dc9d00d56cde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4741c77d88a3f12102e1db03a27f75e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c2b14248a2a7db597fc8e1fee178745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb8082b6f798c694c27bf218e7d759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9f15b578e9c6de7416ef56c74b36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e08f87bfc2760f09a1386a09bd3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4c97ad85b73b87bb02f9c0258730749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e746b1cb917422a5e858854a6a6bc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92310208f33efb22d726f1654bacdcc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a702a5d3deefc8d9d531b401cb5e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058d06da260bf633e251897963e8784753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700091f9400d1591ea985045d7ea7671754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3767ccb2b21b93654e5978a76c1fd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1ced635af014587e554f097b1977756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47e9f8165e8e015da52c7a4650a8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6cc54b879839333025a6e4056fb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af41fef127604d931f72ebe2e8fdb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>