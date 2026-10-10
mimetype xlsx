--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dd0075865bd3f30733cf8b5fce26d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13a2f3ca35b429c654f74efcd365a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d785a12f21ed8f2246953bd485b3143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d6cc20555f81a563ff1295e480854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680c9b4c8c26c7ad4c4d94862584f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb63d20207bd6c8949225793967096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea796a83d4ff15d8e16db7883a084c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b99d4b896d098341f150d6508964a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809310071a9154e474d5d80f54dce3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5781af6215abf6d2a6c3503fbdb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2de4208056260a1e68e80be7fd4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccfb1964e1161962e6186271a9526712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2cec145708ea6bb5c3f98f42c5f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a6309a03f5fa1fefa4c7947093f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e0544990b585b3919acc68d82a7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba851d96299060d341817cc4a754f4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c32a1bed97e51a123ad7216ea344b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32fc619541a01815bbbe88282ade418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415459e6248eac5fe7844a3ce6cd98c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c853b3d81a2ad99b248e89120ccb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7a3975b158cc267d227fcb1db04721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7feea4301f647284d688113a5c68e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25a2bd40c103f072129077ed55b6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e490bc7eb8a86ac4c0e148052042a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304969b2236d6bf6d3f68fb3550f84225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25cdabb96024e0debcffa607b624f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989e60967021395e938c9650026fa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72fe31110363f1dfab5c48153541228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b67330ddcd09a1611d47016a0494c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9436a1ea2cd45b805d57ce69c4f7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e3b48680c8ffefd91e5ee537254f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99652600806b7779086d9070681fed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217d7f69ea2af93c1c4f0111a2194833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1c75510299807009d33546c6af5e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768a4de941f4e51e4b0a73982bb98535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51cd59b208c0796a2e9778325f58a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe7ea8f3b4835edcc3c63e0d3004d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3d136052aa08fc31200c5853deb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90bc778a947af7075251ab8620a7d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31527f543bd24a483ee34796aec2248a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f487e392c2675fa3d2a2d197bf905fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c534b5e9a841ca3d7ec377991d4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518bee9716e2027c0d2d3526e0a8bb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c901ff3de12eebd8d91ab40772da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0e01aead1ea4a545691f5c4db05645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbb5b806141a197725968b285ec30c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df5c1aee8ada5983bf1cf6885ed57447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40899907b1e71083a628618a5c8b309748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8608e89438ea654d9076c96b6fc0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef8e84890f77a1a2526ddf591835d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be63dbbe1574b253deb1a96db52e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85bd4a098852191c975b272e972fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f17814cf5b7e80f87900fccc56c43553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f21442ce9c058840ba54a8153121954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb40b3263b140fc2bbed2ea0526ddc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d0c2e2153fb4fdad88f876e63a3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2e103f0c03716080eb908e980c4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f2cb46a4b8492b37c09da149d56858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff4559098fe2ec494f7db5d5a10f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed09cdc9335c216b971471c61bb4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa66e33b2e57e407f62b58e6fe357e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0abd203feef43d7509fd037e683f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd4ea6b87349c4847cfb30a07e4c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a8187f87dc16426a915e3d93035764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ab4525d902cfab637768be8289cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780064d551f6b1142f58da7f299b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289047acd7c47cb5ba375f0e2ce167e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1175dd4bf69f13224f19918268dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b7752b372acde10d097d6615779469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccff1f0a829d5878eceabb47e599e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fefa1aee90ff6733f382b7c6aa55071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8b659e7fad1536a81190e3be3ece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f267bcb41c1e72208f187aa20a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e25a9767abe294ede462bab29c3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1ffef7cadd4e9821436f6350dd4e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a0571e63a2d59c3697feccf95a0d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d8e8bcea5981d22f8c6422be7e21877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a2708143a3869751b9cb290b755078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f96551809137a53d2cd7ef28aecd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ccc9b89f611bca54b2cde89c315df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf825dab01641d99cf14032c26a038981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651782a9aa0ebdd070ebf4d4db34db882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ebaad7e9f8589976274acb4b3b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fab63fce5477dd4e1365212b36ff084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5059620353eb629bfbd0f3167f5bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ddbfd1e38c659a3e9fa90725b50c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837838f366aa07882db19d2949742d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72e4275d5e57fdb0a3b95093cb0f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d79a4359223f439be6a6592c1f20089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc203b668ee04d60214ade5b3e8265290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dff30cff25fef1706f727d70009e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f357dc7b6173e5d71cbef5008660e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848821d575e99d86641a0443ac1508393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ae67bedac258c992c38bd5ee8a4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367889fcca6edc2b86d99d6203111c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5dfc794ef24f4206d0e668733d3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28909ef5d53890cfbfc1b5e1ae548c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da07a58873b9bff44a894d204b694b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c3712bb3db67b29addc2d088e08999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f5797e06b03b683f2caa277da193100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f26ccd045ce9c67c409cd60ba8cf6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21618f86569dd4a6b529a1bb3807be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b65dfc79380260da5843a762bae1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe2a1add32ad465a244a87bb4f179104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5963742be50a2ef9b977bc09540f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dff88f69b7269040f9c72b2cfcdfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693bf178ae56f6ba56b9bda19ecedd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead90cc1ae11729437de0dd3c2b1d6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615c6797ce95caceb10e3952f0bbea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8bb03faf1bd4c44cecd3047b7aad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ac1d2c7f524e0effd0bee58a161a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138bbc047d2108870cfb151233772eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863165156499c8b447db116fc33895c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d66ab97f755eac3ab0ac86732b17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d20254003cbcf1aedc59e7e28124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe802d21ef92a375b17f3a8810db3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4611e3d41b50a8aa0c2440646a29d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0755cad10e2ff14459c6b22dc9aba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e656f4b480592958c448f05ba8c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119000949685548599234144d66d423120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef84a4e24c1b853d29c04f640d885c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69779d2438d24cba9cca7a668aaf5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf332d6b40c5fa6656d7e75aa8f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5ac618dbf0541b2f715d2df40c6a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85360b4d45972fad3490d783039bfc0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9275e83cae9b4b0113bab0ee3db5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50c93c39ec222a33980fd268eb76f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71e6ddb6819d15ebedddb4688a41f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d67444a6f75cf1cfc20a0630f3cda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880d8eb7aed7d16370ec65bc0bcee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f1d2a40bd8d45125bbfe0b5fbdb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad913c6eb2208831c2af8b082477e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba528f5a90ea2eb610e346519cd5bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d954578486f3ca544041b0f0c29febc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c1def1315b62086fc9efc64d64da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5847839dfed47a3e968a85d08e4c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a90515fd91cff46782ce61cda5f1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ba4dbb88790e35d35fd301df7668138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7d1adb6ae3e35e0d3e6d4d15cc6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e2ba173391a62daa42c0a638e43f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc443a6bfa0f5b6cfc0f4c91d338ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f7c7a716823c075dd11fd3e6f1aef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99c2624ac5b18a7fdf5ad29aa97ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423a7c916a6775d5123c4c09a6dec7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fd8209781ab7cd7a1081c2132ae2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc8fb26178c1d4409973a9a911abd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc47f89390450d2bb23beb880bc43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679fb29d906cdd09f2770acd3ab6fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f1379489ecf513d9d6908a04ce68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aef70b799fc3072f2a13eb2c6a591e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e43af56d9c0d63c69279cfc3ce77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f81a33a1ed99c7eed22de2be3078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec7ce6e14155ac473b8fec663df5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441af40f20c787cb14c4e458b8318d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e263b22d5372f8646616d6baf59d12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374cb1da9775e34095c15bf3c364e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b834d9f2ab5421e90736a1588b9e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504b2e7853031585c753a35d0fe5b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f08b72e9c73246a5a9a77e5837dd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5413a41d624791639f94beb54527c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ba2c8f79660aef5d18ba574cc8d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad2ee3f4d7022fb20189a0fe98af2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c16b62ef4cfda3982bebcae4024b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174122b31c695e8843454fd53086c4d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781fd39204f77ca618ff9fa05ae13e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c24ebdaf5659dfee18dff2fbed33f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0d26d24c342a51f159fd921d38a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f14fc1e0e855c90e06d50f65fcaa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d11d4e6db64f05d5ebae5a498bf5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3073f4fb7738ea586e50c7bc1d168170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e52727923b9fc971005ac48427aa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effcb0e907983088a0d80cd3cd7d569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af791ef8682c9d3e1fe30d316358676173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655f44f6d8534c2fbe8ddf2ee04a35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a51be11fc1c70e4c5bc83642d5766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ff31fc5084235648b93c7e6eda24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8772d814ae14f41d406dbbafc2ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f751bb7c418fdfa03b088e554261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e063e44a2440d5e5e100986be1073e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128d6341e69a531f00588b32a2ac0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f6b34adfe85a94246585b1289d82c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5311a54b03749dbf841f58f963566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3d1c27a922758ad5fb7f47ce861a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6092305f472e90d6995a2baf7ce6aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575afad9b798ea6ffaf13cf6ae89484185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35ac7297d154643034ce7c3613d4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49113b9875548f365ea592fab7a4333187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce0e83aeb2c5843c660c44ca0e99b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128098d123e1656fdfddbb2604f215d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb270533abeed618ee40e48569244190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca54909bf1579489dc36faed8d7120191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed13842d156a0ae23727d83b40a470192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171385b6032a57306ddc21467abd20cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03207915030ff457019b0a51691f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9716b64cde012934d0b2911fc292dcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c6251e9379245e0e08ee05b3bbc57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b723a903cb19f8726b195c079513197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5a4f11631d89cefdae52b6a37da1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9486fbfccaee124f281ed71167175199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee34312138ba63e0ace73e85efc8c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643d7d3aceb3287ae678104bc2b42a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba9c030f2204ae091e4319387145e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989f46d7b7fc64f7a3dfdf5cbbe3425203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e93ec20a6a32bff91a7fce439125e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed7661320841ad57eda5b41345408205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29722493dbf1d53cf9cee465abfe37bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3951c13412c05d62822e89b20699ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2c7a73b4c1c6cede757ce0c38967208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7938b03f982b6c776fbe59b57221209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701f9ce74140e248018da5f0c5a590c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0487b65326a7acdc99282d38315e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b7a9d44d29a1c5928bce32d66ed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096ff2bd6636a00bbe933c815fbe70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092b8bde31f26aa9111479a39bb144214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f1f928b87b5bdfe21a1bb23e8e63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2b117062ddcbab2ccaf78f960764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e068d723d08d3d1f26ec5b79ca3084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cc54b83718c7f3d726577325c5239218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793285ae4e9b4c508223391b61a848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db8f2a4e4ed79d06ed3f30cb84ee6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e690293db208d6bfcc429e0b3cffc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e5e9ad6f80cb424adb1e45d1a96c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a58c42f6827aec1766ca182d24d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de285137206fbff2bb0dd2b9f8f1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779088a9bbba8558f86df156e98392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d76ee20deb72c8d62097b67a4548226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a96a8e450b21b1f683412c1f1c371227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5ea831fb469f078eace99385a7bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e9c02aa71cf6d2b8f0458dc52ce78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45194096810f1fc408ef7f1bc9abe6a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544462096618c15cda8f3f28542de92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8b8098bbe1b229fba780d097b4ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5d5c8f823c91fea312fe1e023925233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837637d3b1e3171caf1f7339bc86bd06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185551a20938caf7462fe31e801ebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec21937c2716e1606cecd5492608dbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7587243005f7f8c48ecfcc55e18eb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9985364ce20b8af6793c4b71cb550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd139601304cb3ff095ea7d72545396239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70568e02ebcdf65fd93fdc889646471240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6db3e804546331ae76341dd2b1d59a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be88d173caae745a97cebc42fae958242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50c79d458acb470d3bac28ef665ac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d9b67c8221296c67325dd06a1396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a69962da280a9b9c355ee059c6573a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178520a128afe837af08fa0aedf6721246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae711cf1b38478233ef293bbc6c3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5149b9923f0dff89fdf9df63661935248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55af3013342c8088ec10836790785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cd0d6b333556f300f4deca513803250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba545f37bff4dcd1055bf361f8faf33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860da5a14f5c478cda297d5f78157cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de73665a38395329e3fe4ca8f1856253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1468ee5a531bd8dda92ee08b80e46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838c41fa83a4638c0fb69f390a0f637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6954eb564b5d7798f4495df700cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd87c7cdc71dacf4bdaaa7b43c7d3d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523295f6e1aa6cc3b74c7bc604a484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f588c90cc5c9872a3c1f1053df1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28459bd0ff7265ec4154e932f415af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff394687e52fb2b6411432d1a6593802261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860caea48304ecdad8987f3001ec2a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669efb462afb5e623f0b63c6eee56df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa5856efd95da3f496584543d14d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa9a4b3838aa4aebb557c54c4174d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b2204acc61c520cf07e137a784c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a1534ca74785710f045afb7524eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496ff8f45113c485d3b284ba8c400c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeaf3c05d0578fa571568b66e73b25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b740bdbb4bb20c2987423041ca9c0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151234f69d0c67c6352b71b87da56ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540410f9262bcfa96399098d7bd7560272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d73f2d93c5836735aa7e2ca08748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d963d90de77ba2dc7fd7bd058b278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca675e41547bbb0a01b00927d2597275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd91fda477e9c4778e828ef7697997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6fbffb1ac575bd84cb0ae96e69a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e36c0906f6bb1af1fedf6ac3ccce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066b083e7d50b8772374c91e6227d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e98ec34f40f38fd1babb681defad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72893687c9a006b0a19acd9555244281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4aa1f29b57afbc2680cf903855d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07660238acb394a83b0b6621230cbcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26e0d5b0fa8275b9d76ba6553202b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6a62c252cbd6b379eb40798da6567285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37a491dc612e14c2c06d1f92766cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bdfea377615b2303e7ad81cb0784e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd10366a7636d1fb1e541236d29d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cecc7097610781194cd7c2d72ca26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99ff64f6917cf4e0f4b57d50d47e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921bd23be362c9279a5137b4edbdcf9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678cfc8697f68df4e2412f5ca3045d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad1cb09fcb6866b752311adfd09a52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adfeda0052a7dc0cfe55b3ff25cfc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae4c71266d782d4e08032f2cb75812295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591866a4e9d2d1345395f44844a0a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e8c5b7f6b216a9a1c0d291286af0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae0ff949495115b128ab0144c639d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a90a5b5be74e1cb9680d49199c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10bf13a4163179946b41c5ca4c1082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c17d930bbd776efce95efcf21bf24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38f132476ff1d07108d82a67366f4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c260ecf046e557d394d54a6435b58d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5931be29e79a6a0a638fb3e4d02959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11076c7e3233526775cda69a7a5accda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2971ec9809a0848e241e4d1201bb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ccb37e0be5d2bd63500056556c99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4b2fcc5c1fc29561232f617acd5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03cf8e3fa11d5e8a4a4bfeb1d89e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57744f92378daf113b056a86380d47c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b49fa7976c1659e4ded5052f0ea74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a609f6da82e985319708f21d9ce2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933a22d3f988d17e93a8c00f06df433313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d1e0417187cb7361a4888a5de1f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7deada37cd252b5ac2caba4815fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d25e67b9300f4a72998ab359b31a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd4544122e5ecf1cc8374d4c2b9ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f259fea3f231a12805ec1d6b566a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ac022450641df2c88f0f667c87d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a90f84a2d78e3b79098336cfaa2cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ff9ed912fccc0198cb84605ec510321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8b6e6321aa05ad8e1c3de63f4479322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e735b58998747cc50b9ff38d6c263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c33eee29a15a2e001212b3d7939e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f674875305d87c9df4179fc2269b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787768033134df0bcfc209ee115df734326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b926cc9a024c21ca90750ed588df97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf4ef0d57cbeb21c3567b4b58f677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a74f5e319ce7ba72a86d17baaf1aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae68a0bb9a6a8735ef8a7ef8b0bfc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffce3988334927f39344c026f46c72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c73ff4b76b0beadace9843087df7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d192120ee36ffa9888f7579cc3c3d02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789f12dd2c18de81cec3b78ccf3f10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e751bdf2991a7a711b8479d2e9b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710858bd93949cc77a4ea887b4413f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a783d2ecfee61eed76c308de8bd6bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bcd2789df3eede55f488e03e6d7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b25552e7d57493b9b31c455dfc0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44db5d50e0fe889c81fe674587fac6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417928a0340c2facae19cebbdd73a71b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a7980289aa6c64d5d7cdab7e5c98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4175f7fa68eff719a6143687baf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c189de06a36bc6ead941e6627e9fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3117e95bd5f3c043e2ed8b45aa719d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ee39507bd86172f099aa02904013346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98237482741de7b61527539f64e75b28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc239cd9fbdfd43d8ec63086925ff26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4942ab6e8a9beba0dde522bd04372ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c87cb32a381b79c4008b41214b886c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fb89b251fc1eed386eda89e4f62c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8a2d62c5721ceb0d207ed6741323352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed94d06ff2504449d695dc0103b16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009bc92e7aadf249d6c7777f83c9631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7839de265aab55881991a977d2bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1f6dfa9050e7cb1af75e99166e195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e211648baa6f2240c37ec05749a30c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293de8a0303df32129027f5105ee416358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a0d687493a4274f0ca95a1a2b88c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07fdc1b801eecb3e30d5f5f856b09d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ebbc75c740053d2f44e30c8ac056b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c9b45f2f489a9c2ed151b0fdb3801362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20372ce592bf7e6fcbd9dabfeb520480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157908d7f0045ce6c80715320bbdef5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556d98926d9b70f87d67190a3a4294365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13989e7ff0181bc5313feb4c561648366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18707e63ed9488d783bc13821b55ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd2af4dad3d68933e1ecab906b0e71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43a075ed7e25e0b8b2ad61024dc10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32bcb7d16857778d81d73bbfe41fd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5696bc82eee7166a7015e36cb096a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da23ad877dfed51278df26211886c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e086ad3438583e4ab09226a36ed913373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402840365cebffb12b8584444ef2ae1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f1a02a9f1f22129fabe798b18ae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1847b7e364361f72ccf4855a114e97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d255788635cd428bdd4541426465f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981b53a5cbb6b68d0ec5fa5750123b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32db0555da340f6b937f2f69b1127379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e3e0a4d16d8d5295ee79f4fdb55b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1783d8451c583d54e608f43cd13ff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6cdef8680a76366259deb5e1dc0d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d6d9ce3415fdfdafb29101c6d73b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658bd77a709558da66276c0058ea71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378fd24a52f4171ff08c63332fdc71a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67590a8d99744d4c0a438b5dfd546386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7cd4e71fc2c3964ec61c94cc41f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566936c6c27f0a25fa9eb11f4738886388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60e7254aecf8a170d9e441a5cb1b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d653bb1682ed872aa17c584fa05e9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e58b01bc68f36d8df10869e34cabe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a23b350420614c3462b1233d937b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed2853bcb624735bf246fbad90c32e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb278fc2b685b53956049a57f3c528394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4198dc70ddef1ec91a4957a0e89a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bdb6ed17ddedd16cf8dcbc557ecdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b248122b5da29cc98bcb720126bca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f8e0e129d77da2b065fcfa778e4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace064e942d06c018f32de3b0dba8179399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad1227b7b34785a5251cf3b17b66d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0801a09bf57d0f98702559d500b030401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eab0011b00995cf8fec0073e4f555402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73d527ea238a13056828298be6b9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342916776751b4f7b9bee96c475ca29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa568ec428d5755a701aeb35b89f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fe50c9a8c4e8e94ab9cbecade69ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9398a781d3d8a7f8633652463dae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2de4076ac39bc04eb178e094a5c9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde601b6095e0a1f476f3c540973e8ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d3561c995cea30aff36b661effc01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454596d1573ebde777dacf4dbc4a9680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca0f3a8ede6064c80564a242db7337412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253280dc7ddee2c055723e36c2a3fd41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65625a634279342f3781b43565d48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a433ff7b9071a5c26478a70c3b8ab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc116567f0055b95165fe09e2248f39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ffe31b29fb6e18efa38089e952924417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d7a4ff1d657e9695532889d78530418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a418f2d150aed37ff68415d21c23d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf5f4d2b61b0248581c0928790e84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185e71fd06b707af27e1ce53586d21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02768dc607b153e83e4e349deec11f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847db47bf6aa6829c98c0e8d71adc0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d329846be65009c19e5f16bcc24508424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0050996774270b7951a259aeff9839425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc2bc49b2654fc9199cff90c32710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb38a3b19e4da0a14a4b982b9bc8da2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4139f7502c685846d5201c51ded01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7a880216e6f73755502d49277909429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78627a4cfac876f725e5eb46884d33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fa837b56b52f94934ac469f04be53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294451fc8b88a5abb123614a98ed02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a60a54ffdf298c08159db2776942a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f608af24a934fbc69de45e24c50c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df96259bc817a8a3bc0afc7e961fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1623880dcc3d166a4c15c64538b34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef803c97ebcbd0f232a57073bab60f30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed763ca42c5739ebe6448d67b3fcef3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674410043da6d7a9ce9f8c6e8910315d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9d124e01926b64cea6054498a9f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0453553b348a253bef83c95d0830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65ee8a3417a69084ec74855528fc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429878d81667e2b123408d9ad4d59c44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f3d91426528af648ed56bdc5fd2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c7bd42dd2ac1fbcf2cf034e31bbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef5a5b655c53fbde8d352b46f57976446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f4aff8b6f100c9c85dfc6874427a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708a82e9052877109bb6e028f9cf70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553eb41df3ae681b6e44b29857dbb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d8d092e670119445046924c94485450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba658fcc3148b399a98b5efec36d5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d34bd38dc522be1df9308c44abaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba91017f89e10f889f14bd3ab10a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9a9631470d06b2bcd040cb3ccca7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba49938a9278e96fc9c605cc44c4af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b32d38d7a7233b4fee0754d1c6956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6bdaa17a51dc079e09585e550117457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579868aa51a04a998d2f707d4eb4603458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ad3f43ad7e4407f6842a04e547cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9da4bcbaf2cd5dfca1a65c4ada7c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3196b2270125d0253d421e97acf55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c0c18541916d5443549dd2412f0ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61cb14b151d44c649bee2b814c8c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3fd70a4a45f8a15b7d8521ddbe74f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72c9aa2a80898ac0d7ac59cc69d58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f4a3667380b720687ec93e1b11d4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554be7469333a7c572928f5b896bd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d6538bd545f85df96530ebbc8493468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33ecbb6922ed557c6c86a9d9ccb55c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d87cf6bdde4dec48c209725fda43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b118f14eec15fbb5a2232e1521cc8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fdcc08596d0cd0a53ff504e9b1e7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265e61d20b11197070ac3c61f115871473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ccb0dc13ebb0a0f61f89710dea511474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aecd2eef3097baf0e66c5b595399e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f19961189a390a8ac7b6db8a42283476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52cddd650233db705edf12eea7bcda477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d589397d9e57311e8daf7338aace478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fedd65d9b30be8eedc96bca5d38bb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20447b978d48351fdba0d810b402f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71bb2fad04461f9a2730a7b6410c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c0d70abfa39259999e7ebf56fb13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c41477598378c2811b7a2402aadc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98de59efa4cb57439369ce35c00a9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7205b9c477334914d5a95e2bc4821e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c17b5561950811a6411570132458c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f634f8f17f59ba17543c8e77941d76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8bb71a4041310df23e15f7dacace1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb8971adc39daafea4f0ab59a09e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971116c5e93eff83f2a3dd2113f09ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3102f2b854951e1f360c3554f2ac91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17f5de429cbaf5092acd8527d0c8b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2f8ebbab91d0fa6e67b0c6996f0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3462450d3f06ebb8462ab9e958db17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f2ef02ba059c441050b03a0a9769495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273d82ef0259d7bb126fd67e2dc38c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302193b9f5f8a43df476858947b604a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fff339a7abd858d0d9a705b44401e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560c195f666fcf7823e11692e7fec9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287f54a21a17152e59d908479bda19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51eba631f8288bc9fcbf0aba9fa88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0bc180f502a52b73f01b45699197502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bc927bb080f36b3fddfd42afc4ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780468be893a933c5a81557acecffc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a91d763d97a30308fe02bbd8bf6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367d46811ca397674c397f7d164737506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01e46fb300bd550081c35bd1494ceb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b544ca0266e8b9f3bbc72e7c92dda6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d76d77aa44b28ac8906f72b1cd034509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79082b5c420e253a31a57390ad719f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5b683ef6b37bd79ea5769f95693b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4aa41141e19c542fb3b013287371a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12bfdada65adb299ceff0a9466ef4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46e1f01c131d7b68ec7288f92433d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826b0cbb0d95d6f75dd03eaddf604f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b93d8ea2070882637c7f439d7f0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda6272f8dbc0c6080df7ad4ec0bbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4936b61aed3dae584b332b155a3aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff513381db3f64bf972a2f09a2df61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b89f2cc6a4ac521330c0b2f6213c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e703f723c7b98d375d4493dd700491521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8b56d9fe6067d3964d84f03abd27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e627968182729e6d849308f8fa18a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed088a0d38844b990f95f83d5822f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640790c21b189ed8cd153320e513d59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4054c5a319493b8263054a9e95a4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d678eea3994192b093eb17aab9c54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc34509a354a6bbb7a1851c1903e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4f8779faceec053c5a4451f1b976529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f39a0e587c60c36dfd0a852f89832530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e1df7790b023c2591836ca14487c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5978efb814bdc4033f42727d879089532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bdc3fd47f667eb9646e903a8ad404533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d0e759946175d319d2898b816ab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8430dca5605b43b005241a60f57be7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49e035bfaa55ac1f06562bde6060e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f9492e50b0f0f1bfe1cdb51e610e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72913f94da781ab7fa7bc05145d3a0a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad6b485354a33b7aa6b24e33a86a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656240971054eead5b6669457baf0918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eeb16f83272be8eedaadc7b574776541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3ff2eb182982ce95d4a81d96e3ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99d3bfb7a8f2b0b39ee987b93b134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0cce87c2810bfe8cb11dc65ae45ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247aff5b23012d16efa756611b0330545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c22c6e435d7782278f56b1f89274d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ceca402cb7fec96a89f20c529ea04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eaca5724d2c83730e6840f95caf16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947dafadfb7664abdd4cc595760a30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde5db22e6e6db694b5e2cc3a4fb3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3800c2b91b3854e0fbee9828aba6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6723ab01519f9821099029e895966552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf5b07d7e8bc2c2feebf326e3f2d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a449bec8bb36879b9ee4458ca6e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c9619e02f67eb3c2d4f67ccb6e0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64e1f9dda81c8eefe06d16f27c9c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c548d4b2455994a863cdad4612125557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a2cbc6fc098ace90bec28e9d57b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080a1b9f106bc91a86e5c5705ddc35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1780a1c251825c07e8f07a560a3c93c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435ae529407108e7f28c80e4749923561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174f531be101107912b7e076c4d3dbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3abc7df119de6d72a5c6c9991324f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc598b3f413a93c4d54eb05db3c2617564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12381b2aeb4c2216ce3d43f407cc5b86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d95252cd2f3f46e986d842ce78ce89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dad28aaf48088de427996ebb7ae78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fab9952c7dda16595bd06b705a09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba9e9933011f3d7cab9f32f6d6c25a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab4dafcbedebb4198eceb19828e46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b6fcd37107a40d91bc1ea3dd75391571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0405d833cc9c2a1752ee1b7e308a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f905368e43bc1246f66a0ace013f73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd0845c086491011b71ef65f1fe56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335cf87799a0ab271f2f569e5b43c54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7670467cd80e9a36c8b3b30923ded0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f11fbbff7c1dfe55d18410b61632577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a274033dc6ee58253124b824c02d26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933498703fd5c53393f8e5cbdcccc2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36e32ef2bda284b773a08a6130ce0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028099823bb3d45bed00468c3a157080581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ab54ea01eed3d9aef854ac1eb0a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54634d8104129cb0fa5897eefd82ea34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6547d0eb2c2339a49960b48d3cce83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff822903aefd0bcd1a14f9d50e036b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e02efa1cc0c1b013903b7e67d692586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161399f5524362728cd496037da3655587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b32b215b62c2e4cce5e09464dbc7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44547aa8208e819dd6ff99420dc8f3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadb31452515b96f151cef535f9b72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5258646a43ace5e5424ec89ee6ddb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a614fa1ec6c2f68e09ff12f35a3653592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e433fb90b621e1751f2fef4484f991593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447f3da95919999d1eb73aace04815594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4252263de7793884aacdf656d2049595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021b981319dafb9a1aa12d68798ceb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3582d8a7a79cdd9907af984ad4afa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8898c74bca9ab5c598be92a33a9b30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7dac0e5b5ebadb433f2009350a32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5fb2a723cc155abe95b680efc91ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903870e926b724529cd3aabca9195f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f1fe5f83071c72f6b050c91096cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c713d7fa58a7688ca8a218c0aa7aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6099f93b9fdfbb031541942375292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67707f4666ccbd2c254a039f4c0b72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f256938f757dfb33be0c94b2d4ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d8f3b866855eead06f3039d06d61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91f024b9f2ede5f723844b1d3f7dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfc2da2d0ce24e91cff0ed51606ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b3b5117aa2fb5423c377392646f65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b83ad76b8fa7ef67d1e19eba3a2c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de436dc0c9973c0cddd0519f602e25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905eaee91fd52fd09ff2b16eca3067613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f327b321a5d69aa98a0e889546f444614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6653fdb5fd398075df606a2ab94fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918106981c060a3fbefc2e7482382b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3059281ec621ccf7bffaeb9ee439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e29ee14e0cd969b38a4ef74a1de0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef0492d98412a026df047e4518038a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb5f59484cb370cb35c5c33887db0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b6de590274a6f2e0ca6ad0a5bb50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6210f143bcadd5dec2cae74fccb524622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338987aaa38ec411186d2246b1a155623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b8e9aa6842790a773f18ff7bc06c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c34b646af3914c5700f75b52637e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3717ddc370543d0f074c386326907626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753779d7b5055f334e9aa7cdcdee7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba0eb4d84a75e120d5ed381e18acf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666f897e04cbaedd1cf2bdd4e771ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169c5f976ebfc9587ffc5ccb34ec54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1df5ebcdaec4e0bdf6e41b80c7059631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f78a474ff0317444ac59667c0717632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fcd2a03f289a0061b908ac2f6380b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ed68a053da45c9995c0165859c51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe87dc284bf992672b4747aac8e8077635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea8752fee66d9015b51e1ee81074c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d72016846ddc9734fe32e41cadb70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97fc0d677e2731747b2104344e225b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a40e689bc24bb2bbd3908f9b0a927639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5ae9913451fe17556ab5babe3da0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493be5787324d8debe9299f377b8e13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea19d899307e0abd011edfb906baf9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f001eaec1bfe30dd18d83d40ed74e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb126f90ed78856aba89a63a88b3d70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbcf04301f77e6e90c4670c79c2384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6328b3b298342509c9bcb8326a023646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54f7ab54af8ac14646d97ce05fdb3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aff7641f90db2b2fe40720955e63d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df0cfc51cd040db745fef6dbcdef00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31315988d276c7121bf5763062e4b00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6290de74644b55198d3d6500f78f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4404d052553b7e1e9050d4c5fdd18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d61f2cbc2a3d7ef152e7bd642eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9f06f912595528676fb5e7e23a02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee78f5a2632e5196e1119c000a41c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011af0833860cbdb93f50ba794b6fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431818ffa4cb55a7b4b6c55de01543c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c33f8e034cdf7662dded2dc530df7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f217658bb2e1a16d1c95b026dfb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbae08e8b50b22e38791bbaa13ba3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191965a94c24be5ea6aaae7a700ddf2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d086f7b92d9fd5ae8b21ed713a6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4607beb11fcb996bca47e6f108c1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beedaa020c6d2f21e8c7810e994294664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef1f6ef81657844812c195b9451ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc34026d0447af320f71500e28e5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4efe20de62b86778e039d196bc905667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501878876c17bfd4b79aebd8a948791668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b29fa9cfcca1443067b5cf8b0fe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59a812ca8c795fee2076dcda854f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5eeaa4dc04a624b5ef0a2654fe6bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e67c8ffbb95ac9b2c19f6028d35ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723730d08313e5fb8fea1530f99ec4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca50ae768bf93bb6ba2d44d51fd67a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9324aff755feb20754d4fa5dac150b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760825149fd791dc31536395f440b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ab38df03492c21a57cf1a492ba27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e76eb727524cacbc1b894a1df15a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086922c583be95d3b070e5d1b4931010679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142236bd9fbd61e52c9ddc5a0f1c99f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f52ada37ea712541d62b1eedd677681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea20a190963f4ba17de9ca38ac17d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a80817acb21f874acc54bf8f7038683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a66a7cc34a806a5293b4c1fe3ecf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3cd69db6147f3a3b2368b8ee26cc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4320d0f1ce4eb9efc0b4c214c663ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574ec9a2d3ae645ec4067f31ed3b7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff9910c8096d712f358d2c5f500ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21922101f4f9da42bf6d07e9b538842689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71218d23494b61014e27a908b7268f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950adc7a7964b12f369d7889938cd027691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03961b509c8af20a3900aed1f09cfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731f7435158bc5e2c751a417929691693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b549868e830c410c88936b6b0866a34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d3cada4fa21e9e48f4eb87d04e5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918907df7289be8618b9a248ae32711c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c4d05f7994e9084b39e6ee0e37f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff0a9120e97b0a2c6441affd312ec6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592a1e45e590c51218ac7152e6602c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7b0c3d971ee82fdba1961c37ba0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a683c2f158a6308e297cbb5d9cd3500701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d8d7d7339e8759f1d019e031e770d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8031f5652dad51b7aa32e94263afdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300f5e7ca529ca9d5f008fe679c2bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e0e5d38a3c0a6ddcbad006b1e296705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bbe6272fdf67d39dcf6fe8106998a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d08f6b313db1413ac274bb3eb4c66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2d551ab385c924a39185afca964d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0785704f8d6436594135108e3b9b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12a10a2cd73566f6c3dd371c70c32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825a0c534aa041c8ae25e3a9496c50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df57caf7e8fe5b73dfed5b798033ea5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c137817d654f349c3b46bc3a8b32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ca153f8296c128c3e763766c10507714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac44370c099b2343c3ad26bd27f5e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d63130c31f03e2babceb8be905ed0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4cf5516a64bd9ea78564a972ed096717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0330cbcfb7bf832d9c7994333191b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132f2f41eb110ca7438a1026fa963b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa756d83f913079dca474c6243ec681720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a5f9ee9b877120cfc5c87bcd32a5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c874fa9d2502bee791a9afc043dac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6be119601f9b882f27d334d12995723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16765db43d86d5a4ecd10b026cb2d2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88323acf0fcb93306ecd41e8a161da7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ac36a642d165a336ea8910f3863e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354a5ce054e7d97c95b7471ebc105d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0e2469a8bab6ffec0c0ae176a543728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0f9b6071638c244a620ed275a269c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72f4f0eee32dc3bdcbfa703ae370cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4452c07a77c4ed8016437b0f5ddfb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e05253b835eac7305518aba06df7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a4da83f270e5832627043237dce86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513666362521ae8ccd331cfc98492d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5a67a547f6ec64e03de0a01323f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c972aed0f3e3d14247880f7b984f72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f4e0338842e0d688d4de7e9033220737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345e028a33885cd89ff10909da0c96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a495384e9cef83f11a8d499347c4812739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e93e90c59ce04e286bed3f8a621ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0782d6e04926ec96149572f35e7c1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb9aae63cccd1ec77029acb5882634742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec72fce3e0be64d687806f319e267a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54bcd2cbae95f0bd8bc14392a719fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0aa8bea6ad8c3c26758ede2fd190c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa5771ae14ad0f65793553aff9d0aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a040db43b251efc800e6f4d245975747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84eac552125d0f51626b963f5e1468748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31c244077982331d46dae475e7492749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff12cb3e52ec78a1a9e661d27119bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c770c34efdd4306fc48e87dd05f5cdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2daea4ee17cf8e28ed459b626d8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83cb4e3a7e749a0e536b6a8216a75d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61669ef21e169a5d75171f0a06ead5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ba03f120d342780bd265cf50ee9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49da16b5c431c8c862618dcf0966aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbe97cc04bfd892dc2b5a0921849ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3971269004e9408fd26869edd36565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3317c95c6f8fc25de82aad6f0ecbbab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef575bb9154c384a66eb9288457c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b142d392fa40fddc2b8d6471cb7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fba86357d41e8a96981bee25974a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1f587768a4c8900b15d2020180dca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9eab6dec4b4b83d2fdacdda9d5b1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152b10ca0fb2bd7ccf4edc3bc3ecd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332b00aaa7f4467c7361c7e0788fe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125203f48d556e67348b01868e40c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24c2dcadade107de4913a12f71e5fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374c7f7beba804db0535f8b566f91816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142903cfe14dadfdaecd2bbdf5486cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b526e386c71420a70242a22ed481e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ada4a341e51390b85f4d34c9d46a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0586d8a2ba95360b75fb773f2917720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d411169eed3a4b5cf1a5991d68dbdf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68181e7ec492496f86406d29fe4eed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0066ba5489455aba3b108c37680e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf234be2993fdec8fe4ad6699f2b2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045607c4057d451e2855dd149ef7896125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9387d3abfc3de5b36185802e756a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66015479977d5f34701f9c16dd9b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aeb3fc40247536a83c25105f6afac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568780e42366a459cb3f16892624edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa02aa10f9153cfbb6577f3a53c72a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636256ca1714392d66ef0a0960d5a4cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477c50e1ca473dabffd91426f1af8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d4dec7ff0802082d8a1c311a1c3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1506dd7444cf01eab70632f27f22334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c0edd73d5a2ef50ee758863555f4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a4f800b80d41919758d974056fd0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397d49b93ece9ea25253b5c05d011037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234424f34f4e36754e84f2c46c1952338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f380b7d22d1f93732ce68b05c7e15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02cf961d4f644d4269fabf4ba23cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c2fb02d54bd1b663622ee8b13a6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981468d9107a1a30c24482d789872142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada31d34dca78e8a8a018270bae84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490352c25d4a9b5337d144450cc5998644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb24c529fedd62de8c6ae4f695ad4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e09c5187e533df40af8b34ea49cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750513208b1143539f40ef2e0d37f8be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda39a0a9cfb68355a3d785f637c36048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53175f9b0d7b672f48f1fb908000c4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa5739a76a45edfa04a20d3a175f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfbfdc398114ce8b6873f6b710059e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667261a483fdcc3384ce79c5519c53b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c3b5c2dbf53f00ddaa671a6e769e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968566e010013214d7b0b6d1d1403d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d6568159c49712fd0fa5eaf1705055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba96a9a354fbd629008d099895c9e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401af44c528ad3a884d4c1997908fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa2e517215ef3b74c46cc3e7e295358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf078558b4d7262e6568b084c3879959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc67be8ea05f9396b8e2900498ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0208b37afbcaf9f418182966def661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde72a098740b7d70f74dafd432120ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc524596d49a3292aa96ad4c7cd8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161adee987afc5d64d7bb04de540b88864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ee2fc7349fa6be87ddc17025ead665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667bc113e2e45afe5200ff0305ede966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a8c5f42d6e04be3517da070356e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54844285846262090fbef27f3bbaf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64c1194cc49265bdd5b4ee768401869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfa3e4aa275828fe03c1293d07e7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adca9404e8283752fc4c4f1b0d47c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3cd5b234549e8563ed30f68d2fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564f3326fe847bbb3f82566b3a28cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167111cdd745ffb34abe924de2480df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025d005ffd0c1f89e78aa86906058975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217fa093cbb3dad93370ab813d8af376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec2d3a02b2be78a713fca99569f0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d9e54261462f0f4de64d6eb85a3fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150b9140d9ce40fd1d429c5b22dfbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c1015427f5cee7370c39172649b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c0f95a46f757d3b307cf99390367081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef235de3f6505101944d575caf9c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0f35602f3eda74b2df796f751ef683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4042035db8999d6274b306202278b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f802117f87a00005faaf81b603e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ae0bd9239bb559cbf89f6e9ec135d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03cd4468c12289dd962ab804cfc7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e626b02106ffca99bf0256972fa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d831c6feb759765e939f98e632463ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84ab5ddb462a3cf949c3c0441771a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a343618e47233fc3066a905a883fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b10d09831e3bd7224e971d0d0bb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8b3d25970108b268ac207d6b6f31993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d319f4d701fe3110a1911b4f36fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe7d46487b1b3580f67dbb966404e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5256350eaf3f2c9782096c88dd5c7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d1a2df3c31665a3f212a72fc7ad1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb882d99e2ac34d9b86e66e40ae9bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfb415ebb05cef8636a636558aff3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b502720fdb24f3e6d6cdbb5bfef4c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c87b2a98728b12a082c19a320cdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e46b52c23e99d50743d077492e9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f9b477c76095b40a96a1d388c5fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83affdc1ff38f187772371a14e097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e10caf31be401cd4fceeef0d1154105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a8d66f41e33d3f745d2010597bb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195906852506fc4061048a3e13be025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532baaad9b13b120080b94e1ce716ed9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bf0a4dab75a9640ac1c2a6b5e0a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e6e9bbe6357842f5f3850298c3d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34886261a0efc82e0eb5f036994c173111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e29fc369c0c68769af5b2b2108b870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ba89e95507d4d752807dcc937758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed2fc160721071992bbb6ef6dc5eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c8d2c36a17484570d8afcd6aa99d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b09f3a2b139a45786088b7adadfc98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d39711cf3d68f62113bb20acae661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f48c254a53b5ab1f00487a5089cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eabcfe8df055431a6bf34bed51a22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044d064d759c3e6f33168639f6c811120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87fd127398d76c02f135c2e8408ed7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc311561fdbcbbab400bad51ea711b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c8a7f86d02674daa52cfd29176f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be24aba81119533313bb93ffb009e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd76678025a5a7718329832034b25b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeebd23788a7080053cf5f743ab08d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68285418a43e34384ba25ab4f8ddb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6201ea8e7900b72d59251006aba99e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8bda1920d07fb1bf9c2a3ecd8fb45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821e2f6149933b8eebc38c6ed2285a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ef42b6cd675b2915ec1098330426131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6df9066d4600aeb44475dfd90df4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfe1a8b85471d52aaa0d215e0a104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ee10618b6c7674a22a65ba9229b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ce3b437355b5f2562fa35b714506135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0cdd655d5e977bc623d660917a21f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932400ec0d7602bdac6bd802224e097137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9863f93008fbdc0698e8f7d642887a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf8ebabf2451fb920faf55d09368d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f393a81ff41a8a81ea4c22f9a6891c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08263f2dfd10117227d0ee251652ec8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e35ecde3a8c45036564d4e3e13d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb41a85755f22e1a4b7bc03a57e1a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31c7df20b08ca2a1925546882b57e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a37b8f494447d52fd3ad667c38cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28aa00fffb8e63e15780276b783785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b401a369a9f3fb4d931f3af088f145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887300d49d69e35ef71e7db4abf99f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281d0d49515e2bc55c6df26ef500f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81751f00fe4545172f8d50298de7bfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68eb5d7d314f3f3822ef4a0a9c91af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a3e713fc1e8c855d5b13da37f97c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390798a9258e421d3e84d14d9296899153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd8344dd7351b40579610f75411ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b73f1824db63f32db5fbab95661cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08546c44dfa915385492a2f5712f54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1f3c83ec54681c583cb6794a2517157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c8b083995a4400282847cc5442c24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa281ba040af65de668601ec74f3266159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4242702b704432af9965002bf9863fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac863439393fa0bd2c319dd0e8ac961161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3594e8c657340f51cb1ded253d20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9766aa4c3f0c634cd9c63b3111c233c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80266dcff104f94ea98d1f97677f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe297d37113bcc48fb866778ffb20c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5d62995b28e8495cd4b201e998be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cde8708c1c76504ff176f145d4872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b2b8dd7354e90edd669b39d4afd4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a49bd82c426fbb362ab2964e0ab37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea455562b33825e79ec02e6a8a5cfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488ecc1370fd8f8284282e324e96c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371e9735da32a0d6e834a206cba905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b398dd70cdd4b05c276b95f6b5ceea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d1084683219cee7ea8d706354e0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3545c7d127268e2eee583101a1ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff40a58d69c887e97350b26840ee9fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7150ebf85cf9c820d9d0c0c9a9a70a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4fcb4817ff6a9a9523cd3392e0ddf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c9176550397b491e03e13fd8185d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b81357893930e0169e2b96c3a697180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d613d975fc6ef3100890dcc75696181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98f830b53361dad694e2a20456674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b289d1406cb57fd376714560a7671c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e1e50986673fa678de3cb58b9b58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbf2b70ab9e76b1cc6aaa052ffdbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4ce1fb53bee01157e9e5d5620beb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df623d60542d9a54ba81c313e1c917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a4e133779080e338a80f8e59fb59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac815b4be569e99ffb9c338c6a564d88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7304dceea06cd23a216a81cb2f950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60c30a5b7bfa0967c462d3ec6607c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36c9b2d7a42c15528c30dfd448a23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521b29cc921f4c42b082471deb95e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481de709aae1026a7ec44bd3d6f2e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2fb0d7b8edb6b888b16810b1e695c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82e8b2fc1a04c5786189fc8f72579196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c39ffab85b7e9a4ef408eee0c0009197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149b2b4dc4485199725ebdab6a09f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4af8379b0ae176a68d6576877b11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc44384e7477e798f6da2a8f2c0d015200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff29f221b668e97fda0e22ad490ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92613b772fc5ffeea9d29998ca5b35e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9f87abd9affc7df95163eda78c25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c9fdaf9eb41fc982f4539cdd75ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ced61f7eed4fe0f02dd84a7e89d54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1912c0834a6ff0fa13d14a26bb1d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09212cec7d64ee1a00d503e659169c1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aea0111b6e1ed7bdd0ce612a85281d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be42402f2e2015e07551e47e1c17b46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ecc46404d209cc543a0cfd2eeaec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5404341124d2fd885cf70af367c3a07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c39ad5344c7f38898dcde8461a2ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40393402a30f6f1bfac76681a32f26be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4de44bd0e849de05c6e54eee1cde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd121033a59f48934a31cd6a8230e31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21994d271b8ef9e995ab2181aea9190216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6774c3365e1c13371cda0609bdc00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb42f9713bc2c9f280660eee7372c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36e14be97db9fa6d69f270e145fa71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32271ce87b3727bad7651a4e3973e2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c2b2ff80366a7a3cbdebe34c7d58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e77f38807964125ddefe242b5e933222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f9f4c23e07449583641ecf4a2b80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05459343d98887f9665ad18277372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9679e20956a66b5b0741d8279f86b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077ac854f3c0a4137d792890192626226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6156f1639e966548f986f61c6d3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6854472b0226d3fc679c1cd534f5d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030e45fd0ff72d2a8e9e4e1ec7ed978229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695e02fddd271cdab1428d1c0914b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbdd3322ef70a4a670a0cd20b9207231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a38445d5eb2533d298545f5b8b9c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58173fe7cea190bd6e54f8cb7d1913f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb290ac8d7384459aa81cdb07219ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4416cf6f1d9eb0becac8a07f4d21f5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f709fb854c1043d6052b3257eb6bf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f84fe7e5bb64e1047baadbf3237f18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e73c123d63e79382a17fa1f51ee3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994df4d5041e099da76f02bb08ffe61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e31658208e476c097ea92c45c31c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04bbb8de6a95a1db9117ea1774864241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943deb8ace20159f252dcc6a432e96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444bb66244d3ee68c976d0e98204379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a731ff4bbcf0d715e29216494b469b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606eff31c0a0f25c698fcefe9de4efc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cd1825dd2b361b12b64dc686cbb1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454879efa44f21b74b57f1a1131edc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae46d84d78b1cc7f74ecd316b8215a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae239aaab851dc857773b9925b57154249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f84fb7163dc876737dc59780e0b59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ae8edd3d75d60317eba1b2425a66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e4644aaa01f6039eb29048eae854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a48db6fa4f6a4ea51b71541f4ff14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74562b219df4eb810ceb0d353a4c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bad674e71eeb0f6746a3adb5f52d98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d039c64d2719c5176fc28c6fe4a336a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e533da9ba6534ebb9a91f14640b8ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4059f931151e07d4bf50cab2ecc777258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a335be2786774ef32a54900b3572259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147281ceb481e250c504686208bc826a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e76d92c73f6a609f1e4441f0e7ce10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029aea82696cf7af3a6d40f2059fec2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51d1f0eb705e34cf3ef21410ca41e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246aaa0f580aae8b3ee2ecf005c7089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627bc41a6c7c8bb5a26063237c86467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884ab12336b144d5f10028d4eb88565266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77917b38e4dca9ff30057a8eb1d62ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d55819528b7c7e3cf3e5a1953ef3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06091609d1cd8087ae3e15c39f571269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ea42a1fdfde4125f613f8f0a354d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8f28385f6f6e791ac58724ad1cf5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60e202023ba087c7261fef23056d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0cb081d51e53c62d0e2c144ef8db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574391fb49c3d9ad32bb9eedaca6a26f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c217291b7281176ad918d29a5fb5fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580495bc3f4fedf6a539c0330474ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b27aa43bba70feecd4ebc58af5b9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5e5f745c604ac2f81ba283a11c913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dab5e672096c057a178db0eec2337279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0374f8a7f196b91e3bcf2c34d815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b4d2e300430a0eafe968c9008237e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b9d3b567cfc5353d99eea3f962e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e9b23384662a2789d36c760bbe073283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65798e277490715db5afb20b58dd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a9f3fc6212ff06bfdcf34a2f9b86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2521166c0a74323a0c73691d00b48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6357268608d1df7afd6ceef29e4684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059595ad89cb943e8b180e5c75822bbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330949130397171464bf5d08930be8d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a6d9170d041247e627ca098c5328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f105f2de85497cdb224b75c521856d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf876f27640c1cfd31725a9a3432f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6f6a6566e6a6a0df1a0606c87b61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8c67021e316fc0128f8ac32a845f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53bb0f429a5258080edbeca7015d3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0ddb95354dc27b1fcda7dc810af7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f5d2f5fc4b0861d38ee24863862c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1d5acb30fc4b176abd0ea11d5f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ad0823c6e6b6d82a1eabf0505aa8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e319207a1984acac39942f345499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142780d25bc9198f99082a2d8ef71c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119dde58b9e8f857cf3fef4d404a76e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ce46f1b2f790447c228cf9b2c9ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4c4243547d6a8c3d88cfb9a98cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee861c68cf8a8106e4dc75d8ba31498305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a996ba36062020fb4b9a9ecb274753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6626708906f9da88d4ef00b306c3bdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c81f65849135dad75a4239b0f42c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00334798af5e5acdc40154f185a9dce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247255ec5ae715d9bcd6d70bb21fe25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b7087b6016554513491d8ef14da9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d73fc928b1a0440ef2ed9cbe25ea8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6883213bf9dd61dbb80b97cadc02d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914367519e4d0cd663066ea02dee8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c01f6b96d062880f66330d8afd143f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f7bd3637a534a2e75c206344834b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93910be8666191219417fa0dcf10689317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88bb213a22221c24441450868968be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff7e8377b4f5c6e108de2a3e54b35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db276badbbf5e3101b5eb2de717e18a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765119f696e0459570b392dd83453ce9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6248341af5be564cab8bb2a0d059fc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8a82eaecdd9d585c6dcb141dd416323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929628191a7e55efcd0fe3c96d28ce1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ca0a9a3fd26c78b6fada9e7632a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1a899dc929dd246b2aae5976357fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e55d82392500aa12d49663006afad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f3300683041ebb1b85749464d3a68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce768f7dcbfa7adc838d32e443a3a90d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3917d81d0e260ae7e38e9b5825b6e93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eed43097b2ea7ef53fe27791e73c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052185f3dec9e1a13769e2cd1cf9c705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9908800343905c7f7197c599df4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae274c54f9beb8d07608076eb0f1e45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38f5acbd15bb833249ceae3978d4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf44bbb388fe9d42b7db2f2956b9dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7263ab0152db758df9a0257a5827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d29cf94634167eaa634d77d2fafb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61efda2407691d0deb74a805098a580339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c6f983625df644735211a2b5a515340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10247a58584882317d70e5789ce30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905821495156a4c3d48cf8c08604924342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb2e885305f22c82e4eb2ab234583343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494a6af198e67c388ce401e726bbf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5447ef6e2dbe4913fc327e11ce4d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f7b5ac1c5af522c11672edd7ff7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f753334299a22b007988d661401c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d71b6cde11a924db56bf75002d16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761944878e749e0e9766dad7a23e134349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600841bc6c4addbbb3b6213cb368ed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816282c54ef2b2cecca3e6a5ff21c9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06dc381f3eebdab53ec64ddde841e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd4381a299306d1771efb6ae16968353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b359668c636d88e9da350828955a16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf20862f5f0ae8b1d5266d9b3cbf75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014548fe1e7970adb5ed24540bac532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4fa978529ee197c80e8af8b253a73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9502a2290a1a285c76703f698eb448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec759a05104bcf3a64469a6f8f9cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f922d1621618be38b5a0a320cd75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf909105d6023420db64f0ec7c34fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c8fbf6a79a339b167b47be8bfd57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010ec975ce09e00b2625c58113e164e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8df493aa7165b37ed361583e7666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd4fd4dd52e8e2ca40a7b52c506927365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8afd04b1ca74a93026a4237c78dbaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d10bb60565363adca5bd8d2d1688367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ed73dc54a5ecbfc2ba28d007b448368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a0973ea81ea167e34d9eb7ff87a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad3869c025669f86fc97655af80bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e4255a2af02c952e1477b4100ca0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3180baced1f37325f8a59fe16e94f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5f521c606f4a90e3333f6aead2bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba66514e28a6d2b635a88b12aee8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d1dc981f038e906d7b39b3a958bee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a251506e69f574b890288a5ee4e59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d035b9d971193ed811d3496433f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839911cf6fac757098eaa72a334ce2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28c2583fa6185b5a897d2a7d12278379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bccb411a83c2f08d7724195542bdbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1332de468ea1955b7ce3cf831fe18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76152f820fc4d259b5a4b300a56db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580f9e2e32830dfa86698c5736fdea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5c13d3fa9af6627561d33c53edd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caa23d48a82ca9ed5f78715a9c97b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695cdf1cc7f8641476057d7afeb7b1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af9c9c59514bf16f2cb20fbbf9da29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5575729519c1adf5cbb7217e55a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8e24e6580c20a775767ec7dc13c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942b93cc457ac3d5ea52c55f75c300390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b746688f1a1c844b2fb80eb114f1975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e801d73dc4cdaa9b1537efaff429a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a54827853391d88777e36c15b97b3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320228d8aa1baff33d97526e4c77e5f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529743088363f63df8b6ada926d72e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a008bf1acde1df8b460437f76c77d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9f0391168cc33e4f0d1b854e9b6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4be395ffc76b4fb4db0d10189182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8db805eb2a2b2615bbc50f7b88e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d863032943830a5244b0c7b5772b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d994317a95fa1af268667ed42890e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76852a4d94a14cff8e674760b2ec841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a54f51dbdc362f15d3c8c7a13a8913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082d0f9cda001ce85bf22eac671e20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6759ba88eb3a880f694d5c7e6a52a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172879d0298b06e341654668d325f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e91647514e63c301f33ce0d33742407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def3f6ebad1c902be50acd48609ae0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408554c343adc18039c55c4345fdbe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258b05b2e33e98b0275fdab02743dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b558fd58caee1cca915df831c46c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893407dbd4b2e2e1d2bcaae9d3c8da34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe814a2b27e10be10a7424b0a58bca3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e548855fae50ffe52f5d9e9f46266e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403fe2a7a306911ea9f800bc2fb46e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6dadb84e8f8f0a5260449efd05b0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9bb353a0223f5443097823521ab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e4bd069aa05811ec00aaddaf5457418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83d15c65955e9ff220b879f9e93fd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a886dc5ee0e5210036a21793cf734420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4883d5aed78ceab4c13eae8f91eae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f673f27b37ccb84deba6dabaa5e40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c55d2950344c806b00a426640a22c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd1892644ddef04c3eb1bcad1aedc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2ba4f19b79755029ead583519a38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ba11a2273e15a61f39da27511069426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a19dc51da121d6bb0467fa051fc8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28dc54f0d70523e65268ea54de9eae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d0de355220dec51390c550cc7fc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7b0957cf2de15011c07faf75f9d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b70eb67b7bad3c7c9e451e7bab0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c7303178e53f8e50aa4298426182432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4d99d67216cbf8a5a7492ec29ce2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6b7543711fea2ab819b825fc1f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99361d179767f43b717afb743dd34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800a326b91b51b4f894fb8056b1b9da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0c5462f6a4bad1ac6912aa5a8045437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f7645e4211587004a38bc6390f37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0e0e8f350a8b87c48d398bca5373439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc45902e449beacd7f50d121765c35b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040d7fbdf4a6cee568cac18d8c5170f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08906a1229bea8375c91d0083f67c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ffd701e9b56b28cd89d8118b0addc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa87d900aea2ea834a3711cc66477f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c01c1e7cd7fe535e7ca36e454e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eafe1e0501aea352c3e9727fbd584446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5e28c3813c83186d889b8e060da8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff017c8002d9818094f8f47b0bab4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489094e198898484c144a685168eed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027076777966dd4456983282cfab07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df30855c0fb597cb420eaf38bf3c56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e901c63f8bad7e4b932d38d644866bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0147d1fb6dd450d35cbe1b4c661881453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbabb376dbf7372bd607368c805ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f7efcdcacbceebe8a9d7a36fbfba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f2f868c79c19433db5095023edb86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55cc18905e1faaff9d6386c50decdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bab54ee39db1cd3645f7015e1cb076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293958c9e68dd2da83aa19f2af4967459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059f0af123065c30bc746cd6cb2e09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135481374bbe12746f85af2333f4c605461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dbb191899d7f4f967ac353e71b579462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212a73159df4f8226f04c6a2984ae1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a878998f3ef20d29a2d4e87440884f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7295bcc05000037473f7ffa79c16a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812fff74f3caa0d3aee2c94e7a66b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9532fe5b1c47b1ce65284946ccb9a34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041962d2a718ba59ce511cfcecb2902468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241084d227cd9827760b3dd78b00e503469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bcbd1ce04a208b845ad5046d3e7fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea162a7600ad892759cab3218accf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960298157e43507c75dd5d5f38a8d740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06761ced0835b1096929334b2a67ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e78f4a09b2ea7f68120f9595314b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b170baaf97dd7cd963f4fd66c211d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010877d209a551c5cd75bcd72a10afe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a78097e74fbed217ba55927aef2d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc6451fe51ae25fc650c145bb62930478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0bdb4901351ea416fc746bfb829d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03b82cb3289c2f50ee99f3ee25a3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278683c1f4796d3664b741c62a0ccc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01207603adc777e8c5b22d6cfed7f81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084c81190f9c2788a704244b8a7475483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9cb0217edc04af7f3d1be19368e81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c9c1b5f9008bceb287e39c738545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5361014d6da30d678aaa6ffdd88d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad87813f627ec44fcce2fb762bc99c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f3b053e6a3e2121f26a027d2b89d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf33bf11ef021342fa41c7dfd027e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03953850ade34b9e48c1c25fa6d7de1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2835aec21991b8f46627356eb44be4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575369bd98c685f033e7cd408980579492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64f13d6a0365d942a42b134b64d38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fc8401a5d2f9a7dd48b23489a9f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b8dd6674763afb885f56b61f019b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bee8902b7e3c356e96a728bf92e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc33ffbf670255b0c1ffde48147f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d56549f59d5dad539ad13396c54bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891230079c5607e81bdcf986a83c6b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fa6f1adcd8cf3460d526095c68c9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b2f7f58968cb4914cf5f9763dc120501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4989bfe5c41edbca6c6c7b9a8cc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aaca097de317b15e72a7eabd25e44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffa42965e8076f192f7f6c37c1cb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15362b9b728028e9d86975f6577e55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90690eb6fbc334908aaee89ac6da1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff3262dd14b79c8155efb4b174f4cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745330d32c8067b12f85425d728162d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad584b1d60e45cee043921ad1799052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6349897d5298ab5df3592900b6110510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26dad18a3636a19e26e66cb5af75fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac0cc63e82d92db471258ae296ef5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfd24dcc7367676f8530a95722e2c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed84a2747ac32c0dd9908bd9971a05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb65e61a90a4170f7a276b727edcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb832fc6c57e4c2bc3a2da99aa52c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835aff3670c09559dce66076a171fe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ccf74446fc217cbd6428ab305194518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa884e513362429fe2b274dd39df1e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc08bcbe4c7fd9aae636fb519a2ab6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f108cfc7104897d32c0026184839521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c993e564c7b27943ccca13439685b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5825dd607d811a2aaa511bb9916f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5fd7679ed4fa94604796ac30e151d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425282d65d2cebd2f9f11d1a50545d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0270d3d92103478231e42ebbc1a39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2fffa9c5083ecf0e1637e423a65c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea77828d883730bce538281367409528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668fbd6886df0491cf7d04fd28683f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5330224982fa362c58076e6ca709e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8f95cb08fc54626e0f0c159bb935531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633212fa958087daa868c73835f3f233532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453bd273442fb8ad03281b72e759c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a1abb9d6e9604ff567ca82a4bd1d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d72a99b5833ea5d8572bba28c6ba8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53cefd18d2455fa1152639b368bb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6908c3f17c717b9f96854ecd2851d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ee43c8d26ab0358684f5d85d7f0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d393f10bf0c72aa358698ff3aeddfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7000b44737413f7d6838f858630526540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d426ad65a32131f1955b2f7ea4a35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a0ac9a67457aa013e405f230b7a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a76e9c9896ce9aea99059d925c8f07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d6a3f6efe6a350dc54d8c210a96cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc817c09f49b2a557bc85284f1571d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fff0c610cd8b07a69e5744196ab90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a06853b20151942e5002789a35eea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d351cb43166b56879618550beb88e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d9a1f856939564b6224432156cc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cbe320c74939dec1d6533ed815b0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51928fde73d826ae5d9dfdebc735f38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dfe8dbda1b6d218b0f255492fbb88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e015cf87b33a5c248cbf7af143a515c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf4ff0e773f7dd2a67892b716205fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739708ce04ce7b7301472a20a4a182b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee85894dc2d6d76f68ddba97d0aeef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91bc5ddda9b60afd11c91513132b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621899b7c961495de592bd02cf6c4018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710665f55024a66640c0d7d9b8cd32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00780cef154a513767d33245d736835560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba8944e7855c2082f5ba0c8d293f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2381f09a8cd43ba6d60c4c93b826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0e7c876f2bcd5f8e607a5bedf1ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034e16f27c145f7d165fe00264fea90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb867a22abe60c7abebe3eb0c4fcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a4925775ac887d0c55b1144caf879566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721ea76e90ed280964328b2d41d8b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0d491265269f086d07bfca503543568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00652f08927174a30d94e5ca983655e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536795eb668c1e647092c81cbb77989c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279708b19c45fd8722c722a2a232219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f296c2cda782f2110a84695a0f1ff79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf637c9b4d1c6931982247fe177d6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf797cfd08837da3d1d641e1f42be6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cbb54fa5eb0b57042b96476a0446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da646a6732afd17126f028e667b34d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0461cbf3ff4ac7954a21b581f38c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac1378301d2796fcdf792c5989081578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c527ec24636097cf1804a0d65f36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384338388bb2c36c247375ef550e05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59196bfed9248e15591207d3fc83d4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583dae4c3bca90dd45c469c74ab5525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5fabd7f43cb3672aaac59eceacf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1712ba1868383f7a3ed8f1d77fa6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d3a5097e2867f7b5022ad026b7f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b9907bf56da55f7d0e0b5affdf1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e77ddb078e7c9b641c447ee9fcca39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e12615f58015751e03f3f5a46c9046588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da66ec73c7f41cc439cf79f343605ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1958a46a93132df8836e02bf7ac59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c970fedbdf8875e1d48a9553b187e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a7ac34cacb1514aef66fa382cdd73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a508a968389329c80735fc1fde6a6c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc10e1215d5af121b0eca3b27f45b07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986c64065211047f53d851c23fa962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2576107ea9717bf3a2094ffaa04b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0920b8b5b9f908293049a9dfd68fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e6cf233ce2b87af0a1421a7857959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a84a6b87b6dbddb6c91c23a9524ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d54323d74e1a96b66591dea6a96f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de89f5c71818edeb4e2731f405b31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff117f207aad2426f6f9a53eb74420f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d6f1548d8d15dfa4627edbe703a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711f3114a9c8b4b6033a588de6a8852604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda1ac17755e39ee934d0ddbfa901f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858663dcfc743dc2d11aea5e59395f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0575b2f0fc27a97df5e739f400f96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a50ca4d122e345bdeea961d55fbfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805390476ec94dceee573370161ba6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524704c24355adc7dc955d3f5674ab6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecdd84e14f5c4a094a09693d5f0f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c424941b12e8e4241fd710e2dc5832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc3016aaac717053c90528ace34b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9186ed0d802907591f54efc921f204614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d9aa2e5c60ab84a0ca147115b5f2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68cfcfd39204b40e39daf5fcf4f80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd2bdcb12a54539a18fe97513a8c35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc369a98c504ec3121dab44615dc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2a1db7a410124414aef6303354f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452139506c8e97c187181df04889d6d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f75347d93f6c0d95730e124b1b2b14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130908637f8aa1c691e327fa92625ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba60a3863f41ff5d6fe8bb9bdc5a5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e64fe33477cb47214f84a9262579d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773faf9d38aebe7e2e06874dada2e90b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc2d9d90f11eb458b2c34aada88d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737666078fbd7249aa492866efafba6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78048f663408864b6765908162924628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b52bd1a50b1e3a7ef2517ea1f0a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a9c7925e803b11c383de61f85c3fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64edd9df93487a8c389ecb1e1421f48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787502cf0e628ba070766725816be4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446852a5eea2e765e7460c25c946b8c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cfb42fe5ef8c43d53e150b18f6434634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532293088f878022031ef6af2662999635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a01a2f8e5dc130bd48a46111b3cd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0485e24bfdb0b71ba14e7f988e5e1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999c3364e91b2dec628496b53f6b82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7417fecb08b15078dc2418f7bfbe26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9e7eb7fe6653f17d1dc3829f0b089640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa38c8b31f5c4a46aa19c6452afea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71b90aec9b471cd3a135b1b2a4fe6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a4881b503c8972feeea9d823486c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9aced1609e89b3d2108824fae10f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7807f7efddb020a1e912a047a86c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f30385787299fbfd4aee6ea70c81b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1dcd02af7dfae692f2c3f04f39901647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668306030630b449c90502589f19083648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc17b3cd55c66344be18e0a334c35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabd3585ac04daf12bce60acf8e0464650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8bd975f857edbd5b3c49bffca5d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5d4966367456066f76e3aa10880c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3532843430ab18d9ec88816cc2a06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ea15f2c90c3abab3cce7b97649db5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae23c693d2e39a8773e93374c94e62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a70a52fe30f0ab617aa07ddcb9f1a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef58e7ffe6ed0753583c3d34c95808657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7f04dbf843bd5c34bfe1960751d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f16b21fb6652720ee63cb8bd165da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696289b408e2ae62b6f4c6494d824c27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add3eff1f8bfc5fbf5e8414aa9773c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd6e2aa9a17c531b502aac8f736b0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688726d21cee5fd55092878cf3624545663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e7d447822cb1eea6b97f0dd66b634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d49c2faaccf6f5e4365a6f2bd411665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9bba65180f0255218da72b997672666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0342c7e2fc4e91c62daef34280bab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2584b6bfd6d84f7a762b7a43103c40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda32c7e20862c70b574307e268130669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3966d33873cf6a040b49f23812780670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ac0151da171c07ea648d0f6ed891671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690084e5d3906cf71ce2c598e62ce0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5010a7ae3dd3c596919ef63a589d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f60ecde6e4fbd799990534bc5fac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d78d6ab01fd0d3ebcbbc315ce630675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b2666dd97a885698c9fb83c3877d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288a3960095218de922b5274446ee31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c37c70dcaed3e275680ce94e4c346d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191861c2b82a97f540c3a771b837a7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2739c0afc0233d29630a3d3ab149680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d831d302ea58a1eba7b7e6f6c92356681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd14602e439124e55348dc02263ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242724458c1780dca9b8e07fbd3253683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f862e250f101712da1037841eeb2960684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d4fa1bce63fb46eb7073df07b2531685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf70b3e5d112b71ec29c06bab65b8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0067454665f042c30b1e3acd324459687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91a50354f086f415103abe7bdcc67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b46b9b96e5403f06403a70ddb7c00d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e13f6e2d4affa3dbe3b213407f05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e82eb3e52c9bc04a791a199fc9dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91d88e04279199237fe968358676a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba97ed8e76979a2476abd38148c71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b05d11c93cf53e05ce7940c788eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c355e45dc78ad6a0467f3473ad86251695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db66b761ec7494c5f68156fd03a91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1264b3b8242da3e7df8c2ca45ccf6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b3903d17fb40ba656e9e07cf89a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc2ebef0f447bc9ef58551b3d6d38d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051cb0f9b616cc72cacafa7c45d34e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e22b3bccd92e816f48519bd42b5e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c4641d09d4f2216175adbcfb9ab1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4db8ae950025cf71858966bb0aef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dc04fa9bb68d7e948803d6517e695704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc8ebeed82cb6cc9c354ab565241e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f634979b58956bfdc58853f16038f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9960efed53e3f041e10652d6bef5b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83322ccad8b5d30a154723800414be6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65befa0fdae900827add773d12b78f0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d862985f17a670bece74edbb8db5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc00ad8be67eda0eae1dcf8e24732711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f88946bb467f84b3de8eb6049bb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5b04c635ce090e3be9611cbbb983713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fbfb2bf5e2438775fd814e07d677714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a41053061954e5dad00331dda455715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c40ca28b8be5dc38b046f1424225716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de85df7a57945f547848e4741c3e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58bd187b032f809a282b886a14b68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794532b7efc2d7cf134ec9b114dd10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68c0ea66d2b7722eb5e8b1c2eeb4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382a54b3e17044642474806363d0231721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e92a14f38382eb3c4a8c777e7afca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed47d6eb40444ab18e223eba0e4276723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b62bd3f13fe94484e82dc76853ee46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d2722bcb3d88151a1a69b44fad67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9169ff3dc528f95c79c0e61f5389da5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020395d116a40766a95f43a672a9b58c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94349115546085b5ed011084a2e14ea5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed1d0081527b2d85efd3c5ea71c0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccfe1f599da3bb865520786930e19c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a2f646683a988948ae1a92265b5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0692533c9a6ccc2ab53f285dd727f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7713734e1fb1d3e3b8132f962c23f62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060e122733742fed07da896dcddb76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed6ea3d89c53fd5dd0615ce3aefa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9e4d93e4408a4f09630226318d26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60126401d3cc401f1fc8f5811dbb73b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b3c074e6583b94883abc4d6efea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731c18ad716d0e5fd9d0159795c62db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268885ce19908e6f5fd088c87cf943c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83718997c12eec6c2b515119642edf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f2e1c5289d501b817f46136ed966742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1aca022f6f9659f18b334dd70c6c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742fe67ededccc8ffbb30a399165b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371522edec436b0d8424c32e48e6b1d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66f9850b7cd154ea9e936af52db9cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df17c8ced94abb4125889722a52df7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5d47d800a476a82170e492b1d4b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200282c07abdbe87a292b689e1cd47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05cac123f251067d222a5b1e2ab5c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9dd97a7cadaec0c8972945803268751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b316e0bfa1d780c540f50ba2141f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6ff07932c6838516179a73495266753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>