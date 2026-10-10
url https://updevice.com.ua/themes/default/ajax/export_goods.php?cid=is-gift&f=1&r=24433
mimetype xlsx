--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7909e610cb5b95624027d453a0a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3823d476177ed33f415976d897262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93dae24ef3bc2ae76bed2e2ec2d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee3641e5bea458eb3a9225ad733974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112eb65a6c3ab5edd68fc5e829c4f375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904366ce464c40fcd914412e548e45636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a45f4014ce8caa8406c8f3e57a8cf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f7801c91e58f51210e5339d9a7e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688324b2dbede802ebd6185807d6c6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc1815c2c87286f36e4fdc9ebecf2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe9fb11434bbca60cfb149cbd40dcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e74491bdb242dd6a52e15e4a3f7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd61804269d567e569ae3f81dbe5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99baa26355314542ae17de7b023288f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f7269f4f9dc1f479b392257d292a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb996461b7214653751ba3d71270016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc79ba1169e304bc64a16f45d2f41d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e379082bb9165f404a6b0a3ea2a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7f2a070681484b003506ffe7416c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a2d3ba58cefbfe1ec44eeb4ae97820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1544c7d9efb53a1e413efc9eb9922821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e812cf44e83c106675b35581ccc33222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b11eeb9304c8db5344d3a0edaa1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba32816c6fd1514135161fd4c0903624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f940b126bd1b60e452fe4d0b2e70425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3107dc3b021e8eaeb086cea1d25126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d71964454c0fb1738e454fa3c2d0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c23945e4dcbb0c5801c42c71f17b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e163fecbe798207c7feaca050da029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70210def6ab483cb59707f7c943ef1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a92bcbeb9cbb7b15460c9066de1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8928acaafd96ccd51c149e75404bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045735847839e9afffd01ea33d6964e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d791d2511fd5a96d84ea5a20090615d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a40e4f96f38921625190e022899c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdacf4ba2f96faabb16fa3d94a432136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8bc7617444a814b814fa9922e199b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b627391b1ccaece2242189d10030f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987112d2bd22d561d75657614291d70039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d50c11dad8df7f10819607f3bdb3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7270a4592c96ba45a2f0b026bdac8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374f36afebda1fc4ff37cabad0d607342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c95f5d44b37a2f3baf40b4a6ea7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e8e95be00af181be9e5285de3e13544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ad64e503ee61059abe53c619573545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045f5db3d4003ac5b7d22942ad819346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6154462415b1acb176911ab999c5ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7eed09f76ed1692621ed1582fcab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97057cb9ef7031b7ebe76d612e39c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf5d698aef78beebec84721e669b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990289d83d6ea1d0b02d2f50560b6d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8e8d846f074c3fd7eac6bf581eb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3298be137f68f9b318451bde5add453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbeeb65de2b9b13bb01e6baa976f3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67a6f75dac5fcf8134719c7bf00f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca6796c9928407944fab8dfe5b31856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240646de8058b851874494499b777957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d01b62ad3c36d541c6bf4e959ed48c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8b86a175760e4396c26f50f85faad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964b6406131bcf11ff37db8f10a16660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb4fbaf3d9e3275683f8286d391dfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e8b72e1597aa2f1cb7a8d2005bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a0f2b47a8fa23eda0d0ecd06361063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f0ff172e1bef3b62f2e65cb6cfd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d439909ae3623fa191cb07616982e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae003eb82af18fff5c7e22574ed4c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7559f447dcefb3c1db6a1d0c614d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1ad495d31fc003e7f1bb02205378468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d63f59940ededd2d3f8b28273ad2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa25778f5f6f2bb580529686b1fe8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739758ab6a7763cd99af9f4a04cea0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da856922843dd3b367ddee1c591b87a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d0bfd09e0a2c4dc9eb27aa59edbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d734767904ca31a4866e2f087d002974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8bf28944912acef6a2e59f0c5fb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69dee30866fbd07418f8e057af347476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d663ed8f14827f80a8ef7a4b26e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162919a25c5d8f0d765d8e2b6029ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa7b32b54ed3a653b55ac1f82bb51b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94321cfd5087cf98eacd40cb9027080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721973660d0af7e1fa0c5d521d4d42581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023e0021e1db53cc1baf2d2f90362882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19120a6c97381dbde0510e05f5f2020683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11073c4be9826b58301ac8d0275c88c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294576744b7840ad0f316c2cd826273585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c06c52e29a6efcffcc16c7ace85f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a4c7dded3e2f95b7db24a5a7b2d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a93a1db0278c65b479cc7b7b6e6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e8b4a6430224219e5e8e117f744389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d864b56ac5288854b5a8928e7f2a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29e24a31cb5339f60def82c32cb0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be3f36149697f12aed8d277d356e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d4a1ab03ddff7ad3b62ad385067993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90214fa164e323f47d85fac463eb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ec336f1a915e1b734d241410ee2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2de26ede7613e878910c38964ec4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d9895d866a4639e38ddce322bb3af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426db5546a78d1b352125afdca5bec498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36613636c80de35bffa5d412b83f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6514b05459581cc8097ecf0977b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c1d6cffcfae43c5bd3d8db909ed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9aedf5f2b3b9a836a543f3eeb4d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ddca5b979e24e1ca46f26db27016103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6b27cecc58518f9e4ae3dc599aa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee998bb6530876a0f04926318006017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b4877d575b961b2dbd53cd96470c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90c64438b59b00273f0e6f4f09a74c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb24d6c9dd16c73ac8e10d5e4b59b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b088bd8cbd2be6d4233f6d1592f2205109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad1499b674143aae46b27960a74329110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671646685f3852f256ca265a6ee21498111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a517297e16a14762cdfb390a1bdd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad428d00c6e0eb44d9e749bcc546054113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24a3988cc9430c9b9eefe20cf24dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e4476f1a1dda5eeb81a6130a0726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785559a9cc6677a04d39acb21ae1695f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a2d6043de904b00cd84ab148ad3fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415ce96501e9d0448a043ecdce4d660118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0ae2e8426a876e7b168e83ec8719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2611cce775c20a888413cd5bd2973120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16fa325b41a0149692d4d2e82ee25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a2b91c211decef245c6a6a7f23f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42c3106564a6625a3e30b11f77355123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7272ba014efbbc3c77df39623aaa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5cdb5f4b642db248418860506d458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702c7062d91764fa53719627020eb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fab220ac30f7865463c3bc755dbf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de34413210098bd60bd681d54175b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe6e4a46a5c35343be37ff1074674129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76308d00c146c87ab88a07cd207d063130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d642f32e0277bfde3db7c18469384131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc418023cdc1ba0f027eb84590ed8125132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f6de62534fed2f8cc46767da99ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81e45d2b1e8e06f44aad549747df0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7abbce5ec4643e850cfb9f3670172135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2668502b73d15f087199f27c61b11f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d26c78a7da381e3bb78027d960597137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb98680f73e90ad0598ee6922fb6e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250b737e372ccdd73c88458c4b4d4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7111a06d6e78b7bc68010bbbd4009140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69aa08649dae1a0f9c8ddbd4cbf39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a11ad370457b849cdb00dae5335238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7eb6927f37e6af3546bb9b99cd766143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5b848d7943ea4b2b52f91d6310da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52ced9f54a8d48824f1e86b816182145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258126154cdedbee017d86167a48b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213baed42f08af863a81c622397ef11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41979cdaf81dc3739fc7d0b7df5faf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e1ca42ef1c1559b4be5cc1dc6853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a4d209dcebd79b9789c5964fda8f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7e627c56fce78a8df8724c125763151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d250c72dd562809032887497df7b07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313abe8a38bf08155699b6995b9a500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1869db5d722e5f89d29548c66682074154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6f9d226de9ba3e23b4bb9835b409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca277630e11a3e685b27e7bc7a01f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d2fe00634c2875a21f650a357ea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97542f492ea30a2bdef186f4d494f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf4c34882ed60d46a4c2dc48d120d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79584b455d758dffff81d8ff32651f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104963bf4279aacfb234f6305fc002a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb511e201a3a32b5bf7d27213a0fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0630698afa45d2cd6dd93babe38b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c46c08e24a258df98752b510070e52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b64523662a631e4248b32aafd1827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059a4e3187f6f86069ee8454c2aec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2f164771576e8e690192ccc139970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444fe5bc05de04d3ec54fb866ae7c50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9787a9262da6a3b4c9fe7f52dcd31f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366dc96c50c38b365077380f96f15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172dc028d4d4df6befe8b7981c0bfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e959ec8a4aa02b6c10cbde47c975de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a2702248469e3aad7e5a9219cb3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82564de6c76ee18b25beb6bfd2cae2d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b162900254ab361d37eceac218d062175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be451a64723ce5f958516716503bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3048ca5eca90a516eb2de3b78e9ebc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a6407ea929e5a5cf2b8d5616f033e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1dc366b98823ee8bd87e0798815cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb379d32cd97dda198c2393b794a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda1c65355425e0279f3f8e284a167181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357faffea6dd8871294a65b5dc7cc15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a70c7b1ee96519ed2c5dab7fee5ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af4542f490e46a317267cdc507b18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6768d0cb3da0130e51f16bfc1f723185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604543793be2fa39695d842b734a9d42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f984005ccb06a304c29cbb95cb17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73335441c78a2322b8410c6511f25b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e597a06fd7d03d206e0ee5b40ee36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f7b727e8839c17b34cb49c935ff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c45f3f79cccab4c403112a72a415191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c17cead7569cc39498d72669d03ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949651dbd0f754bd7319ed958add80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6b3ee0140b40eb89d0d21fcc3723194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa2b95e21a5f96acc3aef8cf2e8d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756cd35975f1ae3692d9aada457f4c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737947f1391afee2116e3f5049029bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70109464817c0dc0f1b6367364739b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01c7ccaaaf361f8b8a269f53d08c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf39d5542109c33cf75b4370e715277200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91007678aa70c41f72c8d2038c4fedb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce78791667c00a98ced7bbfacb1c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878e6f4a41cc5e888ea0a525572b2ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220e02c20f2e6aafe4ac41d77ea7cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3aaba3cc5d478aee5ca633777505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a2d0d0fbe8fb00c27fde6490dc593206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442324973d700fad5539f2cc4710219207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37217f80bc939b62bd39cf7d7db05f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f23c586ce4980aba98ec91644b044209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810459f48260b7cd08e949e75234372210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befe5433341b797ddf1ae7e7337dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9688603f6b9c14283f3f94df47fdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c105f749c8dddf4d8bbbb98d837b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a2109a368faadac57a06c209e650c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd8173310a1bd3e74e3d94f97cf89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef73fdffccbf4d4acb411df8811b58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ebfcdd4f8adf2237d935891779cd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ed81636e282f1a7e591368152efd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf33977e51115e4d09eda5ab24916b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3cdc919b73997c8a711d5c4bff0b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ad20bc9f350a2f710203225f9736221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debca6ffcd123961e40ce3b391d1907222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909731ba7ff745936795e3efe52bb81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebbfcf9731859fe33e11ea6426616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df76164abfc8af1d5d9d67905113ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4213931e8ae73eb16fdc2281257c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e132fb06c4a693ebd520f4fb95a50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ea6a6f914d9e036a2b505f6bedae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48f07e290e1aae698e591bc07241d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94143bc3fe83fe4c671c7fb6070762bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f169e237452217b39293a8e00461231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eef40fdef94760442781c9b2421b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258bdd078ea74fee57f35eaef56f4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7114103dec04b9f56947bee748d48e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a589e15e633fd20723500ef4f34f19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d979f72e8c213cf5c7d8fb3a0193080236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee016b6f6c71e717054c3177a9447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562d68590929d53a85dc2f4af05905238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c22f71533893e959b63529d40aad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3e6a8eb79d52a5f1c5ad6c44b1ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444ad8f35fc27d2e3bc9d8c089b744241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbefdb3f02893e1a00883e74822bb04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b8e5d4e7a6c6fc6208cc67fb74af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69394fcbcc1b5c13a4187d4e6c7a0ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fcdf9774f894cd0db72569253d80f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362027c3dbfa82420f195ebc06d85338246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08650cafe6c377a1c0a3cb9c552f201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc57f7b58b44b2c60f6307e2bce282248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c413c4905217fa6fab6375b70b934fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad9ea93cf366aa528f536ce6e6878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afa0e1931368048a48bb185dcef02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee0a2cd8808615cb8a0d9a47d953e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114d7d31eae14259c8195d35020532253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b5cb116800e1437b3a0a923091d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8b3b70ee21420d91f20dfb8a7bcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29039f7002180166df10bf077cda321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33683b6c0d5145e79f5126e30fb45d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d58a6a9b7d0f0fd24dd0396e7fa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b872dee21b71e3c807923a1f1f27f66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a0a824c65e78d52e1a205efa5308260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da387b320c826a36ef860bd359814261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c7fa656c0bc663c335083b667af4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9784c40f4f3d02d1c6a031fb1440e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c558216bdeee280868b141006f579264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c11d165e27fe78aa722aacaf6bc0c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd21ce587d8ef82429fd4e6d9da205266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81185eb5751a6aae5c173a37fa18a882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1a1a7f12ca8382e4d815a42c605d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a357b1226b55bffd4984014b20e40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd885a5581a970b0d2a0576a20e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715645c1a22e7581c63e3db76375bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca4ffd1e7385c15be568ce9131765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757932f9d5de01fb1c15f0a86ff0fbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e35786bd7791b491145a04ad0f2ddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf0adf4eec1120814f3cc1dcf655a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d96dcc476f550c3cc92aed8b25d49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6656a6a7c48586b8ae311d61dc714f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18cf8acf902db0b69861ed2773abc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afd1523647455ded3cdd1e6d8a061279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f566f1e3614103c5ec3cf5b98cee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb83df94381b9081bfa7cc8e9e3569281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2a70908cf81178c3e24a947b647e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6585c64c3f037b90dcd9bff61cfb9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e75fefe99ae54c1edf05e5192284f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08ebae0ef6d7ce920bbccb81ec200285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ceec0609f39c1d6a1070d544aa45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e89a8fa0155a3f1326cc32f3d39b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22488b307333cbca877443e6c5e6f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282570f37970cb5fbba4d7412f82af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d7f93eb13ca9c51275489fe8c116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a126e624a67983af0cffb9b3326077291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc851419c6cea82dc91b7f25c90d4dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8efc714b9831d90bbda41f9f64ec14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef0f4aebd80501a07c258a788bd85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a7566dfef6a41482a95f33b8dc9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc7a008858a0690697cc975e2f770296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6468e3021f3ddde3e7263b6808669f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8725e0d64ea715a677797f5ea17ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd45af79ba9939b29c94cf88077a1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30424fb988ed141a0bc67b8f6a34a954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d408c3424e88b44d77e8b8c03c7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90172c5828d5d132ff1483de700e80f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9af1abcda5a7dbd98341dedb32ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008e251425c0c33668ab932f3fab22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9c62fcac8ff4323538464187a6ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206387f389918192a4ba90852364c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e228ae811fe05280904470f56f118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55937314fb6b6d978bfb1a45def02b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad4a24043229dd8f474805cdf69b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a9d0dd29f853c3ab59665256b72e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7afab245fe7c2444dbc81ac1bf813b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3d47c0597b392f540f6aa2eaa979312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f98639f58d9e792bba46470512ac8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72340723ed74138a27de10d68ee16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423298fbdd1f3a2629585d5dd3bd5e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb1b699e847a51f8aeade79925b95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b039cb13d7e7a786484b5b9da1f0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acae5fe535a391726e5f60e4e60c355318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeb953dc73b25bf42eb82d649d0029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d098ebea96c07e7b7a98086ba85be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e8bc50915212401277d485a709b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9762dfd686875212bbc28c6e0e5249f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd1ed7ef4bf2aef0846d155842d28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30b61de0851b80effbb04b1726f32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033417548e00a3b15fe1fbe440505b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff1731e326b924982d93b5f17b10fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6eadea11092b718d2b056134594a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892409deab4ee3e54ee459e8af6a0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177d9d54d97cc8f402b305f7558a6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c91accd6e79c8f056641fc345382330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13a028e59c2dd2f160a6ac292ad47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281daae38d6f0f2f013d997f5b92241d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8bd599e21f6360221d66da393ef45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52a46fd7bb01b0228d5b1f997359c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d1e1f01bebcbae9fbeee05ae52e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844337e53e68aaeee018bf683b874ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a6510fe716549163a4bccf3e3189337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ecb320b90edc7a9b1df5fc778b2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca71b36bfab64c0b51da529264ecd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede97d0d480303a9b0b53e81b3bc9d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3c507826b51e87bc303445e05761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd428418bd69c00fac3f0e2a773ca7fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39772dcc8168bb66bc65c0882217031e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8640262cfa2375158881c6f0c3f266d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3f46de3e8468ab95f56c25d6171c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19ff5dcff189f2c7928ba7939a92a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd35b878182330fc0d8e4c58e54cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1684cfec559aedbe1bac60416c9c49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1631a48617bc91742c3159e23826a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68160b81f4e4f278094d337af1e75b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e01f67433e19bd731cf503e2584727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9bb3b30e3bbfddab5049c6649217352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950cfe31cb19b7997837a4f6e03f159353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73456ad3d88cee533ded9233ad8f1c46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b79e5e6c9ca1016f1cf7c49b5981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f351d4359fc11406ca2dc68ac35e54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c923168ef51ebafb022bf90e3a23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296604087b273effc690288df6a747e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b2384bd9c5ea7600aa025fac8d92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31616423342f118f586189981e8717ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7df7caffb3f605e9aabd4e233d20b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903345c11626261dae0b23174e043e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b040f90af1325aee53a03dc79e6ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2a408e01b152a51bd2ec11c7ce607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313139ccd9af51f2cb9a66810b4cdbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638f74be846cf5de0a1ffbc4883388d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c642983545532c47c33c845659f383367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8347bb4e870c4e15a6bff165bb370a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11f6629ab841b78ee48d11bb32a80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fb69e6ae5a12ac11df5cce341c33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5ea54dc9c7be1535192967722573371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c863740a1f191ffb1d362b8bc1f56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76dc2ef1bd7830b3189c63afb3734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c1afe6e4f57fbbbd9dfb68757422a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cf39f2eecee8e1e4c83622d59f3f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c866725844aa08cf88f8307ba0b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab7acc9e56f2513fd46f578980c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8fd93863b1f0a52c4e63fc051c34a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad365ed3794ddc1891c92784a7233e22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a979a9cd10f00d964a44d5193b4d5e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abebd34e8fd73d36bc865efbfdee22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961357433c3f51dc4733b36c34e6eda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9dce82aa23bc409590708932dccc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb6d4d92206e8b56fecaed11b0d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add818c2b2c400f911dbe31991d0325385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a1fcdf73829c51c0784855cf94f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8928f23ba125adf1214a334a8ec19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cbd5978d4b1e765d3e0c939b994f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499a60286ea4ef60a73fd36e7b54a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d692439fa18c926d22a21e0ac0ca9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50adee66a7ab66b13ea8a5e45dd1c2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9d83dd16e663560f419324f51d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01eb723b25064d026352cb8ab7e5a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f63e5463102ab00c083b446cd8152394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f646b2fcbd00c147dffcb00af9d7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a7988ac6b3ab436e457e855b5815396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfd792e3e1f2cc471076f118eb0bc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0e8b12ea72ddf9432eaece899401398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52df43d56496070509dc40fa9901fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433febcfc491456f44e807a4393f116400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd237f730d5dbd607d965b3b004ace401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577388d9b9f454d75cf650b094e967d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e568a86481b1811373fdef7eb22da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaea348324c4f0ac104f83bb450de0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b52cd72abd5069af2905c59379e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a183f99bc3ca702341a256511bab7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf313f776905a221aaba9c04317cf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082fd2d8272ebb43c641c079b45f9c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b87a1707cc9526913d1b1a6456bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533277250f6a4ffcfe2550c9633caa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be976c6ac428b6dc95c1eeefe479b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658b1a12693b70b43a91df3e0aeaf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794cc398fe1cdc0a3dbdc1d04e7586f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1e49671265b0df0fdf04b2c27b65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b51b48162ae5e743472db426c77f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9182611a4074b1c9aab712b38d1ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfbd9b76b5fa50cd6f2d3644b84c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438857798e3a62c5246adb627c62d8af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335540c38f43ffe85b755150c60dd98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da43e6b8e4727a0e5c236d240e70f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac3909c87fa25f37f626aa96c60c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a330b8edc26db5c06a72fd36520aed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1727a12415f7c814c0da411311357dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b512856b77fc1607b22cc64c2c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85aee1fcf8c5294b57868db2d17ca1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c204e61b8d359be751e773e1ec05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeb8fd327e33227cf39b57809cb032427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935fa702e1c1b45fb15eede797117e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8656244a3073183cebe8e5f272eb7a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b75b96597831ebd99e1301f2c2aeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e19a7afe67b537ad8824cc809568b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458bcdc3785f18d2fc23d823b9ca7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eeb4013df331096c9a537b1c4376e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b8a6748719d0b157a9d4c015b806434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021cf0dbb14b39eb1eb6a6cae2340f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b37cc14eaabe065de41516215e482436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398086f972063f6a3860bca4ed5004437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e2c5dbaea63347a0e7ad7e06671a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3c86604c4f2ae3e8d316745eaa79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c3e56252298250a7e9d77774e966440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781287144175b859e6d285ef8ec7b91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c61fcd2db6075bc915f865332b1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d457f9c4614835a4625bcb8415f4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91723149ccf858ec208357979afa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d772e52b987a2781258f1ec4d0706e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224a05f2ee5a403d006f65837f5b40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c2dd8547d3db109bacf71be615b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6202a423d77a0d326668a096a7885d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755cc555559a1a0e748c8ad8a2f932449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112b328498846f549b4d74e43ce9d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f127ee037a0d52dac856987bbc2721451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad2645f8c3481a5dbcf1b748ce90c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88947f360951512d984e2a585df667453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea5b248bc92ea2b257c4c6f46227d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40322a3cc1ff05f9dd2234337cf33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0eced9397f703d638f8dbf3eb8425456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c97515fa219ea2306df724186ce3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccee1cca57dab21793cd01de939154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0286d9793fcd42cbcbd5b75e03ff10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac9064635698994dbcccd3b81f003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54324c29b58b9da3cbda5354128aea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3add075de53dfe6b843ac6ca562eab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760727e656e076f6c8fac33ab0abeb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29927eaebb99e3b2ece81ea2b9f2c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30393de056fef6d95cacc84e5f6fea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd3d457429e63f38b0146f692adb9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79cd6de4f678be538d4cbcf4c59a20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab6871f9e5d7c119f6917f97013325468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a94774ba7e7485164f85840957c606469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979b99a68b351367cac4be380667cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764baf4af3b5f87fb38898e98ff2f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f14af076c49c1d9ddcae526197ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95cebe0f702a860ac2d754597b57ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570f5a39e48360ce4d2ad99cfe50a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e213e5f4209cdd4e43e71f24e00ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faf6bb96337542dad2bdc049699405476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a2eeba060a2c5e35eeaa5268474df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1cddca4d3e0f5ec06d3a4fd78c389478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f820e1df98833783faff4de2de5ee7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f221bcd19fd302b08286b2f5675232480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359f2e8a25b8b2b3cd549bf590b5e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a539bfdb1e88bc73aaecd14e15c602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdbefdd83929fddd3183d7a9bd7849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb7954400dc1b81e7d52e4df2e125484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e709e2c9b39fdebbceaa5c6edb7bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c7c633f295c44cea55775cf90f74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2302366e4411a668d3619c7dcdeeaf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fa2f752409b1e913b330f9a38eb84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f576597f94d695d16b4f19be0f820489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55fab1b45b20bf93276ee3334eace490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eab3a5746a78db76f236202eaa433491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d1489a121316e15e04948e83104b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e0761898d1763a23de1fcd62bd255493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6659a895dbf14e143261220280bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311fa6ad12bdee1cd1102ac2fa8b5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d9e20aaeb4524d0bcc939a8577ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a8d5bd906670962b957f2334e31f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c4e9b642ca7f7e59fbbfd646d58e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aae795552d20ee2e5c6bd39c34830f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c8f87e1203957da2bea6c34d4a1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d077037aef4e8d9d7e41bab58c09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300574accdb7836e18171a1b9b57813502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259427f9c8f8d2dd56db0038e2773b47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8eba7bbb8979b209d2425c96e8f8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabd080339af6ddee7cf393d8a9388c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e403752ec8cfd8aa19bca37157813506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183779e2aff098ebbff8bea22f4d2767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382993cc91f6153f02fc724bc21cdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb34547e470f5827b56eb0c81a9dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336968cd24241e59b0a0d026f399a0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6f0b48ca5b10a22ef436105f91e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498efe40779734e1729dd1fd3b431a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc3980c27eb9fe1aa23763e9eb0596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87599e490e680f9f10d9ba11965c16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c46ebac836bfd0e75b5ecdfc504d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cfdbf71dbd6047be64a1461212638516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7414cde5f7938880c358493373a5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79c8541e6718e4882d1d1c871e599518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1e289b56c9579776478cd860d5cac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041a3e2319ddfcd7d6d74f8d2e9df66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560056138b541846140bf0528b87c56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2802471e8202a34e8c2d586ce7bbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed78a4d8b3c2cc842ad32402fa689e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96550540bdebc25151c86af3d4ac42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da79883ce66abcfbcb6358e89558f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9b670db1bd8b500d3c48e5ac6c8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f45273990240c1e641e93a9547a2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844131aa035d5399aed2923dfb99719a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea38e7017fbb4a3d952d73da6a1df1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21222444b731af2a3e6fc54df5c5fec4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd3e7fb8ebf94e374718436f39861531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e285266d5ef687380eaf5d25814babd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a45d665d4176b3e2abae9161b818d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cf1dab3aa06c34b0e5f39bc80e9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa76d93b1d9dd0da1bc687346531ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3cb8448aeca0156283113b4894474536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a1d0a10af5a819b1e3b6f8aa4f8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c123a467b9b792d6959f6e49796357e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038c8091ff91555d4d406839788f0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c14473c5de8a7cf0d94277bc2e730540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad744ba015df0457c90ddc753f5829541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c4270ae16678d1811fe3d11ce98f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7af1fb6a3c115d3d607eb938deec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959cc5dd3b722758878e71a0c12ef7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764292faeae24b13b925d5953eac02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e113aeb8611d42757b3f4528d671941546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d751182366a0fd94c573ee9c81597547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8cab30c0c50b44426e06780ce9b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a60c67deb156f1cedb3c5f0f3e50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9dfe2c05b559b1ae1c7534e59266550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e87e110bec62c5e6b5e05c3d076b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525dfbea3ac56861963f0a6ddbd1441552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b1dfe4ff87b1ced1b905825d22a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc51ae0d8dc4813aa4335e3990ce23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf69151625918e0c040eb7a40ebb81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e82893a1709748a595ad97c2072e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690732aa6d9294d551fe7f955451d21d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee88de6ae00b661cd2ed61d4f5b0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a22556dedcd78436608b99ef9840f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58f257d3065479a57b532c47c23a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db706d05f4d356485e49a033872bf0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35684f69a35c5d8b6a63c64cd797444562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a889936fe88c6bb18ad18b02decd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b17d95ead2fd7aa378b1774e1b9b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813bdf6bbd7014256edb9eb6a1ac41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af560467fb68e08426295470d95313566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be2d3aea3b6710840777a782c1c59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4fc3427359606581bdecee2a4e7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5246a4bb7690dc14bbca0b1ea445569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891fac3bca341cd1fefc7a2b2e8d826570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3dffbfe943da74ad87548e99594d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0fa47ef15c3c33d10b6377ee8e0af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ebd1d9857f3426339e61eb49e5f19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c1fdd68cb80c59a5ec4845ffcb54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fb4e9c4a1cebb23df74cfa09411e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d94254c97694898716e80f72bc8bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aea0636701205b5d171d6d0e13a5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2a8138a363df2743c0c262546a782578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef877d19a056cb65da54535a2d5411579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1532c1a389a19c0497b8e13ce331a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c762cbae6aa7b0cb3c8b5e1a6b40cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821f52a6bab5ffea9398d709688dc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eaa33b67234f487b826d1dc115115583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b532ec9bb91e65b087a9c77ca470b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfd2087f9738de6b8e39870d9dc015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83fd11d764f3fdc8e1be5c3a22a298586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a7e7d5a3893c1ed23dc0aa24c602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e946b6d9f24435737f1a80b373ac8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1549163ef202fa8dfb7ea02b4218e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd270025985e9a0c8f8835315f2b1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2696c0abf8c367ac60e2078755f32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef05ed2f22ed38fb6aba99ebb88ba1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2af9552d15633121f260ce1871a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd177aa67de8219879c2ab6c4d389d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1fb78c4ed3cf6227515a1d2f85c85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ade76e910a9aef97eef7019083be1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f725f05f24d7ead6a8af6e64d5de1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2e49a3a03ed78797aa5c4468bcfc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3284415f7c9721ab847d97b6d593b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2165a84824e1cd17161304e9c18af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0074c59223515705ce5b090faa1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be178bab312de4a44a29524d246b1bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a7a306fd13a077d0257f849b9abb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07ced311d8ce905017a7f557beaa0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1dcfff022e4304c5bd142a09b26e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce552b7f42d3c6c5c04f746adcbc7f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8207de672d0fd99761da5ec14b6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0665a2fb92236e41b81c69da728a52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7ce3aae3e70ff6aa745f30d935c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5da292eb492fca55cf187979111b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b6b18b28f30dba3350931d0aec0d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f27ec37c35d4a6f75dd38c3afcefa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938042d83e4aaa8ec95b0df0b5a98f6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ad5f0809cf07c7b311210cdcfb15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c994a2e92c27a68cbf14676f158c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3045689879ff51d19838cd9e134a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea292c0558719497e67f41a59a685d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a579fdecfb6c134295b076de0762122618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fdc80459765fb9757a3fba7930d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cffc0221ef01f90a1be4e36daf64d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db67667fb072b98702120ef6e93d86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab136ca52ddb971909215be0b29072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d333041caa055e41012bbb88318af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468259dd70cfcf85284d301d18633b5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed99c201a520d9959854085299c1140625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dc5506514942f7788abe0eb0f3d7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba86e58a9ec48548de7cbeb20f1df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e782e59081b88ad11f6c3b63169386628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31a81adb0c97b7cbff8ac6c4c2397629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f99bc45e90991617bf9b0a99ad15f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4c7d3e3e7b517cbce64569df0b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d0ec6630471a70529b4cbe63faee5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59597e5b9526921c293367231d10b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e3b85d1550b1bbde6e1ae1c2ca69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c2a9ba75d94f6da2a81d3cd11375635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f552c398856ab07db7ea46d8bd9247636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3024d04a549a7e1e5ee4ff87f5f910637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5282919f3864ea3c66557347d2e17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3759489cb3e113c4a01ef92feaeef5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2cb303025990d132054ef4da23fc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3eaa5de1fc70fca618711d1ecfe5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da0ffe5df6d0b70dee7fd233b4fc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d28ca3e11bd334265fc4e437e7d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2efafc6c05321d1349936f8ba6c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760255dc58614d17f252c7931708813c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b84f9ee6758b53a338a80f1dbc98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071049554eb6d3cb9b6d531ceac2bcce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62af7e32e7b400d9ccfbb5ff109e2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be640e0d4a775c53e6ce57f33a0efd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b30908360c2644eac8b5e177b063650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4ab83eeadb0468acdbae16010dbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0c030b2b93288f6ef03b3ee4d5d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c53d61f6803581f7cd606247e42aee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fe03a13c2f107dcc7aa2062f2417654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8a5ca9a89db03bf31c0d0def05095655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b0aaa5cfbfe41bc473a2ea08551e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c217ed5cc36def5de4ecb422ce01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49763bed7ada5055fe0ba0398bed8dc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3c9f1065da6c4f95860209891bde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e87f3aae1da4425b4bf84dbbaf494660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1391abe2ccd592084a2a074ed99f29d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8e1cbec6138374bed78b5dd40a26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc3e20b06ba28cef2eb64c3861d02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d1c4545199ce9a58d9e818e3f3b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b52d717f83fa447811035170f91ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e603e9f6a906392465a31abd97af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ae78ae393ae0f50ec65cb71e3e79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453007a2995deb686b8ce1fa28fbd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce002fb860f5d8878680d2645b2f55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ca32cdf5aac3ff6678a4425509198670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad9010f18b22cc3118f99c6137d5b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9487f32a2c4800b41a0911a359a80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2d72bfbc2552759e1032ade848ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a005a674de21adc25b1ca02796ecf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83c281de470390885ad1bfe528e57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04079dbd933ac5138b2efdf47ecfe58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b466f2cc822a1f378aa464817e5b6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9791d42e36d584a0988cc96443f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7567f9a813cf54e80b29bf2364557679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff609f30a2eb702a60c585dfb965ab4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825af5542fa2a0082ea54741b40038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d03988484da1963431da118c50d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb3f79087efd528def25c7de27e08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf88447e22b1b2dfde74a7a0e9ff4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25690550ff156b17b527d7758d4f36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb423db7a9dda41d77a8b9e427198686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9ad8d034480deb7d66abada490bb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be378a05d4e32575a683c8c51fcfd6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086d064105e5237d948c4d8f69351f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f35d46297ab91850da0c7ec722045690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10439b38d6730066559de956d3a8ff8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb670825baab206b1c6e216e3273c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734be5b52db45ca797bbdca79a058b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed437c0c38c62486bca059df8224c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659c1c03ce7ad075f737843b7d57c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e2ba9a2106caddd1bd4a9fad707d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a05238e9bd9e2d94d29a28ce998ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b94538f50fe1939b2615df1b85405698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9ebbcd1e6f3b26d83a79625ca4bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986c5074b63915d4d01e652dc55788700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc912d7a542f2e85b86b1566830e15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc981ac0c0cfb35f56a74fcc483956702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f106fe8a71807216ffbd785737f119703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83971378192ccbbd3a59e7bbd9dda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce91e8eaa4bca12ff614051855aef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b686d5b212c8913e0854f5741d6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a68019573da3f9ce402a7913c0b56c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b6b79d9e0ff8ac2af031a0f1753c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422eedd66527784afed5015b95955c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bfb1196d04a6e36b140e1faa6a5ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cd9c4503b0519a208650cd995f601711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ba5f6dc63b417faca3cd079499323712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584122d5ae9152e636cbe9ec3c36c1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef743ada36d3828df14cddb2c8f60c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb744c183dad0b0021f9100b8da4d6dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9deb9f74050fb80c65cd6485adf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f992632cb636c7f7f5405e2dad8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1780bd8670639d2a96959c13808c425718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45582bb25c360bd1f146b00656e42d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309388c73ad785d0ed763a1948a88d9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45660a88e88d79d251b579931be6fe60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be62ef8c080f67c0b3ff436cf4eee2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eff6d435c1da65a121e02b6fa014a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4898b0e8d0e5f37cd52268159e67b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f247c73355f33097417fc7fb91a076725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc95901f5fa592a22f2ec4d70b06c6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1b20659424f5420ffc476991ba468727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21346cb8a099686b8161cb381c97d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6951c423cc480052b12a54cd16f64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb2d4b3461d52e1fb346233ddabbcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d52a280153c177139ae2b4f92e508731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b0eb4e2cd7ae4ab67b721a80418f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e61d201f4e98e89593c2ac2beecb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbffe6ff43a8d14dc6fde6f09a927b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0a07a21fe73c50cab6dab2f4d48f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6d92c1e0b31afdf4c9608a5ab5c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be13c61d307daf3285d333ddb02758737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81855c552e36c6ba00a4f8f6327f99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f2114f687ad3b48e1318f71adedee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c7a17f86d178383c303edae71082740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6e7a87b58ba63000980303352d4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70adf725d80f433fb7eef31ed3950ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41c4708595b96a2a76c8042cd354d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391440cec100c7cad4f4a14b880f8b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310304db1faaf56086977ebad6f7e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6d1d25c25c2a5156ae7c384c30f0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984985489503a64d277d685e268d9bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35599b0f1b63cb2dcff18b5e85ad96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc91d25147ce8e842a304a8c4f9b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d68f2823fee5d8f9e7dab2eda5b45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720437160d42b67f64cc6f6c13bbb46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30115cd034c123ab67a10840d40313752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb72cea6075f8f8d06052cac22bfd94753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5343c68e79511ff55480b8c8ab0af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f2901502b873113ffd1f8ceb047f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf1b5967a0773d4af0a916321df9973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497508a2a7a85890a471a8e4a8f97ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1875479ca4b164c3e960e8c97f16925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e5d0ea704ce77c3c9b37c2a97dda36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47b779fdf1edf6f7168d79c9286a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d92e35319cf93bb346efb8d21f70e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a9bcf8c653fac863e15303f59bc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8c7941d66e0bae0e7f97ba6278ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c286f9053e18a1e071ac55385f2e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6c1f2aa94ecb6c283e78a377342d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646086d23497dbe068212f8dcfe6fd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d3f08cf088d54a0b46744e9aba90614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a90a7a05e840a7f38ebe67bde02b4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6dd59bf98c2d44006d656272392916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c222b547755a1641aad173d36ca717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ce3c856c4d0ef72a292dde8d048518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef83ae990be45496c426254a60fa6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4cff8f36bf723a59ff6465012e49c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e1c1fd4473fd7787d5b62c6d326e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f1456b2da56c0204b6d0c71ed72622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e486c21aa2e901413c85191cf9063823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ca2b0f63659a1523c7a54ae9393e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bf39315a23bc01dffc71e03a4fc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495b138ebd2e01fc3c76899bcef6c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8b4d73fefe07f7ff6cf31b1157f3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3ec2fbafc7b844f3b4da6c48aee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a5bf461e25c41429dd04e0a4460929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3c748e2e08c4095d435fdc4eebab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a11b86d7ad017721202eb46bb733a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494762e9d56e74602af6955441cffc9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e012c2d410c8a8f699ef89cbd36433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc72f9226915cb6ddab856e3dcacbbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901cbcd834f049309859ccc4c00ce1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c93acc1ef6d6e083d50a24844e91536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb02fbe98ca9d6a5abcee3ec5d317f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcbfcd7f3e6d82b36ea8c6890d881e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c1f573eb48859c9d620bf03259de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb262a607e9c59108a886d23460c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393f619a77627c0413339d68ddfbfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba69e1450b4e19ed7ec1229d409fdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a9bf67f3d8043f18b3b9851b618dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80032251eaffef165ac7106a68ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce007dbdefe7f2600e1f322dd579945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45413f341c6ba817f9556d3c45667d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51c1e515d44d151de8af98b5eaef947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbd952bfc73e51b26d0c81015932b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5929d534ccd3fa216cad876bb7893d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038354380a5f945fccee34a788ecbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae827b4ec4d9be1daa2f64f01514a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe19f979e731c474a4d7e48a2ad1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c90842d5a56f6c6963c0affb59cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090bda557ada9bf39e474991b35385e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19a85182b972c43b63a627b0c012b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad3fefda41a0e3ff04c87d16dd953456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaacc3e84ba26b2dbceda832611cdf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a3992ced4c533d4951170def5390658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7c8a7d3bc929af60c8912f32dce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265ec251a437f5c46375cf01647f9eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54068c912755c2c863a4ca87e6468cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9be5e241f598a30620212dd4c632062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173cb8eecebcfd70d2dcff892674e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204983395c1a33169a87d8dc87c02c2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6194c1530aee9388128e961b26b1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122df079a7d48c1284cb52a402569c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72dd9a8f4203a77db595f07d9dbd0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afbedd541676126db9b8d2f63d1e5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db7bb42346a537e474674dc27186569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f661044aebe67410d533104d622098f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af23b28e4e0e8f0688690edbda2a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c6cb8ff14211ac5fab214d00653372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8330ef983e2bb74a78144ade74d7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cded0ce5af58790ebccf37194b80d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386fcda08202fef7c46fcfd8ad0ceec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279ba4833cd9fd6f89f886aeda494376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0afb6b910aef597f4413569a4555677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322b1ff720c4ae72df00af4e096cb3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619fefb46d53f612fe1a82294fcd2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ba45addefcdcc81f4739a2dada5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade91fc632ee1d83f86b440e81aac4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e8f471cd2b784f8715c742fa842c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900d35bfec0e49ef6a77c49940d84e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd342b4846b905de94195c003f6db584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a201918e39366499441f079bc3da7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9fdf904a5a3a0556db9067f5ab4ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165704b752aeeec912cb339fc62b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a8e52da439d2f220ff5dc831ff2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713245dfd62ac8f5cc885c76ae3cbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c7000f8713a155c6fc4034e42e3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8116773bdbf8d0cfe78235019a25791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607e299e091686ce919eff451a2c03992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b074ae93704008aeec9b87db05a7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3853d8b90ff1890cab6f45350903694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49725c43f421291f5db2143449a9b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098389b3ca280ca08d2b866b5dbd2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f56d9dbbd59ee420e1897899988ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893699dbdcd9ca2e0d3b0286e4f59e0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc52ea249ce290b1c96dc886292c3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3fd74a5e9c166994476c26016dd27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478079bb89c9f064d1bed2547f82070101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52af625a1887d8895649fa60d50dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66778ae4c94508bb768d29ac04900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b1f22969a3808ee1c450755bd865b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3057bc81468e9a46360d1434d18aec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994ca410d5879ab6d83f95fb8345b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c1d7479a7cd1693d6935f4180213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407458cc82141defeaf734353c7394c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887e672b78716f71cf46b7cb88fab9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97ad4b2d3f7747f417622a1c327d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375489fe9d8bdf50488f9c0a43791e7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c99bf9fbe6e2c76e8491813eb3cec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0282d39a4f853f9f763d507e9c3250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f41d62a03c5344336b5182c1de0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ef51462a98db48753ef7c7f27112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a533cba91d7fa5e6f9b1a42d2d23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ee8e3697c74d137c3263a14b4b0d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7996bc7574a957e1ed7de21325700b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c147c6d6dff93f50031ad2065783a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750207b270d46149cd6f119717d7bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f641759b2d7bcdf38fd67b3fdc0daad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73dd71097f4f172cb29ec2baac1f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68592f01e0a3f77a990cc7f0d4387c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f37a75343edcfa6f10cf3b178c6860124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e06b2bfb0e6ca37b4ccda427ce9dd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae63b6c4a12401627e81e5834c30a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c69c9d310a2574bbed4436e71d97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c9f91eee10ef47fe761d067ae8735128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637232b343c9a0cb5283e22dbb4b15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a202358b7a30efd7d1a1589843d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed410c110c92ad89b96d96004cde4254131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684eeb728277db3a8c57ed0552dc330132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f981f2a0a37df00f64448be904f36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2016d926a5343fa4ddcafd6a907f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0ad74a4e5422470fc1a2df52b070135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9184c38e0227d20d0c731594d7d4732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec8415075a67cda3dedeb64432efdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd9f27b8aecb11a2c2b39c4f316ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f44453ce97fbbd83f3c6b2df6bb3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f453b9cdc01118c6888716480d3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733227abf4eaaeea6c6c2322688f2a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c31d868b2b4a18aa2e5fd22e143638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2d8a2d0d9d4d910b2501daf43632143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf33a183999fd60787f52f6cae3af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410981aa0f9106bfc076f341fc3948e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eabd41a0223f5b4afe26dc2aa850e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181895fd49bb00972bec4b5b2dd299a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ebb92c08f931e18ca48fabda1e13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3544671714c636bcf6bcfd15b2dc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc048634e72c99f90d71962fc4474150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9a0ec3c8aad51e3c1a0e1895250d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b39f342f20d56ae5643b2f0e17979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b959fb6a36c07d184a72524eff137b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f959bc908816498a49a5f41d567a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abfb37195e086c550a1b9ae603858c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80c0496d7794b30ef01a72c71db6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4b60938dfb9c9ef3a5b2a50a5cf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4fec36f527e99f4b3568bc4d7bc9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265f4cc48951a4e047da72a4c9f2b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05421396624807d431c3a2252671381160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33614a844e5e6d4b21c416eecbf938161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446c321f4c46852b607d8394e1a943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b661d4d33264fd74bc4c7de67186be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b444872c21441231d700b7f15f34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9e0b992e2942152bdd0bc95843d42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa85b061dce060092e307ed47fc00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6e6141afb21234cfb47f68f07423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388907ae4c335149108c5a67686be4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb355014475fae42f1e4d337804ba258169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0dd0fe647c6414367b228c5215e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c18faa8043791bb1abf41045b2f8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a010bea5fb3c6f1ecaf3ce0037d518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ebe9beccea4cb498f030863e3098f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0feba03b7aec1d978b50a72e548db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766fc15e109100540eb1450fdbedfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5ce0741046641c171da056911792176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b11512d891705aa15fa49b0337d90f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11dd5e3dc24b921be4c42c53882e25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2dcade3beaa9f210290d2c6cb0d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436702b68c34fb784774f0abe40553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90261f09e81243a9bcf4874417e87c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21386dfcc5d348ffe5e2631f970efea0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b27efbb530a2ee3856cdbdb7b6e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02fc6b6efa311e0bb85cd3f83ffc0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e499d1688f194b445a5295e9a8c219185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ade0877c6a2146267f9b1370cf18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf4b84e1ca8b8dc25b6029f136302187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97148e6ac98b7195aa48deb7f36405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982224e7d0402c313015ef1699eaea89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38acb8e03b5ac9de9d5a7a73cb9417190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b24301e57b1939799d0975c76c20a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1387bdea1edd3031102e7f7dd0d0542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4adfd484b66c976e47154e1bb88d98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47535c39485cb7251ed399b8f3c2fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67030bb96ace2649fe44d15071aa9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e4aa095ee50d482b75f3c6b73742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43cadbd74c8e451eec93e675ea569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed676684311cbb31a0d1acb20b878c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f7fd7c9af7451512e52997d1575d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817df3d7e13665760df7a3306076e9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9632350e1368fb4940ec98fb240bd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300c9084a03b113033731605af7932202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37399e1efb18e72afe44438c2b9d53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d22b60d7b4bcdbb25c46425d6f1ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef4193bd475f18f662c10a2ca2d77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae80230493bc97356e535878b70c60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcfadd1043aec2a2361b9c0304f97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296575dfb17ea6752cd53db07b934e63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238223672f7141c46716817515f38a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140de53e2766a20b69d754821aa9309210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf81227f099c3c88303abab93d21a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e5663c66e63f5e270dcd397c8c21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c7179be53b6759d5020824af2149213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ebde6f8449cd37a1a9f74600f502d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b3dd903b0611019c35247dd64d7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6d61a4583f09125b2478d8da9263216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7d5c25361744fc92c2a11268cb57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaecfd38e963ae5902ba5720818d62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b955506007e16d4e45bccdda420f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876f76e2067eb672b20bc1e042ffeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d3c57fb6af2b58d15f222d4323fe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f68f6edb2ff076037ea2d0bc109206222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f85c53d70c9a9d1d138a594f1734a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda16b245151864fd686ee9dc57562c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c001f065beabbbd8fa77f3f0603ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52bcc42b8a6666c2ba62b38fa00dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c472c79e955222e5b9f721929f748bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eee17e29cd380dbb699f96f6b0131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444452d61d581421dbdbcc1850aa01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439011a480906e18d9deb2f316e40a8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf815d1e0648b3522d36c89bddad8d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da98b1ea25e2aa329cc46a1f76be8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326401e545f94a7c5e3191acc7443b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2095ad784287be80dba75c8215ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634961506bb2620aad230d9b9b1175235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa348377018934eadf632fcb5b179b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5357363088ae1c40685da3e341c5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785c0bfa35f7b693f499f307f8717a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666cdf20ccf05e32b83a3553af5673239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4783ac8e6dc215e532a08ffccd3e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91dbe5bfc92443e8da9b87b2c5bb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf68fd32bd2d775538dfd11db9c203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc9a6cea5c4537217414cdd7d3935243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1ead5670d440a05b5d3638e0cf6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaad727bf1eea47597ef3b2d4cede4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a79821fe818a26842138dfef08433246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b233855ac6e6bc8de11d880af185247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0bc39020dbd159fd74b1bfbedd65a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95498b19904e30d5f168567d462e282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042ce8bfe168f248a6c8d244fe7a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1d7a290c965529b289db2533e704251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c6ed4f43c0aff971a9fdac23a8e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3341b0515d6391ae2aa054341cb0df4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d433329d6c50df918172aec039b25d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c597b0b2c95340d4b4f36dda787d1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910186b958f19b5d3b42cbd853a9e6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb08315cb5d44640a4977dcfcfefc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc1be3fc3d0a8887f2a2d94ca7e73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc793aaa3ec4e45c3678fef69f0fd45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8820f134d448f70ff4a62a38c7c80c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adcdf385b8068a71e4a402f8760297261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83afd72831af4cd607eb854c0b0da9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9ee184d2a7091670a46c1c88f8bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024ffa2d9bf22603cc9542cbff24d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359fa86af60e85e48cc4ae4af59ddc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5abcf620b9386445f1701f791e4222266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294540a694b449c640d31ffcd34e627e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064eeb43d55f85ab33726a05b4e5f4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d02947c0b369c2c3242db9b6fd596269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573f4222e5e8850ac1c2bc4a2211ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59eace97c7d0000f77bf3320cde884271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebf2b838368683be84b3fbadfd8f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2c55e4f302ae0d7d5df3a6a0bd3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723cf9bbb80565b55486ff797d3572274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef7402385dd813bdc38e14bbf6b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61044901c571845163772bd480a6cadf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481a03845c402cf561ab41b2d38c2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b136236a5bbbf97c41f328012f9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4036d976ece8a5f89fd2d9c1195c4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f718c26cde3e5cf56b2c17373d7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f40a81bf2be2a2688bfa2975d8f49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c78456eb475bd997e80fb1be113c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566dcd925e8572e864d5664e3caa0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed557dfe335e8cf438028d3469373c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402863f2eae12a1c48ee6f976ba469e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d232c5950208050fdbbebf09084b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b54e1c9c90434b4302632d7bc3737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9bb87bdf1c7cdee753fd23ebc6937288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8419789edf569bfa5a8cf5b53e8c6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366530d81a876cd7cce57956176692290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18469db88b8a9f51415999514fddd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f23452532172e80e3f51f6a784b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ac6b9509741e25d3371556cdd4e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11e6f0347ae272c4c0eb5258671794294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871b06557fddad678d956b361415b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107523e309ec475af053990ddf86b43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b42b7110c43ccc733450f16400e71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bab9366bd0475f7bca673e63691a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab3a3383562b0978d379eaf1b88ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16371b04fb10d61c5151b3498094638300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559dc63212f2fb2f00c5906452d2f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa6f3a8eae9fefbc607e447edc5b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad525a20664a3c59ec8bb82b545e1c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143323025ddcd05a8e07ad48e1fa05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a4c5616e412652a96f8112fb7a1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cf0c7a4e7685575185a27b9506757306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495f203a8a0b0a65720d3bcd4269f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281804398e4294c29ab032c86578adc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f422a5a4fbcc08fa8995a4c86418309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136fbafd78e2a9dc06323dacf44062e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c041689daca3a229c6137963da210a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0728ecfa489378b77afe7deebbe39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd824051c04eb883685161876324f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f305f61f9c26ead3c0398f212e4630314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10dc377f33bc3932f1dca8c249ecd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177883f2b2059f2a1da1be8f8aa7f79e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b3edb5142f720514a7c99a494d05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74e5dbb15c77b0f92150f41a256686318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377132ecf603168147c02a501decd9d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eda66898ff1a3e84bf6b96e8863ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e557631cbe592bb8e0a3bf5b53218d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf2d30e344ce620a8652e4cbe41d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea81efc3c89e79be1bce871a728813323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb4af37b1210361d3033f41a263a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339533a15a9127f6756a494eec8cd73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a94e30095a40b869c849814ab2004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d95a4250675d1f7d7bed25640b1a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3127338ad6d960a8c246467440d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e7b067311ba4b1b9e0ffbf79ebb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23506d5dfecfce67f30f9f7643d9ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893203edd99998682851f672d8c4d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708379c4a64aa6aaf0dcc8af7b2e91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bdd1ab3fb40d4a6974b965f7423e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae947b35f0614c693dee11afe284cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed1278a537bb52caa4a30d09a9cae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e5db8057dbd57dcffde6241867fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06800310dd2e57a139bf8c4b24b91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f550eaa5c479d4672a910766a266ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07fc1f70fb657924cc519d9d68f5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d610cc2ce6bf9ef3793d1ddc8888600340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934135c25373d22c69b530b43d7d1036341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e12d6f763cfc158319c8d07c0857c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b06b1c55ef40708083b7aaa3ab55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c073b4120fb7f32f24e575b8232e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef78d271c98c0798baa0d53984752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a1f0a59141f52f6265c33a121dbf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2248f34ac55eeabf76fd00bc9d4e93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3014152e42c18d8f162d0154bd56f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f783c8039ebb413c730edfb9afb643a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f451b86d84f4d11de6a3b8cd64a79e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7075b14be203584a4df8854f161e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e067b5379ff777cdac09ba22d2208ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d18ec0d6fe65a6f3477e5f868069353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f89b0c7c7d31a9a8ab14365013e22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad36d36fbee49362b2900b90f00db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48612f229dd426b218d77eeb10ebb93a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706149e10f436fa93c2a5f7f1ecdfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34215fc407e50c5c8bad13b718a07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea13f38c00ce601281f646ed0ae034359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be208a5d74ed2480c21ea837c49f188360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6f584ed0da2f23db401720118118361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973213abe8fcfe43f06e244665f44f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db459dca88cff6581e9df844bb7747f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f0975e487f2ab85089ef5b5a551a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de82dd640b864761fb00be9cf0506365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7ef56644e7f8cb5647e6a66743da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1c8688b5cb33c7986edcf21853d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb76521989199b8043dbcf05c6cbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c56782d9da1f48c3fa5d8b928579f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf95936bd3506723664e16b990b5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7e6d1e46eb6e725d45427b831b068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4724ff9f18d532153d84f267f6993372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9815b32ca08281aedf2362aa795e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998177d54c49eba9323bfb926c255c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51f31e01b3a75b2fe0d1472f7ff379375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecc6c38938217f75438181e6a6f77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee675a4433a6cffe8dc9c77ea7b90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cfb55508c6d6ddfd71966747e3c0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ec2df8c5c219aaa046a152d7a445379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bce6c2c3abd103c4647bd5a8dc0c70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a0e21a61731bb1df47894c0fa4a6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d8a4b7d18c1da663b61d3bed0bfa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4bfb90a29b2e3233b6ee3c1e9fc4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b59a6217f41e32e5549b0983f5f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298e8007c1152b3979da478cf78331385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71029e994afcc3e61e10ec83d2ac8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58638d130f6df9beb688a3ec4a011305387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc669157b2826a6829b4169c29f58a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cec4e09855e69c66ca33635d92bff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03afd350ebba4b2cd8d3e7eb28c30e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50433019d942b622aaa45ad1ccfcb5bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba0252b0f34955379c75f50f25f1e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672b0762b218ccb7c0031d628fd64d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515573b231620407a00b2a7fa1e052394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b94cf523ae068e60a5fc08bf09054395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1bb2c50bb3540d4c706e1f90b8161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5691dfff78b29bb50eca3b1edd5c9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d0a6ebb19c9a4f71f78f478ed73f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d1809c11c352d9f55f6b25d70670399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab192091bcadc76d257a7332f923c65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff037b6fe0dad7ec306390547e590401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad684e716ec5aa662703bfc569bd1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d872a39829381f910bf3eace7f8cd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f582b10b4d2f24aa3d0740f3dd54fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a73e413161fd86e8ad54d763bc94f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c088654e0bf8e3fdaf67394027399c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a4efe3e44c6528877d4a9d532d17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb7dfcf58934208bb29ed3b2768ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9d832cf7ddc578cfdba90b5c80f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d818884708cd983b6386dbd36e37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22095e34f5f13a28b2cf450e6c3f562411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900195b05598b4956fcf8b10efd0483412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd7d92d536dce6ab41a79da37ec60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed5e2743a932ba73ec2f688ac26f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9ae5b9063043d5bbf4132fa15be8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe089c48c1ac512dae47df7b6aff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc92b0070126716076dcc8da6669fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a0de135c4dd044acea36e85c827a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b815b2f939d91e60ec2c0364a9203419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362769e2f74c179491697a068d1e622420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d956cd47b633e96c3bcca34dffe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bbef27c40b09a515bd417a915f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186caeb5857836130f8b0eb70cd9dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f714a5b89613016436cd845480e04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9be9856643d9a751b2d47a7cc187f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503c2d3ca00b8899c995c5c6a2e07e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ecde8dc43d190758b5cd053056ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703e26e7aa1cd9c11caa7b8d428a13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068cce235ca6ab579c5607fdcdec12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ad0f172bd50cb25d27e2153e404e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2063f9a57b653e179d9818474f0197431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b421b40b7901dbf38db0dbb659b958432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee2b155c8240469b153ef694366dfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf75a70902fa0ec2d59c8e49f028b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b18192004db07fcd3987c7992d08b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433f0a12d6bfbe0e4338dff000edcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979774feaefab7b66ee851187f4246e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a82f04a94a2141de9de9939cb74e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c34f7f956406a7157810db7be7e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201bdb3a2b0a6d41344bf9d27f62b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a7793297379e0ffe04f0cb5e0f33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48154ee1ebc8b18e1e855d933b65fab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cba539de6854380a34751c583fe1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815232650d93fd687c0eee4083f593f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ac938a6301a5ad9b716c6a4ce905445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe8aad1879749cfa118f6df3b8f11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13328d3b6cc491b49e4e49dddbf0862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f999c141a8e010aa6861fb3d140db3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7831e1af96df17f3387ec68253bf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbba1948c1887a988d469db67eb073450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa375fd3aebc5acaa4780ffb7822fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422a03a47b75c6ca998004e18a26ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea2908a9713bdef40eeeff1bdb4bd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a19042fb38414860be1b2765dcbca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa132a0a3584dc112c6984d9f4b18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0456ad205f3fb2952f3b1f19a467cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0b7b91adcae1e5a49001ad191457457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df857f2def2a0e9e46b229f5b56389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc2f4bff5c638fc9540f0b6dd2db1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a845d79f0abfd520449a2bd09d17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a171278b6189850b4da712e009dd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195c8b69c4109d303c2ebe7fa4d51d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f6842fe0fa39cd30def8132e2ff71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe72bf9741075235f975190cafa959464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6accf45ca95259e51c7761d344d14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a38982aa7d6468038d4354fb31868c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849498e97f7e6c3667004678af54b17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da3ddb0bac31f6968f4b5a91bf219468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f360dd4277b1ebc18814f843a4872469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bdd7ab5121fd646a249a2869659b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131925817f078ed9daa4d94928c65d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692373b8168e07072d11e92cf809c65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b096544873b4b1d565343af5f6cc14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d044c156e594c40bd2279885f7f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcaf328c295d75c0ce9dfeb0a79a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26369ddad90097d544b0aff2226e93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d0e009ffcd8468c101c89e1c83be7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9b06b85a6fdbaac25df0757829dcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc12747368684ba4e56ca3baecad8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f488a05802f959203d34d22661914e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c3db41a8371326ff99ee89b684d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147562ee751f3d40eb485596522b13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6dc3fe49d0c7123c73dd85412140483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9eba60928032b4c6d31db1829129484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee48ea1e490e013c7aed599bdf252c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a45a95132b09a8c5b0e4608a5ea3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9fafc7fac0acca875ca7b408d79a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b5ba249ffb6551c11480380ffb07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f875b34dd496b1b9c08325502d922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992075a46031b10928a144744adce95e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef6d39b335701cafbe0144f8b78d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c61a5491f0edb3b4c15a0f829660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e47e3d5bc7de09d8ee8c3aebf01df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551def9c6b7dfca87937f7ed76f17ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d674de885711efcf72371853d8b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303468af17732effd95ca855bd369b59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f57d2dc5fdea1170da8de7c20888e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500f18260582d09efddc0ad7052d67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1c0fbddceffe61b2e2b1944e0447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd32640907a5f5ee029e3e011be29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e55d4c37359ed4f8f98ed7ad4b620501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91890b6f614a0a3e55beacebf95e2b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315c3f81ca461e4fd362d33666a815503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ba64505a68e91f303a2c06dd476e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b07e2fcd16bff886c0bdb6bc66a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bdbee8744f62ff0d31605ba0dd6a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8f77c44519b675925f1bf0537d7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da01a63cc7e406c67c595a9d614ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e867af53479b5ac8aa79e05d51e454509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977119c444679e0cab3508d07688fd00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54a7e240fb73d20f444a6fb817f45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e153a84b6e7d7b09b361d1ad0942ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123511c6531a964c85faf1f90451011c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e6cfb3a04538c4da1edcb90dc0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745e1c64dcba7434ebf840109c946a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdebdde370b4fce354df602a6a1f2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746860dd35c773b8e400d87a48777f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1fc543b65f0346a8d1ade3791d61e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b09d1187c636697f6db60483011b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14073604ced3bcf306189b9a245577520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce18aaf1323d305846e72bb94ffe232521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c3a6b18626abab814557e6120c21c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1b0bf85c161abc104f925d68048d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349724ae9ba3838954ba18f0604670524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf82d5660c0bb35102a0f20ba99c71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a56a5d922e3d2b1d4c3b859f5b6c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3baf4132f64cfc50b5145eb7a44f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2dfa112cbd8e9c1a3ac25067ca9cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2a3a114aa74c1274285cc185e08b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d074aa38e6da8e7fd93e37979e95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82c8162788f50498441ddc11826ec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc919c4f242b2a7f377ebefa70b8c18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa006950a557e3bf3d72452e61877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f927447cb24e5bc43f1f309615e593534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139af24f70563fe866de41d089c3b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd415be92d34bbe66117207f30af1a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9be27870488a37557f57e0d1ab586537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb1bf60b5a6045245fbd98dcdd7307538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caddf1fc0109ba32384fa373050ad5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87560ffd6256e99ccbab6bb9363b864540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343157f06473fd5e80d97ce6d8fa67f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf14d005fddfe68553f221198190f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d633ab8e5549478a491831550c58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a7e33c67973519782334d7450558544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db383617cbfa49a56605ad57138e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e97366620bf890059814962e52fc68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63a9b58b729f6fbde9aa530c3031b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f8f4a646c39f57aa2184f5a4d4f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0609a16e7469b1a9b384e1c1af19f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315190a498f6b23e3b095731daf20c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5229f32f45dffe5a7fd11522b756c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734e95b775d289562558d7a4a01106552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30de14cd240553953e8e930e184dcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f31e5439301861632d01888064d17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7330e5f4c173b3bcbcd5ae1af23c78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfcc1b729f993cf72bd39bfe5487f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7a7e64b69cd905b1de4064301ffb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528b41f3b360ed21142110054df79e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc57443152ecd13580d7c1f9833574559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a3f579bc18113a8fd9020f44bbfe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61fddaac8a776a1654a0ad6e4dee3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ac953ad95003322abcdeb447adaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d8c883b37a0e579a9449ecdf9e41a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63c2d2f5efe33ec523bb236ec235d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd918e582dda60b8d7b769e6765378f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a0835373a0c292ba5fca5e2202d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad7f46802d985482eff0a0341694f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1abbaf830b948489d359aafba9c169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0da2546eb7679a6f5cb86a159bc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00784af14790c7f1da5ef490d8dfa7c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8bab11fbe80d5e5f39c6ccbfe1d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3859d8f7516f8392d2c98a38c81ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298bd780d7c09b0b6c1b9d3cb898442573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f39ccd39e126c8e3ed96e37584dd00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4f6e4206e89a1e0a6349eb1a854ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203daa7edfc8217f5e328cc3869709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55fb4540e912eb0f63e5d263ebc35e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6edbe6e2158152fc94b7a82556fd31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c07cde3020f832e15e54180450c75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a103aa0fcfc378083a8160915b28f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e5274d1e1cae66c57a2aa2077643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fc0042a2d988b02e846659d7fc5b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4aeacd43f2371aa74e96dda453bfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15dd8d20be8091bbf417909b64f09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e631f25d14b873c21c404ebe0c3de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4044a3d4fa00141bed2e918196958586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca97e569e478c9d0928533211bf6ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8b5de3a6de31f23f534f35fd5f04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e732a8777d71f7b53a313224ef3ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb97fc334c32ac60627e326352714590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985862224792a6637b4b3aec9956df21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef8c4694413126fbc8a860176c495592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7de7a63d34f22f6b542aeb9d9fadd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2777ad7ed44dde2f42bee5bb6349a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d4a95648f53ab6630d0075a744ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372f29d1983a21fa7b3451d254a347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160615fe6f2ed5a605cc5f5c5997ca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8ddb0a11d0ca8a4aaece435036c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec17c6d1ac8c0961e01bcc82054ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7938ef168fc59171573f4c631304600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce85501a3357c335b33656e1b5f89d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636619271d7d68a66cb84acbf1fbdc44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95e2be503fd7e8983b587843f130b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6247e55815c248ddef2161064b430604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943403f69e2836af888514b3c13083e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7d0b74ed9c9b6493172195ec75dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ef72eed7b590a67fbdd9cfebc85c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bbd76aa2a1ccc3a664d4362cedd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0918d09f381e36a001fd26ee990a8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41b732964a68acf05c736b18230be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f955a74c79b146071234cb4418cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe20d770c79ae030a21304905e6d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d42ce86212f76ceda752eb2f147a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e5b1d36e1e66e03306275c54c942614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e368189abbf0990c86e8dea0e5d405b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3158769d4d754ea6aacc09ddad9a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43eb40c254bf40cbf8e95eea41a71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a60865458de16072390fec90d518618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114550a5d5d003c12e978ff64324d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ee22bbcefb9e1dfc8cfd88d2518b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91eefbb13b08bdb69d71e6b9a9bb6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b70a8e0fca5e0b2c340c65360d74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34325edbaef89eef9b345abc1b01654a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f3ed7334c19ad59e55c5e36aae7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f675ccd010a1746db1228375260dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e3223457f4158d2b9364a1db7427f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96bb36ea7e659e0df63a0f9254c9da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d4b2c1c2979e596da08e3b57c85b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f6e8bf93fcd40ae7020118297497b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557f765f20a0c5e0e4ad773e17915b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb54dff69c4a54427a584c9d244411631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db01b65e9c53700b3ae15093ccbe2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e692c005fd66d796f1be56215e0740d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96262b293962993ab72ee31ed50639634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02c9c0e0860bdd5d23e5a9e9050f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81138c48ec0f19fa9ab3f601ed9479636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdcfde69e7ef323839f0a6e1cb51a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e6f16219f6f69a376d0af3bdd12e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c98a13064ba2c59c64157235bde7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd91cd9dde90383cd534f262800c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356f058bd9adf307ca0927d19cf07a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7349b4c7028238269c289e1bf66a87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c406e6448f447f985eaf067ec8aa06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d965ca5424204a3efa27aed98a22c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf1295eb523879e76d8ae91391f0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67913de4a07f28ec503d856030fc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf941c82a9fe30315817014359cf85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106bf9344676a17a6868ca9015e12c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2108d5899c35c3d3f53ac16e4a6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f86a0afee1f82e1181feb45bbffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7edeead1ccc95238fbc37aaa1aa7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a87bb8f80f68dbfe14eb01d64f837652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043697bd6e92952266020f6a4cb3736f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101e4be2718d93784b1aafd4ff08619654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f5d4c70aa381d8bec482eda55c5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ade5c90873beec4f4a232f5bd140a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4193396c900dd2ad423003d9a979a6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43ed0d3cc661c62f8dc4d46aa8467658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84013b54d6414cab57d28fa40452e42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1705fcd5561fb9ca74f01d26f9676b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69733049eb490bc68f75aae2e3d4be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572ded3384aeeb46cdf3d7402767e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8094dd140831eab5fdb6278c1f40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3fcd6af52cc04714b63c4ed16a69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f1d1d10e6f3b9e81003c05be0644e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707813d3e340e675c4b58ce9dc960297666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d040bdfb547b813f47f329bb662a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cedca61d85789964470fa2723a2680668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4212393d9ce92f70799053eb424492669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833fb7c96b8b8054f89da62c0a2d43a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9e9134f6663f9c5c0f653bbd42e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b2bfb632ec0bca214e37f9c85508672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110447a1810100f6aaeb0e5e60a6dca2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b524f1cef81ccabdd7abab0bc6909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb3e7983839d8c130f97472a76435675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b789631eaff18677683b51c131310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9382ffd909ed356eb536c61a03df7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a0cf48fa4f8d0b2e43053b285b38d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfe185bdb634dd1eda70a4dc348b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7e04b66b1b5ae680dfa0eae8b94e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7ad5f9d33f0e8fb1143c637eeee4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d5c10cb8450c30522a0de73990e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c1f48906d6018b9d7d2076e8b51fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d5f09e3d01ee8c9ef2c27bd5f2b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14dd077f99846c7a523d8a916be1c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5089beeb49f3a6ca83fd9d1bc5bb2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4d161d658ec6cfb986b3b3d1115d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc97bb8ccc279735f53d8f2d70918f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee132cf6398581144539a7d9475594689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56217531e52a79732c78e732efd69ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291908c72c459b61ecb7bdd5ec9e34d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4884de1fce837ad19075fbc33d1083692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf4f6d9effe1c8da82b8bdb06ee54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c5cbba792fd5c484a092e750ef05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d622a0b327c26a3c80dc0a329c39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df90617de0523f9546ea2a74cbda26b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16dad495e28e9642eed8d18871cd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecab33b32b27ca8fd01b2a7b331390698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9181c1279fff4731b954fcfcf71f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef100f210d15b26d3718943f0795ac23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae8feb601cba844a3606b5024969b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f85ea3d41b592128b692b441767d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0666b0847bcc56d9290b75ceb268b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c18cfdbdfa1215fd12f9dd505cbb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad70fef56ae1dab1e45c652b1f2cbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692ae0b3f8f46eb6593ba6012bba79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c3bb5355b6d6ac7cc274776b9c0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653d3ee769100754254e1f49723f14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d05f1f5dfe43abad7669c597bcf4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf98c00838cb26d7bf580f6e897dae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb883171f946188e5b31a26072c02da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137afcbf2916455084d6db556a3bc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a56e06a84d9c6a937972e64592a98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca971047222c1da69aab67450da16d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39dbbe27a65aef81282b3cb0b3004715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f8ed4ae728d543c1a921af7ca3a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e2187afe655bd057f9cf2c0911f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fddaf1ca4b7d1422f71b1621ad548718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f746a44f36ca0973240bf07a886ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbab0c57e4011a6c02c0f8e2f0990720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd0819250b328ba03ef0546093e3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788f48c7680b1ec00f096d1dbc7e5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138206a7f0b8f48a8df11747b333a1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd96a639dc1e70e4b2f79e3a127b26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa410d211861d3bac52ca38cd5e072725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d3277aea6e1ca78dce86eeb1cd99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0463be8ca5fe5b6ea97efd033fc7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d1196b9c5ba8f4fdac8174e94aebb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1bfed291599a4da1d324b957c254729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d391619b3af6ad88f5394bed5866de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f12970a873a3bd9b98e5cd1ee68e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a194b5c02ed08bc8675a858a6d165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b8fb3613db665260a788f2ead09c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748dbf58c606fd1baf0bd480ba502c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4b9ae5ce8892817cc8760a9a2750735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b03942ca48f31213dbd8a3325aea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09099df1898495a652c08bd80528da07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2480db41c47b32c4efe5d9f4eb3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2916af1c622c5c6d6a52b2bbb21628739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56aab4b7d1cd3c77e412cef6fc038a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0c57445047cdefdf5b3c5ebfbf574741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140bf8eb10e564d6a91d4cc6a67ce8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3f3d5cfa8bd14dcabc9aef869211b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e920e26602e3e7d014ea3bc53b5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d500f7c2e67edf53010380c4f005e0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c144b50f208c445a4beb10a3e725a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b21a215acec6bd0cfcaf954afe5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b099654b293a093070e589437f9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc746c4cd65eb7bc2bc5ecfcf8f94e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b09217b5839f4ebe0934ad1dd74d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03665fab122aaeab47e27262c79b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e99d9d11aae05f4f279e86d137b931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f233a6fd8d722af474ac425fd5b99753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>