--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6a9da242a3cdca8f8df32d9c6244d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e6a393698232fa93687d5e17a61d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983bbdc88c03c47bda9e31ec7505e793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107736ee03fa430aa1ec92c3d99b43c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4075e2ff7151dd42cf2163762ad1e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc724441399cdce79d0305919e58b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4cb0ffb054f7c6fa7da5f37f52377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d2709b8f4a7440c9bfc391979ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f900e55eb9b9bbb516f22b9b5439e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6bfba5eae78077b7db397be743dfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ef06b9c7031ceb45f6da545fcd1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe72ae8b05b5ab9a4506aca4288972812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4cee9ecac599a494410b2db6ff88513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec3262d90b037207cd4024a6a77a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191196baa87e4593b4c207bb3b4f83815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0194f8696c081fc28910cf80f43b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7d97eb9dbd1344f5667e674eaa2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69e90e11cb1d8515e29864b67812f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be44da0da99c913fd29760a1454d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f139ebbeba61be9f66f1c873a7d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291aaa163f55572ca9382cffae48e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01ab0b4292ab9178bb63fb048915d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af51cb7bff786d49d13e5c52b9112623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2ab8be85eb80b008b30c89c8803e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f02e86b164fe814c6a8193fe85758b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf94cf1416ac3916fbff0ef12bb04c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92366007311ff1b7936e083e033360e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56b5905105cf38ae111630fa0268228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f357bf455cbcc422da70232589ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55eea2d9516297e528c85c102004b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c4ec837050780858c976fe7f5ede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363c2228aa0bcc5482aa9aeb91886832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befd1eb6575af23520af7e5b1f35ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4b1670189fa9aa75591f8221951c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463c7e912886229a2079ca5b1507faf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b31ed05aae1a2e173e680ab5c64a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10e81e7c7854494a60f76ada7809137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd2421ff483b731e11302d43539e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1b506769a3415425a26efe4f4d5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97187dd28e01beb8a8d6666074a4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec64f7142604efb758137aeba632b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600d932ad5cd57086acfadb594191742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ed45f0adf9559b879af4dd8c901743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba306c63aadf51ca31af87ef7f287d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d66495dc60726e9c65efd96af43b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d995540a20ef4282207fc3b1c6c0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5fb4d62f362dafac36130f6f468547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb312d46b86cda913a9d962b0a37e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f9277ab84fa2fbcc5a8d24ccd52e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe48ea572a8edc25996ebca84164cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813c4753e79ced5bd5a5b71776fd4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b253244889ff1f48158eaa5db8fd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05132c1503b9d8aafdd34fde280a3cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d482dc2ab4fc1b5172082ac1b6b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0484503db9ed5a9048df70c18ca87155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb8ed2f1d3280fa8bd4c07d74b4cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191456f1357f64dd54520883d586592b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750c10313f16250544eb5bb1e94a5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0bd0c0879c4f4c709c96d376b83c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dab48c33472734cd7a61d31cde09a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ff4d7e25657bb021bb3d6ed0994a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47222a4008fa98611cd4f983bd557c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cba79d0bc5901993b6ada7dbc10763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48e37ffae4e2ee2a2b294af41153564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1a00ebb4680596a91e776e6ed87f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c886b01244a787e41c2514e1e99685666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372f548b96815d0bbe8cf5cf94fee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498085c7e85609eda028964bd23ab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918f80c9a5e9655e745d858c82071269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed22cfdb035aec867c0cedb838aa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5537dfe30d3e98092aff8d1e7c1c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e658386d6f674a2b817be886a0e4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519698e1ba9e1c5daa233cfe6edbc68b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e00fdd47813b5059dc01d4300549674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f2c7050a63bb987e08d53fa1788075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bb0741475f684d2c1f9f8bb8918976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb86241da304563aea759077a433977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922516b91ced2d3d6b15a59a9db52578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86e0bdf4a291b47ee7bc6f286b79979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c61524edd1d8f7c415281d4a03cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ebf8ea5bc20fa28c2de46d9f143981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d51a10b7852324c21e903a730839582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22485cf7eee991f77a51038f8dae4c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e630c520daa942af924b9c43d47f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabcc31f20c4227bc42e7597c2d69685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea77831907f557474d201f4ea482886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67395cdb6918e8c1282f300a362e9cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043db933a0daa303985a0ddde91eda488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c113bc016bffd4d6866ed9baade75489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474f365ff1c47aeae3c6ddbc689a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730582ed7624c359720608ba2d98f2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77518b3646fd9af0583afe73a192457a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f03e4a01466940eec168432d76f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8929556a08fda6aa4b7f0f793cfbcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe0d6c817ea4adc469abbf41248e6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7ab95045b160f332cccc5550ef97896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb07f8bddd6f21006ef4ebca59e3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc18ef644dd287f685b82f052efcc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba0f29f39a8b2e6354d90e61b322c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc42de261495ac3adc8b1d2593b9625100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1074ee67b73a30e22a705423a95421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a87ed3a3bd92977a0d3eea237301c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83571995b1a10facaf75a0d701882bd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a96d7dc4ba0116c6241b5056eb6bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c67bdbe232941add3e0ccd0539fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836c5cae9c9e511655ddc4b4902ff24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c29b365f1334013cba59057db044c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95e9a7231fa8e6292c45f91d421d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a707b244529e1a6f76c134084bb717d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5716fe87212e57fde82cd312fedf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cf92f52346b43bc8f39f3612e77e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca219c834b8ba54db5b3a3e1b9bfb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edf6b588ea39116c7638ca8a32ed1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747562ff5f8614f82c34d47e945ca679114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedd7a9ad17b5b2360cd1755b7a72e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55aed53b22b8dd714688b4ba8e188a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9a01b7b2b8a9f35dbf132e7daf8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51b04a48e1540776cdc4ecb92e3c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e712850937c8b3c5ac35d6e33c07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5aa32c764bc32f38a15b195de5cf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46cf015e26254b263a289638554218121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c273b8e20912f57b4da87998f01be97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65ce20a5f3b5333bb3bae0ec53918123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0dc8f82227e0bbf56d7365824df6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc6c74aeb659a6e2f2a092890ef8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080010ffe3033021cf01f6bbabe85c73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1643c00934ed6324b550d1d88b30c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd7552ae19b4812c2d8eda2180c0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9af406500f6834dc705e7ba32ddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064b62e0d30cb12e7e8b4801768b7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2f3d2082237c9a562d5552f6a2e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4b0f48b721578ad4bcbceef063d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0a408dfe198e5ed4ded773160483133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb6371faf64089eb40f48d443c8d94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507507329e68dc684ca42839122c21be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82574ee0190c732b6ec571023f5179f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb242dafb76e1da3cbf1e5747c09814137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c82a5154def3bf4adb0560fddcabc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5892fad5bf78cc02e092df4f5407f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1a4a6b96bf9f98455b80217a0eddd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c0646b18fd9686659c5d4f6d071c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1dcf2a770e81108167b06d18f02a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45146a2bab6a6d535a7bb535ace360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e39edaa75feaa91f4e1a444be49d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ecaaef601ceaa44fd1a79084210d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ab84beed63fe6a542c11c27ad5d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd0e07d037cc39105e07662191130147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9a036ccfca3d4219c11b416c26270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7586b9ba456d38aade51dcac73be80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03444709734f5c4cff7bbac6ad72877150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d119ac28a8bf85e143d553c730db847151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc830e4b95184fa446318979201062d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989bf826f03c61167ab91307eb985d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d2cb05b1339454551c3fd5520340154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a070dc064fe22be13d2dfbb47c1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a4f487efafca28df7a9d5345b1a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ef84a276f5b5a9bc0bb17ae87eae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e8436121c42d3f8cda7e3abf9ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b1e6b9467d4cdb46eb4ab7ee9e6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7253353d0c225ffa3a97b7d6f8b1c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753686861bb07fd0d2d32d546ec0ec49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721354253527d45114ac6ed0c919cb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bb07b733245c396b84bc391e7f8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c82e8dc216dfc58f4d818c973f58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ea1d60e2595eb8cad275fe8c6e3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a54074e60ce59f3ddc4caeb58a67a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaff5d7041a55b1c1f63a4cec54c3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141155f013590bb75a57c04faa763ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a67e91e3a4c79167bd5b4972cb8c6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1014d37ac2eca2b822b9c195db4825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bb449fc0e4a83eae235e1d241351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b3ba8e3a66b2fe6c5ddf0e0be0c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb3d691a862b64130860f942fca474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ca58f3c879d382e23efc2daf6195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22bd3b81a716c231e75e4e9ff762e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394492b5a072fc406c73f48718e9117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf6af3ce34aaa8c73ea0865f4ee44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36ece73344f69b94cdae6f5979391178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd695884042c89f1b790ed0a678505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abef321c907d22e6d5d0ca003206d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376a3a77c41369eb6b0845a1fb4956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c601838bf31b69c258d98912e0c511182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b90c8444d631d8a10644233a0f698b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489506682395e68ce58147aec366c854184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d422ef3f73674871d8b27c780c58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5565797f79513ee70cded8ba5bfab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263f150f9e79b346d8164485b0d681187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5b199d3d6222c21c0fded12ed519188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832d573a6123b1b098779aac8780d90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce3afb5039cfcd3214220fcc716a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b10d987f58fa0aac9d7f5557b375191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7d8233e9619a0b14fd465dad7fae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcfb295c141725a3f0f48eb9be8e48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78ccb97920bfa9140254e779d7ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471957f5f70d5a576b982f8484b05b06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaee447912e25f5abfe431cf6149ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845963c557d274ff445626daca88de6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cec43f0620d15712b0579b1244fe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381159e6985c9e09e7b89b61fe242cee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76064d2b8b76f40557ec40b3649e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc83b16c4a2874f3728bc03c87b9f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdcfde4a6de1ed904c9b929671a0ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef0e0bc953ab67758f8bf8d0ade34c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806f8b35d80914996f93d9b94fe83bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ac085e3000efbbf34c0ff0a9f1c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f235c7a353cc2302c1bc7a9db3b6c1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f283d5899d9b1f797cfd6ad829b1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522f579fdb09378357668aac0f9aac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ec7cbef06630baa1d23d7b0e384d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edc6e3eade7e091f38c8c9b53edcc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60f88411dff969fd4315bf526b4f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72aedcf44cf8f31dcce55a32c3b021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac47c9bdf28533603e506752684fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce5f3e7ce8be8ef5b0040b3588b54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28260a0408bb2ff61443cf158c156d8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617451b5bc1daebee75c75f851d6fac5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512ce65d6a928d11204db18d3ade913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd7618c115e86603d220372ca26abf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99168739137a7eaf24f0d3d646e6c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dddc4a4b04b53bda61881b81e1c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d22d14296bda36ceb0a4c79204bd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa034f6bc5d46b7f0ac342dc85be61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a8e4ed30419939717eb241a9e305223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064352d1446715a6c78c4991abfedd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d29207125f81f69af88e92fcb8f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6e1afabcf977bf440d764c191afd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae20bad54bedada8a7d7ce0d41f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253315e00bd699a5b6c38552e2e061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f92732f81f81d3c641b0c329a2bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f04ab71b977a32a9b4b9cba9b3aa5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59bf7385b67a3e18a8f3c1e6eeb75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba047b0d02127c56fb3b82c5d59fbd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10bc9fd86e540e6c236554c3ed19b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a4a2c5de7589253921896fab7819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c2b8d46a39ea0a03dac0806408c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5c8b57316307b3c3acb7ecf970cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957cc46bf5576f8037bb00b835b824237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a213f549a27284770428b61bdb0b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858cf48bdd1dcb6e568a11dca390867239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee3e623a45da93c13ab1c50ce4b26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e89cafad64b1e68bf173be0fc26b83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51799ff778d7ef50bd99b6ad49583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c65ff7be20421a278a9b3e47b011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe901ab2668dc416195182e9298aa99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe555ff44952fbf2383ef9aa48f9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa83359915f426fe9e6c7011027a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769761acf4342a162804ab623de1cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354508a5ef2a81106ab6d783c577a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cbe2531912c90ae0b4ee4b001fce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4f2ae757ea1c7f93344b9b4cce7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716d09769bc8d75ec3dc96e815521ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d9804ddc7caef4fe8b13ae97c1ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621893ccda9afbfff731fa295fe658a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636d5f83cef5899a06b92ba8047f97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6b1813fdfb11a800e529b4ade828255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f134703aa7df91c615a40a1ceb3366256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9463d9ef95be25374feba381ed53f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ef62d9e9b9c3a8e205079be2eaed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21252282bb1db7bc62f5d3cea394d7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c324e2fa19e672dc2c5d6c85d6245bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474e31aec007fca2fda764379c6d89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ee961f1fb8f4f04f3f6d5bb41b4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0022e3ada4cb9e5bc0db75516392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0b4b0c37324453c218c2d2412683264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993580e8acddc4e003749a0cc1eaa4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96e74437f5b2f09d35ddbaf20d9e24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f98de81b8e0cc8f1413e1d6e312ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbada945d08a7c7d4f5b1de9d14a46e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e073b31f7ab2b88eef16d8e71820c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6ab36a1fe3614d01a3162bf8fc4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf8f3210f72eb9dbe4bcb67b291543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3432eeb8275354f9d3a6602385800272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64f7b8f7c08474d850766da8ec3f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e674fc0c84e29241ac8a640e8a75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e1386498f178fe96ec19c51ae572275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc7bbbe9008b81ac048acbf056612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245949fb099bc3b0754834bc41b3961e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b78216cce89af0b676c2b193bbe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d97e81516ea97f26a4b482d267ab9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19871dbca52611375b7422f293bb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f75a0c74bb57f23b122222941986281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b976455adf424ecf87fdaff9d3fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46f4834fc2edf598e2fe63af846a5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077685382470a1cbd243b1fd715cdc72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94b735897b2fe02c093902db636ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de692c14c505ce269228d963c99189286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c0b4dd1c30f374964ec9dbd72340287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd50757ce97d80d9c941329c25d769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0cc87ea29d1ff139f7f1de85da1ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f28afb6358d6dbc9bf6402ff69634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e49ceba8f55840756940ccb99e2e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa12da0bcee855a93f9a082ac376c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b2a2ebffb6533106f3e78e484f98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4e48b65cdc6a9aca5de4c45cf40a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786f3df248dc53c5e38437fd37b66a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b211988d0fd58af7697a2a0e571b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807bbaa17febba4fe4c4722cd755bcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2698eeb027135f9ffdd5ba5e0756ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d6896d5734993d7a00f6fa8304f65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f0a82fdc7b6c19ad0f3c6797f766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2bde323190edd9fccd314c5becd51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45794177a8cc6c1deb922d04760ae731302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6352c86f755072d23a078601e827c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3149a849393db13b5a72818a885974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f164aac13cad2c6c18fe0c3f2ccb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1112985b80a6d2fce6609066871a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8ae6244deafd3d8ab7613a39c6a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba1c6fd58816ae1dea1a1ff261a6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0cf4656b401677888b59a96a4fcc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b421cb2efeb32617c05011ccc066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c6bc2055b247ac8fe7971f78af33c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa81943952519699614699883b9465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2e6a853804e39a594468e8ce9a69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59d76693cad2cd080274508116002d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884899f778cb4e9e79f0f48b4698357315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf8141ff81e4beaa6e44d9c2e7590316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728a357b78a577e6b49a457e972d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7f93e70ce733bcac4d5a18c1a572318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75760dc81089bc09e505a8d16488ffd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ccb695119c1355bed17cae6a008bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2da5ee18edb4462c4f655b1e28f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea976572dca65ca27d7e85957c8874322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453031f1ff21ca54f3b2b0b5276b32b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381ed88431132fa9f2a924faecc02e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f25ce03de403d41714f50354fba8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff448d35277288b56fdd1fee1647f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a099bd29a72bee1e9d67cfafc419327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae061ecf44a7e04ef684cde61e891328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088b5254f1481847038181422f860d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184cb4c2e6b34882a211ef25f3ff18b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa54909e1ed2e3f33adfaf1b91e1b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1a10552c114960af612458a6e430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d56d0e623ec505f8fb558c99ee9db9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da73f84104f45c98066b19dab81d3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238cb6d4e445fa9f95ba1e31fb68ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41445790f3ebd4c30f0935782b438c42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088b48c232757b12478cd438703184337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37411789c917fb30cc3d76938f4dac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60621e9d66aad6426ddd2866fa627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af05e91aeaacaf762b154e4b1fbc384340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09126acb68eb217dd48c1773ff7fe0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb06e328208eb8de394ab6ff439050342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7273b6f703f27417154946c7e2baf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed915e5c6731c3afca4997377bbbaa8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df15f1c6b860525f7f9dc8dde65f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a10b3129b748ecf04cebd18644bd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c65f6d6e377905da3ca02ffce3a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1002b2b85245f75a175292a3730e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd808095952821db60b7bc3535f1a77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4547172e56f51a625160ba3a93da9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cd956bf8f4b480dee17b06a94ad08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d8044a361dad049acdfccdfeb8e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678f5ff97a965955a2aa5ab1b32957353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d1c6e1137ffd8e5a18b34b34f258354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0893f29cb098f4163a60fb871061ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f335c44188ced9fe88cecea9bfe1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f288bb9aa91b70303d22b63c2019b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070bae98501cc9226bdfc464cfbe1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18de641956070c91bb1426df9c8bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c2ac5680eacf3f81b4bfeb4b4fba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224853b1e894e8d83fca0e231b3116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d636dcdf72a75928d085db27c3ca995362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05a2bdefaf9c7a5c2ee2924e25369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29927ed1bd9cfe2246b5c38f8f6b83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b9fd82c8d1e4a45d88a21cfd1a0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1fedeae4bf1a6aaf5ad7e834b326366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addaabe0d4315224c38958108329614367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb4ea607b9f9d891cbaff0316ac1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2993ae1c23b71ddc780afee57cedb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e442d87b1022f81da7baa82beb4b7b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ef7e19b063ce26a5f9bf89318e71b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99c31b91b99ce8d90bc7238d9d09c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48453371cf1d59ec39b89a5dd469f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0171d962bbe3bb943f56a7d78646a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a563901f3bc34471247a5eeeb072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf74f2852f537d54851bf68cc7b562376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68cca002d656106a0407a3c3e1045377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cc8443a10ef3f86f615c5539c326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec001d0e52c0e63bc1b4b4717a741ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62a107333d843b64cc44242539b03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3583986b42652c9f20d81423d7d4c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7982b584e7616db8b676ef2e91ff50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72c0a9e22b7100ecd13bfb72c96f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055147f57100a046d16c7b585fd6a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190143cff68c0f059e0f15361fff8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb8dfa0bba660b7cc2ffd41614e7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bfa23cd138303782bb0e1034bfcd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9aeb6fa5b33825bf074a5b8e30b74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8d30ac67038d322b2228633885d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc248d3da841a7ec503157209125565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f2428e2f7a7fc3821290070d206e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d706e1060fd8604fc50d78d082d0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20114cfb8847fc79263400816cea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3097f1d8db684277200de148c8755bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb0ac069a76930be2430078b90eb3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262cc66a5e564041669626b436eff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f823a612ae1d0d42e08195babaa810397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a541da6c4aa9a54323723f1fc6994398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23649510a3fbcdc9c7b0bd720dcd1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0dc9a489656f714a97fc332a53fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21720345aa813ce014c541c5b4ff80dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f3d7039acd5929cee654ad8fa0b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f550960377680c36849979e7327aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29f8910fe18b80561d44932bcae4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be543acf97d1907bd410885f4745f025405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea8ded37b7829f6ff8ab32f934049a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e07a0869bbf656432068ec1526a04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e170af1b94c63ba595ff921f18c81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c6249f1a98495fb0e27a6ecee2d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0c251051a59ec368770875b6bf34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3279b37f0708cc5fb91b9e8270fd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43856d89809d8f892335ceedb80fcb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed647fcf6eedcee657845b4b1960e682413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab4064b2d57a94b1fad087fb57fdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d4bd233717659cccce90bad3c6d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e282a4f43ab7d016fa5e5ca2c1415416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e85ac3839fe414f709ab1c8b790dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d980c4eb56e10f81f28461e06acbf49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f59981fa0ffd53b202bfb440737c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081cde3451256df5f78d3f5ddf4d47b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b6d24f2022802a53337e7c869093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72a239834c2de425f92473cb95249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7e81bc49a6cba1ea4668177588d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2057ded1f25cb905a8d2b87ac08da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7e082da9f3b023df1f46421015a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e639ef312a53f5fe6d7c0c2f4f28f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202becffd66245471c36451f3bbd233427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348a97348e5ccc992c619916389eb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c40f5f5809c79effdc5662bd75959429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeaab5c061e5f5ec1444aa35f7ecdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7ace611f8773133e82b711ea3e55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe66f951e4398766cc641cb45ea96b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f30ced6b0572244f24b5ec3e11a80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d603db15760834dc2aaa6d9a95e15c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74d09fd3183c95d65a7c5d47e1dab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ae37ae4c6b4b0b25d244901c4be6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3e19ae769e8b084e6134d3b208b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a06cd0440ec0c9774c4cc286f6ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39389de62d0e976dd8dfe05f7ad638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc231f1e855b61cfbff750316eed7f02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c2ba64428a7061e04e8fc836f72a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5756f1e94547610e9b7abba250c60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df51f6758597a053b368fdf7b2f520443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665f5960ce25fd850338ffa2d80b74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10a8441af8821fe4830bc92a2cd73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece2cc43a113de6f5c6bc37dea98cf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25899305398c2ab55dc8555c3ffceb8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39b47f1e60cb18a2ebacbab54a143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b4bfae6f98e8e2029661452f1e80f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545902d40a5ae9ea148f4b317b453e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb58d308b62ee85688a3f602a73a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2523f029f96de03e9e7e6c9a16975c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4081ff54ee55518dba8c28ff1e21bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff9b301b9eac322c8147f81548c973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378904db983942729569b101379a8870455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28cdee6eea0558c46783d16f1ad20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682ee5889a8ba681e6a84c710e4d98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721194620ea0fef1ad3e5f1b3dbd39b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d2f20a5b20a7ca809a97337858588459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfceca929eb9ae0eb55b390ae02559c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe1ac3b9ce19b3cb487e64ef3865fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce1aab6ae502c42563818c9115aa1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e488700734648c24d381f171756d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a405be8db266d2916a5d2126f18c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e623b1b8a29847502f803f1159dcd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c30e82eee6a1dc5889ff0c0cb8da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767e93382f2780e4ee5c0e602065fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020007c43c91e33281ef69c0c393f261468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a16bcd0b000073dbcc56e12e8834b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0768c6c30e345fae58c8060d4a7a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e34b6c20bb134c975b340ed4b749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebb5b0536a26fd8075cf6b30cac4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a22a5d3e7800568ce96dc2ed1ae13f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966fb7595ffe70d349c3c5766af422474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6172a4a383faf03351d17d54c0d357475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9569239c3681c8e64254cf3cbb695a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a79eb6daa1f870457a40426a9363a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8af3c2ff3237787792d3a730a7541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a0c0be7a706a35332428ac7f3704479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed144918e8eb2a5851bbbd1f7d17fcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a24b5fdbaac743c841700a682c82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962166d837eac9f75ee600a5362ab32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b57fb235afb0c228871787bbf6c84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e81ff77d8f7da7d473ab579a7f28e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0b7049823649a6f8b38e05f7e360c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b860133fe2b0649048a3929cfbbc2da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f1de9e076c8e29c4f0d5b01c53977487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206236f71099c525f8c78ae28af1a60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0e67f06cd7b68070334e2ab138d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86157c250c1c44431e8af1916da7026490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea556a49037f61921e96ac55bfb54ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e9ad99115d4cdd6a837167463ae0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cddf6fd37cd4e12ae84137781a34bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f68aafae32adc7fc67c2d9fdbbaba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab44674538567f174b7289c04573e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6eaba73d92bd8210a0126b5fe916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c54a6b0a05172f6494fa1fe5cdc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d413b4479e4cf676fe565a166c525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4064d27b78fd0e3c816578455dd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991d3c43a9ed9c5320ca0ba2bb8826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840821becebb14d7bcd92da928b1dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19d9b74a4fa1f62273bd00d77447f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b31702b0ecdff10130b41e3daa20b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb76cfeb72777251af0c0f5b398665504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4b4c7296b3901b1cc9daea069282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651471803644e7013ef702a37ee9c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff88193f5c4ca65a97157b840afbf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044f768bc7014bf5f79307a131da97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1039065f1cec86efbdb8245153304509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3efd782cd2367bf464f3cd6cfd2cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888112c301addccfad8500b8876242e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ff9b8384b97bb2d5138b085dd803512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf83ed1733d11e32a976555352053513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93a14dd45341e53065d13c0d69dbe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ce0946f598612266c7354910c05c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd0ee3c1c02cdf88a1b07cdd9e5806516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780ca8dd2cb9c6a856f6c60eed6042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591156c50a11e47698c5cf708d66d53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaadc6981e3dffb2ed6cd046cfa7163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f7d1243d94582d0b553dbeec24d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd19f50bbb42ee77896b9c390862a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4be9bdef435c3becac60c879cfc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00df34e93321b6ffea4a110db4737e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684084909b6fa61d59a5019a0666f827524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468aed7d36a40a298461e619fe5fcf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092f4de5e5dffad8d088f9075eb9b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a83e91f79f553816c4acc9b38c27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdb2db0b8073daf660d5793848130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5019c11e7838f4ab09908c301570d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715b4e4c1f388cadd5a090b994abbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c005370c99454cff1415ee4a29f83dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae3a3b44c12a849d159708928ea97d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cb9ae2ae50cc5dee433640b459682533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574f4f5846cf1b137ddedf23d95ce49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9cacb41ab7ba2f48dcae8e808b1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c09622ef92b7a5d150e758baf7964536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0333ea60a0835d9d97f72698f5d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a75775503f782cd5d70b1adff596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b5472b8b5b7869aa9671ba37afc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58e941b72573ca53a8173857f55fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fea93299cb988ced0c07cb28f056d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491dab6f39a9b417502cc2875627110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019362ca491d992aa0634ce83792e31b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46311890bb1946e0e75a0050906425544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f73bd23bf1a4cabf9a4bd764c2bd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b42ebb965a4d4c4ff39fa23681c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31358d82fd7afa320ab939e3b6028547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fed8e1a42c8718d51c1d89ab51305548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a79a0460becb38e6e0a9c1683473f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25564fcb2dd8491ad92d253d0721207550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f576b2cf1a6ba261475ac34255254551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35ae3b6cc93e6f372865c10c9b90d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808b076923f39acc04076238dc739d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54b6589dcf41a1e77f0c14ce29992554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa673aff10784cfa196feb81415188555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5aed7b0474aee0d049d2250165f67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43347710a030e8355c9c407f2d57444557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532394292bd4f52bb76e8731104757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f48bf00c7cf888afe88f03f54f33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4398759de786b367e0de9c2e118d28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e9601f09c2bb9777a0dfdb4673f69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8da67a185adc8cc783ce323bdd742562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc14c7cd196128533139ba0601bf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28b45749a8cd032010697131d900f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde51a582c0950e7a638ec48165441f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729eceefd794ca38988fe1e7feb324566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168a9f3983520640beba9b3f5b670bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd9c0c00c93da6ecc17579ad92b30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d68c30ecb1f3342c01537990be5f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65fe1b97627a16bc46e2537e5abec7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc3219b260623631b74dcec6402e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf2a2f65d6119a3599e23b62f3a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5eef0433072971289ba43394459f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6ce5807696cbfdf7392b42701a38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018a96eb1eb72bd9acb1a4c6360560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c3a828ff6f669d7a274cef2ee088576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcae3fb683a630a26eab5473eed0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3aed4cf2f052848ad9ceeb72b9490578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958114ac32a49d2f0652309496bfcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d390fced825a86f3004ceed2e5884a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc158ef2de7fe288484246c8190448f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112d8e4ffcea505f9f9aa4b335cfcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0a0bad567d86f8053c1abf420035583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04dd070b41c3ce2a27e93ae32f2bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147e52199fed81c1bac33030179f66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db2145d225d8eb6d97dc4420145e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb4afc0af051a83d1895f36e12a5cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdafab7f197a2801d6b0fffcea11de2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1ffed424bb740c036d3acb4ebf34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47199fd89a8439e60ee93abc2e2e81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a085bde6b3f7d9063cc60740d695cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226478ab8f66eb43bae7edd395b3b92d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992e17d227da48b22e58dd18b33028593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881f257c955d5bdec585339523c333594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb08e340378a9b3488a6a8b70f473595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ca8d8b027a1253b651c72a931544596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706667433d9cce6be72479c6537d2600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db55e143070e29ca4009bac32d6ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c329bf0b8374bf0baacc54f031ce22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca65b8acabf589fdf218c385dd5b73b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ba503051cae6e9ccc84ba4db409c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc5fee1ad37fa33f14302c689349d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f2ccc8f3730acfc5ce36c64d3e6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b2b520988755eb77d2201608ae2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7316f5fee9010c581bd19336a7b763605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf09c668fe8077bc6c24170116857606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078269af4003abd2f0d9fe43d0f4a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c476b7c1871cdae05fbd3e45b93cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c4bb089abe5f21c8331139e06e90b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1780f51a7e58ce8007d7edd335a96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606ceb664ec84a3d9854b2bb8cd162611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf6422c7dfb7ed9641b44fce58ca2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b2560390bba2176330f293cade8d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcd2e0e67f4d4c67cbb3e83d5b47e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017daa66a33adc5333a00d4762545996615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef20a2df26330ce1fa85cffb98782616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c33d3611eb6066bcb3f3ea30e668e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac903214d46073c3017286a9b12b085618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a547ec60528d8633bc21a3f6619ce1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125eb268ad170338b3e156fb10b4ac0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2fb54ac2b235c1cce4ba143c1f47b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83ba57cfb094d651320aad1cc6626f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6810d83d0b75d48b433598b725cd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571bc2819c4c26cc955a3e2c097ba0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe58d58f7dd7851feae98e9a3f4783d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e213e29c884c96293af8d254e2fe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f03d5fec3eb80837d247959b936bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a747a5031eae78659f0086bcbed2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8531bb7bc6cf2ff019f0d05108109629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ec1a647bc84831b09a1f2763c6d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff3486f95fe7f158f4f4b03d6d45b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc683ed38649e8a494bdd66645bf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595477b9265839680708fd14315d3d81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e429eb5166e92ba305b7cf0d53ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c374eba0452d1e1e479b186dee0cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806fcca1ccf181e9e5d5a74ce192cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d93e2d68e7e72c8d38e7d96253d0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc198bc6ed5147fef1efaf2ae8bef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5fb2d63e46dd6d1650b04e3e0bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e6e757325c06a5d5524e19947e81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f921f3ab843fef2344bba0d486a75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59e0fb8f447f2b2339252ee3a90b49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b77e956e7f16877af461403f75c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921779acaf9bb849b0cfe02c72ec0d8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414adcb3ff84c3432534cc9ef5140c78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f41f2b015e20eb33358f5bfa9c1d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53872b7459e0fb8d644a167c3b95be2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0064d8a40b87abf90b0552f4c1f5524648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295490d5fec35956f95d5078a985a961649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85b98c3681fb2e21f608b0f9a28253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27023c65dfb3d15821a6b4c6844d9fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc0e8f9ad906ec81926fe5e34ce43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19816fea7f6367a24baec8aebeeff80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8518f995b69ca00ba0c16df3c24136654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bdaa42675b6d2982366e893f7c972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab539eceb829a8e701d4d4c2b33986fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb581327cbd729e3d3135b0b56e14e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb2ffb89cca71c00cad99c7685785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b045e028893b45b557457e7b97248659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff924e3faa714921b1c7a8d3d4df5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17ff0dd5a051609bece05dd176c92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81033a6ff4fbc18acd6cbce24f46ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc7a8063cd93734942312d7d744548663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869aa27840c7c3c0d6bad0de361b336664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ae6a2159a573542a035b6d82579cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8d3a9871b19cfccbeab37406fd021666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c644e25e2e76bfcdd009021ce4f5b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb0b252daae4a2a1e8afcc8a683e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e0f8ea1fa6e7c6d43e806876e10b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd7bb8c894cb72ce08f2e39e30cc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78be5b5fb8113bb5abdb9c29ff70f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2d86dfd9dcf75ec4ca38fc0ac5d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613999f96c1911b0306830fdd18300673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57814af306f5ab8fdfea2f106ae262674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed9ceac782887db02c68705a15aee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bb17445e02acd56b9cc00216af44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d674ec3d35015c0cfafbabf8f2f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f542d7d3a6e2ef93a3b1173562b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06938cf5f478570bdf03616ae86a796679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb423f381752862917677b11dfcaf3a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10ec6254c7ed6de9ec97f2f61c7e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a015874449a6fcda2ea54b32394c49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ea4bfaf08e0cf90c1962c14fee79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489381dc5d28159911f7be4c827cc86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f745116197b1db9758e1dee4b297a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678a8b56bb1c9014d8a9a20e658d83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc71b053aadabf874910ac8c38197687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471516f2e8aee4c0845eb8b5f1c2f38a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d393c8e2c64f937af618a0c94b7786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13181d9fcc43777ce95ec698d04ee45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa6e41405652310345e893e88d605691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71b69a6498c61093e8fbef115190f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6ca24eae04c55def8bef761d7bec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ab0167186db54d479827328cafab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02aaca80bb4408771b2770a34ce4fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a122c7a0e62a9fa0a5111fa45c4cfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589fabc8e8ec8f09b7a58fe4f66346697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655936dc5fe9ba385dae7820528862d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948570f053d539bf93bcf06c6980d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6b1d9d6bec9b573ff192dee64926700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5ef301623ddb46070d7bcc2918f39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f026f05f06cc5e301df9365d000309702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35addf9ff9bd948b8e7da2b7c7a8514c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705bed8d9f35bd14a6d879d36766d22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2412d3e4025a03a78286379ac1121d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16acd2c46c7627e8f334958a7bf115706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb5488f51fd0c82c6763402030334707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916e4d0a133cae1048c551100359ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94659db638b99115c2865f400331bddc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32ae10482b6713a02e3e53c9b402b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f31b5202b5ddfae6d62c296e72ebd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccc1dc96835dd7e059c7b14154d445712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e3c25c64ea7906a625bc1b0449f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52654b7103455e9ff5769dcbba2f912714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323906996f8dbb7d07bc28bfe45ea0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec8a440ef25dac68e9de05ba4d457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb735f4da0f3c65376ad63d8296416717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41071d59f29a69dc51589e5150acd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88415c66e851b7c56ee8d870632f5e85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d17811b8ba62f637d83f5a1fa11cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef2fe5b5edc806539b2786fb7e766721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb30eb966d839e65298a15438fc74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be41e10d6dd1fe283a450c4c2a895723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817fcc1e8d0459d5161aeab6176a4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be812a6c441f17fd0688c8cb46cb7368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be1832e223e2aa8934c941ce87f62a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03862c379c6b601d9a621dfb6a62670d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0114354473dd2907174d2fceb4f339728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25883d12ff91617138ef7a1ab501a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3801a0233839df77d45d64fb244d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f27f49e2f260b73eb7de9857f7ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c2c08bc060a40ea3fd6c06ac20660732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532069230e8f0990490cead330cf4fcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8add1568e9dceb654f37e98118114734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e4560f74b59923328d5272b07afd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579731e027417b3847a402e5480f31a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12fc1aa8530dfd64f2804bc43b3ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bfc0c1af824046d18a4cdc6e3f93f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae279195bb6e8e479cc1bfc1c61a8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f37af3d79c6decf0d96c6e44cf11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d655dc0a5c1efdf7ba80ef3470aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db05e446b458c59dfe692155016391a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8f21b7df67017dea34b160cfa6eb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee23735b0657f43d5d1e12372d4828b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd845e1c9bb06f999cd6cdab09373745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644dd8b98069a5ff18c4e169940a6d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5493ef821d8019d139dc83ec3c01bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2f136754b3079f8b33123535ae61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c52accac4dc674680f655b7f6295749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c82d71e10435618df3bdbad46d1e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47286fcd9fbb309cb6f4fed32335ac2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5238249eaad6f2019666e65358267a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b95cb3992a178ad286df08a786922753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9fd5d9709fd7db834a059356c617754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1d7b58588edb5dbbed95f48ff791755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191e25ce916b1378351286b2d02ab7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846d4440f2d23b7ef007830dc5434a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf2c94a4a49564d04157680dcd386758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9e579605f27f1305573e327d35ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04960bb8dbc3af1eae7d4970b718c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d697f04040d74c569cd29b4f0701b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f215236788e90a0c7d8752ecad1e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a04068d5f8aa3b98c3d6f6bb6113e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a226bb8591fe3035225bbd149c5845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb1ea0cf0b89d9a9e6c422217ba826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914961c36f0f9205281a4ece815b26767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d23fb9be486de6def8f9052fc7528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445be209d056c7bb0c3ac0dbb534e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d3ada3201f5a56587f1d4248b0f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85a123c92be9812865fc6b086dad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5686bc4c57f300bfaf03c437e127cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8b8968713a3f8597b316b3fabdfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f0267f70b588d9c11c42050485ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8675170ba9c447a8bc7482935b25115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c4b4789673f9dda6f8f0c4905d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc218697dd3f314c51d2a2f6c2fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116162cb666fa1f4ccf685231f3db7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547681097fc83e8b3b3315bbf25f1f8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c5ce1891013a0c691ee03c329b41a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee0cd489bc89e3a98fb9df05df0f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598338047ff074bc1a981b5764f33ca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d316799427b337dfef13eb38b937123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183885be1cf24a3c318cb0dc04aec5c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac26e7aee2ae13dd6788761bea16925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1342055be237addb50aba9deda8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08293b8ecebb27e59c6b063048bd2a5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a954ee7312dc645b9188592e780c7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a75edb88834a849b787acc6ad846b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc1fa351e22801930f1783a30d37a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dc2d5d2f6af3ba090652d447da7b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161c27ff61a2133fb849d9581ac979132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c93922389ea6b1dfe43c5a844dfa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f731377df6345a159091117dab052634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300ed2d8a290dbcd42b5c9e3dc7abd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80aa2f5fa97d0b5c7e8a8212ba50436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055b35e36a7a598f2feb8cd043ccb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf599276f9ce239baffd4ef0d8cb1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0e3d6395894c9150c087d49ef18839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eee32d362b285eed30bb6d35dbe1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e8195753b510d32071d19b6e215741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c065226cd39227bd9bf86e27086004942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f10c55e358be43f014fda643123843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014c47beab121de7e490b3fde97c3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5ea5df5278ba6623b47060738fcd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1485def20b727515450cb90c660b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a59ab6fd94aa3f704c4a9d955cad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe577d4b6ffe56e041945f498388982d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5f063dc599b096cf60c2cebf085d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4371c246be9e67a3aa2b67cd8503f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d43b6aaf0b81891c2e911eb5d7f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d581decdad1a8aa027697ee4f0be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b354a86317d0f3bab5ea16f9d581853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587a4df08db099b77788c66f46886f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b5dec77b0d0d37e7823b2de7559255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d7255e232e5991539ebfb6e1ce2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb229fbab010551a906ed293fb8c3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e27091ca811a233dad2f7430ca24758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc29f88fb394a931d25abd4dcfd4ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ef9f7d292c83eb123e193f4a594360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e0fc5d8fcd1a06bc9d185c991f81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf3054f8d4d747efa563d41aa8df7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7826edbd08efe349057ba0dd7b1bc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb634434b4815a37893a61caee367064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4784a0d483b5e9e53b49171999c02c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218d663ed6ddb9fcace4a5edabdf0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac37e405d3e0d49b712be8cd7f5a2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c46b09736b221030aad4a4eb639068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed4e8f2eee30a601ee43583f8a55569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a32145bda0a3dc02816879ec46d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574f7af641bf19b87182f62986d0c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6617222e5998cc12c16a231d0164fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561e57d6c235c613fa5cc644cc6a8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d243516eb351332bb5e09fbdc21e33c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c874b91d2ed6fd003f4e68058d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf2cf14420dc1d210a8f15ebc0ea2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe717ffb9ab1add8693258f812a2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86cd359d6e7bf33d1b973e6c846b4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fbc4caab116903cec6ec243acdd7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde92a024801f3a23880b109f2ed6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1096fe84519eb65e3727c53fa07881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96677c8be0eb17ba9a6a37fac8c0308082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d760a5e10b97efd74a386b1eb52083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9c30e12178e4b9eedfa1ddfe4a52f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebdc36d395fab317a8fab6d7c19ad885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7bc10be687f59d81b2111e03947186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e9bd3e6a552c26806e91059a15cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57725d3d32d48493357bc27c354b036788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd568db46d15fe54d43cf90c7157089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0afcf753aa4c8cbbc8663c9a8f83390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc4994ed613ff0620b5a8df0fe2bb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd1e485cedd31365a05abe0ed596192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d6aebe827f86b905506bd10ccfb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ec3580300f9dd4f08442b396073f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdd3cf4a0bb78c5e0679e8cb1d9fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900e421d81bef344bf040fdec8ca5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e43bf94ff6257b8b5941e189824997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435ad79037c4a728fcef5c3d3ad42f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9e308393a57d3920c9369c4e8522d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eab09a25eee478f9bad8aea52d169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477580f6ec36306d423369702ec4c6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40b5e6cb9b10a62e067a00bf1712a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c22b3ef1c37bfe2226be452a9230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2bc1b6f14a4a55ee0577ce6df6d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905f3ae6fc7159512f627b7af6f06c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f34a5cd3e8a905ed78f9ffdc3d0d57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a416924a3507d9bf1044e42606b3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f218c6d2145ecf02cab457097359108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fba66a5fb551109b2abefc545317a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d82d419aa7bc50e085106ddc55fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d0847add2fb143192c95b352822d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05553db1ed686c5c0faa2a4f5a016d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab6a7d66e1f99a20982a06d0b2801113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2d536804d2994a6a37e264beca36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2a1ee6272323b72af86788c499ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5bdad52c9ce5beeeb4d8a66ca032116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8e4f9d1839613a3dd9a0f54f55ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356547e4e8a58816d5305c637d36374118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473257d0ba11663efd7c46461868d3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85708fd30c74e00012781f52798c636d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7414a368fed9d81931e52e2094d0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2e2f74b30567eb5fdf7d60c73edd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5901f4d4740b081184087cda0b7a007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3563ecb46925b6823dce40e5dfbc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46874c365189c7e9c8bcdc5f75779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b334457beb82eb19daeda4734feb5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a014dd3c90b2995876e416a70abc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d451ea3fbd6a3b1392b930601bc901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382514701594b3341bc8cd2d5f59d8e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3ac66becf2ad1211fbaa4b42c917f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d23ad8e586fe5a0f1fd027099ce7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a8ea82a90dc8cf56639f64f53681132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168677be6cc080402596a0936247a059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d7e36b2585731a5b7bd2d49dc8b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b7ab3ba62eae90d2b6b0e0c077a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5033ad5184cdac7b9d8e9359bc5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274942df9074067a514cecd9203436d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0114d1fbed18f449ef1763b123ab0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9a861762a12ade6f4c141cf6c5af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d494d1b383f6287f388331b048899140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87adbad9aeaec2a22443df7b51cd606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8fb4c03c29b5f3b94ead855836688142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1664dd7e6c2b0eb0ec8a7be4558bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bbd46e86385416145ab25c8db815144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b54d6c50e64e2f7eb53a88e38c5e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae8e0df3268fac55dcd3948bc37082146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37481b987d33a9e80608dc392be90f51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb60f6d12333539136bdaf700c833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386588091dd868b529796f80d66fd91e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a087f421a82d72d206e21a63e1e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca61843ed3fdc17636849081a9644151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334fea75bdffb8788bc7a5404e6db0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b1ea11c45c5a0cb37e55d8d3078c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91682d735e6cce19389b9e4e3e7d3c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2648e16c8ba86764d80b1159794cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196a839d9cb5c34d42534698ef46e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d46ddb9455a2d7b090b988f181fa38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6bf5436860ac5f5b43aa9f171367158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab14fbed03b0e53fb3f7176ad04e01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdfd12e6e3dcfa3aa4a8c81550f273160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa0f4dc0cc5f37794b94f8fc0d06e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce3bc6b841b7405bff05045d956b37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63a983837bda0f62eb679a77d81a59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd4d2e6709eeb3d040eb9b8033ccee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e6245638c3830b46517de7e3220f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aee8d537419cb3abd5cd5552bf1fb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158d81475a33483b0dfba3ba325540167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f578d4eee046578bedef2d1da0c72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049010cda516c5f169761a54c054108169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3761ae698deb043bf582acb4ab8dc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf526e5bc5753057e473e8a48f84c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc775b1ca0d83ad405b8dfa529be95e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2a6fe3d69aba0c9e22670ba4fc74d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d050f91b32f55dc6005bfd26cc84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263e0405ad3f410341b3b5472109ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152f1dde05e8a99067aebb8ec2821e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe42e30c1fd77ae1d695b348d8fd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac80e0cf09352e8572a273eb40e09f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab793553e3af50a8c5d27288016ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca02c642f96966e2b8599c86de196180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df777b872fea2fbb6d7ba614d059f00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1b4b6dc4c38e3bc3cbab76e3221a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1909fd0094b2a80f8a5d4935fba67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ea756b88a84fe0b3e7d78ea0ff99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57828c31596c0994533894a71504aac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dcff8bab924bf926665e727aa2f89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbaf1b612cdb600c22f0b564a423da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3f5bad5fd251d59446851bd4487f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe775ce641ce629c593f1f699b2f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad864fdf66ce6770435b4448c5fc4df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef37f5249e183cea2fd4552b94258191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459460a89133fee6b4676730da4e8a07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad494c965ba3a80e929b50db2dd2c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d2cecca610c6438c751884647c4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c791f04e8fc5fe188424d767f658882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af68e7ad7ff300b6d4122f78f73fd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2105dacdf6e421b9b3552c3d96d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1332c8f73614514966097d2831c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c38c9c633227a87bf4d903b3b291199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e03ed080cde92f2d04c59e0c3e6b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c961f37171c7da27ae14f986f354cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658217042def8c62c06955e9f25fa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4f8da86b8d4cfe38163155733bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb175b53ecf384971a14e3254ba0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7addb99680eca22b72222ecd31ccfbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc5a9e831d2f06c265f1ff27c21c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98414b63800b13f70db02ea5d319907e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fa99367fe72458688b5a37ba78d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764817c90970938419c1660b99641f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa687025a9883988b012ba33f653f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99fae9537c31731829a2170a04efeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f02f62aab53d55a9cf2c6b5186342212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52070aa4f94aa30f6d2295bf50a6c53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9ce640a2912de0b0a48614e45fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2492ac008b579889bfb37f801540b80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87a86509abf7a5cab50033396ef4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aefcb5401664d34a21c19c413bb5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ac1fcedd60cbbc6482d77246d502218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc32d2215a97af14fbf737de6a093219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d068ff5006b192d2bdaa415f4796af5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f890fc75b3459275cbc0b17fd56d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db17a3ebacf7982894c6a7c8488da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb041695f66e9886fb2c59cec237c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad7ba6256a0cd10081b28c0d898bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b862061d059c30e44fbd44594599c78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3588bde365553b1442e53a1f02bdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9b6f922ba6dedea544b343e4635d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d329a5a3aa87f18955aa6bc07e203d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb2a34af94ed7f7442eeff69d18815229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5922f2a0c77dfcadc6c7cba09966c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee3e0effda38bbb7d64bd1266deb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dde14e91e988bd11175d3a8d7d8ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093211262d7af26df97d17263d2aa2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5cc43f25595e054db68a287c639c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99e33f01fef70a5c83f46cb17a232235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9404b2f2ef376cf7f90bd90a3259b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f969d81b2538a4753701d722a00d182237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43743b3bc8f195619989f1a649e906238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c87c23022007de3485308e00d2710239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b45a1467cf80b0d4bc37c8e39b92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a667dec193e95822e2c45096044bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141f6a1d338cd5a79e302ce4691fa8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462db00d03c033326fc6a5fc318839e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5eb7ef6a75403e395602e81dd7a2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4d97ad360f152a3a1725abde8444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7ac8499e0501d1cbb861af399079246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f7f715160a98c2d2e12d79dc76f58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eeceb69bfa438113b239b6e0efdd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220b46602da129dea8b038492e03fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d2e4ea8ada1604ff31e1cdb187245250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616f0afcad9cd4089189eb05408a00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8fdc5be947278490660654061811252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e254667f6f0b7d8f8951c358dbf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0f7b3ebb40059888ddfca5209d12d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d14d68d4bc2c56fcd7898c35d0f53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f72aea2134a410d7d87fcbb79668256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627524705a1065bfe72abd12ef35b6be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bdf124c29de312de2db589199da0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24148ce8031387d8786efc164a61f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6da49c9821af578112fba64fb84fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905aba145c8c793874a336e5d612475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217a7dcd5b75ecddffc798daf233f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc9dc844cc6e6de27d188c99cf78a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7070abb2174e9900bba3e6fe30f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc88ea5e9a22c68e4c76f722134b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4ecabc0c6da40aad2a65c1eb52bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae528afcffdf75fcb5e4d60b91fdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471469aba6d9d667cb6d7242411a2ec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f8f45f3cdd47a029ee42730193a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda0642a66a45a4723e7e11011b5941270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22916cf033871a9cb06293c8e8b6bcc7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04113de921ccf2d3f2076bf19b027b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279f644cc967ea8892c50e762801a48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f711df313c5e8519ef6a1c7d4b70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d8afd541e53d5cb663cdf10b2924275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a85dc1f86babea45a5ff2dfb4ed1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf438d87786db2f67b8746f57625e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619cbb07c7104ee16affd7a3e870ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2448dfd428fcc6b925df21ac6c6345279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759afe43a7d84e270a743f60362ce66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0b0abdb65896769957057a913786281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8af093e03e8b80599a3f318dda524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0f5ceffd93f654bc9780de54c450283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa9da8713607807c1ff1484ee91ac5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd119c0f32c2b1d1410a4360117ed0cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5b452a71bfdd2c676f2584a513a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37ac4aef30ae60f5c1c65344b06fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296d2930942c04d1b653aa5cdff194288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3ce0f259d8d4f444ea21f968e831289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217b278ad7c450df40ded8ce9ff013290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db37549a9fd0c5e8eaacb3a05523bdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3958c3fa69eb84328a0e903263709292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25428edf21779de964fcbcecd1612293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a3af2442ded93b0e22bf80d0ae9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201939fc5f2aec9fc3129ec7cbb24fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f487e37fbc671bf9f190b7a257fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d7d3d71041134a0bcee30272c68b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c53a80209767e1831ec696329f2c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626711764aa6f0a7ed18aa7072d70ba7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900df65b9951a6515557c6ec1f4ea2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2979012928cc4b63dc29bac51cc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398fa56ce6167434527d5b12b234aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1feb155f11edddd081b19c43f983f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be5b722ddd4bb2f39a32427da38eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439846c06acb0af04567b6d8b82ccc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a6dc110ab36dc67ad1f45c6df819b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd866b337f241f46ce0207cc58c465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7604a082e951286cd6a47bc711ff64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316919fb008d0e9d2e8579fe8ee889309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb29405275840856028e9eed3d22c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c41e0499bd6f2a789d2ed27a70ca72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e41581e946a8d7af7ea13357cfd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f3f39573d62b8ea67417d28e9b106313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b83ae982d1880b97ee8b131f6feab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca66ca425c59eee7debc6224138ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fefb5345bd51d3e1d0d2b094e66ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e4bcbb14bee322f012bd63d910e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e03e37d49f914f6fbd7b624f53d764318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637474ec45bbcf3b89851917a6bfe038319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecc09f89d5c8d6ddcc121ce8f5cf53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a55a2e4f3fcf8fb7ef8f443e6e65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42458be3f41a1e0b1b92f9421fb2ad1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3f56ba108d1c414978b5e6f53ea37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0a8bfaa7c3569635ca4219d4079a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ad04b2577562664198a329d0c5d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90f617ef442f609e2345503f78cf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0872c5e446f2d98016908ad2a766327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97e6344d84e4dd75cac822b123fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e2b7cdcf65abd5df7ee6778880b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed545fab53893be5fe543db614ec287330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f61b3de2cac2ed2ac8df5c5e829e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d2be6be94fd08b30f744464183ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad46874310a582694d5976cb833b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5591313761dec1c8fb49b4350dea1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50b3324b9b8d7c70e21db6ecb255d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0e28f8d1a8fa61585baa57a64c0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6eda13d9f7a357b1e8580eb90f079337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46b7562f0e90aa2d17b802085995bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38873725ec899064ae03e15621f5b980339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff89b625d622a85cd1df16bc87a7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f2a51c812cbc46e7e8fc7bc721ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ebb0ea66cfe174cb03a08aef18a5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7139890d42e6f0e73b22f629bdb6b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868020364792b3e93bd526806461cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5930bcfc8e9bc61a3b5c5a788abc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e7c01b44aae0062efffec784c509e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b448754a60e89b0ebdf4fb45efa94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4dd1b841e69a4b2b3eb9b9954739348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77cb1caf3fb098a9a42bccb5736615349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673035e44394ddc6eac7fef1669dd7df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee122c00a352fb7414fbc1780c7151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5340b1d888039cc7a703de9ce8f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40627feff1a9c4976244cd7f9e4e8380353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40da83f61c70a5ec002d664a51da9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cecbf45ab6d829128503eebe5cca9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7f505e64ed6e1d5e9260510a1fb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e9870298f6ad212d8eb76e73d0ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e7a18a56b075ad0bd82e7c6b016b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add44557f702951a219037f09b657b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e39f566aaefa7255cb4485617e86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc2fc22d33d06a4feebfe6b3492ca4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e2175596895d4a68025d41ce1268362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451fc36995ac4886f726c7b92ec2b24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1741404fcf617edb5844ae6e17071364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74088e74f988c0059e900b81abbada39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95dcc01eb78fdcec4a9e93beb8845366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e524b893b71febd2f175ba1b71388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89521afb0a29698afc7ca2893b28b81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ba5907f2eed0fcda917778429185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668454774d6d58c5da69a1389675ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d738fc4dc03518894b5f070d9950cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610bb251697139060f73266d548a73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437fc25b05915f506ef90ae3ab78dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b70c97ab8f87f1956930177ca512b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a54c20cf4ff779a782a7e2ab2059375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd5739bc84c67ab110a4f4916d4805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0e387e8a787c6da6520546eaab52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da76dec1a73576f60f47fd1f435b820378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cfe7eecc6a16deb02e76deba0abb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa57cf8dd80ffb84a6e622dea6e3c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f585884a80a0ca85fe87817be217381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1389d2ebe2a42da404c52ad7522f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42176ab189b0a1126f7ad21c4fb811c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e13d68094e625c455c1c551f6d05e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260577c9bd729bf872504406a67fea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c6731ca53bb2e2544bcf6f9cdb63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5933c28682414cd6b982c656fe43c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c88df0c79f229341cc5c1d1b8b03d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a25fc3d85c06514ed1a4d61e65b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa6958f9ea5c462036fc25205207a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d0ff160b95cce6ac3a76abc33e5ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a71679de8a6ebcf818bfc8761bdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3044ae66ac7dbe04e6dcb4ff5913425393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e2dbc93436c31d9400d65a08bb15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e523fcaf28c2f6fe63595c65740c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6815f8bb427dc688b7dcd06bfd6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1aee24b4bff2ad9472373e56e443397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f98858422f9fd548c6965ae44120398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d9c821804fa9a7899e13e86ba17dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662596bc123a54c4fe3ba326405fb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3388f3fc83649aa803bea95c26fc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2eb4d70d53a32a4f4af6b998424e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0873b1efc2fd5ec376cc483242519403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ea50825dcee429726d794367e5cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea81e312d88a684aefe1ac82284f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83f6fea58be3b3e1e47cbb50e77cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8feedd98fc38c1c598496fbb43c0c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a425804e9d0a16d889a702d3c69c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f078a05730fa06f8b0a1c51db7201409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842e11c7c8fb60bcb0a8af6257a80a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d800a98fa27b9fc7889c998898dacf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036960180bce27b3d02a529a61de0306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb90b08542fce4c42ca1fc69cba6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6d8347ff919c0e9bb14a2ff60b59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841785b226663fabf8e66a7803bdce39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d9968664adac17366f0bc985f95c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bea22d488176d141f865238b71be1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09359030cf642569ec33a61790a89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807fc5506c0007afd5d05c6f7c0ee8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174946ebd61065afa43b2785ad59e561420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b2b552d53d8db641b33dd4fcda57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22257ca274da92477e99df0a15c81adc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ffc12d09fe5779866afaeef9922a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e077a99ae52fea9695ea83ce5ccb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298c7c62188c6e06ce9a105499c03f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a249b108aad8422f9d8f3f40cf8c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73bf1824badb8c86bc43ce4ab8fa56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911488e17deb4859094195b3ced5872c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00753a29dec8c903aa25253e8e57cd3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228b55839397a889271a9a42916e3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e8985af8c4547eea070d0e2b799a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b66ac88842a33240ecc780defc27e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92424242a9ad436aa4d0ba7c68c57760433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f48d40c055db4b176d35f8be320e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d1a5caa95abb95955c7cecc1a08a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241520a8bc2731bb0099453c7f52bf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc3a66523e180b79175e516ab3c797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e9e268daf4f10c962cf3e60682fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f15724c1e9fe5d164d85d86134d6de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8fa038e86fce5c30c370bb0e67f90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fee1de0a4ce8bef239f9ba2c32f9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b921ebfe0aa6a6d353be21e832ee33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fa3be567ad726b36df5f2e099403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55333dcb1adf24653166acd518d539444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b355c96c2b73f0030444773ca52f4fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c71a876d9c82c992382347261235446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983300c89dda142ce9a214cf04aeb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5bfe1ae4838d8188c3bd85a3ddb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286df150d515e632cb4f15f5d4cb539449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a146e30b0e9d0d4ec418b6949c10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b1bc4d6bcab3bc6e31b86ee227c6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c30f74b0cee5871637a138bab3687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314f011b82f3af2b8bb358e10436ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a39f31299d4277d9ce0a1ea3f479454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab54b39684a99ac3703d2dd88ec8d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1100a23a1d0b4bc564a33d07c33979456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24497e73b1a71697e35d21c7ed1a62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368001a8eacd5ae99fef86d791c5b2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680663f91e09b84008aae4a8ddc459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2e3f2d1d5d8e7c345ff7b1a9df64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a896a069c8ccc401c244d450818881b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc75449e9cb826befe5559aaf0d4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2eec360e7d52c6acd1dc6b4ca5918463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a289374d9856664140a77c410540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191fdf8026346d4dd98ce531fbd891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe463a14bd688f48403e7817d6ac9276466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe6acababa74c9abac57d563e1a54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6ca2ea896fdf0cfc7b2100fc6748468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfe241be876a3f0c7eac94cb9c5f35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26e4ddcd6a7c03d53bf1d1ea68758470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f9eb8159e2a58d79e63e48fd78a74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d463625cea1f1c3edba4263a79f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb42d33ed51ba23f85a5e28f2bec8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639452630d59c7d40c78fc61571163aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa1ebaaf5aaf6268b9cc9fe6ca6b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ef41b142b0229804ef03f05ec50c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292011b3d5ced33ae53d9e72b693cd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631348aadb6cfccd755cf179f265f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735291d1e721d1d011d98eb3b1c7b2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfea06ef7815618e702715f311676480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf678b7f2ebb0b4b1395f91188ee7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac94a5b38ad75362bbe5d15900bb75d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e02b652cdc3c7600125fd25a1b5fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e23cb8cfe07f453fbff532022d08f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83ef9d135f9e34940c5f942a9c1af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906c54438a5aeb3c54653b4b243bb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5edf36672d4590cae8db63d1d49dee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1afd266fce04596da31df2eff8d152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c8a88f45a809badd6fb62da17513489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b31f80bf4bc9a4e548dab87f77fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674bdcb19f6ccdb987c8f33ecad3da3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb595fee257d864da277ed6a45342d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1071700dd6f05f5a5c13b76cb3641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3557980473a8f0da7b24e12bc3e2de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c40f38c3050b6be800d286d2f085495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6d1dff6448a8310c8985843c09424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600670761e54d2b8d05eb35819b895497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed775e6589590ff0c831c034e80ece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427109781dc69b60a6cf5f198060c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca51f7edece242abd8678fbbeddb3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146de3ec07df192cc73194ed80b66d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620f6a832a01e9d9e79ff0061ad348502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0762089d7672333f9c80bd42db437503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf07c5913100037ce7cc0b2ff6dfbc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f0e30469309156099683084be363505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72bb09307a26deb8b631143632c850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41b382a1d70692677166ed42f192a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bce751bdd0b137ee302e4e525102f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850fae8ec7ec5dba9694d865aea396509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7043e1f6419bb85defae51bd3f972d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c6c74508ceb8092fabbc5b8674cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87cf68fb80654de0a62e747851ff4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187134b86fedb5de6b0e9aca8e4b3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc9b9b7034ba43009fad602959fbd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049422094000a9091e1e9c61172b79bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83732dc1fdf1c9e16402daa3d348e49f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fead89d1008fcb518070bcca61735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276f0f099ce42c605dfe1870dac7342518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714437aba0e073322ed073cdefc2142a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d3e6c83b986abd6151b7f7ba478c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60e8e28df0062549852ec663474e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292399a07c8c1693213cdbe8c66ffbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef17bc102c1e95896165be4f75569523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295eb3efe777eb903bd621f2f14906b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651a082e15832d30c657e814caf0813525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8f18570b62bf10ec46b158f4d9941526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1da733295bd07a90bf517b34b2d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bf7eb7527a3f803438922347f71f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eee52007fcea4d1f48bcb0a1a6c531529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31842320f4a2ebe3aae2e65bcdb29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589466b315e29983706137d05eeed0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d343d9ad8cab4e92ab195611e6c91b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4f0a333e4aff03cfaf5aa63f5e62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebe2d4dc581a6ad2d7fcb56c35a3be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c769c5017575cf470ab285af36a7f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166ff4e91002e86dd21e41c983c41b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba9e75ebb5550c0313b883ab697a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a8c7ac80a9b1a708ae2683975329538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e15b49d54304ebf2084579b324c8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ddbefabaa8b997c760c7ffe5f917c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425654b2d4108e20eaef7d7d53a55efa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa099d8f8ff3587a2a4327030e73f8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19453426219c1913fbc0720f6fd23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65bd58b9aaa5c05f5484c7992b38ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0eea507c95d81ec4310132e6d5d7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542eb4ddb0021577231c1315e0fc0c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000761d845c691c7388d052793dbda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7689f1d80f99849b2e5a586cd581548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1e67794323adc60689e0c596b9b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a329cd68d873354248c6f529aa46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919789f58c2e817d4c48d4816fe9397a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65dcae533eb5d2e71d16a4d5a7bd94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9554e1375c3f36caf63e06e91233553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfc4da15a15f0a4244874663d1baa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ee1304baefc8e4c494edfee3d076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf29f04d9c2394c4ee6f07cf1e4545b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2fc21cc646280349f26ac0d117ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e485d861d17de691af7ea3fd6467558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df45c53efef4107b664358512eea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440014934fb49c82dd21c88b978296bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9178efb030d9276e4b9bcf20d11b1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700c03ba6893fcb59b4b4579fcbbab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff397a817212f4c2910f4dc17bd069f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671cf4126ff963a361288a614255cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40268be9efb9e0cbe15cf4829ed4c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa205179b99c56cecf8ca13bc7c9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324357b39f689ab5b3b550a70d2fc69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe3f4b995b26a2372165f17076e3a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f56f8d58b1f7d76544dc2de3b432c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275f95826aba250a4cba0bd2a6a6e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501929507fe40f4908a298512f3b6e8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df97defb7998dea7b5cccbb845beb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615704d9ad4d3c2c392d71e2794f5905573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd98fdb3271337b5cea7a67253900a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb46d66d797d95081fafe242e86ffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb382bc3be468eefe5459333c9bf03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30714d27720881c6588177337e1747577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52214615a20a89734c26a8ed7df3f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540acc39873a2f15659bcd6e9578de8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36141639a00c85268f956df8ba4016e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1cef2e337496ccc6b83eaa5e9bbf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68834125e7bc5760762f26f4a9cd704582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ff06218d75d71c0181dc96f98386583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd42fe2b77bb71643403d47a296f411584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12a27289f436f580e3d370cd47212585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1582165df47d5ba391fa09d927fab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293a5eecd039942c03a18ea75b6b440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb82185f6205326481eec7b6cc6af9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac7246529cbaf869cd729dbf19900b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac08791ea97abecaa46afcdec534fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0751d6f3d53d797fa97812874725b5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848057569d55213183da6021036725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9320ca61164db3575c3d0f63849dd3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b8001fd856ed3455e6f4a5c8f04d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17d50726691ce7e7311f91bdaaeba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6b174419c16ca26fd05953e8309b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032892f911614c67bafd93da595ef21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1094698feb7e2a4110f46eaf543eb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94bae4eb753faf63ffc2901814fd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea201a36854d678b59652c16cc366de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516d2f9c3a0ae347a5c1d966b810aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0357876978189f9e1053cec2af67f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634521a188ad46101bb5646628948718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b990a63b760fe22ca193110ee58aec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec8342bbb7462744282d1f5d7e74b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b7e55bb8ad8546d08c3381b88856606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92052209b54edcb86d307ef5aaed7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5d45582bba308da9d2adad3b5b8b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c516aced6a52ad31a732a00f06d9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3156c55dd5f6c9deb2e8867da3c734610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8c7adc0bcb7ffe11986dfdbd039b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013e6fb95e21ed421e3078f5d8dd19e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7f38fdfff48f11c2e6d2e4714d4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f90276230e1c88ca68b8850d3fffd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c38b19c6845a8b4aa38cd93ab9bcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c961d017fa7dfc77f2cc38cf8b38c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b3791084ef41be834bcb63ce9195617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e12c085a48502f1b1ef9e9d45e04d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59157341ecabf8a03d34563b13199619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45949b295ba3c0b7b3b305c9d97ed48a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44679169d8ffdf91292cb8c5d9becea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521bd7b20b60c6e5af3d4b8193a8ea0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a32c29318012990d4bf98bc27ab76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea557d7be13dcdbb9c3de50c578a9af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f1b820514a355ac0a83e42ce8d43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154cef734f93846f78afdbc29f4055c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a208c8263111e98d355cae79f4bdca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815725a85c099159fccdc5b2f8c30d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f572a372cd075f1563a38ecc704945629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7907bc3700a91d2f58be865106ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168b4d4b8764edbd235fb1a50b1d4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e222e8ac98d2b7bbaa7d39e223fab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b23a3bcbfd0c18e216cefaf3937cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a130fb35475674091f2f059d1acce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2266bceb5ecdded12db2fbe80f5ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e75ffe61042e9cdba0f82a506868636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c3b03f6b2ad4d5f404872a351f8ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ffbacf9cd000ed7698a398136ed7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4feb78c993fd5ff8ca547c7efcc0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae60991b0a0ede7bafba8e50754b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6a108d5b6f132af98c98cb2c46ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de269955dea8bd92f25013c353e3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec36f7cd044d36c89e35fb6cd48ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e62beee09df5ad72fc37b373f028b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ffc143362120748ef73ff7f6214b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ce2046d0660803e5ca157647a9bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1ac8dbd848d2fd0819db86f047813647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e372a8026bfc9915d2191fa134b24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6df5a02d9981fed0133ae4f5f7c33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000713c7e58bd0fc4471d196d45dbc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f04dbf77e08dfd51fc77f809db9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c780156803826e5dc8bf90615e62fe2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31199c80c8d0551f3ea6a2156b167caa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b16dade3b3758e5f89b6a7b304d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975683e049c790edb0415289646cb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb1db1153ca0d413f634af18871f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cdd4745f8e291b16aadaac3c254a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37021d8bd756463c1226b5017d462658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883974f356602a3e32235fe67dd82dad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde38a0bd4f9b4c26f5b826dabd52a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e4c586d71b6cb266aa0dbbf076ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b7f31d9b84664ff064fcca60fbf91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6396cad06836ab0209de6a485dad6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e19c93006d5bbd1028f6f7bf3b4e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558d69938807e3ab11a0f6679e85481665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821feb0fd17d695d312b5821efd6b36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874518b3ab3df276b1dcba4c0408b39d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db7b7c6b129551ee85ae571a7ce67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36005a47cd2bb0c362c915f9542982b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a086e0668c78ed6a23043b488f7a0cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356706f2851548c81616f9a1cf9726671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cdf04dda0e9cceadd91f64d5fbaec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8a04b6833347fc85f90321b86d19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98541a072b125bf2aec8081e43d87995674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e993c3f2001bcbce08340b45fcf4db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aba8e049b631f8bf6c2b9b710035f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4de072b1a0c372af804bc3157c13a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651516f18b149d1b02e0543bf6a68a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c487a2fb2d27ca3a8bc2c78b9b30b4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede579d584f5599a9bc3d97a8131873e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49828be1209c7ccf6ad583c2306c62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df4953f1b940265b7cbcd4ffae318682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c242a7221c901e1e625d630483cbe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667722abddfde8eb536c33d215ddb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19be3d39894baffec4440f7d8cddf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6faa87af2a48217790eca16eb128686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c693115352220fa472a771583ad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e9feae5af0569b001133401bdc55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad4b2f7bf0b811026c6f8fe2bd459689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5063e1c70c877c8b29e96ce37a1e8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc09026e9eb4159a827878fec6e1cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527bfc1e0f6f93a0f77a496ecdb861692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afd493fab82ef002915f4c769c8c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb53f140b66262b4076ebca9b2376f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af9ebcb281bc8d3ba599974d3438f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146849650560f164161309b975f5099696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ccba19421af9897edbfa3135074a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9158c761e841db2a70efe69394ff4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaaddaa9295701b371d901465fbc4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b246add57726303854f3a1f07b7ebf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995dcd41d2f6b4550bd4f9d35df946701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d86946853ce050724dbdca613dbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8ee0243805e094d80abaf3098b33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25751fe13ecfcb6a0c9aab8bcfc868704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f0e844e1ca2532d57080e3c8f62a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e565245f3aa9d8e40174a1daab10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd231fd74773d2357dca0a8dd4d40e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d6331191ad25a25cc3d345be7d0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f8efa229865148da06e69c53b74e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced5d6428f7564e606abed87d4037a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099a799420df36889419cfef287cc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd948a21a900ad987eb0d7163d9af5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc1cbb59ced06720e002dd2c32283713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afb81d4f773288f5b435cc0107ff19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124995c07386f02f71e735e8cde4915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26409c31ea88742d4d4f38ad641a525716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a721a61cdbb5b7f7ca273654a9d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d3dd4b35a3515ef81bbb1b64e5de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645924b740847abc2f8efb4496b6bdd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c87401df8a107621c110a0c54793720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d8fb4890e5724ebfbded33741dd1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3fc2b677192cd03004edf2496870722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc006f9de7ed2b112e00502e2e83c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8e7390115aa48064233244b4d0eb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d3bdf0a8109aa0d1d285fa239302725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc0f5a19a9b33ca0519caba559d49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c34be78c9274ddab13f123acb202d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508540d93740df008a1531269ae183728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f9ac7dfb97505f9f5f7d945bf8f20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5991298334e6187f85a7562d7459c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce23b504e863e14b4e342fca9cda18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a681053157cc4e8621cd10c694b2f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5bbe2efdda335513fa315f4c849aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718ff026fe23326f2fe3335d4a9174734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592206f83d837bcc5c90ff6667812292735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258929898c08e9a0812c326f3bc7279736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d851eaf004766468e2d227260a2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd676ce12feaf2adfe11d3af81e12a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16496fb586e6c6fe4da23ddd2618f1de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504f3b1d985f9f1629e99dd433c7280740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80052eadbf506a8a38380320fc863b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee25855196d3af45135de11dc96f20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d18ddf9e10c0f63a9f8bea2f4b60ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19160474301103e7d822f3843d00174744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd90c01328e7e92421076c0b9d9b7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdeec0f1947194c8429ff2abfd75f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3204d09082aa8481c08a2242f8db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e8ca570ab85f3091d763d0b124b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3893073636e42172b77ec55fa839b69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6988d4ac187f5ed088c67cb74476e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d3bc4d0018178ba8ba4f5bc03aad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad984119c512a5ae3125c780ffa2c0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8956c8f6a0abf94f705445b20add753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbf0b8d3b938f9bbd2d3dfcd4fc526754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08074433a0fb75dc41e8a029ede35d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23fd830ddf29f62f2ccd83e3f5c694756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6455a9628efa40eec7cd40110f227e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d28e0c1e1cdbd216d6a9c95c70fb8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5ab3d682e67f36b4e5c98bbe17fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>