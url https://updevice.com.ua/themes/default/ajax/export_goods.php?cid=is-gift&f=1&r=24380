--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f59e961244c5c7554b04ebe18dede1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c81d34d63a4a5ecc047b533cf3632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1845425c8e71759b9aaa07dc3e8d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f27c4937ad98c4b6d79e5bd3e8ff964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9de05d2e08911f8c00042885c570d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846778bdde1a75d5a418014a7eb57856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf443aa0c120a289648ff851659ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbbbcdb892f6160f5f5e41f3cdc1f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744b45b0ee7ae91359def2e39c9da09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f52d28ee6c7661553d77652298b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24569943bb51ca3f58cfdd08c3396b6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674f4f3c38ce53f191848205dd656c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3daf7d4933acbd3a9b05baa48062c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c95ade2fb58f084084e3338982ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d630b25f3fc45ecc6abbe2f7e40690015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314091badee140296978c3a5dbd68a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075117be224eb44adec489f9ec44e55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b65729bc95477582a083f05b42c3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89841d881b6e67cf0cbeec344ea6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab59992d639eb47e2a6bee26d8de5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbafe80eb156c5b684ab9e0076450b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be164bb23966ebbf4ab03634b00f48e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8877c27ccc8dfa0eaf558e7f290023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a248ec59892f647a717a55a6e1f6a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ac9701273d8f21867a51ab35495f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830ab787f2b34bac740f24e7c5384c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0f9abe51bbc10601c02a68fbf1bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a10dd9959a7a0c16258c4cfee1d1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f4bcbb93d82f3bd12f9836bc2943229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51263dc243155b2a7e4faf6aff38ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31182efcbe0f31f06edbaeab20d8034e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef1a3dc80cf10fca87b992d3cd34432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087e3915d0f34103d3bddd54feff8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0520c3851a0671cff0d3709d046b9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6bfcc40c42d29da44b8a2c8df50335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d42110255f0c4a7f08cb95e887c97736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ee3198839496d1daf0b4fcb89dba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241631b6ad258c83ca6f4f3fea2e99be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6b5fe6da19603fb5f54ac5dcd72139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7aab922799ef52123c8b8834e69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264eec981d1bbbe0fa2e92160924ba941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fd4fa986a0f50d1a5fed85d279d3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e01203ae76b8941bb3720dbde34bab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a07fccac985cee87860947295e1c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3c9cd3fbb9983f1ab63f9dc8b0f6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e799892f545e1b6ab3f31885c70b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225a41c10b8d163f838b75318c477bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc13e2428b46b0fc74ceb1a7bf86bd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8363729b1f7116d997a919fd22088249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bbf3d5db75bd3ba569fdf52d7853e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f8d47191fe4395b4a322aee0197551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc332b770ce8b0759afbacd51143e4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af93ced4df368e0820ac2e5ee896b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f00d8f04547442dea121e6dec444c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b875b2dc542511238d55d9863d7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c196edd333a652d589aecd0db3d5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be24fd850df82ab3660277273620e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4da66f2075a9a0a8fef50e81a1b4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598a1cb0e7d233fcafe9b7f9fdb449259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1dfc5451cb4c5a5be353169a4e8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e95af777d3ad64889780a3b6f5c6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8a7662e9b084144abc793b5073ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abc4e70dc5ae487d4efb831cffafc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44732d5327b92747af74c992b6f65ef064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d944eae145b07a8c58dddc27cdf4e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072b58d25bb2485f2c02519de965b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c472d875f4eb1dcac6941df2e0fa4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499a5f0ea9262f9170da879c81ba63968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9432cb8b2eca78dec98202e7b808c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba2a9fc2b31f8e324e6bbdf7a805b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a645ef91a616eeaafcd70131f39b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c5ba4b8dde40d1c333bce644a3ba072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c66e756b3fd9d6fd25a15d57d76f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a09d4f66eaec1a58d36f28bc52deb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a729e6efbc25145df420cb90c81375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84345db84be9ba31b015ac915509076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc806ae55198c7c644c662fee453d14e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d9c852ee4e7c6e16a0266321f47e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2211db0e2d3382d599f48b791517d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168d1e5246ce005542dcfdeecc6bcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e35e591dd9ecb1da30cac2e7f05f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db4518236b7e37f6d4f27affa809d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009c9426dfa4e9c97ef104a419a653b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c85d6d91feaf78d42abdc3c9123b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6d7eb681cd000dac2cfc9543b0eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d664b744a20e0d0c2fe0777f78a2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b02c6d895b9f3fb0258338f7f9f31487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e2efd91544fcd46239a04895532588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075b1ec5cddae61830d3b9d22be61489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a170c8dca9ae4687727e2aea8b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bbe1185ec3b3ea6751444f6095edc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d28905296c2a0046b7f6b50e6e0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117802f7c8be37c518f09a224b18d5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11364b52fa838ac1f0ac6da8c82cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40995373d5f22804afe7f6ff09a7153195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b012dea9b116404d637878ac7254596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ca5a07cbd6e69e3de11bad839f50597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec78b732d771c3cd9c9bcd70496ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d04116efedd491e5089f5e45fc91e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f337a846381a65977e2ef1235bca7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d137cc6fc089ba79fb70b9d1822a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371fa48ae38bda77d822f24e3f7129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed7dbdd29e099b3d21a245a829457103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e02a8c4018d14ee751dd91e66b1da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47752700a2770e228246a829463720105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c717b3a8ac101c4adb7d323f167835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c094990355ed26825d0b7f975a589c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a33020c196b4fd12b4f1fccfa2468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25bc60eb84bf0a20e77c4190fe4a94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552defb15e53552b34f05a9ec1a0e89b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff929326333beacddf8b1885f4c80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953abd18379759a9776ec042763b94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe0be9ee075df68744d4477b70c6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815963bb1dd32bc760869f426561f56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e17657995ea18792de11795d6ed3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4821eb714a1db6d2fff23a34ccbb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64505060c292c3686182b806eea8a60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441d7abcf031215f32b56469805d94b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944c5708f9018e04601f99c4545d34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d441be744d3cf0cd15561d6842404120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec621ced202eb106e469c0bf9c54122121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a48be76a73a0fc23fed3a8d0930b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948209beaba001c9f318e270621cf0d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534267de7779be456d4040e2d0abdb41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e8eb65bf53916d0ead556528eb0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13982824917f394718a3e0fea4ee30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873de22ffa3779577615dd23961799b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa490d7a5388ac615173d6f826d9911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13adf0363f29a87e9a91110979759c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433655feaec0aab46b6045306fff07f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a402182c0fb1a4340f929e71ff7243a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c027a9c6a480533f108832640598d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0714ba23f609efbd0215a4aee8dace133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff71afd0645702c7cc947d1d449d5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161160f849b0e19ef72bb5de848e839f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf6c5a6b9a2fae1657e79fc93d503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56243f45ceb80decfb716042cef1bc3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7dd2d1146ffc1051802f52a8729b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68f525d6241e8a58cb518c58c34b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e586c2b9444eebf35ff5e2211c7dc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98106c1dc54b6510c23afe24e739892f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35889543d3dd39ebb8c5b429c6f14fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446953d5ec1b888211f560e137ea328143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301a34d30a8849d810257684db7e9d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e972d67d3e94ea1b97626d8ddc173fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314bef7c6f3d0495f2ee1397db21417146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3de8baf85bd51996e97c329da0ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9cb849f9f00ba6a140c1f43014725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c940e5f947de7d134126ac035af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38595b6353757fac516733a1d270f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875cbeab4cb56f91cdb9127f9b36f61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83375ac641dfe11d5d0b6515daa170c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badedf5d893eb08ba63365dcb7f7e4c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a320b420d668e27639cb2ba90eeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c26cfbc20f28a26bf37840cb9b442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38d0186f189d7cf36070447a186d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8649faa16892d10a0b21c7acd7ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03457a767bce42de92a5812dc5fd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2875b23a6c8c25246c2b905aaf820159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80541701112955313a39f4d3e569d722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa543e8cdc7c7dcf25656908c44f2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931f7f6a40bb29fdfdeaaea4d9863b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfa0f42ea9eef64b2020e85bb51d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6caca6fcb088699e75a56174b8588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee8ec6caf7243fccf7a7051c0698b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399e72d001014e2d40b6845e51a65c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bdba06c532308226e22f97e3ce44a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fcbb1ae824d65b0fca4464873e97f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ab62891fe2292369a32a779af59c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df53f15afa7879fa401998a83599d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f897c9bd0bc476b625dbf37c9401171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a05be96a36fffd4422c84969e634ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31389cf399411c600142841d456ee05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a987b7aeaedc13ae3b14766afcfaf84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a746c822c1367a2cdb55d79a6c18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245070bc80e09290bdd37e374a62dab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292295f30399f01b56a08d4b12d2cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6b4bc701a609a043c7058d858e46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801879de2232c8b431ad6f5366e7baa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791bba9949bcad3db63e36043d755ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb958496f039f65a4276642362ee718181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f6c21cd239c4243836b849b45e9bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ad9064136c03d0ae75054d05a2a08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ce2ea1ac4a5554194af4f4ca7c16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8086636d8e8d9f69d8b19e03d5126b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2fae88e49e1dfc1e77839606c493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870ecf08223248ecd54a779b429d94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af79f8cec0e5ceac4ed9da8f5762e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305441212f0289dcd2702ddcfda689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd38f400648cda917fa8b2f1e4459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c09915ee1c9ad6c70a23601b0983191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e0825b335b8767921cd963c123fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ada7532e5d1574a6c1fdf071cd066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0a1ccc328a89707ea4c825db010a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed5e432495f2d8732348353dee5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1118cff96787d77f3775f194f0196196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8dc85be70c79ab61e25a7f64b02d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fabd683a911d735bcbbe9e2ed88745198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87a6d7f7250f4cb5c40b9c4e09a72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abae8ebfe393996e4358abb9bf932200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b90d5b8a217b238638989b4eeed253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e54a391adcef0c5c40d662574856c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdd22726256a378d805f9c01cffb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d87c8dc87ecb1946be02e3d4cc3674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc9b0864c3a4591e6d5be2364155c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616950f6fc57a24825d5d158bfec400206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe261aa71a8062d52dfe2eee459e50a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b6817ed11ae2e3774ba870dfc51b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408a302c63f60cfc757507c3a2b413209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070237948a60a5edb28718b0a7cab4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844c9b4389e7cf40427c70097aed2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6508244854c1f3f085ceed4d5af451212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89f6ee17a7d861baea35e2f8659a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde004cff829e477aa5df8d4191cf3f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce2e9e9e47b4acbb1177397ebdf62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbffe9ba41eceb2d8a4693f9c3e0ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f976ac5c54d6c766608bc4174cdfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64083c8c31bde7756124839d255508a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac6979ada9cccba4ed8d1838e492c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762daa90f23553403e437a55791bd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd550020d4eeea034fe4acc81e43904221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e480440ba521a7cfb0b11198e990222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b9105b06d9c6c9f812715a9e3fa5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1b156eee7488aa277e6922dd87bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c5963f4b4c02b1289cb47170d9dbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332117617cf1947ecdda9ba4952787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c734bd6787a4766c8ca4f862f00d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402bc4ceea9b4f8c1a8bca23d016f48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce725c674207af21e81bfa517eb95aa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf53c359cecabb0be49ece81bb3d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b6d79ba0acb96120436730ff9e8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50bbc86ac9c5ce1577cda81d7927bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b560f3822ba7db87eaef71a0d89e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161396c8f6543bd9ce2c71befa1bfda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2870b830b1ef7048b2e663d17fbd656235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311150740b3813f7e70845514410704e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79af31193d2720c81e157772f69f49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135b91f35f39e37db33d12386b168a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b4303375773cd4c41c04c351575d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f0cdb75977a58682766b47e36c6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e99fae76ecbfedd320918d08c00d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd20b107a606d75bdf249c1900c06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807f0f2da13011e1c94c3a8df4ac29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81258bbe96dd4543d2832a43a39dbb1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9721cb5e6cf06a0de88b54feb0d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3cd446471eb7b7ec4048e594c5b8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566941ad632fa39d6c6599105d8328247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d129a7a5aa094f2e366ae37a6f87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115914726d1db54cb0928c34e7c5ac1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0ce996e83e6c3d0659c323609ada250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd459d134a28ced17eab70e8704057251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ecc1bded204ca1518bd979c13d5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223468a29dc723d3a896a309b7101b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500522a968d83a1644fc49117cf44e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a688d82fdb827c9756925ed5fc08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e1d4792cd380b5b12e83893ed88e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073f85afb8e8917da9d67c5129fb48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e4aebe9f6610824b04f7ed40c9a85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1dfc3113f3e130927c4b2768e6d6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1148e9f98ef08a3bcd90ab7405b72f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f24a89fe487ab22d49892d6fb0abf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e339aa9826d1fe49f7cd90a43b27fd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92163425d03c90c2c31d671f61a72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b68ec491265ae812169f5d99c34b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7be704c37914b6fe15a2cdbbb6594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b156eb0f8ef8ad5676febbf9739ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05ec764169abd83b1c61830e08231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1322ea1572e91b31f758317016035268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba676fe4efd5b0c198b3d4686001a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e197a11ab3bc1c50cedaf3fb7c7f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da2c6fd93312be0510509afc51e73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0d1e439d3a805d9e94647916edb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f9e16b53c5a39786810f6a6c1b8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c3e512ec50a4c98fbe5b0aa84756274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8af89970b6220762a25017b807115275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f6ead0e2cb86e9c8e54e9192c862276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104faaf4de968f1e19dae07e06dea08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805b324bed940dee8c5ba52a4cef139278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec29add26b4b3b7dc2f250fa56d404279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d317ffb19a89625770cb47b83a92559280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f7943533b5bc5a395e90e83ec280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b9bc73bd5689d9d44b1c5e89ce04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec12749c8b1e9d195552fb1a7e000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3713bb6fd3a8698ed8949eb49606284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c505e0f1e73043762ec1334f1219285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619fe84d7c42418a79414a63fd2cef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf170c6cf2b2079e9bf7643fada0411287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c2c4dcf4c4e9347a5eb227366513288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c41b65b640cdcd48b2cf05272c5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57104ee9492646c52de5bb0cfa46c07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b0483af449dc7385f32552cab68af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142f5fd02434f8f7145c519dcbd379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa16a1a117ead6a3ff0cec0d1f42c68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5fa4ae46f173aa39e0da4c69e1ccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147f24f624c92e816e39e619250aca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68c020a333d8a8bc459698d90d5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbe4971a55d94bab6064da877066a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda982ced4f17de6115532366c9ee7d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08959ed6136d4982f8315046366be44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5ffdc2e513dde9cd7f028bda6138300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef2ffe640238f6c6d85d08e2dfd68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879b947afbde8411a3f8929023eaf5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832336e2bd6f2cda0969b1cf71ee0488303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1e3c1ef2a423bf7997aa60742a8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270bfbdfdf1e7d10e52cdfac0a0749305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d35ffdbdb80916125cab8823e475a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89547197a85f3d32471f6c84f0e8494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe57ec5cb7e59fcf2ca0b95c422154c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ca420af988bcb50e51e40b0bab68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8d4326fa2495a5deab28bffcb3cea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbd24eac548c9118331a03430a3a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64edda532c61148b2006ab7ddd122312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37addfc1a4be72b0d41b50615368725313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a01f73c56cfaa2744bbe96d2008fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa866a4a28863ce9b1781951ce0f791315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5579c2d17e34227c40a69c0c95c1c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226388966c63133a2f9f5d9d313fef1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff5699c470f2c0e3301cb67caefd86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f9cbc743c6f57a6c928faaed7fc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b9ee72421b0a70c8f1eea3c51527320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad369502661c56ed06837d955d8b52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42286c033512808754f4c70eb25b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a3c2d73613a8dfb2e0c4a8523709323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607572a22505a30369d5d4b2d2b9aea7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2372feca893e846d654f15886da1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57718ce4bf6ac5702152aa9155c481326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f1ff69715996ee1c496e4be9e5e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24757e9e7494f6285b4db07455528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a78dd4731d5c9e9907786a0c6a15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bbe0adf9a625c45600908f0947c31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66dd4d1746d0691d55947eddda97ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0c12438af9ef080df1ed3c705a4f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512ae9a3df120f812e1b0a5bc336c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054e889e03323a248cc14b82f41ef4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ac4a4bf083ab00ddaa836963cb84e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fa38d192c2a06877254cebcbf714f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977f3babe2deb5fe789e70e92c996d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeca864bba83059f0b892413f0e209338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30d519726d0c0ce8d671ec64236ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689782d10fa7c8abde99d8a53e23cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07ac855c17e1a7eb5aed046227e579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf3d561e343f21c67d86270ffa0e2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986302e595fb177e003a4c1c6f56ac7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448dc24ca7b2a40d514e54e342e487344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03adc0bcb5bc7f759869a2ffd27c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eed204d7166ff22679e60d05ef95b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa10415d4a7d1815529ee692fd0086347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3dbd290cd585708b7f0e324d7b0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fccbddbd3051e5a0d9a520ca190b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bd8cbdd2dbbee08640ecfa88a40f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec69ae1fce495c53611fbfd20055d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b81b5697952eb7ef9d0e444a0be28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135eb2775f26605ef3bc8a1363d60bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b88c65391c3b2dace2a9be7083977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4fa6070eb8b91902b31c2de33407355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda03e6972735aca0765c818559f52a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa0125044527fbd7ee0c60d35de72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c3efefd368ac39d4f9eaf5f045492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40dd4cd98a673f042f02486e941b5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00ac541fdeca0f4b0103ecb3987ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e42a1e36011ad73efc5b8031ddc77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be400a88fd6a61ff45d2891a69735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927fe0127cfdbefb9958af684435c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579558351d37dffb4a8fbd23e6a7b376364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d8653eb63d32cbc1458fc0a7b5a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961698c4d14f73db9a0ab343791b2e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519818b1466aab55fd2e8f5e5ba77d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e593d60bc2a69eaff6432f60b62fd15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e3ff1f458e009094682860aa1321369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d08fb1abb83992dda71e8b92eb5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad286ba71afc437bde9b98488a00ac2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb88deedc9a31d10927c9d8d3878d71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1deb549caf0808907cf3d25159ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e407c2a0973f771144c2315f9df14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451baa62f02fd63e68b916ffe8156f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dcc7c63124afbbbf14048c44695c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc056cbf6eb298c226286b1dfe95b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dabb3527eecb52b2d9c601c83c1105378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404c4a4028ddd2b91f25a6385bf0c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa782f687d93a2047d5ef2a945126b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af03da3dc8727d38aef3c6d3d091a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01ec3bae1f2683ed0dd8722ec7450382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e17f4a0e35b2a14a03e356fc1dd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f30b3f7f651f54fb7405906fb457384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeca1ca6facc57bf38749ab7028bed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e79d19c2f8ac81db80560980eaef3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408de7984757377cb7dac6022c7c75f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366e269970659b5a7900ed44e9b1f49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3583f657c3da7e18d7568361714559389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069fb3e7e62a99a431a35b575f9c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee51fe2985a839f88a4bde4b6d6a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad5ba56ede3e1ac3bac50a97b4051392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325fa74604fae865433650963f1940c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e71878973e11ee3ee192d5c58e6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ceb610c9753d547b3c294c50c7ec5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1e21ea147f5a288a60ef9aa62013396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8573de52e32ea6fb851bd98ed2de40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42ccf70044d0ed3c04f600d295201398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8656ba3ff79aae9bb18fbe8a949843399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6245720ad2ed0d10b7824bb4e6b16ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52196fbf8a838884118ae6b098b0e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc52bb0f705efeb8c5f7794d48c023402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e2ff02d53b6d8c37942b9ae8ff350403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e854f6e18a758d925a9bc87725fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b361629b41ef7ccc1bdd70139e654405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047da03041da9984b7cbf5a8b276a69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35db416bc665c801552025dda224a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3769a3e1125138aff4ccb15941dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ac55cf6dd4822d995114dfed43f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330939fd1652025faeda2f58abf8c666410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2bcc80987161ba3e07cd5b275bee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40e850743b6d0bba86662739dc393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229c1e413f5eb2eb8ae135c0962ebe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd22dcfd97c58a79fe7c8f6581507b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d0f46f8dbd7384b4cf1756ac2601e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9933d1325f28f06b0d25d94717e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9004869ed05817c7e976aa8a8342417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1971f4b66a57f99dcf93f42cc99d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4cbbb681be16e67f53f95b5410d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032efe1c1d824d421c9c901c1e82ef0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59986376f098f65dc0c4a5ebf4da1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256de5394588b7283fafe751d12598b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f686528164840134b7b5e723db3a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e63a74c27e91b1a26fc805588b44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e4cf3a58f249bbbbc7985b855757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167127ec56832b3f23d9c2356a957d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c64de1ca5d5bfee4cfbf326e4e68a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd705bc4fa30ff5a1e43db61e5cf91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc68fd0343bd4b0114dd21de243ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b7c00ccb0287b92a2341d8e5cd73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54b2fe399e29ee91452f1eeb7a9b51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7b5d615f035c9d95503db4900d0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36761e73291753d4dd0ef4c74d73f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a8ad614eb0cdd3cbf288e19421360434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabc17d39107a79d40152d836149df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055f2c4b2ac5a499a010a7affd1f70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fe2c13a9e89bcb07568e2b94a5a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949835cddbcd0032026eded854310e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a18ba7548728a996096c4587ea912439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847e196150b4bebaec23a12974f18d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9aa20acf6160bd44e11de1d2e0ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567eda245f1b1053bc2cc9c63ed9fd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31526def0d0b676e72cffb49b0087443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53093ee66e8dc750559a6ca0887fddaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d64e50a7a95d2354924c3b32409b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6e2e5ced0f644e6c31988c9fcdbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c3bed44f27b11c63c695027993ca6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b2994e0b43772af0648b88c3d6e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186eeb95344967c8be7a0e4410fe129449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f20abba391e91969815724e744a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32547410dfea1498177dfb51bf35ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c4b098ee6b45a6f0948c449dfca9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e45dfbfa36f499e72527f9372f88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6963db991e336d192411042ed6dfd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f519d7f32f7ae430fdaebff6a03b6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41392d569b113e5e0c0ca1ec2e4210e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61377c20201004156d921f82af8b93c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca70ddc2908ecfdc06d7141b64a3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d15b45c0cdc3f94bd715053055fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661465e589487341991cc57f665f61a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875373d25609a0b899b03bdcc415db9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04139b2d2bf0be01a44b95978853cf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a38fa7221e956ae83f00b57b6322463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f15b1e77ee82f19be43e957edaae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7230e1291c291b1385bb879ca03b95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67b4cdb62e07b64659b1309addc49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2842c7e4c42d201fe40eb10c5bf0fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de451e23c0602c28d4571535039f1db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875b90bf76f2260cd5e6328350a1b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb15adca69728b4282754ff31fdddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5ac6134125d941127cc742c33511471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095420e13fa6262d65bf4171ec0f13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb97958823af2bb0c0a1f8902a6e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702d2e26aed9df8ad5ba5a2dd602d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082305437cbd2e861c4d85e6ab3c8ed5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4df1044460c9399caa019cf3d2b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228a8590be12e77af7e146afb8a377477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b121d6c0dc0fc4b19cdd9a0be7dc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e0997d6b02878c5f0cee85b67a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6d4b034ae5d1ad7278a445160aa5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf37a4f6bb587c1c9fef315251830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ce9b53abb3255df026f453e014ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc88e62cd8903923df2a1fc3667cf92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6d597e1da31ffceef6fffff0689b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96909dd26187f5da19c8e6fd7195e56f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b85662d28a243c02e227921127990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d47f781e28fdbffa60910dabd01282487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e80bb3dc9b5c0873da419847a29e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3984db31686309bf7deb133b84a490489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e5d97604a1d8b91cd915b5ac1c36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865ae64abfc30656cd5f757fb9bf1e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dec5491eefab79b977ea77d6f781bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80cf35d859ddc482b5703629b8f66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210bb5b06bd9f5b817165161eb4ecb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4d722f11912cae1b1791b5fe02b17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08b4fec9bdef5792b1e12b5430ba7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a765a33d95d9e9e32c7e7adaf78abc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1aca9c99b5ae9606dcb11c496fb5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb60f3e3ad8f959af6d0a500811215d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471845adf65470790dca49ecda5ef4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83edf93e15955dd956ea7fba51b6f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390eccd97f3b2e5a7a38e4a4425cda0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4a0f62df34ed8076f811fceca84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced0f0f7a068c0810af6f310dcd059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bdda7875fdfd258f8f6d1ceb92fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7631661993915384915cfb21b2904506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e3ce819ebff98cc03b7d7e9ad7bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676d690ad92c5878e9ac2d1da6e24c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c05fd8ff276a7fdff832e9bc396fff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a51ae370b77dd461f7229f6e6d7bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e08120dddc7ee789d368cb4497412b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd23f13ed9150053a35bf04cf7fc7ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d55ee8e176c359c2fcd0c8fe7a9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecadc85acbe8498c8fd1d13e8e2c8ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f62e702c59ee4c90e45e26c1fa0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a5d19bb94824a576d1c35a06e8b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46643d9c711c3880a34611c73b17865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca859f808e51215c8c775e169c98f6dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539a42dd6fbc5605fec1aa1d0cc1b5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a7c14d712d7e601835cbc4be4168520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d77f3d51dab9170546b9cd869e4d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbafb158ff8460a3adfbd64a448c7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc95f998185dde4dd6ee63c9eea23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388eca91c64a7f47ab093a97244c37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d9d7c32ab0359bdafe29c9e4171e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc867ff21891fd047dfe82ec99131d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b13ece1e9aa774cee3f5e617949e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9a5a4bc112b7fe1848340f45f8ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03d7ba8f17e47c5ee62bfb6962458529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8fbf21e59b90f0136f80abb7319b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f7a80935e1d6b7dd581127c0186b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284910406c1c44eca45e577c5e5bcf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb95072aadb6bacaee59fd9602e24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a709f6543df69390da4419f84f94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be63053218e141df1d521d8455b12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439d4ad7d656b7f27259db058ec3e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3e1c14dd5fde719af665e02c66f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fb489710cfb88baff7be8d709fe2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d31a664d5bdf555b8d4b63c6e5a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35bace84b47a104e5b0f7ae42eb534540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c2763e26a8c6c7330ca47b2d9eddc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd088b810a733e0fd9f98ddff25661d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d97d42c318ced4a80da3ebb0fbe70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5be3f058ca91f24ffbac2245ddbb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8aaf3f26c5cf3597cdd55fc51336f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb4b32b03e04095aaf7fa788f24fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607d7e4ad3b177ca074c6c5e5c391e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11241c8064fd54e0356cd15bbd550548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134421595f99f336aa1f990f1ddfa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d916fdc09e6f37146f6e389223a0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d3b324784f5cdc23e5b4f27c47f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c970568108417d7b5fe70108450b4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60b69005aa579eae45d6dce63d491553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5a3b0c5c27a28c5701af725a39c03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d91fe98e57b60a2d9c47d9751c37c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f59cf680dc3a6342568d25842acd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc19ccb12a7f3f96ce4805c831d530557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6dbba99db83d273b33cd6c9276a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf346ed465b3fcbe3c089b842177a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730fa0883e43b8a065e0a0093f40e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721cc18bf4281bc87f424968789f6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f338f154820a7838312641cade06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78192496f7c3fc6c8dcd494937f900563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727512cb675c6c05554e439332aa27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b031d837503f76bc4b1b001eb5f33d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f1f1623c7371cf410c694fe36f6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29468c9f9d1dbb603db74dcdeb5f77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6510c3d78a458cb31b622a6222b56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5abcf7f090958e4ab757a720fddc68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa69c681697f5a0511c5b3c3f47c61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016375ef3c6f7fbcc1622126aecaf8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d41a2302f7a7d7a80b689c9aa918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc257d78afc5b3a7ac8bfff44e8a929573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be568c14bbde4e3280e53cad09565574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df07923420ec3b6535be222644812575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc39280374b636bc7c54bc5655df3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f031461dff4bf0963982753b908e99a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4a92e6b1291019ada0b22d9e968c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3f4a889929aaf9f0ef31ac263e7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781f4527c50afbfcf8e2e0e442a19c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d0e2a26872e649f752846938a60f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1962816f62004ab126a71dfd756d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fbf561639d9c9febca681753e259e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0a56513da4a234e4f7c1d5408c34b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a9160b7f136576cf9b34c27b9ecf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a64a5ca7727d1cfae644510d2a65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b176ee836dd295a89addbac9cef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d86ef67889356a35427cba2e9435a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c944ddda552665f3aea6cf53aa3e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749af3073f13b26ce6686efcab32fbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f8400f4e32f607e7acb4c5fc4707591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e919d14679e2d77990a7ec536fe5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0fbb4d15cc3e18ae70c3cc6e4d77e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d553f4641de81eb00e558d7b359592594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d18e829b8dfae2687a28472c6c15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b848f13ba276e7925285dd0bb976e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fea7317e335c0fc657c608c29efd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c4a6401bffa31ab07f78399ff02e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e588d6c6c5fac0617d987d61da0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08820fb2b964b2612160756814468600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809114c90806ea5b162ee1b283633e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a09ac8e8e0f6ca0d270d4f1207e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e38278c2e411a2baeba4ffe513b25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ef7003d5f1c7ce888cc6deac69d11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7700f5356680f50371d8f291ba511605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc71b806197caf8d9975039622e21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa559946fec967d4093ebc6633f37b79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ba399b198b47112fab01b4e8e91f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146f68a4e9fdfbddebf6c4ef133627609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa59bac915465d238e7a533fd87ea0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e2fddbc944d15be5379272be86304611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850052dab96cd804e1f96b0cc70fd113612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e9245a2b720e82dacc5888e5272c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c6d2855c9b70712026e6f76def22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea594384063f250b6307ced092006615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb4380f0c7570bd3cec1210ae97fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e278dfd96c2968bd084250ab102c8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb2d9222ae315147140f35e792a8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9a314638d0521099b244387da16a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b9192d0e9dfa472457d0d08d26e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4e657b69d85f014044b1dab5b43e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3393cc615a4613d033f58f857bfb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb6dd690b181ed0e32ea51bc062df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e16a31c1fea043e45ae30cc5243f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557c2c23a5b40b15e9028c175a762a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a2708cda44521ac7d11d9fd7b8c41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040ff961975b4dba8cd343988c49e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb279e3773997164ca23ca3da152b79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ee4b51000aef69ec3355d2ea1447629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa53d81804f3e82a7bbcbe2116ddae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5649713019df891bf0779368f9283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dcab11d8098703f5f25c683c9e93a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817832cc43d67cffc42303c383c3cbd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53e77bfd9497f05de6b7393869c2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abca01ec7154288a94cdf109161e1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3edb03470d141aca9a68ccda095a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d2f573f8651baeaee76e87db5b1c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921eac81cf3d70519b54872d54aaeaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a73d6ab2f47d6c1d45f99adbbea63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe8061495a422cffe875dc3f60723640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd165413417e7f0fad6dddfd01da29c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aba08281791c249d9f32dbbffc494a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3565f2372691ec17e43f77b5810d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a24094817c50cf621bf64f8207a25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc71be40f500d50fb0a6460b21879f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2b65158a04db04c3d6f30934b525646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5f0cc5ad6a3b0bad5cf224e6f5b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8797ea9d429b2513aff0de9aa2b5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b74fe61850cee36d6effb030e8b49f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ccd17f5a9446749dedb79ee49c83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d36c121790166baf8ab9b88ce32a73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e17a7a6f6bcb4421e92d163ab1dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28714d03eeb4386ce3f0338eb611fe7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64e68c508f9be56e0c359659bd75e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef03fa1744f17f00b6abf085721157655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281626426c38f33806873cd3ee6a8f16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a08c36ebdb0cc1596657bd47d073ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab3ce4ecc3e0132bf14c86c5bfc775658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3657bf5d8a8e312c21deab6c9826659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f38ee9cf2e5a4374a3054f5640c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e8bb26bf176b648d134419a8829f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fb74748b10c95059323b6f5cb384662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd60c872522b810e380269e45d72ea1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056ab4ff6879a3b5d1556c9cd62297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd415778c06e1294e5c404effc0e802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814bd790da8576f659806b5d7597668666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9411b43d4686371cf6a1e17d5b76d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e904c041f93810e1bcf1fe5b5c28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e05e18db2f3fa4abb63f90162b537669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdec9d027bdd0cd26668931dd5ea25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc801711737f2a028f3805b96bf6c937671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0fe5e0b5abda3d2987d840b702611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3920ad55647c31d2a55354aaf2fdc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9401eecb23c2dc310b3b3289910a45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09934d097cebdeac7c64ca5b15f723675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b96b31e4af5244846faf7a6b9d48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed13836732de4a0d13b50d5af7f81e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dfbc8f88e29e1c47c45a31b561c07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34adf1b14c1d2053e10dd19eeca88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc4be052b4cc7d2aaae4fc5a4035d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a830708ffb19dddc7c1358a52346f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb71aaacf9321103355f37110246d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227a94036feb81292f9d68e8a4ee6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d5281685eea2dad9705e1d17888ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb432205b44db19e3cfc46c3847d5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0466df6b3cd18ef1674d8d750c989686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a026fea7282d0603d3d458c5e868c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc845a5691f8db2fffaa988dec87d1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654f0f64dda5672e368e02f8d6c084689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27984cb325b9b35831809ca6e1dc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a10a37138bca8e1bdab798011bca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53a261458600ae878096bc6cf2e894692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52547bcbdcf1f42923961786d3630f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8e769e55d751128bdef749c6ddcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78c4ab00ddaa1fe3c00dca880ff382695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae5e43047efe00f80fa5a8d0d0fef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0dc8974ae8b281cb757b27dc594ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475f038fe4128076a01ea3cdae73b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e8bd195b2ba8fff436aad71d8654699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8be2983cd7c735749a02d585cb21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335489e78067cd0169ba835960e397701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0d918bf6c6006ea08f5469f6741e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e01ab3a5334cad5deacab6b96438d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c94fc783eead9b7d0e3459b20bfa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4842ece6d3cdf424db658d4a2a3a1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f7bac625005ba0bc5724b0b4758d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2c93dbccde9c02b28047bdb31ab9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ba104b772b4df9b0f7854690b627708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c229273385da862a2e5a51da0d3df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef0c7e52a70897c2a0ec223e729ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928990cb02ec2a6ee79a0a9c0d7b1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ea53b34f6678fcdd807b2c7b35d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152655ea26f9bf3e7b88630f386686d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69cbb5529bb444c034504b4656cd0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90036c21acf4667f2cc0c804f32a0554715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4114dd211fe4c9de30256f6ce702716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078730e026d0a2492c20bb9050b8ac54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2a8fab9b0f4fac4d19ef4d8b604b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c55fc70893aa362230b0cae2ee005719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8dc9b972abd601d3f239af0f713e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf560ee0a44fdd4831f96b859a8938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4fd4389771505ee76fc08e620763b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b832d42fcf27f2c688d322a80f77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e73f8aac65451610f41244f05f055a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a66ca4a2236ad133ff8b84c19ae28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2ff290c9bb79a49d43fb347f9e54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd966447b33d57a893dee87a8a9f79a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3cd380d7a6da3894b6fe559d4f9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4dd3c07a3da1e21ab22d038f56ce1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c178c6cbaa05b29714e290fa8c6f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad39f5e36cc69cd12b77865467300731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c3edbdfd6ab7a41044964e7e33e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894de7a3426f4d20c73209bd522ea9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120c6cd955af7800ca3e173a5dc5ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f207fabf7f8a5c99b50e1cc3b481735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7bdd68851371ad43b15a4e57b551e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706de3f04629edd9516f2190f77ccee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ff857d8f4c0bfbb07f002a12639d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefb8c87ef639a089513e53d4ca139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb881cd5eeb1b1ef2d5e939e8c0b4ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393ebc592c7546aa78a40aeb0204c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20402c0c289784d928647e7180046a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b70cdfafba6253658faafee2c6244743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3187f97814417cc874e8ae8876fb21c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a64c11cac04b0bb14020459a7c6c62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2494b79353cac172128b1851f118746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabb8415043e5df9ddeee7e5c99c7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a44d288843216454f0d892da6525748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d21b1953a96095355fadd85b31733749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101556b7a6437d448fd1c01c6bb1b9c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9d70a7ee032d89b44072ce92ff4da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa482eab08463f5177df38c0076fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820f269c325b355c467b07c0bdcc29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc61b62ace391c17846499678ae06a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027be0e3b1eb1d0c55588a2c4cb67c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa38a3c08794686f08a0f9eb5d4dd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fccf94a6ddc9986bd32480b7538c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf702ec2bec1115e149184386e63d5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ca4ce102f66d64d92d56addeaaaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a0297e071acd5bbd57f539a7932f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0f269d0972509693038c70cde0d3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cbc4bf07d18730a2b182c54ba0633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4fe33c9cdaef06935a40548ed5454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c114fae40091fb495623d3be835b17a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef5194f0127e9d29de12a8b7b484e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d046a31e3b158d8a3a1bbe324f26357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb9b4db3185ee18dc92781b68d72748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0aad156dd9adfd51dbff48f41d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba493bf9cc079ec43ba865e07697d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a238d86ddf637729ac2bae743ddb6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f2074ff6511c1a3d73a909106951112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398fcc96f0d67eec17c79585a86da7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f721f15645d57b1fa0651923794b20414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a94c35e5aa000bfec5f6016bbd16a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efbedb1bc54416038815b1064808cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9e6e2e923c42318cdfdf8d4226e9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161eb298b66134e99d8dd913af4e53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c788586348d29a0e5d71eaa727d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5b10a212d12f7b9e951cfd207cfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d91e2dfb6128b627369d3113b56de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953973383a3c74071560c2683ee99e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd329b70c7d80c6bae139d044db0a8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42f0dd5684883893796fb0440431b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45053ce924d5c6fa95394b48a9192a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179694efdc90218274b5868e529f23b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5b6a64b79c075a5472a5277cd92927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3216bcf828e0cb2a0028fe6e4f83128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda69ef36813253b3dbe58182c86bf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c924a07cc3ed99f6fb560f480724b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88211b923084215246e021b5301d6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953bd9c92636e02271e2606ecbb7ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244f1c44b4cb787424d62d9266fb9c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453fd4dd1375e7d887fa90f8aa141034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2229cf6ff1ba1bf212ac6a6c22db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5652430a7c2dadd1e164480ec053636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a203d7b4faa7269cc51207d8240fd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986419bb4077c7f16ae003485dc83fdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e58e1ce857e8520b11c9139a4c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b4790afb622cb730611bc8ff7516240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e381a6a6d0c27c9a913d6c7bf8fe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b13efa4a3dbf71ba9194130ce55e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e32a43203b0fcdb22b915880146b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a2bac9b58881fa5dc4d98b5ca33a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9a63c36f590f47a9b70e2f0f905c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cfab9fe1907b44aae52d6f19a367346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61113974de063312f57bf608366d011147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62321f4e9554d3179a979416b130ea0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4625455271fb0b6c13c988f5d945349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadeb624df360c86a73b885059fb7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75848a46dde2588db4ecc99b1e46cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83eb0643099b8815d01be17a55b2c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f503420e7c2e5528f726e552659753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4de5263ecede0c4d016850c318fc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66ca6b0a2ca6148beb9e6eec42df055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356673112a798d709e78715d7b4a936f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad4fec983a36326a50777a33a07a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad007b74772b272c71ed98551304658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf0ef70591ed4bbeb7f79c630492859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799e2f4e26d544b5fdc3251072952760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e01d029e01c44156815a586e0973a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53627502ad5ce719e52ce0e5f352ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac67d142b0e600972e6854cb07465c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950acbda4dfb332a3c83f5a876c65b0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0576ac9bef2538319a7f4b1104845465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e074edfbd138b45541a1e30903b652566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab3aeae67e931bf5ce64695ea23c8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a12da9e14d25ac239573ca4bf00068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a525babe4ea93d9f8fdaffb90db1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a312130ebfae88063b7c64e3f9f5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5e8d6c83e12e4cea56939c00e99e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229da8335b403c3a89ee3fa197494c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc3e1ecdee12f8e267ff25a8752d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1072ad684951c5327bdadd8d6c0d0f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9afbb7d0fb6a22680661863766d7b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931edcb1c8f834eb4c2665d6389112876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60f4bd3365aaf082e32b40658e8c8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596cfd4ade29d4a3581be613302e36d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34124d905fda15735bb23c498821279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b8c019f394e695ffd0161b47c26c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a5ba7011c9d1766c343cf2e86a8a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e81cd78e15e64f11bfc9e10a064c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff63956e8056d18a2c3bd5149b5e04583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4f87db2fef07837d1e899829e1fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f997fcc48ff88e73ead69caea4bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2d4562240dbf8c8b75747258786f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15c575c7548d8935044742286853e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be388aa67bad611c3b0052439ea7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc591c04cd353bd6949af8fbae1e9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44333a18c1e9dc5e7ca93d19b398ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27add7fcfa58c7e64e7d6e91d5a0e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8774ac0d91e532ab517692760b36192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5bd6463374372ae924199cd2027993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f4ab34827e293688f3b7f09c569094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11c2ec17aef532878b63b8b66fb3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14908b64e3d8e16457c0984e72d2e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3128f79af19054c168a5976f0196a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecd7ed434a14a4185e8ba52287f1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602241470f3a184d7792831d40323ec799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606f3f05a0fe16d5a22be091bc12f6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276e6015813a901221848a689047c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ec6285a863568197f2e4e2a4b916102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4004060869b087deb1da98ab9013103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50ac1cb4b3a05b4c1821a00fca566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73923dfcb60300ca9ec84008afd1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec214c7c2a20dddf8d33e1a5253c6e78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df90b5d9f54a9b797f0698fe7f9de7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11965044001fe4d63a7790dbc64e56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af3f8eb417ce749b8a384779826e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140362eba93c39cafab5ec16a5d97a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da8c9b4bfde7409f4d915074ad67b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7101c68eb79cf69c267eea60771ae71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a8cdbd3ca621fca186fdd6ec747c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc05ee692e212d01610737dc3fb0b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e0ab876706c8d4e712b3113a9171115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac442e76e59e019d95a4dc0a13996d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28fe15e5e5decfadf38f40a6b65422117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de922629fe50d9e7314a06407666fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52dd7b7135577328c59f9375bfcb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6bb6809ae21532630a73adc2cdcea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15fc45a2617e6cc8de29668f20626d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29e1b85a21f10ebe7bf2671765f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471f58829297efeab128cbb105d20c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a5ada860ac9f83a9ade56142a593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d5c1dd86f52b4815d14623ba52b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c209ba0afc565dcc51eb0db72c181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f7a8b0ab960d3524120a262f04411127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1fe5a4593625c5f91d377296d120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f636d445c77d2fad3f2903df8bcc56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0da19e049cb2db0e604e6c2b2a95a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147677cb5a69cebd0043d6527968c063131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc429257b6b48eca304cf8c6cdf659a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db4ec45b16b73c8a0175fa252d11e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f91ece5b61763df08f12792ca3628134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd24d15d6eadcae6f1faddd8d9d7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5421211f3d14a4033fedc5c426823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f822ed1464c675aac11b76c4de341e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44b9bca1414f6c1717c2423664173e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a102c7181fb9553ec4bc232fc64e56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dcf03fe3bbee03cd48fddc873e81c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd73265b9534b4934634697f6036d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05b3e94ad975dc5f907d8c172d9e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c451d0d5a54dd10fcecf594eb28597143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22cbbcb1d4fc0da3550f0b225a0fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c3f7761bccfe2c39c652e88e2ca9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1518ca18593110d79cddd73db3e0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd34ed8d58c7755fcd822dd09ed80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f475f2cbddb45e600d2783da612a65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890653f40595bc6edeaebc394bd269149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d322810d53977f7e3526d6fe7ec94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8659595c22114185d27f6c61d5f0de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1464354726add5b4ec6095a7c569152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86a3fdb36b69aff956e268c874067153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584ad9507e6c3b60f341cb0161d13b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b198835a188ad5f168a4b52de0ef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e4525fe7154d2c3a098fe22a224f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e47cf8a841d581fd090ed1873183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505501cfefb97bfc96b387fbe589f49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cfde0123ddffe36cdc6ff2b60ff27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be550c09923319ca46398af18c19c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d428bed92d4c52180680476cf76b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85664a635e2038aa915a832ec26d708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d5bd7a6038fdbe9aa74083e2ad08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f515ecbe8c2848501e0fc63ea1c53e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb2b5050cadc8ebc8d7328d63cdcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b2b511c36ecba6aecf4d4aeba9632166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa445fec9c8f9db3abec6a363278baee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065fa42b9ab8562beeacf2948d0d0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564118111c378d76d82456581149583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5d0974f160b66669ddd09f417744170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b692a756e91cfee4e2477fedec2c7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff0fd878f20deb39a325902eed82f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a432814d7897562a8f574df09b0a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd1b3c6e8a8c9276583b0df800bea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7fdcabdfb96146c332d6487f7101175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc50159ad6b56b17bca9244d3f782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5648d61c8ad631871fac560f4a8869177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5f71be5a7d85a1fc3a389cda32c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bdbdfeb939c2ab3b554f1783e116d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546df6e2b44ebf2ce887dbbfcd81f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1021d6ca6aa5be3d56178f9d5a52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5907c8c774e79ffd28c69c0a51bd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c05da14fa7ce97729f343b845bef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ad085ffe1c1107cc660f7f55236e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bf45f3cb9d61ad951c4534b2c754185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0974dc846e10dd091a9a58c2a88c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b083d0339bd6cd31f81a57a5ed02a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a724addc7e52155d570cfa5502d0e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e8d5d52578b514337a97e075cdeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568162efb56f85783fdcf972ae9006b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ede82747db55b29d4ff67b749561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08823c891eb1164a3d1475642cdf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338fb91fed09af7b78e030fd4d2a3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c1e0c284d1a65a9b9c957b2641eca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf5e90c78c4e3c77ae5af6f61847a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406348d06d10d331583fb07db565b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212400150997b489efbdf1c60e1ae21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f03023ef50ee770c387eb246d5f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87764dc5c17cdd0f4e2739c611aaceab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df2beb24b583b05fe72ce66d62c72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2141995c74f775a770a6c858ce687f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b16c71ffa2a4dac5e220dbc99e180202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9aae593ebf4129bc26c1e18698225203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c516fcfd32137f86c99937b47e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dbf50f4e12caa3f86f51bb50169a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab40f4d6c7c00ad9f1a324bdbb718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e732d237434efc14914519bb1b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9aba45e10552db7e6603df93b38b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbe706d49e30f832cf0b1751fadfc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6efdeb3c429b248437356f2ffc9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1a1f6993b452d3465114070ab521211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde027a2c573f1e8412e0a5dbe3ad7da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b1c0ef06a8e5ca8f35dcbc5c41d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84beaced7a0d1755e21e33b4b2a6d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3c3056b18629a539bc7b27d509cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81aaeb5484346491bad67ee2829784216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d38ecf8adde67620ed59bdefa209217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e13b320ef8cf0793472f50dd80c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0fc8cf459d0f29ff84a507323fb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820e5debe9f70f1d2ec17e6cc6a750220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05540fe2ed27039351855e3c39d7e04f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d95d121c5d5666463d3260eb8d8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3226dc232eb03a8c43debdec30072d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10d1aeafffe72fe0ff14a95f828c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaf1d3f7188d92ad9bbbfe8501247225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad0b502aa01f3306873865bcc0bbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df2564bc3faf8e255425b408fb5f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b2b861ce1f4e30ee2bfb803c9845228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b73876f5edce3cadcee7fe53631e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045e54852336bb188e10b90c5d5d49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979ae3fe1b21550236bf9c91df954f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ea3dab956e8f75df0e09da87a9679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef68813642a4d8823fd49619012605233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9af1340376cc868c200ba3df906e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77841b9bd0036396becbb305de969c40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e2c281e4f100149761734f6c6c5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fef3cb9dec9a8b99cf63af0d793b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036070cf441fad3b3e6bbcb67fcd507d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbecec382ad2d830b7d877fbefddf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec047aab0fb31016efb2999b1ee69b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60404e234b990bad1c2197eb9361d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b174ae8679edbbfd7e722a69a82c611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04c2522e77c0d452aeb6e08b90aa21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e598a2c5af8bac672aef17c121e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08f74a3394fdc536468a557e57cb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a5614c562960e4612196652f1178b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61a6c8531e55dc0697163c77419b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bf29b820b7d531bdbda4074cf8cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4dcf84d9d4d4fbba0b30db950a42b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965171a5f7961cf507118c133c678e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6196daab6e0caf5286b8510a7b7e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c3c9cddf9a891d29ee0ed175bb19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab55260c232d4a4e29d4a1040164b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280a98dd9b7099374e9df25ba855174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd223e35576c1f9268919c53d2234f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a66937f3a11cf388f38821d3709c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9ee72334378b065fa03895e3942d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d87235fe609e541ffbe92c8df32ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c026b2eaf2177ce49540f8b61e4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8904effec20d538729c1dc0e5c519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e07a845d340cf2e5c23660ee7ed74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de5442f6f5bc2198abcc1bce01550262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07156a7f238392aad9a68bc56788b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd21194d5133fe6356c0ea7824b2966264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90b9f80ac8a486b7754f1a375fecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0f0c3abd6ef92e57f0214c299e03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68b582ee11fd95956a3042bc84e1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ceac9ae2c1bb4f21b1decae80c2e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028304d20e3cfa0542efa4f509ca6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e4f1c574f175ce052bb5645d74948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b84f69a1ffa8d4b484e951554ae58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e72ffe8258080886929a193607ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd81f20fcf04ee52b45c9621ad1eff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f99aa04f684ee99cef46c06382103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa6a22f2d19f06f1d724f67df49d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13623fb19b780a63afba3a67c79cb510276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6cdafed826c1a845c2370c31a2e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398db06a0a7d5a30ac7c5ce51208b1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f106dd6d8fccb9aaaf693423d761279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f45d7de392afe4dd8aad6ea59a5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef4e06a82f7b5b530176af44e06dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b815f64b1b9f67892a3c47f6a8f3d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50fff6255e3c2898ae7130b098f75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81b3c978ca1f3d03867c8ad947121d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc8123972ccf1c2ba22602f4e012ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f48453fdd8d3b55021917461057b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e382ed5df33bcf78ed4ea71ec508287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a5d73f6e85307b0f12ac97e1eaae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b429218393bb9ffe64ffaa0d45ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a6c9c35fa0a4719421061431d3e63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd65c8ef301b9d1b735f48a33bcdb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28e451baa094eef041ac07f7a9c4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f008e04fe6759e85abe133bbca94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008f33d6ee7cd6f213997ff41e5265a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5376433149ff7b101f8a1311c646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2de13dbbcef027b11217b5a7b2cb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3a6a17a8e27d15dc0ff3b28107ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a27a36386f1972e4bf6b7790aeea4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35dc47a028b484df437b1dced3ea9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f571bd410f7a696f81438ab0ef0214300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c68325fcd732baa9a84eee0fa670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb7996f7216b24d60c943ec50cc09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa765a060cbc8ed4751b20f8ca137da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ecc28b10cfc8464ceba237865035304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f0c4898a15b21a08014f393f274e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838152eb979949f49ae197bf6a75c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8f12572eefb5a009996593aca8ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843bf4914a5fc812c451e72423299c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd83520a44bb49617c9fa353c618b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21936ff9f201c057f0812c24a4a24af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4dfd3a2e21f6432fe600ed0181b7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473bae7ff3999c6c1b94f7851c0b16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e256bc90f2d0a13d2c79d7698470ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b185894be0525d1f3aa53bf4102ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c59bb4a96a8fe3ae33542aa9af42cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf1f3b1d7c98dcee85f21a1eb2cc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f84fca6aafd724d047050bdf425062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111a5df22e1eb50cc51a5ac3cd8221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb42c5010700a9f2010cb64843ae1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322ce5e771960f38c4bd2c3b7add195320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3adb7d9eb4855ed3c91975a09e551321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506acd9ddd1fb5f641a5e59d3b8ec568322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88fed16694f17c1bfeddf724cd6ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dcff4419434cd225862ff84041e13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a1c014d00e683e3b84eb517892f73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878d4e8ad1b2dd53ebe4f45a1dc0da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042395505b4cec3862aa2d575a0b90d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd117040f6b09cdcb60f7b6776d880328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c355d8b4fe0aadbdaa0f4416dd579f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457283b0c18b54a76e078799a771b187330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a366312c811bf4ce24d6690b55fbd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289ca6cd50dd8b882cbbc186cf5ac8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c1f7b9cd16d7e8646bd70649f004333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6964fef6a8f1f2fa94aae98d227d80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca293d0cae48d1dc33e0461f158caa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9e4ca26962eec610617d131ca479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12e9e18cdec599d28a9c4cf12cfad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070517ead38a22aa2274ca2e91ec2a58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e105bf7db5127c8d1f369ff074c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd0ae326c48a53c878fa6d36e173b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345fc8163b9d665ddcd3e0d563d184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c601759921e74bbfca702a79ffc9d7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe0b7843a322cf8a1b70cd8d2fa46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e4c2cb5b643fc514c5bf19cd9dab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2a391cf676511c075a39da24f6f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b98919f47a5a629ceda5b3a87cd4f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc606e3f706232db06b7fadfd9cda4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca460b45bd7f2320f5fe32e213f8ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e8e63efa9bf51f219aec6acfccc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a3460f08cc1facafcde7746dabf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f69250c5644a22234e00b84587ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c8544f44eac536e92212a7ae26b69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5ea5a2c83aecbd22f7903e78717f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc7fd6345b6f824c4612a0df7e03f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c368a5acf8a090aac608ed5e80920355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfccae68d326c6dc7e3d1e31d59bab6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4990aeb7650decc87bf151dbccee1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b9b4b7740b6f7e57b7120a499166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929e6f9388d9929aca82222c71e483359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1329e2871203f75384a7808b97ba952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1579b2fb5d5025caaac71efbb5fdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f77ce3e1851ab4bda805b77345fe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478054d737a95b348ff46cfcf8205dce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f141c66c06526f21777be8b38cbfa68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fcdf390d8d7fdcf12e662f45290ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46339b461a33fba920324e29f24e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eab849ec4ed0fc33d760f35d87bf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aad41d70b42261fc76a60277d4968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae67cda58244ff7682627d264c2ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d246290c6e5e1b9ca6a3c7251272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163f8919c56592e4b16a6141a260a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a90d1b0d3fb13ddeb4ef0fb92e264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd858edc05185fc986146e44bd86a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ac1fe35e415a95004ee839a40bd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8c9682a03d67a5967346d570d4b74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23c99446f4c849c2a3f11ae329e8ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc2d2eca703aa3ab8e1ad7a5e5391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d7c61e2ce80aa7ff6c31f38d25e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1fa044b5cbb85d0a512645d654f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5452fdfd1aaaf9ed39a39460715e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f302f75c2c64f60758fcb98e3cb10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6f191ac4787839545daf9f21a5f12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cb7ae6f37e991ba1a25d391fb848383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea095e9d90fe71895ded99aaf2a3e79a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e1b68165f280fedc564f42c0f5d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4b4798964a0faf492a5e32fd78c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db3e96abc91c97829db2455ba43bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7aaa981132d02627d3535bf2677ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45c948bdaf518f6354bb5eac46207c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7317b3c22130a917f9c46153b8dbcde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb904b40968f7bf0c0919e4d1756394391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae2e9feb8050204739fdc8f4cc4c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b12b06d04e6e525ddde39ae8281b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bde1624abdc0d8bff4d855c88c886394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146bbabf161118a0568bb577cd72370395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec829fe70b58bde6d1cd7b0a4938fed1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587ed99467ac35b9ccdb4c0f83ace4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534da3faf42b2b41f285c1758b3b7f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13503be9cd6459bcc05fe43d73c887fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ff6c555de975ecadd1a504ec3f24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f9b239527d81eb03487c2b8472ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6bf0097cdde26331b419635c4de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28136b1a28ddc41db3251b9d65de71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8927fc532951ad6cfbf417464dfa515404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8440006319809fd56c73ddbfd4dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ea1c3b941dd21d4023da0a23b896406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56fc48ed4592f89edb8f7f7e8ef214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939917f0dcc63acce6aa3def16f853408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f1749761b8c20f2ad0fb0694119d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f9d752ae463935a96c5c8ad24539410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f9af26eee790527e113eedf3e89d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9ead21b2a76c7b7c5813882c5ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a385146c2f9d9a8b30e52854e2684413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531e329e4b7a4315cd5eaf2e5982e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78820fb4c99cd97504e0a05b09a0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beb3298b8f3c3c072275d5f2b7caeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b399ecfe0f99009f329a7a41acbe3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87a971c0cd92d8c588a503b7e7640418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15882e69c5ce7f6f43d4625945443419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211512f519ee3447169c991112a26e35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2bba168ac22159318084feb95289421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38986f2a3783979d57b436cc00423422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceae867c5d836809054b1e5a1fc74e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f94f71efa181d5f2e05142c4a5353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf4d286f0b7283b7c08cdcb5f09d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699229f67a7425ba312e8637d66b5788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98c2ffe14fc4693e8e4099989a0f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a252ca9a7f80379411ad15d9979c6da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479796bc1ad5dc8ae2e25b843a3db60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51813520056cf64e57f9b1912b2109430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d4a40a36507691c5a5285dcc1bc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c39a7943a4d13bd9cb098fe4f89e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68733e90543f6c67baa9c89227c3d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b7696fa3f6d9cc3a6173eaa2ccd08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b518ed4dc62635d782a9565e160cfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f9504d2986b692ce42e988e5c9e06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ba7e7f228aaa69f2e59dda56e9aef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c711060b001395d73ecacea1d08ea2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2484699e2bb61fb4ee1fcc61d964e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0eaa9d04d1731fde79ec09df17e16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795dd0d7ce5717a5378a0c603974fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488693e4668a01a1ed4f82e3e56182442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df0e034c3ab12b78781381ec00b8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f880aee902db94f92745f1e570cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be299a55c1722b867dce8451638e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca2d2419502597f3f92e57f0800db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3454eac83c893a77f896f0d9d53c69d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f213e402ce678a7f8e6ac092900a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458ad7290ed9528d370b617a8150b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d87079edb714a6e63f00823e687dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b69ee06e4d469b708bf66989cfc766451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a7dc2f2a49b4cc0f1044f750c90b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16608fca2b2608d2ccd0c65c285cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9893e371b0040301ae09d40348c0d66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841723964c57fe11261b31e1e3fa72d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c74e5e18c02e73e60e6ce8c786d20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3941102ca0e90744ece0585b7415b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8748a5c25a344313554996d76b9b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30980fdf1f0d9d017e6e6740126c23b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96553d26710fcbd248c1917f8af75ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32403d4773844a0c6f34eb5ace35a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a04ad84c974f9e8be60e0d9a70df8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8847d19c554539df77caac8d2195463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17292e60590325a1baf58206403b9b25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6530bb08da52521a69d8d644074fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b360dd49b72abd33d74c003c9ab82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ebee14cae1009430d68a3c9019516467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e97e8cae5fe11d4dbcf453d48c70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24d5e0828f51de8ead704aaf312d9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dd29936517175e486562eb5198c40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a8e26d01f172a55420f69fdcea83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b66009a9ab4265dd0bbdd957f59a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822798c12c3762402e05e11057ef0a19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5864b36b5d4328eb5b504b4a1ca7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea448bff653d73ea0dff80d02a1f1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d8565f25d44af711b73b78d1e71a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841dd1e0664180567de0f79490adf6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a6e1b31c440d47868aca06e5a6ea6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dcd7642248f450811aa0a398854b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053494d583cb975c59fd9b31aacf60c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df2b04b4423f63ce0cec0acd561e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f070fbd4119673579748e4999475a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985075a3ee3514b2ac6b005500039ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec642f84097e6e182eda3958d69aaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234e3c3468a45a3d8ff19b97d4eee8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6396a1cf70351bc8353a2597462cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd06daa38d0e17917c8b86f6dc9168487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd5555ee248be0499cbefa3b3cd6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ca37473c5c5bd5a62812a6741dfc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635e005c511d05b87df61376c0e5e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855377d6b26eb74e52d4460c96ee910f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b46770a76163a7c9197e4dbbd170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb684437d557d612a2d7b3d57ce17eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a1b3960fd0b21817c1b94cab3f83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab693eb4fc97f0cbe65974f23d7704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784944762435ea5dbc92e695e926688496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44bcf4d62fa15d2d92028fe0c83b2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c68f1c61224e500757f35c12513ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c66f034c830891585a4721c22eda5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe3f54626e926db1ca03e7095fef34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c6ce36c514053b93bd29621c27fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c28ef25c61717c17cb55b5596e8e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040198630273765f641cd7e84cb36f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c56db5541e5ab1a40d66e04c8a9812504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a751ec32f7c840bcd0b86a70de84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a0e5a3a317fc23b44ebf0af43307506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ea4982941c5507bacbe87b2fceda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a76ffcc27bdac65293d883b1bdd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c419aa6c287566fd8e1cc2d61fc3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a036c8ad3e0ac766c3a9c70045d0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c564a8a40c7205e23d1a43870247cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6ac5d141111e89e6d1f672fb8746512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26531f0ae6c245614846ca512f4b248513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa30ed0e4c36cedf9dafb3acc906ff1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27341f32b45fadbab08bd27cf5925515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736467030230913af7e56761ae8c83ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2a2499b71e837cc5930b006a74c2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d078c05f1d2d444484c1ee2cdca27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007dd2675da73033c80c543a953c224519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35806e8516015d4a74e98ba9b66ec025520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13c619c55b2e622a4928f7e311d7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ceb61e5288b37f011f7e58ebbd9d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836e9cd07bd5806fd45c7a35dabe1db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff38667e6da570859a7797e5d36eb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78058bc8f1a93bfa452c80fc8d17b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ef9371976201964a3c2bb3b397a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589065d07e466ca87760014f4c00f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022b1520999ba3b2f2ecbfbdf5e757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e199684aa3acde58fe6d9d3930e9a81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94300e83c77c190a4ac845975cfc396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d261d2f247758272a0153795c23488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a8f17fd8eca35247a341dcd671f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82d7f5f2446b9ea8ef2e73c917f8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1a342a3e796d2c8230ae9b7c412d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d19d85039d379305e613e08917c838535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8373d009022ab5b434eb02860a13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697022003f3df9d05a2917ea28f2f20a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779e5a9affe8311245796586121816538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83881aeaf47048800d4dbb404cbaae5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8061064c63ec1a7e21906accee744540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc184f2dfaf1e8ff51cb057793c66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc27646c41627c4eb9ee1638ff252f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17dfd739e0890943c10d1fe62f352543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558ac7d6b5e345f71543e221898324544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c982f94a421016425636d6711bad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc84df8e6cfd1f21809d4ebad03719546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420a9d7e31276f82c2841a93507a1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58b526ad98710a6021f0d1602c38e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471f89a520392ce10ae128536b0f84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d92b65266d52b1ff46af6c736b0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f2c1ad365e822f4a80862fcbaf952551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67259ffb3157eb532c485fcf56bc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53579a0e22a32ba6d2ae0277f1eb8f0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484d1040548a1592112c1c8b1c43abf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a139679c228cbcf3bacd3f1954e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a07963f91b226638a64b655b523cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f160f7d876446f93d2fa92cdb41ab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d19bb82c72b2761eabafdc7eeda4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1a45b4ff0f7a3db31104a08cc799e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081992188a7d9fb85639474ddd71a69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b44e0b7b0dbefadda4dac1a79a466561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a33d70a4501bd2034512ae2077004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4549d02e5e2d4be965239fb884132563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b847cae57d6f573439ba869a8fd9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617e6c2458f35d9f8b77ecdf743189565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a84119479fae8414600afd73ad7bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f756809ef5db544cc7dddbb3f3273567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75d16f6a7254ef8bf5e6d2dbc1f0ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca73f41e6b8bf13c448de6bb9fb95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875882fa40cb9c39fbe3f1fd61968e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939317b5e62346dc539b3674f9d237571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a419ec28e625d251d8dff3982b354c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519c0bc2acce98bdf357486189a21d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc55ecb34ae783b299aa7a6d2fa17b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf2ff132cc16bbd4301d094f7494b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f43024daa9c834bb81349dd27dd94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97f306aedec71957d76d3322856af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07943217084b2c1b8883b270e7d8ad5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6992009f59c1ae1095138e36edc9d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5855c5850fe720851d1490caf7e5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fac5fa18bea772bd08b4a9bc74181581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73f055f424da9ff0c4e93db0067dcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd96f380432b01a45058302b899a97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b072be0196e8004018b32a7cea4a00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895f50e951c13f344b801e9fefeb71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760db3bd823c87d13d7cf99550d285d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e687153a9b72b68e446903d0e2fcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5155e432eb581f9abfb27189c1852e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a4b9549c164de5cc64ca5b9957d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60480f8a29ce0e45f9d72e0160dd8447590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a3bc42ef6806ba33963b3058553c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee710299f05725bf983be1df00131592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b9ab39ab6e6271b82e6c5405b0a4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957b9bfbd30b60eeffc6ef051e43b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b8cbfad0fa5187d10246707ba393595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14353490cd217386a5272a0774ce16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac480cbb94e7826e23dbd956279ab1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52ab801d99780e6db7e3b7341765b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aa3292a28d796a3846cb9600f7931599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0fc2164d0758dac3a8a2fef421f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6a3393bdb102aad43bf978560781601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4165720d17d8ad9d2541f2f05ff89a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64b2c918fdf5eee563958d257ada1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae4a160dee69fbdaea420719c39cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a4e3c59bee9e675251781869f9d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c8a81797edba2c72ba6c12fbda338606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a9bae37b73daa22b133d3680b5e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3ec99219ffbdf776914e3517ab5d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9017a716db7a40d90bcdfdf8ce9955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843065101c73806eece0597516f90c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d684d170533e4454294ad0e80c732611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc27481bb7f483dc7910a16843e49f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0e6d74e0593acc94e15f141565e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611777350eaae2e83f1d4ebfabf595614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcda8bf0f81a42b19f092f1f47c640615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4437239bf840a25b36c7217dd2e900616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd0aaa6d3f8e9a1fa1f8ff8ff7e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4d9d739c366459c2064c0f9e9746618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c3a2c3197cdeae83e463533369809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694f984d1723ad82f6645159389e56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d21916e1cc6cf71139be5e19f00a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb938421cec74cf33f91b8f847d600622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efae630f8b279a2f44e5048c1ebaeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349db052a67898e360964d17eb964c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915b3fcf9f530700466287c06f5b78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502e1ffecc9e0fbf2dc45af4e81bd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deefb7464e8fd3d0c699a139e488ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fa76f39755916aa641d0ffffc3b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abbb180ebfdb394d822dd6fd401bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1ff5ac517bd34db53c8288096910630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03c10f9bdc56d8b91630368aa6a0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ca8f4b61c5b6a4680324790cc428632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257bfeecc21659c8a1e2e751319c01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820df9777c08ba6c4f32cf8820fba67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa4dc36e4840e4119c5c8575ebd21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f962f9922af2a7122e54baa7751b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564c2e72f4f770c54cf1978cd595cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318fc5316118910457aa25ce69adf4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e990a17244c4647aa332c62c199faf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088188175a6f7a1d78d2fbdeb20faf9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1f93931dfffdba7c575dda6f0a5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce52bb2cc68cd435cdd03ad8f308f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9f6f138e2017a6e4b40cb89be718643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5633b48096d0b145e2c260402c23c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4e6a69ab38165fe7080693fd01c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11665b2aab10412933f26c82dae64e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645da09927f2adb0a09acb4fa4cd61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008f2cc176e1214b7bd5d9a9daaa90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901c2d554e60b43b7769973ef64e53d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811a1bde2c391d46cda56ce5d6403be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1bbff484dcd7a40fd105512cd2f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859260992a9710d5084efc9faa3cfb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c6deac4071e1a25656c56fb82fbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dacfd94080a96ff09626535267b8e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436307191b716e648568ac5a06e00c00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c5d51e641b6d68f076f09701356e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e024ef904ed8d33601f92573663c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96ec20952c1f6ecbf038862e83d8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454935abf7e770e8c38b8101ab7f6a36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225c0332ae24e34974c20c056da803660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5583b787e68d5fa403e072d9444779661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645413584f5c32c89968138785c53c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b0db45a793cfb9d60450b90eb6477663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e21b241dcf83f31d5a771447cbb960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d3b8b0f9f15e078f9fb9321e2778665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f8a29b7f965ed40adcbdd2359444666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d51031a7ebf48083bd3af164bbeb53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe04b0cc092f8f8f4d582964bc28a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2224b09b1018c8765763d92ac8d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db69ae0cba5cfdf24f31a79535f8fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75debf9d39fc3caa349b8ec848e0bdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f7504274e155ef94874b111bb643672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381591c59a594924c151dffa17bf88b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974cca75d8949b71d21e8f445093b0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00931021e27fc165a3b0863d50cfeaa4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f02757968897fc98dfa45da6f7a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7072367593d5996e89333c192c296677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a27997997f79f7b9f55944721dbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e4945b89863808ac92d9d706f23c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c9959c5a520ee1b9dc458477db134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665c839813f8c129a3bf0240d290cd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecc5054259507e0259505cb51ba2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad861a4063b9aea4d40954b66ef11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06c7f35df1db85bd514deec1581bb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ab7f9a0a5088f4742e1b7dae86f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3e0c04162f481c33f7b95563a326686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ea5a8a38ed594d12cf2135daff0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8d49a1c5a0e919eab9b0ac4edde3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea929885516c71cf60bfd4f292baf69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8054383f1a77091073842be34f0a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775607f386a74d7f812cf9c5b65151691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b1b487bb5002cc835b3f1edc3c09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b7cc648b9b95d6fdd8a651e34864d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d93ad2746e28f4472709bfeedbab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188eb657513de7675a3636af8e8a8e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44d52a3ce34a973a6614693a7eeb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be4db5001119d85e19ab615326e382697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f8d9e4d22eb9fae0ea29aa39ae32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d135e73395f41e54d3d5085fc46b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5c56b43990a0b308b78826c2e335f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c196928e47130d1ae9ed929abdc403701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09810d4c34a773c19446ad15483fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be08bd15bf5be94cc6ead498c040e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e0dc6e65452eb7f616e9ff74f15b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907df9e3b5abf16c126f1cd56aba6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f4058817af43e8fdb65ccc7b43f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41d5de734be8809de71dc03e00af5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d70c966ef09ca4b5a83bd829d98a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceac899712a501556d8e91e8fcbe79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235580648be8f57697e6c52b48819e24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f7967dfea796df805ad5eff50d54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861953179fcf0ec7802df8829d151391712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309cd151832102982e489d67bacd3bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da8a7e0a593cbeb313a99a451e295714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2141d716f2a64c6966fed964d351b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc3e3cf16f1ffeec5df2f7fc3b88c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1206057df79553e4f82fbf012aa71b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a0596d72ebfe9724c8022212ce24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f8914a7331ac83599e509b7702ccd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c84179917393e65840de9f4dcb94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3b62fd1bd3827df4ae46d5233d92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56071ebb409c35641769dbdb31c831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52147e39efc3bf08fa0a0d4eb8fefa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79062dd153c4c30cd7b3305f164ba290724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f36625e296dd46d6021283372cba64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5feb8eff64303793535572fa7d4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a0d7d7aa3656b4b2892fceea33932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342cc76dbc83161d973d6fa49217bed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1a7957965b4e3c9abc65dad8f846729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68751a1a5b06f438d92270b8ed854f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f008ba5091544c1c84268815ec61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e584e8a8eb5a86f63aecbf6ca1954732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459690c07a0b37227debf490391692e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636245ccb191eeefdc40c64e9273bd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc4bf6ab8f72d806e74e7ee3e4507735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18790bddd5449fdfed0615220ce259e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac340711c16665e0dfd53fb5ac87775737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c313e45bb7419bdfd2da4406dd89aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3548532f2c11f6603d2664aaccdda9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010050c46e2a65b511ce6660982612bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878847711e4bbb0554107636c08b3ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4df016e646947b0c2b7bca3c928a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db23b0d73757565ba616d7ac8cb5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e15886b53c99510c6b7314bae94e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c12a29ed282e989649ad86d021198745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199354428588e81b01b2ec9c713d8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c480af87740c1246f3cfde6ffa882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fd1bbeb6fd430aad993b9ebe9301748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205415037475ea2f1284b101e5aa85d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659eae4bba7788adcedee1a365cabc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db42fda864094f1dfc5a58d8241e5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3445b80772f54095acb7602bd8b1be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915797b65a3e35c6c47aea345a85a0c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59295d15b2d624797dbbeb489c1d1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093bb33a96f7141a88ce6847f30dd29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d2f0a7699dd9948874a40b82fc53c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123ba5d41422070344b88933b6c1f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa8b01367287b039e93b52948d665d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e7eeb80bd9d1b4020a5dae1ba8636759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>