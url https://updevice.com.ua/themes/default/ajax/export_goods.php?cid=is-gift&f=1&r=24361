--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea48ad7b6e1341ae9e52a2be9b8f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc3571d47a0c0c281346e53ae2f912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390172388d05e4543565df24df1d9f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee73bc9c59f55f1b0a26438c2cd82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb372d8745cf9fba7bf458c5db3ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474595d1b0df6646008c69750b644426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a586dec71b835f7e0f7881165dc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ebf8ee9c5c491fd4413cde9ade278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7c837fba1fdb947c008486db50069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ceab16fcaf1871dd289bc7fc3a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee1dd82984719edbf1c0aaa44c06311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0630a0a1a081120ded870017cf7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49933d059cdee63f5f9f509c12e9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc2fe65568c099c6bb7615c8de615014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b4707a0cc5ce2cf46fbcd7bb2a15d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d51623c72b3e7e07c7db3714854516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d14b3f2161f0fe93a30459f5482117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf63a4f3ada4284c1c4ba64aaf1c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316065f7161ee42f2dcc8c475961f67319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288453241aca0788028c8e8a6f338fca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa411e42695a86bada0f23cc80ec2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a136d1b225d7671b99dfd7f38b856522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217aeee0d828bab7c9892a63590319823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd2334526832163e68b26310325ad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaba32b79ea7d58ffac29de4b02a4d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e2d5dd1707f4f93fef7df1b81c70c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061f429957bbea5c6ac41480113e9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d85c70bce63ff7d2592e93ba36a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc816910627048e24a56c15a1eff70e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fffb65cf2280a1f1ac054b42806e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc3c67e7a9e6f0b8d8ba52d00892f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459333523907c30a0ba275d1c1c063732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411a7f476b2ec426e77910b3ef429033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92a4ba1cbeaf4b1d51c44f841491d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923f6dc0b8c11e6784c6cdc470674635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9cf9c908d46f9380f746e6cac929e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ac1ce396bd25d22d9fe003d18de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5685202a01e0c2ff55cc54560f9ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d037301a7a4d0c33cec294e9436239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6321e8277fcea8751b299a67799640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6675af2e285bca4ca5296592887ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92b81c3060e68183620a9180524afb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705bbe8262404c79e08ea4c48eaa7bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b74484a1cef28f5a99f64e4328b5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74a29a29853a6cac9ae5eb9c912af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3aec5ca6aef36f82b71add29e12f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480e13895202e51f29a8ede88f54e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bae71282968885e427eb63aeffa9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8785048a42ddd222eb50a0600b63249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e76b3cdb498f3fa226ef0cf547f8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a89b4fa309358de699b2207fdf8ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d7c5af9d2fcb460a561e1197ff4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aaea5ff1817eeaf2c0220a7b4b9e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4dafbb6abeeb01b02828b936f2aea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ddc9119e1a5fb02976473c9cd6de555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04962eddb7caffae8e250e85beb4e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79988f74814ab221048ea302c8749dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248abd81a88c2233a576b8bdf52ed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e336c3f20b6152f80ffd34ec2a012559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08beab9ae52458f06f4169cfb8a15260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579425c9adc63b1845451cd3523936a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21909a32103d5ca8814d727d20b891a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac1610180c8e0a711771193c9704663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c25119523b081ff315eb67d42f21164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a894d3983c3ddc01ace61d8c91824865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc929a07032c0f6ec81d0ba479540566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9140dec4030045f1c455a79272fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5be09bad91ba96fc9893d8b593d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d28d2e0d76634ec82642c5fcb3cb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e162cb0895b1821aaddfa50bcd4a01070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c00b395a487035b1ff08f5b6b353c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e12ba57c63f4738fd48da999424aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1104ceb0815d84ab96cbe9809a43c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589543c4c20059ec499094aecfb47f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a94c3b244d9684c3bc7679e27ddf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032b2c125353de917c88fafcefd89d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af4eab448df989ad8f85a08b3f84177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d8eb89d0783b4afbcd1ed32a7ed8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac1143d75ae977fbad14cd49c85a7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f9ee04ebd3a597e4d525e01592b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a769d9eb7cfb63ffcb48e3d592da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e3da48a82224d29e03b4c48fc0c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b3fa72f240851cf42ef69782bccb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c0c9259b9b5240ff6ed78c12d01284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a19c495cfcf528a5ef8465d179cd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7401aea8f9cbc239fb1f644b3a4a4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2379224501a1e91bf66c7c6d62f21987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034454ba03f908402971f503bf07241188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9b3b018adb4a58e0a65d90fd3afd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6133325152780c8360debbca75efa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc9541aab511ee0e90f71a84c583fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457a9ea0dee2d144e344535ea57918192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6adc2e961cedd3cbf94c28f293d5cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea2cf2a865060a27a9cbf45191c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e98d747150ab694d80132dba657be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735814ebe1f619642744a3df71a02896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f6c8acff64c2a818563004cc4a0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5f4a4ec665df32cbfeee2d85d01798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36917b0946bb9f08eec7ab243b47c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48671320550a68464d0da1e8782a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ef4aa721dd2fc15a7e6ac0a49844101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215878042644a310b49f510127f6103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1f309068d492ad3ee02a2f0f94e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508375dddb7b855267e395596c2e03f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b087c36a2de8207f7975eca6b964019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0e716cf19a325bc2050f2a585c75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebf69c00b8037ccf0d1594a0d2d5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec05d8d204d03899424ee8394088cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b68fc168e68c8828598eb58b8e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e17e80baa110574d48b1e0b323504110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd70c8f17dff4111a57a33c7a2c9ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec16d3cf41771879fa293c62e692fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502367a761c5f4a182d066093ad81f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb728ec6359658f22172094b2d7a50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238784a98abbcf92ec188f9fc966a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8a1726922814f851d9d04d0cd062116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7dac8f2303901c8b611a1da028925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ef07c4bc83f1158b3acdcc7483b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a98af0c39903f0c112d0ffc9bf3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caa115e386b086d8b5646883cc54f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f5db1afff3f2c78d6f27034ca04f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e3f26fcf704e27519ebb976fd320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e4e37622adcbcb9db2389e440923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc0c0db756f0715a753308604ff72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3b2ce1c00ee675956828be3d88b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d88eb0cf7a693db3556b8d858da65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc645a201ec8e58d3507330ab088c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bcf63d4dc0ae389f93ac32e7fda32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf61ab3a551af29e028d75078ea7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2121a50d9ad7dc9b6387b18034ac60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239772ea70aa51f9bd27c9b9597cf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286cd981e342c763229e57b5985707132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18753d3ab8d9d0d5807e78661fa26bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784514c2117da9259c6d2f7c0c5908e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c479461bd1b156b5538a295fb8c5bf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aedc214ea54d8830da63722f228f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46870dcbc59056a95a31037d01f683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bc6a4b0a4824be36254f879666463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1fc3ee4b4fa423c69a076a6546056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e111420c69c0cef0b3b9590e1d0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef59ff9a3348b247e11968a313a0766141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093f275979cd7b20d865fe51259fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee3e0687e5fae3c4f960ed33ad624143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25060d537eb9c478f4987f713df9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d966b003edee78f2fb101bf0daa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20bf95257ef078b2d40bec64fdd63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9501eb98cca44415c20e18b62312d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16371297f2dcca70e6629966a47da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc2080cda5641de47bd086a83fb6d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378201d017da0f4ba7c5ce3b4406817150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688459c095d574bdd2d076dae06e663b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc9e7f33e91180527de2601842c49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc48c6fe04742461b7ef6066e76368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e99f68f4bd7566b0d4297fee3c077154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3e587c1827806e200c0acf995ed2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9d89576c63b329e9e11bbf5f67ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e530854f7d221f4a1538078a028442157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d8d5f061833219885e73e574304f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce5c80ffff4140bd9d77f806fcbacc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a34527547bd6803ec8980157b18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a752022bcf65d0f13e9dd87667829161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18091c4b578f6f049281433242ccb10e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4ab513c35b3279eef1e3a772b2d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824c9294dc8a8e2df4bad63084abee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046663d474cee9b0a24c0b066f1b059165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba1723cbfd2e94379f5d09bd78e2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becfce0e896e307b58ce8913b3d851167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721cd1cb7ffcc425910f29374c8828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35098ffeca1b221551cad207e08089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90facf1b33cb7497de3c6738dfd9d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0105e9941412334d1c27481e800d93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc5fbbacbe20ab4e5caaec0461fd0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29acd5279b6fd6311e4209eb0b1b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf14d98c2e802de1b5d97165cf7106174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8b874fe5addf837d6ec8771777cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f35e1dbcedbffa2240d1539930196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450cdde97743c3ee54372da42cfaf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa665af34b6e5eed7cb4b702774c9e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3edd0d3e3d21554c60f3ae329e94f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716fa2f3040f4acc68ada16e7cbe12f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3359316b5e94cd7d6831286281d984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d273b0bd63dc29534786525b0a1eae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cf488e6e32d33e8975a44a06261b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be921cd92c0680beef543be10457d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa9f6cc076ec0f7ce9d2b6aeced37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6105ea843e16b97b19c8b4e566c290186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fabe38af3499a38a5204a4ef49421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2959a4718d6b1fea67fd74d8b4e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0d8f39504a44b8d6427a0d94f223e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495950f2ab09aacd72790acb7f7ba66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e56d45b6eb481593f518557fe0a93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f7057126e437c92506cf7271ffd90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db90231893049ed565f7da78a8349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d3ce2b0073e96cffe956218328115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63a7e0d5e5f26bdd6f3cb3d689434195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac022d4c1db66415d634c2dd14fd7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd6415f60a6206b1a293eaa734e607197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c9d09ef380c49775e58aa7d5b4a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f234d2b82d2e0460720d292969c6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152e4ec56fb88d69ee9f41546b286f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a982be03822bfe5afdfa5f733092eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197cbfc98a19ea641755484516eca2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a3903e9f81ec54af0fbf228f727ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4380719c2c1cd78b3cadd6d5b5ea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238357c4a1d5416d368c0daab0f54daa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00bd245170e7cd7004a80631c0b835206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d8a1822319a7be51061ad9e4fce2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc216e8da4ecc41c2c6b8459db16243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b2890f688b8ed83317094b66a7e56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4de5bca704038de000d516f62e196210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23e2c8a29c9f948ce66c18f192f52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5491a92060d270ed0960f1499c534212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2d283a06823e7d4bdd19685febd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ea0906264ae902175f7e9e92ba9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80dbcb45e014918f4e5e9cf26930a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8834fe6818b9d5d0d6d100923a01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c293ee8e3072988513f73a5d7b44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889433d657cdb45fc1fb82da6ffa86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86db92a997108e30f83300b5b77b6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5d8a8c71006a415c67ca2a953c0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b541bf9402dc7c644f08b22d9df5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd84edc418c250af677008b7812c095222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f147719537e1c38acbd29510a7b6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679f108cf33924af7ea4405b193a54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b420a2556f93beba827f602c2285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85573070aca69f3b771dce06657321226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d883f7f171d22d09bcacc3763b2a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc207040557ae6090e8dd4bc64c8af0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc58818d78ed375c1d4dc89f39e8374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9474572a872213ce3faf50a868fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91cffa984c2c771223d13fe0380d12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8654f44fd87685bc97cfd49c79bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbab884580fd5ad86c8048617bf63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8406e269897eb7099df99ac55ef186234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faff781cfc716410366eee2ac7aaf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551392a9cc3c705afad375675e1b3cc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca66d8cb5ec0d4f839af2e2c586f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817fb4dd5670efe303ab9054d1a70c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37714f5fa90ceb0d04a2cafd3ce6f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716e7203911db9f5be3a9584b22ef92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d8396697195b6ccee5d73267967d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39791ed4e02f12d4c014145f0e4890f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45165325dc8abb93fe7ac8cf0dbbddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e09aa6c55aefc312a60705f69ac1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce3ff54a33d7133885e1ec7881d3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e585ba9c6c357062fb3baf0f356291246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229f589b50581b4bbcefb3bd84b7cc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed30e0e69da582de33e0f41311e4e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1145daa5fdfc5d2127dc9c51ca53f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0b2db8323d68180c65bab25d168f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e67aea888722d30b8f04ccd2c504c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14222f227d7833097d920ec1e83037b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea28f842313a146061026b52948c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba860c73770bf703ab6e4403f25336a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546591538de5a87d7abdfe84b9de0ede255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9b6d910e2a4b36b30505314306c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6e0067c0ece3fb1084a87cdd36d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf47e282b80d8ea2f76951403d50f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b4cbb0d7792ceb23e79a1444bf82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e3487fee2e2707fe9b41e82b0855c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1f6d3509e8dc288ccb29188cca2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617f3c3da1616351f6a02010c5837d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694748c022ea17eefa425f1707b4bd6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500232a486888f725d860dae4db3428264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66bbecdf789e05c783d96028b1546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a473b772a8dbe57df59fe790880fed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5d036c32ea47ac3e40b933e87aed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39503cb9b356e0e4de2ce6313581101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e435b87fa708bca0921d54ad562e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8daf4bf192f20e8173f28c281d08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb1c2914b84ba2e4495e24cf08f38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217c137b97216f91a6e245bcec1ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6042031632ec4f9f7e52376c01b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230637e405378d69605df00f28cb6e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae65135015252094e5391db8bca987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907b52e213df4e06db32bba0c7daa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df757da909f63a7480d9e4b673f09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f979063792435e4744a2446e381ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c03927ebe70615661e5563336f20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c4dfd6380bad4f2900e578ac4d2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371989c441dc699477f1b72e9385ddf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a2aaa1011c94aceaa99cbcbb7fb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756e7c46845b55aaa926efad748b95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758400a238ca4642008411ff53a452f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a610c15f2cb9a015cfa40756de52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8f39354b16e518bffe7d875062e5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc92b524985fe657020978339bb98e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6474b8db66971e656063bc91b52529288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26de1a37c9d04acae686079816316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916bf659bba2bbfb451e98ea30ae92f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0aefd6ba2f04056d3c40a300591fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0332b782f4c3d49aabf3838374a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4ee632cce30afeff25a2a23aa4cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afead08f225cd012a6b4fcfd6433c041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e579bf4862c117c370aa2a6ba4bb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37921c1423d662d89be7320f647ceb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04510be893c9c2b846417ac17800862d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac94041c344a3be96231b1a4f3638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a94a3024e497c5b330da16389461299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c85656adbe51afcd99919fa83a6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd4307a688dec12ca31ecd819ecc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a53ce400450657b0e62b98da81d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5f99a11d2e1fc62d4b99306c1203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaddf8b44efafb2137a47f394a6655304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63938cce3823d60ebc77378dc15490305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd5e0162a4fb11daebf406a1ca52f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12915255aa905a98f9c3fe8f4e264fd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f127632777aff48eb16e8f2a7e6f96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135155ca94548f4dd03202950cfab1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd01a28b6d22895b47169e34b09b0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea85421bd22a70aba31b93ab703cdf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c98b7aab53dbb7c0625ce5ae98add312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1caed6deedf9bde7688c92e7a3455f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239779d6edff2677b6a92ed7f99de59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27061c3632b09f65b6643d82ae3645a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ad0c5d8a910f0959baebf12e90cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d556ec0ab31c6fd94e2d38a1132e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a410bcbec6253991589e3a5e4d1c8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3662a6abb0dacce443cbe0792127319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c1a5cb450d00129c2024bd898670b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a72866a1f43e6d81d4c1f2a05e4c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc9edee53fbd2b0e3396b5ebf1fc45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2ad37a8bec3eb9b59d72c51a1538323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a22bc0e56b24e9f9a5b33e9e41959324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d0fc6c12377b592cd7271ae61ea6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a84ddc4e81d46d103fa0389717db1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ac2e04255703199218385a5f16fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80bbddc4f3fd78c280f4093619dd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da510682393fa164fb92315882ec0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec43d73bc05394a1a5bf34d7e4c8bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a090ed1a28547b385abd21223e2ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd6f150ac3a1dbd257fc2b9edf50f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2d95ca6a0687d62b88a8847f9e51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212856cb0a0b1087462d97cb6ef8e7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57bff0fc80ac3369547a66b6e7200f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7ea2305131b03e79e8035dab695f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d58613893f3156ce1b2a37e753a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6280780a7b7a2c06b1540fbdf70e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ca187f8bf6b6dbbdf1a436ffb32b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8934dfdfaaa7961aeef3b2d3e414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397e18282deef70c10b706945cfcb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6533bca38a3b896bd6a228c70f1ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f49f622b1ff86e24a096c41c01d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c308c758a41cee8664c8cbf1a2624b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2142281c3c2608cc574a86e90447c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211f7c886f5ee10fc3ae827dd51b3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e544ff2cbc0b770d839d7b519f898347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b0c0bee773aeb49b40ef63482c3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e586d5e15c1114e8ab5c8b0d988e64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd25c20e123b368d315987cb654e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a05b34d51a44129fdf8a4b1299f4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82912127483b6971d4d2cd3764f068352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc1bad5e880d1bcc7412ee3e9a6e62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31aa7010a9b4f49ab5e38825607e22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd4781a74029bac58a74521f581cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c0953611619f4824aac5f6404357356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b49282c9b8e98dddcae3bdda4f18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5570e5555bfd6217da38e06dabea19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab9a7b55b966ad01be8c8f65a4526d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba70944cd5accf019da9497c8ca1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8bd206513a76e68ab808098713472361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51df473fcfb77ecf07fe97f5505e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d29d7e4ae1eeb5a5deca297d3302363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa58c5da3dceee6852aeb0a1b8b07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147ef83950b3486b65095e5e5db3ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54b94797b8b2818e0fef6587dc3d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13422657b48902aea0fed555a3f1461a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b3354a54e85801134ca9fa71c637368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80d3d33ed6e0455b67dc0037fca8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659cb624530784397567f8275ac12de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a290042775cc7d5834bddfd8506db6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a41720449913892a37d36f9dc488372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce776813ac60cdfbf2d4fdcf61940373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565765ff5a71495b8a5d8504ada21b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75e75a0ba9d0c183fe08d6038f54a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf3fa9d99e0308d9571db729af2e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872997b3a350b8a727ad97da2bf1aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462090a7532179d90b642ac2dd8294378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc67fe1cd3e92fba03cde6c1bc572379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2bed4670df8d4610c08f53ade4e38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d1f21e885f1c258fc9acb41f1d29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacde07b6b43c752e78b606993dd757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490d53eff65df9e3d5dd3681e6a602383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7671c1774e86b4e846410bd9de1a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed9a225a03d57ef40d740218dd4b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df0a3a40f5707cb61ba5e90daf1f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ee5e7e03975eb16a4d4f23a68ec1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c825b922cc023d39ee0e1566c9e9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d54df89367b7bda1a6188657c11a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe036c4013620532ab7acb2ccd42531390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281bb3a475aa456f45e5496b8e32d28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bcda895007db8086a2e51cf3bbc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25142801f80d41eef2f37acc2f8152d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea2c6b556069884b5de3e41fd6b22f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbdf69147750eb8b52a33656dcb85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4efd208197acacdf14987f0bf36ecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eff7e6b92f3c0b92815f39b6bfdeaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec8c24949e781d243c15e85b3f95a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac2d4a06dbccac525ffca4f3f2499399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988b2d80d994d2e4b560f736740ac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b587a8f8ceb951680cf3c6541d8b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0ccde526ddefbe8df6969539a43c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ba7dc42b07ba518b719bf2a1ba16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322d236fc061cc8f79e5ae325219a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681269eec9244eb0cda671ac2e33ccc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ce233b8b748076413410422d1c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac33a1a8eb2de046b438e98af7f95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327674111ce7bc8a726d90585cce105408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a033d282d1f881ab9a84f4f07ca95b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244164be0c24e055b0648028ddb5f0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d40bb665eb6b1e4755f9e3cd1775411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc9bdcf5c1b84ffdff1c1c913a085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055816568a64d964de56842b8b337a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51019834b7307b4ffb3a4bea0a3d14e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4368775f195f59c7f00df84f37fcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501da0e179fa23733f706cd173d7c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162dcc4eb419801fb90bf9214d44b85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9b85fe9d3b6c5323a63859bcaa7a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629f3df6db62bcd0cb22444cdb3aa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c8300d934a4442d7811b25a47393420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d783788fe47d5f8e1a1ff31401dbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2180024a0a5179f120d5429b96ecf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b1f5e0a27cdce4e801c71a962e9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed6aeaf400a45d4a5bed6b6854fab7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b64861164a5da52ba28765ff92f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1372cbf53fd24486689edab836c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc894a4fcda1e0c956a56220f8e554427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc500b8bf4a6d6e752cdeb3951745428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4532d4d3e11cd6f6131c0e6c2bbf44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e1914ff13df48319db10eef28af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90591cff26bb393794deaebd0632eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066e8de6e554599f88ee5ff467817dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d777d65606de380d2989964d2cfa6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0481566776adb9d87b51e1beacd26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef328aa076ef88f4dae9b8e88e5145c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951cda3b18c3de038007a4c658c2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41c229f7e4aace75ca0aa61b881c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b103739685ff02cee77d235cf8f08b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336c6989798f9156ba8930b7cda5e47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe674dfa66a9073f365ab8f510af1711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f215aa70f67f0a8dd6566f918c04d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d030f07271b061f02a8282575c8bb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b016632cbfb6b3bc00dc34afce60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb4fdda527be3d558a04d4f279f74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899fe848440fc29096d30ada1180033445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ba2e9c8974db8d9bfca9172d0454446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfab041c201c236691916726a6cc72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b7f822db416cec0c9acf4eba0663448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d0bb0f64e55f1ab096f957dcd1eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974128bd523dcd4b74faae051cf1b0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2924f42a3d11db5f5036728aff4c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627386de472e383f9407dc75dadfdc2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba28ee56968b9f372d2a9aa1ca424d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7860e8e10862cd2da6707cf5787d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cb3efe5892b8a04ab01b388107f27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0aea5a76ddcbf2c81f5f21f91354456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05293bf7897be7e22d9b58012369fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9322b57a8889c621d6a107b7be269458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef2a984d4f51e3d05b1a025eea11e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09427c345bc4f4fed9b8dd2d2b19bece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618f2bbe4e03f5363bcd8130a431fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853490c3afd88e72f6fbdd273c62075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207d7c1279fafbebda674e70cb19a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fabc28f2291612ac3afcf8654f401464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6aff55d0bf6a161233468c55e4a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d603214bba05467b57bf2120435c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981421e8e43f2391331962be5cb0e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7a86cfd00e25e3daf87fa5b0c781468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370ebf43e1bce4420d27c7fa45507b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7ecdd2679628b22a8460dd070260470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f34b9916604b7c8e9cad30dc6def9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0da6b84268062b50faf8e5a255ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e6c48269cde52cad6e0a4ab3b2ee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18deac93f9dc57bb22adf99a0b81116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e503acfba245cd1cd9d631062563475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65990067a51ccbedafd3c58e618646476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff0ef8426329bd37cf6ae23d9f536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2db422e39c140e306e6d8297c734b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e47e654c76f2b2c57a47e2f63f20d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061796d04e180ecf709ec70ab420f2f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7e4cf9e6a544a3a6dc14149bc920481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da426a2795743a527fa5a195f96db2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aa3c5fae8b15ac086bcfff978ef2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38d5730ab9293556e32962454b926484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac3bf4ba950a53ebd4dee58154e6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831510f83a7c6c19c95c737c7d3941486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c483bb6ca892e996797eac33c1164487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913270fae2f55538b1fa708e7552aa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9dd328cd01f46cc136f1bbeea49a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ccdc9db250036142fb254f37a668490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf89823ef52045b6df781422fc4331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cbca599135d75bb2d8a43626f1795492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e8d6c07c64f72da804702634e6512493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573329590914c3a6d69ea40ea3ae19b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b5557bd6fddddff15b607ce77842495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cdcacf111f17429ad3b1172a8b744496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e54589047e088585a868cf92b294b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5742fc393363f3a7489425863166f94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b031fed2b77104296303159e32b0c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ba7e92f2a9d82a5243d6ba0c1526500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafc90102b995ea06b761bf5c1df917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009079a63d3b83d27c3ff6629ed3652502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0658d78f942eae722f494838f3db9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014935e9227c0f03b84c0eb9c60b4d50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22fe12e8e1c09f625c2a89ac33936505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f465ab96c617fda79000147e3e5d657506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f4abae387906e0413f67559239cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e2c3635bdb7564fe34a487a59436508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f9cb2d26e5c456f01662d563a972509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199bcddfee97fa9f11184f572a6073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a479d09aada5e0f4881145da10609511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7907343dc904a18514101cb7f754512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c4368460eab892babd4f340a9d932513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a90ff1b0069cb877004c374b67b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec26acaf23b276b6dc818281cca9cdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5884f9a383706b091f81149396e39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592de5738ee6b00b3b3a0fec581ef59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b93ecbb9db7aaf222b28b0d6e0564e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff4b53eeb50b48bcea649fe651c87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2a60df76f745d1615ab4c0a3d7d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693f27af6fb0630d40e6185b8df1b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9e1fa5034f28fbb29e05d7b1ec2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac956589ccc3ae6cd06ff40656493bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd8c73dd25ac623eaf5987cc5efd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9486554ef4cf94e4132278caa713e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb974b5d17ab41eeddd7508440731ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c555471dbc5a87bd1aa7af17903f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d792e8700fbfc7eb3e2062e6253b82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dae73b86a0de2f7b5d89189b99586c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398b84525635e417e3a14013ffa6aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72f324f24192e906ad281e6b3f2d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a936d2865dfda26bca00f3ab7370cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227b913e74bc6d3a28ebae8a974fdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32348e6e5d01a163d0f9f42232c8f860534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f995a38bb1dbbccf2bb50aeaead89e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162c8afafd5c8b027d29f543031c21f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482e6e9a5220041960ea6feeedb3c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a48a331793bd5cbad9d07e84b0384538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b5fe458f6c490d8d86cf51ed19dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe444848e96415b1521cdc1575497b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd316434bab0586f6da3a686163d9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9bb6ac356869e5ab5964b2c434430542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327c96d24fe38594f92a9bd360ab6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad0c13badf7cbbe15b8fcc2d87f72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838302b7b746c6933daf803f6a6b5d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c20760d220dd996a756256dfe796546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c2332ccc86eecda335b90895b5691547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a305328d66123508743cc87962b8fe5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed4120d452bcbbb3259731ea1ebfeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483451db4add552fb489b45710be8c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1e6aec46a262c7ade95431c2113c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb915debef9ac300417628e48bc5e2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19257d7c2ca947fa9fc1407a4efc6459553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60728de5ef569bf9f537e83e4262c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b17632c7e9fbc78519e77b7cdf539555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1177f6a9ec985f72e7634c1beb5e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877a5ea274b4e3e9d5534c58c5bd43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3e19bd148cafd5ab8d8c388c14d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f1efe19d3a1817d292438452bbc3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e94663a43abc61e59a48c2c72bc91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e29f110aaff443dad2773e4f0bc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b0d43a99dad750fcf84a650bfe462562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83376773cb17d3c5a525151c7639830563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696dab2b23e6e5b60615fdffa6ec823564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6387c83101602073df400e66650e1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efe2eec2a934bc5b7a7503816bdca6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd59e98c8490a2113808f16872d0bc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24f7aa5da825ae490ae28f2d60625568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cb422a54c9d41e2b8d8d500131914569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a2cd2c72ac92d3de36883927517e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41d0d4feffe2f683c834d3540084f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafcf1f2b769865610734bbc1dcbc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bccf83e68be6d40660a8b16eb7d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc2ab0f382461dcde3f0a00b944b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fdf810d4628e3691c41d199a01a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80052110f899a8a757b0fedb0d276576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea82b980bd7296dd2f9a0781ff1251f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d505f96bd765828ec92e2dd20fcad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951261a1f10de657c3a27e921e9055579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0de4291ad151732538926193ecabf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a92efa2fa7988b335955026768462581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b59b104a168dc184e28d9e94e1ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b12c3461f0ebae7d6fd2b83e02572583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d6f1fe5af35fce445890c682812a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf50d820cb51f7b280414eada3b271585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00337eb7ea0c066da4ccbca87302e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9075d93bf91c8108f2cfc08a8991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad6125b7dc590824aecc3e253ecd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf85bade24c8ed8f49a88c90bed2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e462b8a8507974370166b2f1a67a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b635aaa10697b087698ea1e954df1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2abe0e4038aad694e71bcc56b2621592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7f7d529a3f24b2b265d60392e9c47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efa0fe4ad2f76d98e9192a9c24622594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ece42e3f37f1eb57d092fffffb3ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2cab46f5fc7f0dc9e6d74e5bf12c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f666860d0875fcd1fd1565899c2e3b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c16fae41857b1fc833b0256960f85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf482cdc4218f501922ddfdaa065c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba6efa77cbd43cf3d14f0f99b3642600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a5e67901f28a3ebf10b0a880692d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeede70a3d458000febf1610f9aa0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706510023d8a623ee9cd1a8ef7376e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e45109f73783baa2a9faf89367b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998064b916a54fe3b5037f330af85f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2f5dd2442355897452d25814331e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549184173566c87b0761d99757c5c95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff91b27ee8b2f85f04ecfdeb2faaa5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9969e54c810a826f2eea7b991490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ac585c3284eba49b9f75ac7de9fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844b65e4362dfee26d5555a89df852611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba154cb61bb3be2de73af273efdc2b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d43cc4e2cc981adb64d71ec76e410613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d83b7976a63beb00c7da42d8dfb0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b7f187e418fdf7e10664459504c14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c82b7615b8e9f832ae996058d058616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7266976de5ee8218928c9ea58dee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220ebe81c9d0fdb5000b0d3e95799c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98b8d224ef2801812c0924fa1df71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c8811c63230d49d26d8e246f8f5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec3edc80562e8f34ae2f65e141e66c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29a1d50baaebf219818d6d10ddb235622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910e957355176239ac9038a75b96bd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea163b5e5d4e34935c23fbdb7dc779e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226685168c596d7d14e6f6379e8bbf27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f3434b458ff0aa619f1295fe686f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673637f8888767b9096fdea5a57578f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd583af892b1e0de285f06a633e85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029f56a78319110ab2998828aaca97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850b1b757cb91bf3c2ab758f6a9e8b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3f5590330b722ee041f794116aa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da3fe350fac162433c72392256e8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ec6ab4b581e7f4c67eb16ae20550633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be51aa12bb7f2ceab5107db406bbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087141863da6c0dbdb9e2a2df3306c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ba12b4e75f5214734b1d83629120636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305230cee17a301172200133cf2941637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ec1e784df06e6b22953157a1ab38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2a2ddac2b6c3aff9cd4fd4eb9c13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410dccb8f0b68bffcaa39592df31e22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8533bf0a3883c834f0b07fa6acd9b7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98706e20f6f76d7b6115fbaaaa5f4d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4af569ea3e690b76430ee845361023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009f6b6d495a28a735e060a03780ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879159d5b6e27684992bd8b74f6bd82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d64e35085fa6f58bbf03a945a8666646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290b6007d792dc7702a446ff8aaaeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2509f5a16e10311062b4197ffcded1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd3ff3d260ea9616d58ee4583e703649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf204f18d3bff0234a24572a9f2960650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43378b9e496f8db93d76a4340d33f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d365d2f17e9ceb752eecc8cf9d9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89304d3adefdafd9b0f518aa6cc8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3baba5064adb485be7e472fbb104ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1e72f8fff4679a3570e2ce45b207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb04329b165f07eb4ac2f116e8db68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff894a03727826eb8857cf2a6f420657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d56ba2bdf2917407f04ac29e6272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e605634f2fcb122d42d86f9877dd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a5f5277d68044863f45dae4aa7e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe37d5c048486f803b49fec25d9042661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687038b9810ac994b813a1f1df6cb87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2843de5f8bfb5ca00c0f17b168397663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08b1175cb22f410d0949e847441d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931c9f5b2a67aeb537ad1e25e19170665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b76724d070d0133bf1048d92fe86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbbe22dee029dab6f4c37e3f5033bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763625f9d7c64c4a590bb231dd1a175d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1b39a4fc7c76c1a7fd7cb9f1d1a66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b791d71eb7001e9e2e435d3359f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96625546e8a25d43d49a8bbc94bffd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e210c57e32f83b4316760f8f8ce09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514570dc7cfcc326afc12bff80a9579c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b13c4dd484485f8d6d88e0260b912674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22220d1c1e4ba4b2340fc145de68f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44419ee6eada302f699c41679f735557676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c09fcd9e45cee8e88396da353e6afa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a4748575f97fd811ad74eb404846678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc3074120f086e9de068e9920c905679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c215a58b873f4f743f68bffee106450680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226d0fd3be31f5ebbb58035c421908681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1aa4c8285aa2254e6a7742fa6629682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53700ad434916bc6650371ac0e3382e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec234c22cbc906547f1b879bef8f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e21a3b85a559644940e4b1abef51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f43e5effd4480f5f4f6bd9f839052686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8622dab1bc2d54361b9a3f940d0fd09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0128d076adc215f6a12e112e08fe3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a112830dc58005aa934a49fadaf106689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db64d9eb431bbe3f78415a6071a7932690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223cb7723716b3528c45bf0fb86a29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e10e4de0ca1f196d6683985960f14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7325af51b8e58bd4ed9627c31fd7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ae03fcdce95ac671b3d4a965e5b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d342e8f4cd8a250afc151f35ae4642695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c64c46966feb2e1cad127d5f1908d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be518765e55ed9e1976a6abbf5129697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284882433befea3cff867050ebe27e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c178f5eed1a7be9e79108c90a7dd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b25114b658c98a7582243a93acc27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64324ca829471ffcb944faa887843701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7e9eeb9e77e01c5c93c5fdad3d07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79449e2af691422856f158de3f3f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277c4afbe5447e3ea92b89d4aa29c25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc915e2f5c3ac17e66ba71296caf6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6b249870b16fa8abb6d7f5714140706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4036c042b690b900c7e406b7fbe3b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796d402bb455b9c0bc19b962673de1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8f0f4eba0e442cf21da24613f20fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286b0638fcf28451856875d7b833c6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbacbca1c7e7b3fc8a5b46e9106ff71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6765fff61cf2cde93cc1d6ae4ee048712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96c0f94083ada4ae788d319dc141ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8e219e1b7767bfb18f05c9544062714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405d0b6bc3d0d4f9e16c9dc50e1c737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69913167005be72d53e14e3aa68e411716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365eee0bc07263e14434b9b3adfbb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf18ba864c408d0b8d1eeec9ed0000718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6512591ab0436fbce0bff799212b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2702f45830ed9233e21ae4855ced720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001deaf1d75ed6b3c3ac0c875a1c3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85126e61f8bc0479ac5aa65207e6020722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c672d3baf910e8791182e1e7c47f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2223bb961140a66630756e4a3abece724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2a05acf6f6cd9cd963c578eb8f6ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747987baf7a5f83c41cb459b023041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee1f8c6be9de2f0308a2df0fbf5848727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a535862153e0cf73534c08d74e794728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8f63d801f848b996a060a5dbceae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841d37059aded1d830f603ec022f79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993422d777151dbc63e1fdc102fa9c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f511a70ae969cc4b81cc39587f606ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01eaa142ee620f92f9c2f9628154f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20125a5b18c5c99992d8928ad81f6b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60cbaead5e381a86fcee4b81e19e3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a603b62896baffd80e34e7719a6673e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de145be238a6a35b132dd6320b137c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3354e87f5f0d5f956cc80734833661738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664a41fb29973dabb8f103caa755ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eae19bc22bbd41c2fc0a60e2a5d03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf625a1e1a190140ecded285cace8088741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f572bd9a985d1b8e70bfe50b3eeb809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068abecf05511f86eadc4429d89440743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601eb9b922b14fe15c40528dfcde815744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a938c39f7320d0be10f05e4eb40e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc527e04afca0865f1c4acc75a15fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6772483dbaeab37593981560171d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84a9d2701cb20ef57caf31f5c2089748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0300cd9a5429ae54a9d6915e73a386e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b525228beb403fe958a1ec21a694750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec694969adf43ac9b8b81fa868ebb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ff1c55dad0d5be08440d9d23016d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005193c135f65027d59c8b9edf175cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f797700c9f298ccc260980458e5a260754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a56633441158fa92e753ea8a620ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad37f0711b5f2badd25ef87e429c04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd41af4d4b692b77712a1cace28da8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86779f45192bcadf90bf00946577cec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51cad50978352ffa8860a180be607c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96ab5a19f5a71a0b2d782de94c0381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c3cdb1463b81d9d6f7b2e45eb311f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bed7ed9026d3e235a4a1b5a832a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0c7b501ddea7ff09c3d337c5ecde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38922e88ffec940ac19cc7981fc5739b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bb42bc3227ed4f30ba5c3c3749d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6cbc2b59699972b36f38ec779dc207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4f8d39821cd883402d7f9e819a178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801d34c5dbb5c93cd318811e4e8f5e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53943ddf49e5c8224de4fc07d1c4be310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f14893b1fff9c091c8aa391c1209f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b32fe47b021c0e09f2086b0a2d8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80eb911a6726e1ce0ee7876b9347913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44b0b328cba6be51edb0afde12ee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaccf9f6d8b8576180e319b46443c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b8ff4078298d788b4887f0d1a37c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0509eb54b7a9090735f78aec2fffa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23dc11a185bdf40cb8082c2142ec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e4e00a4f1e32f76428d495581dcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01676cd2f361b2eef58ae6b61ff0f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539f8b66139ac2d963542e311717f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b934f186b17d9ef5fa2d2d7c4461a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da7525de009054eb9defbdc9344a9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6489d2c438bc31b8f44fc8c6afaf3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323baa9f6512419d9b44dbacef40e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342cbc5a440b9bdf6d2fd5d2d3ec9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb7341e2fcd33a458a52b0d8f267927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e5acfdda651d311ecb95f555d66928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059329652abdad49cab5ee0d4fd8289d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ca37a9b5e2e463aa08931ac94f2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d367d7da037d7ac449d01e98ef49de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950766e9d428a9435ac125ee7711aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86b08e6880d78b67b8e338f4032ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0903215c61403fd8af2d00f18c0b3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aaa58ad38bbcc469c7ae29822840935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ffd1bac669ed4f784dc7e8bf569a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f34d7abd4c29cd9d8542211ff57837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23041e8b9e0dc05060e3a7e7013eca138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb878b85d65df0fba8b10904ee62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee24af83e34f8fdda154a3562d716b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b63d3a5101a87e18d539ee367636341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e77154ffe0c9e8b3e58198eb83c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835dd7826e8a4e5e0fa2cdacf7c12043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248737b3a92ed6ec784b96df353951a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d519334885d2b090104fc7b1d268145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fafc616ca2a6db9b1f1acd8e2bb7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33481390744abb69e31c79f3337365847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c85bd0bc8c3e6c200f030e9c79894848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe5ba288c96088fe2bf104e3caf8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cfe88682d0a7bc91cd4831d7ad64d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827d5ee70dcfcd43f4f176b834419551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833ed8fb487d8f644f4399f67921dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c83bcf243438e5c67cf746d4a6bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fa035c2ced66566ff82e92a4d48dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5e8f8e9a968ef5bcf0f5411b8ce0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c489dbf9fea311e54c9eb3ff3ac56e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f3f5ed6d3772d7df5f7ef1becd8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa585b800bb22e1573c4ec4d9c80cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6622dc04790a9a42022106ef21d20559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aa86e57e373e3e8310f00a9d68e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b303f053209586a70495c5bf15e20461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a90e0976450ca04684be66d70081462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94a423476613c9688fa3e54306eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff31db098bb209e9b155e44ff84fea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd967a7e6130eb205486c0031ee4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379b9016fd9456171b1910b5c69e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247916e650686e58589590a6c033752f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02882184e4739814fb22c098f4eedd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c17478436e7f8bfeb3f8f9d206aeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b713ed338775ee10f7a00ef764a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759f5d0cc5dfc05373c3a0dd3d3a2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642040649efd88922c94254a396549d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676692bfb337c08453111c366f7e1f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621648b60c36b2088904017769bd4ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeca6ebf1943a728b1200d14fb0b6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193faf870172927e6a562ee04da96fc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c16126a1055f346d1bc0281e44cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780319fe3748d13fc3bf465f86d403a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417aec279b2fd6f7249902ee9f9471579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649884f13bb962604b921bf83a90a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f5fb237e30e39afc0a2dc3a0c73481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abef4e1df6d92d42aeaa3027d7162982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51393d39fec3ea9213d7bfbba8051e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231c317c5f4ba3f868e0298bb3b88b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6b78fe51515399c9665357ec053c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729e969ed7e0249cfb197d6aa3e98186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc833effad8d4fa453e15d36181f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c10dc517853a621a52d53b6961fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a363de55594b36e077f693c5097189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede38a11df8f5a2c538bcb050523b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff29ac66df1e65ba36c633341a7a6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e642544919c0612dc4a54b410c2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b033959f961c7b4fa0053b8ed2c8a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2fada10bc1db106e87bbbb8c0c42594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc6468ad2776cc39020d1cd7ba4d8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca035f4690310042de52034ebc33c9df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0baa7bf46e32718627f07cc9b65d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78f7739f1bc12f0eb60a1f4c63d85098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85165275e4012e4fcb0818653a2d3cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b03a9574a5b889793479d2dac2fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7018513246bf37b73dee6878ac7aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2c82aa1ec134a9985355a6ca73ba5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af61d77ce326773e156ca993b486f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f8e5fe280d28e6631fb372ac5cfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4567495107dda5dfd167f23c48dc42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8796b1d0a42721744a3d75e2c0ba03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f06d4d8a4b41d0371afe233ed548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169cc262c722d17e6b1c257f4acb68b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d12d0e797c95c9e65800ff0afe10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0db7392f75e70371eff4e2395a3a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7162ed50e8d1ec9368ba2a51e6ca082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5373614a352f97a7df86b98b906997112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101212f0169973919e7ad24b424d32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0420ef40f665c6967cf26fad74ab4ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7f22b4e4196eea87d159a7402d1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d074a7ddfd4fb09a41fc58618a62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf316a8f5247dc10af675867d15d60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911adb382ad016a2aaa30b5350e0ef60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f6113f9e8ad50eb2865326d442de4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7dc521e7d25e7055509fb1aba792e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e34b90ff8d00766eb9f0b2b61913c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629707c82d072cb8d60ed57d0b4f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5981588358b8420772ba717bfccf14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541f4d1d97951316dcbe3b9847bdda5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188739a3da40ca718470de0e68f8c8c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f376658dc59e01048a5d8c85178d09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b17f0e83eb3794ad73824d952fdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941095b1e27940a706dbd1558b052fe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d14ce602180c4bc892985edeb2939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de625966152fe08275a302a82ca59c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e089f216d1e80940447c9dd4a14ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cdfaae2436b5cf30791334942fa78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659acb4675263199e375cc57c9853a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e98ddb1701cb5497c1ed6549cc07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776144e0e48a49116bd62141bac8e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2936d093917a972b94bc09922ad0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcdcc829dcc2193013788a60448a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73986940b6214ffca0589563c4b6e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d154e11280e7b45452c9c2d646e61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e045bd94c4b4a72817412e6a8c5f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f31fcdc4b933c12d34ff4b3e7f67c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7cb1b54b4c9c88f75516b1ea50ccf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2c4e7b44ec42059bec7c135acb67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045445d0684510bf2640e48f89b682c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bebe2e52b3fb217ae1b40e9380491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c21031eabb742c164cd27656f04c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4cfb51ac679393ade388fd073b4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7064f184ca8acb2f9b8e647be183a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152e8d7d146b17a6b2e7fd7feca724149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef6e1f9cf0c96eb3cdc6c0a44fe431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f36059f3cbb6b8760c2cf68a4df46e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ba1c4e07dd4c9047c11425b9b822152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ffb21a8ec86ac9d8860474428500f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef25a89afebbeca4af4a881369fc7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a9c0c6245d255a96929da2b06979155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee22a428946675cb138f612f87ba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654329b8215b14cedf7bffb13a9a46b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe34a6ff89379bf123c8522cb5d725158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ebc1c31caadac0fa64a01471a6afc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf035da89f5f322469b457d90520e63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06548758c286972aada4361f12e253161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9743db9ce6f4e31986ba6c00967f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147a5c7a48ff13dbe4f588a9a1b5cfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22d2fb04e18f7b511493588e42f954164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7940c19f626f809b73fceafd1bd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d88137377549c3570d7c7c660b318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef284479e81f00c366b8bedd0131bcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26889565ede57b2939a57f3d73e208d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab10cf48746c830df65bf2f7864a3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c901fd3a46acfab0a80911e088c42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61028e904fe1e5987e2b04577fdf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a464262c233c091269bce18f3e54a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934f5c7ea6ab49a79974fdb1c8fc86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb629f674617455b393aad55a548b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac7ff24626de582479d25129488b1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d34d7bd975494b3c614f0f04cada176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea276a432a86c5ed583ab567b34b12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d38800e91c46c9ede020ae4571e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a515581d410204577a6843b1d740c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d9b2be7fa3642338d264ce1808bca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd1fe0ec8c684ca6105d3724540d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2dcfc074d2dd8e564a3cf16b0d68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d7740464f070812a3ff781a0df2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b39925c077a64bf6f55cfe18b79c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d52de422a086625da04ed0679d1049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d004cd6eca818a69792f399033cedf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f5134b9e41997ca83cd53cdf09c90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60a94c23f4ddf49710f6203bd76a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474be3a3bec341abc532008e84c10e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483e08c3585754651b923a011cc2511190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ec418362607709112690adf977de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a54c569a05d5cf8f58dd340526802192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea759731e4d0794e184a7d973c08c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa193d0251033887e0c21164cdd78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416406a6ebf885c905a605b64ed3238195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f31ff0d36ed1c412edafcd436bb7ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7039892055ae88f70367deb987dfd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68987ac4dda6ad9d45a6725ca39231198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c0e28a7897d7847224a4f3ec7ecc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e77bec93634f236b38922f99cb5ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a05c5818153cdbbb859d40702e4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e40826127e37f2f121586530b85c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1416072f378202f58713686d75d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea348dd785c75da5a2a91cb7686e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd85e6837cbea4204ed7ce3ad0c736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f72d069eabf79e83d0326757d2fcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee8cd9de74ebe7b7a2ba2ee1f1805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2d2dd4f36c016503509898e1d448e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a06fae36225c34cb992d88d36ebde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca069b1b0735d4cc7ed6d9fd2a7cd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccabd65140ed3244a36ae1794203d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bfb3d7c8d9519517f1613a8193f41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741676bcd1f0ce79bd739b8e2bd8dcda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fdcf48821d550ea586dde133f9fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51e35cde1602849a87d566ce30a4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67a2f52d9721084715ad9a08e9453b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7548a7f0c117e59ccfa4147f2acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b39deb17a7af7cdd0c1a403af78d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b7941941b5b5c7e1f5ef47098249219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9660a69a52f066c46c80d897b9f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34243083b9bc601d10ecd35cfa07847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ceece74c445755d00971ddfe43a19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c69ff2f9a69fec54c3697cc44be4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f281576d24a329efba365ae447c189f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d1628aaaf62a62155e8a90a7b242225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b74a5d9f16d0541aa6099760bc3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c555eb373b24a9a108e0559e59517227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc586239f664d2fb801aa0537322bc38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5ea610a8f0562d96fa166a0447586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956492b9202f44a0d883d8a2bf2c1416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438abf98dc66bdb20284cd3ec2a617231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e633efdba4150c05437b676a721e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba8f6739ae14d9d50e69b53bfc975a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f3c50f2ccad84113feef7f73f33f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458821f68ce6ab2c0d29aa93d72009c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85eb4e9bd71a6f71db2beb6eb3259e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862dc43a2d237cf00815d5734eb2607237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe52f09fb63f913c18cf6894316de2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0ff12401226d9e635761bd5a7f98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f627eaf091291b964f26c2ea7a5e20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994488857e6d0a90743400dd1a634e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb16faf8d8e52f1d6785a08b04661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71965d9f07ffbc2b73c5f082a5f95352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d72e81637c774adfecd73bcadea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5223543d2d415ddfbdeda1ee1fdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf09ab4c7d28eb91f68d11516406d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd55f8042dcec60cf938304d916621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f892c98ae554330e3155253c622b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc0ef04a651f2c79e49bde32d31039249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4089e67693909b7fd798e91333d1c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b5cd3842f205fb988c45183c7b3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b0c98b12a9244959914796abb9d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4ef33543893b627f60ab69fcb03b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017fffc061506eb47775d540143f10a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e4b235e650f2b762cb66ef974481d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175317e5f878df686d1cfa35f2426fad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f586e5d364903e1b24cbb450ddbd7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b39342a87808ddd4efa23192ce1cfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dde3fc6a07e102c68b02e6589608a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3bb2425238b5bc9f5ae475421b66b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8c388042cd9dd27a2383555f74de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b03557a589e7d1c6e8e8852067b12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c2b6c29a6aa24b01a9ebe5753fa82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a882ce65d888f4cb0b67c9c41f7cf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead456eca9f694d9b69e3b2d3e29c0d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e596f38e24bd1904f6805ed000810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8d2efb3d055cbd7303cfc1adf0db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402650d30b2c61abef0367be003adcb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087854a9927031b04b97ee650dca8fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f0e3ee1df9a5885fdeb3cb6acb10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6da298b838849cabd57b202db588271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d934a99781828b9bd27f4df69bd10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2aff328287dcabb194b87e7290d7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edec5b694c3d48ce37c4a0b99dd0a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180c80a62106c8533f674997c53be0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd66fd517cec5af59ddfba954e3cbc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ef1013c51cfda24a5a455430f186277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5b685e5cf519f080039a4c8d3a31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac1c2ba4314d9d25b7670f260eaf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a32ec94218ceb5fdc9411200024f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fde722d7a4b2e571e6c69e5c0a34f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f8caa11620ab947794e46fa1d954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e35d0e328d181de3e427452ef9b0f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12848fe4384816fc2f97031381f57d9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d255a996f3369818263219d0501c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5810501b5f377991662f6de84d8adb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2793b53dd690675bf74d6a2480640d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93fec0a71d11a72c0825a6cacdabf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba41e70798218c686531437adf5151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e73ddc9dfd25f26f112e74ffb58b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb3e6c7ef28a3fb34b9a5fa13ade2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038090961ab215bc9c6765718596fe5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606bf89d8f3c7718ff252b9b0f46f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26982b207c521590fb0866098d9a7692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf40e45429438be7b127362a8cd9b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d32e4002f186062314ef4b8f0e43a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b64ecf385cae2551b114ac9df5e2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6871441100a88d9e7dbad4edea9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c399248d66da1fbcbc9cd4200c3044b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ffcc13128bd5600ea91a534360c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae411c26e5f076700f94e8d94fe168b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dded9c3059ac7cd66b0c3f605831f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559f1a529905f3634966029dc963fda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfa15d9dd78294209155806baa0ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aecb0fb7598a379a2ffff398957f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c870a58a3ca3fdef4048e2192e331b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1067ffdb62433a417ade85fbcdca3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8de930b217989b26df81d596af19a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40d841428aca87fb53ceb9fa2bee9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd3052b7dd335b3214437936259584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439000c6a10e4ba48108705832a57bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6aae41b2efb4257badb4fe17796f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be53ee39e0d3a1a368ae898024e8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a869ce91b4df0ad3de7e1f5f13a09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb26717dda31d5c51d14bb33d39780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c4a0ade5d2661896adc1734e6be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1519a10a887ff01d07640bd362030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a51f4efe8c3392a209366d7b0f99f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a5f0165971e6967411cf8731efcd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87870f0429923c55bd64043468290f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b51acbe0b3db391ee8ffb118af72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ba0ae5e7a905831a7a6d817e1ae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15930c3ac0e408d4b7dc119e5319b661323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836539cac91a910d05a70667b55391324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d096c9c933d594a08c2e3aa79acd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8bd069314dd4d9d35dcc9b2ab4d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98976b777585b9c7e0c304ada0c060ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c3de016a9c44a1d04f6bfdbec9db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac6c9764469b3669df4fcaa97f80d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2bc37fde1b3eca84c4b5e0e1e74e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c04424cea424f6476fa2264c9abc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f52cca9d85d45bd86d56a7b601d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025dcf225b9ff91a12039fe8af6b8ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41fa66b2387f4966f27454ffae9cbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3bd7ac639d34b59749d1914769da5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7118d81ece31145f1c6c8db3db9262336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317e46664106d59b2d8fbf8430e8dd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a1c2b31849f04bfe4e02ceee524c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd7ff3ca523548503462fd041b756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cde3a8838d4c57c1ab76b1c15fa01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9dd3ab6a4b289c1d78e69c3d2f01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392541330f55fd7c603095a8233b1e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926feeed628450029d42ac4917d171343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912c0c589f32f08712c34cae508522344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa190d6718ee204aa161218ccfe796fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c787b7668da3f0536552d259fcee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea030efcd68331267e76dc3effa6f5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33546e9b456f2e6147d83c12905de251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08378b8b61b6a6833c4f85825d6723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90061596b60000adacc307132ebc749350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0825e7b2c186b994f611a230d9b6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc6d2bf349b17e15782a81d4ee734352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c916d16fb704a9d1c7ad1c367dc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41caa22c522a0853de0b9cf74da70fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527fbc1c8b617a7f56e849270002d05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce38c3826f342c5817bc50fee3f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f1e9f17e0a2128882e60a5ccf019357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a9731e51ff205b96a44deacd71f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992ed7eef50173010ee5bf0d007866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c3db96feb0044d7e990bbe6e4159360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1792821918acdc91f1f668956fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1d04703995cf547aa7f2e0b98eec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0812bfe8539e4e539caa4b774f5a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b98a5a09aacae872fc62774722a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e4ba27707b1c9bd909510953af78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4afcb4b5d08a069b0126abb86684f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec034f8a3167cf710eb030f9439d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefe026638fdfb394a0e5af9e95a1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672c5f3c5c123542ac36ffa030b1af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3edb51e53dcc1287652e93d1a98fad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407f90f511afa0c65c8b2240bf6be9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ac4f5149c088663ecba153b2007e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a998a0efef9744301ad8099523d02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31d786f82afb1a18474af596210d6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d831eddbfc6ff6801c880ececf7a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9ba0a2f2d2f3d3b6e7f1eaa24828376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7215c10de48f811ab1e4f0c09422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c784164eafd4e74ef7e7a7452c2f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0970f670aa1e0cdba24f1703a234379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b9ab583336b9c128bdeee7f754f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f025cc96e00a37b41119f354cfb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941c3b71b2b4f77db9191df4f27ee8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788eb47dcb7bb5ac7ffdaf20c4dc04d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b37b1eba46970629efd8518874845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a790bc8d7090017f8298427970557c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d66fa0bc5584c44caf4e5fbbfd281f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa11f8d09bd6dc353d7da18b7a5d65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfbbaba9ecb6158792a5840e4bf661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7b610963c73cdf86162685cc31387389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e57ef5b37a0a5b4b449d3ef31a38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb302edc611873d5d299a35763974a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afe3b2d49d948bf9bf175e087a0c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e53a558282d6c006fe4e663ba32ece393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375ff65dad957df83395987d09e175394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663b44e087b92bfc6f25e4e31c0692395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66817dee3a2bafeaed7d96db7997990b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ba57dd5bb65541fa9efe1b772eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa9e8c7fc82055ceda12f7a52e3f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e428e090f522ffe7d2ed9564bea7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed040ad054d17541f708a6a359cb756400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c278a8d3ea6044c2d0530f00bee24a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8c86834031a325553bc1959900a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be27cb69b9cd7884d55a6c0a392d532403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654538024ea962bb47eeea722d8c8ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e35f7545e997e03c7204ca919419b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e30965595052fbfb6681bc9e3bbb21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780551ea2a631518ac8c68ed3739d0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2d882f50fdfc139bd3a82f6a93f9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207a621d0a3c60f5aeb6280f8d652d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754189c489e9de54b450c4dceed9b95b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66e555132fb87ed298c4448be4706411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20491057e01d65324b6e0388e0e1f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364b3bf7ac0cf6541f72e18ed7e5489413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b10b4b71b3f63d4514b63701cccf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f79020bbc4b108c6a223481df70e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a8f971e9588e2b778e4c353339563416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec48c5f141d8de93b3845dfd72a8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee1f96ba72968a9098d4a4bc34516418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae09be44c9a507dc5c54c9b9f288f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e98533cfb1a01cba4e5c84a7485f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68be30efe6c0d314b4a09c56849d16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf114b4c14bc10614ba8ee790ec3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21794435db5155f85cdef6d8a1a161b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4169eefd2708fcec0e9b190f5ceb64b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ee6bdce6337f4bacfb1e2591c0bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29569d5bb9c4bcaa35316b9b61578ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264004450209cafc61a243e39d357f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a598c2352ebae276ab5e19ab980323428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5949b5241a6fc49b7beea1ff41f117429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd1fd0d711b576e8ed7f1a0c28aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727eb6e22002b0180beb2d93f9b034431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe020e0eaf2b0a9fbe1fa784246155432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dbeea7b22717096280288d7bfd09f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7140dad4af94048b9eb827b66fe52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7fec01cea82a65bc9b784628c022b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd5ce10a7dddcf93bdff62221a346436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6b4725153b82c8671064fec7d0401437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73e4ed26172331e06bd792064c996438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54811005a04fe3ba03c8cf18e9d64c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a6c4183cf662de61f8ece69fb619c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5539c031a26a651ac2bc173778cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512933a3e965d566ca92e71d24b82f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b815ed9e8aa42abd98330674c6456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8e78a931582658b5b18a50fc1b73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a94fcd2a887dc0d1c1ce2247fe23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252842de210ebe9efaae86655bf1f93d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b60ad4bfae894ae4c7186f05ce53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b5eab92e28706cfbc911eb65bef9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477859cec9f6699cdfbe8f7ea26cbc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf2d21abde1267101fd3e6bcb12cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d056abb986d792ba17d429177809451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fdf6a3a4c467c11a431148f93c406452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8cda7844b5cebc06892a7b765ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b1836367d5f939cf84231ceb29dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b463b5fe404c9c265dd41d2a8254b77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488d1250faa0333f9821723849b48e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6aaebd94cc553f86df02189519d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd8ca51a98a91560f8274f1f2607f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96551e614ff1aee1d71018146e7cdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b7026c96ee6d85fdcea0c47d7d22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69a551379171ec7380cdcc1698758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1142f4fc7674ec86fff073b9633648462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c90e4d6a1f1dca5945fd143373ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715624a40735dc8f4c3191288b38fbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e33ddeb2110c32751724454530c09c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d071390a9d2a02d6ccb7ceb2eb76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00be40f8b1381c8ea6dbd4e9febbce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce777851ab98ac380bea5c7de57919468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc2982f0df6e425ebdf12f86a7478469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed342e2d5495fcd77855737d19e745470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deb31022e68b73547bc54a02f474a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25db24d2ebcdca59b9c77ae976209472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebe8490a1802870bbb92cd1a6be30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed8fceee08d271034ba8d336c98041474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9d30b536de7b0520a432d2270106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543a0d9999da46b9c93155026f63b06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5aadc53cf050f383015a74e90394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d051fc5180b5c61a297a690fefc87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb0323cd166bdf19cc800ce65b9ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1057a3828c448945dbde6650ebab7ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b62839433cb01f7fb79af4674175481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d2c343588921bbf99f434abed051482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146b4bd314b4da579bb63168b5985e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1ef39d5eec63aadb498e7162f2b3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c659e811b760469748f60eebbd620485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c902edbae9499fe672f67f63101730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a4929f143fefdb8c613360d3e3fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e46862a990f787c108a5e969566ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d497a291cf8f898e8d734326f81337489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4618d8eabbc924906ee51f5db123d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9113fe91026096a64dbb05c7688d55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910ff814c16cf45b7261669dc8f564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366652dcb0cb13bd1f8670c292e650f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa63300a1fc2e917af929f0aa9327494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7da476e9f1b9a1325c7e6a50876e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d35fce5ab4b60f5e5b6d06bdb3e6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24cb219f1cffb543191fabc3a17d77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e06416a371cc69e06a5e77135fbd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e337715c1b5fba2da22ee42382e97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8320bf87eb313954e4a95c20df9d97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c6cc5b94064e8f7825e31c3df967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d08870805f03ec2bd4833ef07b5bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370f81c8a7331982a4a35edeeeb32e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478b71a2cd9c027e827008a2970861504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270ad9c9698406f1e0fc896af1eb7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705728a8e3e2bdac66e2a4c71c34f739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144f8e0a44ee42751e56fadd2c91d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b468d3f2d88b20a22998f9e303e976508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca69cc352ffc2a7e5d78b2673375b37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5795420b9b5ebdf1df2a551aa85519510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fcd220f6de92d3c2b28241f87b79e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af7464ff4f9950f41950b7c770fe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117aa35c39b21ea713e8102af1d851a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95338a172e509dd7c330705d8683a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1d54487297524670769f2cecca38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac6bd1d1558c79459b825ad6cf3ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94b833dcc66aa231b24db7da1bcac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02000908420c710835cdc426e6bffc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc495c777ccd3ab8d81d5cf3aa3249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ac4753ea26b181896e0e18518f34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc105412eb2129bf3beb30e73866c4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d2d3143bac690cc0e23ec39d48b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a74e433da0b9202f632fbe6dfe599523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a3cbafeecdf4415a32e44838debf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f543c19150cf3dd1ac4061207d3e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201df89ff91935c0604d492d8ec98e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffb4c4324d44cffe895ec365d7a7b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb57042aea3e61d701a02013d20c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d13856115370b685812d053a09f11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c2e7cadc924301c2e05312267be7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4235392c680e7cedeb72525d9bf0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e954a2cc1e038157ceadb919350de16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869855a083361550d958b16fd68000533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e893643b1408278f74e6926785f8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34227811003e3cd5dae8b767d4331bb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374ad254e0d82ed20f676fcb5d4826536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73752a7b37107c6c2595d377ad3533537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249baa308c5c360843c045988905ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c3e5c401bd428306313696adb269539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7148928ef9d32c32b916ece5cb853540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4cf42361ddcb40be6d5196d618c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a92a18c31567d97c3202d10f96a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ff5989556ef4777d0021034e6cfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e324bfec594857b51d7a2bbd5d11c13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ebfdf340e0e08d918ef01f0f65418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55c5524bf7629dab988a98068e86ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e583fb46a5529ede674b90012b29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921adab1b5bffeff166f4aa82af910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7232c0ae5bc537dce1f46ed15a272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7d94607c3c121a27675e30029ce67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416513349e27494c6b48d888ba81139551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025064b916d553d006b7023f8bd28e91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb4193c53afaa7502cfe1a1cefe66e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a29970fffa758aba9e0ae71abb06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f16b1f6ba50c08555cc58fa16be0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0125c72d711def1a53c563df64b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a87b8e6f78b9c04690ef54f431434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b214a2f477d73b3be915847e35e779558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e399ec571854375aedf8fbf4a06ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f7ad834efc4630da52e9fd3544bc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc885cb10b84c8e509b08d6b9b9d4592561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec657840bd3e382efdb3e13d75a30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55153804aca5b1847fa473186037d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bd1f4b4bdc6d10f3503d902c5148564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f9eff239af70b706d03b8dfb5197565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d19ab9986314039dc96e455e9b3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81d0f3e340ed871071d1ba59f7c6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32aa29f8f88896d45939daf9186d59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727061408722df9efe03219e7efceb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f0e8dfe51d62180cf2318c628d3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c6ab8bb87aada227b0f620b3d4a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f61720f080fbadd4c61daadf7684572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec67ec9fe9eec1a7602d71ea395f0b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aab33b12f0e0a733f20ef6b2b0e8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d36c79881ba5d9f3bb33a7f7d560b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d967254a298c0737ea4e63bea7cacc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fd6663fae0998c9b79342533cba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef4cd8e0ccb86683878cb1347668c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32b43d2b4070c4b9d673191450e767579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde3560ae01c72967182dfc93d3b39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccdc99b5bbd24402322f49c49e48fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162a4fbdac5ebb73fae95a1d2cc066582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d99e258cf79f67ce70ed639f37a6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02873ff9ec4dfee93a2620c96b92f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc4712191257b1bd1a544806363f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd37c10fd1c16fc12cba4197de3804b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d6d50b768b469a152fb38082faa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c163ad01b1d5c251aee0913c5ffe94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b75147020a7563e2d648e96e355d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129bfa667096cba378c3613e2d4b6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c1d5d65d77f0a1b3f51d34d41bc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a7ef03af7453305a2ae2722716a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50998be1c78b83943d102b9b3256f9cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b58b4e837f674aa768727fcd84d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c6737076a8b6d38d279c2e08a7422595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232adb313eb6977a93b29e9fad1c6ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ae66f30f58ec9a165e408059b9b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bec3025b1d0875cf04d7e8c4335991598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a91589a56172ef8d6fed0b132e8b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e828c92865d1e22cadd1fc911f30a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31fa84bc2f6eaa9859ec66dd76dfe7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c4ecc99d5c974f57bc3588da2990f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575d7cd053cd73c74fc9cbd2723cea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d85653ba0fda2138d9870c5248a52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06dfd27d6c06e9ac8b330b4d1d8818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5d1b59e10a80194aaf432f1a010ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a562ee5e1c4e1bf0f105eaf972136607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1997ad56a48e2c04d27af086367a24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a069854ac5773264bb74bf892d8adb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4295926a1a1bbb6da5330dfe8cdae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae615b33c1d665f1abb0e20d19259c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8fc6f61ebeb6af7a18ff8e74752ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d8c7d8b729c788f57498f92638b9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1a9a150ae54f50bb1fc65df80836614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61e250aea54857d595339dd2baac2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab26e97dbd375b75162666fb43a6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca753c96dff883407c04121090a6a3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817211616c4a1eb327a54bf9c06e895618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267eeafd08590127f04a004f884205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c67b51a07483c0c70efb8f9c5630c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aeb2794f04559f7e2ece3a928e89f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70ee9cc767938ab33273a15714eb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ad4b7f307061e7459408e1533098623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7483a07c48b44175c4b8da1f3a7fd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931fa49c7285eb465d5ab5957bd70dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae8c4bd1124e145d8b5e691c2aa38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65353d96cc580eafc70c964f59f12da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842cfa422024d53c6034d3ec50ec5cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30729bc25bf6824bd2ffdabff8fab52e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a104de7866d704b06903fdfed6ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e828787ad957dc55745059d6d9c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bba0b89e0d336b6ef64f78a0b4d3a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca2ccb5b6985007e308c2e62a42ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d225a51836733c7f236fe87c3dbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04afd11f5171db9f6b5efe0ea4dc01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f5def554ce1f287a573006927c8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdb529ac64c968224256c65a76782b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e399669e3f984e80a6470abb0efcf24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ecda1193d45a78afa96dd2a191c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd90fca3fcb62ed28bf9dbfad8136c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359bcbf7c3aca8717a691e7677ca02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f502ab2e7f617586fca675fd015637642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11840c78ca6deb5e83d5a92a2ff8fcc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f7a660cb456fa5fb99b9802063d8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ea2eb605f35ffb4827cd539114258645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8d24077766337adf54ca3ccf7de3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d208a4d5c5b49cdcba80486bc9b3aaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d78b2c3e7630ef63cb1b8ab9cc61f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9970dfaca7ef67a77d8afa3b914940649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed1344684055f9aa7ff5845a64315650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d96bdb58257ed652545ed884870131651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814d61e8b95cacf41493e1c8468653652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf008992c6697509f94b0a19c7d8dbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251474119e7fe37d8018dbed686fa0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc097fa7b31c1a67b09325739701348e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b0c0561672c1b293628aad05efb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81689f9b97f667aac809059c5a3857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213624b66fd7582b506704ab6a9db89a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e250e62596ab44bc411b2db533f54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949433cce5e491fe58a0d903a65a874660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145e58914e1a2ddaee874170aa424f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71af0dc348c410ef00d40f8f092c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad0219a9f5ac4589e3260f5770c9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b8515d4e759b6b633f76887eaa36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560114b87950ee9ec645a1cf622ebeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f6e619315f14aa2edaeff628a134666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fbf8b8483d7f73c6dafe9c8610c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bed3b1d6ca62db8bf5718f64a77ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3f373304d75592674162a77d0fa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800ab09951e09d8f3e2dd4f16f68f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134da5ba7a40fb7cfa046010f4f631e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6a0d71ec80fac2eabfb817a795e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc0ace671ffd497fe87738a71f135c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b058038f0a69b460aca6e88e9e9d29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205fa34502f93ea22bf2cc035038e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781016a5c3f024a29eb3c91604cb7fcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951c0d4356bc9dcf0ed4a4fc8ee955f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab7b06ccb6ae0a929dde3b5fea9490678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abe119461a53e484efa3fdb3455842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa0d0ef5dd3a14178bc19b99b1768680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862fc7a95edfd37dd7be974bced9b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577686776cb4370f28b1f31dc54b82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f25ac2180df285276c80af8017e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe617624f37ea661ce09895b5e4351d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668d5dd0e139a69e57da4036a84cd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e665f2aecd07f40f640aaca0f122956686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d38dab3a89f09d9c685f605c3756687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759971b28118b07efaa8fe3e3f03a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1185a4b520922b0f3a7cfad12deec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ceac95350d7043120ddcec8dde56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3bd6d8fb7a11b034f9b1ab4d46c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2e1f72a3e912dd3b6c32ff9d7e4e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34980d04e5bd62dc5664db95b5e99da8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7221cbac4cf19f0d81fd8b92aa6883f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb28765e4a3605dd441162cfe028e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f4a72aa47168337fbf4dbc317227696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886a5f78e1b2ce27a95e359ffb5aa7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb19e11ef5449d072ce298f1b4b9f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187fed0c21e5bb039002a06f137067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680b259eb49999f1c11910a8018afd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ae1bd5cd09c450c57c86dfcbfc76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e12b8c2a55ffc6637ef64d5f1969df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d9662edcea6f643eb5f92f506143703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb992ed8d740f258a36396d69aac8571704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d2a3abed60c8cce3d4391da25218e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f470419ad473abaacbd564b89a3d993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fdf630e702181aa7b3b164fb8342707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717ca5f820d233bc8baa2f9c6a3f34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865884ec026f3e0597b177929fe9700a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e49eec6ddc1da85cd94ec73ea4a220710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74ce3c0a9348b906b097afb3eebb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99714db152c737121de23adecc19c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2ca87e9e2aaccde0f74be7455b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576670be1c746f1e09e72515b2cb39c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc5304b847573e65d02cf847373f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440e133cfca1e544901a8f7f997a58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ac1a821bd0902469e2dc02a82f71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b3977565c9a2f52854beb04511a38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1c314da7eba9907ec800d5cbf393a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eda7cca953d90b878201347d6292af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42ab67f4f50e5854508b26d336063721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c762cf68903bc45068a0b57eca6c50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833ae24373f62f4219b5ea25a54573723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b8f71c18c696250645d2e5c5bf8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b1b6349ac3bca45e30dcce6fb0fe5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32677a3675850e559c2b203e4dea14ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2aa62a1199a2a5719015dfbd4c80b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815babe8471acbac1f0176a12861ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98fe61512c1bd02d29b1dc98f5733d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969203393f4cee2a539c37d6c33a7f24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4732d8ed89d22baa3b39ea5d93012e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8a6a66a8e756559d3d05808103e5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab99742b000ea05c6e96e5a765bac51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc292b727fcbb2611842133d481c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967678e77d01a18fa559a7c9fccf55b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace0ebb1e8a6a3d02bdde3693c39f30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cfc27e1ef4e483602d597d93f0d33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d239760c9b8a35472b86426d325cf5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a734c3f8ac1d174f33a2e23d9ef9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ad3a40829bd770fc85a61d0ffa8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fe9e710c1acc83f4a00f17cbca97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a3cffcbca7815b360d733cc57334742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c47d0a8e9f4f31bb9340dc42e1bf45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5e4363379d2ab2286bc28094659f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad6515ed9596976ddb683b37b5f8ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b717654175b0095a56c6a07a91c31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611097d7db83f83000e921630cec71f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4445fbac61bd128abc78f60956b9a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac772b8400ba935e2baedeb7a8dab81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e6ee7daff886de349cfa4fab1269e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab8820c509302688368e2311309f66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29162f48cbc0a13ff4157d519cfdaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e363abc534540acac897e2f7bad24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5b48528bbc66d2bd0744cd2e4c47f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f7f1b7925083dd26440b030289a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1bce8e64ee061df3a48dc7dc12f8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128e9085993a88b2ab170e2ea570bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d828e2682919dfe784f03170329d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e228173c70aea5597bea2dea24b65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>