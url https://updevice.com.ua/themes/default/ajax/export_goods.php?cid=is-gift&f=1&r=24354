--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24066c2e81747e0f1cb0b617684dec991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366f503a4a7b296d4e7ae47e6f3dfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f2ea5893f9bd43ee75970db860773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4289d968244473af72f48580a1fa024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae024f50640d556f6eec962d4514af6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74f031ef56f78a76e56fba15e1bb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa40df7a3a51cb9d089073bab51d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a96b69303f33a1e7a267c8d748d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcbfbdc8a6a10976138ee920d3d8679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9efb2e52170433ac101f6b89c610d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466200c99869532bc42b8b99624cc9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958f0dd70a5a7ea1c424605e3c9a7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84735b8ec51063f339d98ff135eedd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590127ac54d7605dc8f9e155cb59fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628574fc8ac6a260bb92197be376a6ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f5e97f61edbac445af06d2d0fbd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b602a215903b9009bf668e5c6829517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cade87d8d3ab04b565ed6df279e1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5a18400bbdbc0fd717fad42b29e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5f1c36a2cf806e09b8c33564159c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795de668401ca2463c0d2524579722a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7411e7fdafe8fd923a0d92782da3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74cf193de2c873509dd24d27273a0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d339da497bb614ca5fa92d0462ab524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e416f7365f13c4ed72dcff378470a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79e30ea7e9edd334c8e552877531a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c30f34228136ae6c7afe7c4474bb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e7a3d9c4da0db0afb1045836fa1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf01f826a8162bf818e3a29feb874e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d53c959ce79a4236651ce13710fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64473477a204e2d488c4090c7823031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114aae4a6b59b2364926de0e0741aa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c6fe57391fb40f4e94e232f83ba733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13739916063597bf0d9b3e0c6085634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c450658edd6e18d9f9072d32fb15e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd053de9dd56c0bdba10ba569be49236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c7e933609a7199fe2b25d4efd00637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e146aaaaa9a8574b04bd9bfddf30538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b503b5ce77b1795cef14bd2ef2a3b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e178f0d8f2120e08832879a35fdd8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6d23760ba8df434c034b948768ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bec122c2557dcdf7feb6ee2eaf401c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccb3ded84c8d401a7a49a69893d25743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420474cfc445314dcd6654d4f81d1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e423347f713ac8dbfc8c7674ffe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551476216b0785f0c323d3784e9d95846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652745ed7ec4a757e094e58c73e1a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecedbf0da210842653c37667cdf40548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7c5ff3d07ab556d7e89c63eb4d42149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685195afd63e7ff032cb503065f6ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e987711d0a5b0f379a8036df0bda451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cc14389f23265c4ab79489ca967552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16bb9cd9414fab21ca8d198dc1e17253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80f085758ac67ce2c6e0be359f62554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764949968606224847b0df978fe11c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164c9fcb8dc6671cc3340a658beafd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b29279c9a84842d377f25fd5d1ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbbe4a8c381ab198f1897c2f74bbbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6575679a03e70efc4ef02073b42a42959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24689f0fe06816ee0829cd0cacfc36060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5862044e4f5c2f563c44a471daecf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d55862690a7fb9512f67f66c56e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37855c0c08b2e731b6b57c6290de63a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b257f215d2934f7f4dd67b9e73f0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5baeb2c3de23ab03ae82faef3514a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c505b949d1e4d3902987100eaa420a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fe3e73a8eb82a06d7bbed821ade967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fbbccdf7355aebf702ff1415081c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d394e04483e5dc7ff23f5dc5fe6424769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc291d348ee022123439961adcb0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5a15748b4eefcf9be5dc2c55389b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab6c35d471080c99fcba11a12770f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304dea0708cda33f1e0540af615d2d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf872d7a45fba027128827dccad1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42076bd7d9ea3ae4a7ca72977ab643f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30660f2cfcc27457202a342c1efd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0d3b7b31a7cf9dc7032c2e1e655f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37184bbe64854e4149bd1f45a55e84f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757699372f192cd55d926e92e384c21079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918fddce95493a0d5e7deb2621d4ded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba8890a688047d777bb629ebbf1c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef6634c6d3c035a4071a348899c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef756a690252f29b96e91abde2ae4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e2c30c192f7c41d83cbe4a9abcc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305691f429dca9e4e080312a0b9a8ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf474b9c8d8a2ac476e06147fcf8cae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0b97268b14c9c789903e15a8f87c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad297371ece333571de91b813f112688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb90ee10816f87cc31d8655a6a263889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e856e5bbe2bad3aa86bae15cc0844490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46706647038da22ca7c8f1610704a61c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455d054a66c997d07748ebc4285ee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe086f6b21cb22520e7bcd1f3ee9c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa2c280aa35da0a0608ee0442e9c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373929ef841a6b11bbbb8e765712c8a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d161b3c98a8627d13e0fe96d2e6b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1dbdda1e1c6a0ee514643b8a27af097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b880824774bea75e68e56193036a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52060f69d60d2b44c0597d2f0b850ae999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c301a6fb883467b8595890762383c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb037986e8da0e855da6a0348604263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58c3560d633e0c78bc536faf5404b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d491a7e7bfa024e2ce5513846fe7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4cbc446da2c5a65fc6ba84958d8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d33f7e07342c8a4a1aca9d0fc3c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f05f4242ab8089a7291b3ffa86ceb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436954668f61e33c56bd7f8c625031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae69c432ee76de6697a4a90e5180b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516afd072e3260ae7262400df0fb317109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408524c6396a09696a8962fa1969def110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd6062c72296d661c8fe66c8a9a3e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13fb9ebeea00f1b51c7b6892ad27a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc93a7276eb2beea9fece2a45291d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1043a71eee1b80c4baef393218413f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1224eb79fb05d7e9aa41243ce932d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60a2c18ff33ca2e090cebf8a0b3df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b28876e87276c4f6a28f2175e0d2aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5030d53e6b7c0a19d3c3337a8a2c085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74382704dbfd9935080a7bda9e51a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f54438dc748ecbdb190b606f76ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed54d3febe942e473a2ac54701fb27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48985b472cda89509e22d1c8a04c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bbafd28ec5d1ebfeab50dfd0d17e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6b8e9ad582e2b3780568b0082659124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810dd4a1bdcf29e4b9b58d7f624157f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa48d98e67359dcc3b9f891d60b373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f211e0430f4bd5ad979d3af67d3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c7d4a984973301c832196cfa2d28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b83f13597596c7c91213719c997d63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88596c72b4bfa2c8f35bdcbd25a5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f26381cbb49b01990a54f1fb22ff3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35275520a48ddc2bd3aab192721bf58c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ecafe875987a9c190a4e85d4d5d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc56271edc01919273ef543d32b1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9031c57e6429d2f3e59b9bb7a277c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca6c56535b1a7ee204c343c567db8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7aecb7f4a818fccc42d2a783c7a00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3782f4113165830c44d089c7dd0647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329259873edffc5a1ae19f6cec9680a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ac797778d4cfefc5b98d6fbe7243140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c81469ba01204225eaee86c57e0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551eb20346eb9705e631a0218969e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6a4618328af908626abad944c74c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad796440add18a7781146a0f7d34fbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33584281665cf019d4f5f099f89af182145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606443bf6ae1bc33c8958c7ffcdde91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b933c8f1d95062911de85da535b712147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827e4e69835fa1600ee5b683078f32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30ee2a2f067ad6cfcc0629fb00851149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354359f2d24918d2134359f63e954d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6517a495154de16ee1a52e82dc5b5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec5f3e547deac39760e81deeb54be9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d8a9ad1cf546728e846b5f4d7189153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633225f7fbc5eca33730ac357f20c6f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21ba8fddacebad107d09f82ea61b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62b2d00c7138a20c9096010503e6ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f115136dbfbc24c1f9fffcafa592d4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87344ecbb55fae49fa6ca74d567593e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538853b374c5286f8873b8a4885c2ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b62b8580bb3d8299761180e3fead160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8bc33e9f36804004b125dd469d292161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2357b55d7743195403eaccfece0a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08136c5e9f7c08b581d3f905743b03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f92dcfb2dc1c5d44856e21509056f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c02e3fa277d98d12f0e3e2b8adc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f65a152bff05d1dbe462111b11a9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4186fffff7d5f348a7ac7592ede4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f64a7b379c22e49d7af2e182140df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71ec3a00d82a7357abc2b0b78fad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf0209f8afcbd0d3747a6f10839e88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3a13bb4c42789038e209acf298b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ddc04bb3b93a80cbd58d55f25483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac586a7948cfd43156d9caacfe65dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd9b9e27a475a793eba8da1255d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a090268eba522695e794d58e784bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1d67d7890e134b3195e0e62765d3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce033cbed178a67d8f87beae92e11a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800a6089507e9a921a156204680173178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a821d0fa7f9698ed3c46f37ee558b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac99d1872c0cefbd4d45bef181c7fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954decdad356c2d7826432c304f9402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2235a6e44ce7ce6d2e78772206419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f665801c4005c891a42134e9b453183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990541f8ea266de3b959ced9cde947184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62effb185be5a57520616270d678f76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29592543231baf413b057f0f4aae7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec819da3245a49ec4071863400b94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f91e79d67529d5a9b910ec597a2eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d35fd4e6c135b332c1140c05fd76b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71283919217eb6a87710251d93a93f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3028856762bb35ff6ebcd075f8579191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6735aca6ce3f227ce04d29112a7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15064c47b57e52d4ac4c65e5c3de47c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc7fdb1b8be3f9ede03185705b7688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51526e9a7b2631f666c134f0c6e6dc0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc306b299840625a3dd8ea4d59129e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167324b79b022fc742e5a80be1e722fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa67de2641f4af1d3d8dfd9ee8f5e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1aee639be09cd6f53545965585f53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb637d1e67f02c67df1d716b6768f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb4d7f2d46b6568bbfdca76b0c812e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde4b1b6860bbad79633c79c26c79b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab41c03d7d13a2f7ef79c0f89e9df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234ef06e537be75c40249e23b4b7fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6bab2110c3fbe1289d5bef1ee3e84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d098e25805229cea821d877d57bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872788e8103c3704031aa46faf1770f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c8251fd9136ca8c63c8b228aa55e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff9e55e51e3b05d73c10e13772976209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8754dbf4fcda4ae7e908b15bf8f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3b05bf2df48852586d2e01cc1284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24377285ec37a9cfe2705f07678dbeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713411c25a347663c6a07dd4c138ad00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c31384613d1bc59a9c082cef6870214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44622a77c5987560bb89277243b9eec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225214be0eaf9c7504b958b630ac83a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43d2915fce996c3223975064754f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b49efaddf645a2cab4a2fadf25a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677583d7697beab434c412271f6ce59d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be0aed3a078961fc702f0ffff1916220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8fa1ff3ce68374127df08380c91b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070fa2ac9fc04bd561b4f45fead112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f90c4d074227dff4fff001dbd2c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b7bf167478cfdf7804a77997e960224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d529871acf99eff3b22e5d997a6189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082139c9e8d921f0183e6c29e1eefabf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3adad9e79737d98ede07e2a080621227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eead2b6ee7c2e1b56f163f1e9ce333228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad868ef86ae3e6ff102b65a80a979229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2c2b8f7e192b53bfac9a4544cb81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5f444748e9a100833e9e31f461ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914d4c93be1f346a98d73511fe0a08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719b70c9161812afd2e286f7247e69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210d3581df3881aeb27a1c9904d3aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f47947d1f74f0d4cf53351b20343e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2848e98edd5224973e6ef73f8bc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714298a7d882061792cf861754c448ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3eaabf30673c41d9a3a15869a04eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088aad57a281a9c6629ece8f93729d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e72c9eb77dbae12c282610a868f91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b57f6abf098f0edfdf3322eb2dd64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adf6d276bfe4736fc7dbffea3f7a75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c434c91d03991496f89f07b4fc29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb63cc74f25cc9e9325188047aba3fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850c67bf83ff56048d1f01835769ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98127b673fa28c212cd489c9eddd61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47578a7148867c884d7d2083d16b00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c49f438bcee0d3eac47dec0fffa89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb741678cb6463fcbcdb1bddadd3ea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef835a59bf02e2f9290f9db63cd7dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6b70e1194fbb6c34116b32c8fde1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7693c38cb05e57d2ec023d36a680e18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae025780eff705cfce3aaf3e3f331e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a973e37292cc6e8f6cbf8e633d2652254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8b0195151f8489e4c38a83535dd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3527e1b4f26aa7f25618643089114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020342c03a53a5962444922e663862257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8354a4dc1cdeddff7a1b5a7ed9657258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc521a90789195f51a6ca752751cb55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a94ac1c119e74e8e443ba4f46d780260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf78d78d3855e959a9f4d508207317261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd621852a3a175ae7a71831a29fc2d4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e9e8a08e3fd30e2b92ed48d27e504263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c6d18d4dc43ecd380d0f63761065264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc32578783a6bf5e97ab0bbd5bf0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0556fd5ec07f2551ce4939f042ce4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005114bd64e9d120897f02556826db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b20515cca6da49a07e8b05c0b6f7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b33a0deb154bcace522aa92d953d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d9340b8ce51b4f2deb0c756299607270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7cbbec5a1d832231c0830aea11a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9fc9713ee650a0eeef1bc2077ed72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa956a3d61f5874f396dcf29be0582273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c96c4ad9a340cfa5876bd413882d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663c0123031ec82d64a669df75d68c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610d67adb38733cb6d2c9b52df61c4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2e3f2785aa8319ee0262e38afe53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9283611b11f3339307b6f8b1598f0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b17dc9c84239d937a64a913f73364a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1be48760ba79a0774eb38528dc693280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d6bab0ed2c51ca0ad4655d6d53190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f08716a7e7285ff4bd87a6a1e0cf19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287931317a0dcaba8cfd15b1ceeb79d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b4790d08a06e39339f9970c73039284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754137cb723905802201d35b4a8f382285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3baaa8fcbde92c0f32f5bdf36a8f8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3b4b2af5e998f289c9adccb04007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4389c0fbfefb87318a58d257e479fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9404166b0051864c7e286b9d0741b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be207f07c1211c45082e8f9fffc592290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec476b0de09b28d4fdd338e5c5c0e3c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e480ffacdcd7868cc151a7bb873754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259117c2d0a8f52c41bc086906f2293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aebadfa47c2f8794f1b7c7b1b1c16a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e00bbe62974024b17f88a02a3b9c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb561b2dda0fb01bae4a31af62c690296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8a3164afae95da93faba1486a63e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835914c3d584c645af4d6b63d20a934298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9531cfaf106ccdeac3142c45cd477c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421b004a4432d386ca41aecc9309b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387bce0831f2f24ef92945dcf05498b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d16a05a4ea79ba34f83216421c0c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa7b4367317ed115549b556b1fc89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1302b4791c094366cdd64dc8f1e880304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b1ba3b74edeb165a7d6fd25e5732305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507c90814989027cf51c1fcec5ed98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9ada61a2ee2800ef9ebf0359d273307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa22b530a17afdf1d385beee47d4490308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702c562dff9b5914d8593f33d5d1b6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31118d114819d2c5309a48045edbbb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7524018f7325d65e795f7c55071dd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa3a22acbb63393ae3e3b22961f1e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d6c5957841b73aa5906462364d52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9f279a1ee5f392d405ce22320025314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1716b36f8888cc3a7eff0fe4679e2e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63394fa56633119b6a5a9b3c9ed05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445cf14321f8b9b54950ebcbe168d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4e2eb3b5aaca984841dde133e3d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc193ed29c894d9473c51e8fcafa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aac82843cc930daabc7af575065c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2866b68471d7200aa724deb697d609321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2d0efefeee68482c8f4fa25c57f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f439686e3a2f2aaf12373cc57e0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48dbc59a978339339a924e0834e3a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af5a2d6f50c3c3b110aa62d9c598a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982940bffe2f747d77a95f1d4b508c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964cf76c3de91541a7eb1014d59ec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e7ffe3924fc0886e1d02dabfdfd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd8f0766ebf13af51c95d1245b493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab535da0ed09deddc184b2aef7c7846330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db70e1a10519a9949cf8f463bbeec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f5ec1aff46c8d7ca1d799c8199c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6509b17ff4bd545922535b2d5bf6f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0e686bcc7e9122c7e60e77a29c06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b78a6fc5c47c6cac7370bb8c3a47b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1139ce16aa8c700782018014571900336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c1ffa1c8a42845c9be3caf40a9fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ae05f0da1f435be609bc30bf247b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5a581870210271d9a489bde32d23d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0c20c996e033a23199a449c10164340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308a970aeaffc68eed0a471d219387341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02b343d6bc0fb9d0fff72769e7401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db43afe82dbb297a69fa3f047999d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214467d3aa446f5ae3599acec38afc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec989c697cb64bb12ce6de2841de71b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba33563ca9faba3da05ec11bcf714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e66916e58e7422d9d6381fb2b4ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e3d036ce6dfd70a30b6f9e74d72b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca13bafeac285e885f5e57bf21939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f932c30491fbbc2a89c909598e88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea131f5d1b3e1feafd93b7aae95b0ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc97076b385bebb32c95861b0708c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79e1a2fb9356124e8fb027c9bb25d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37cfdd21d81789f6bac61216ac9ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc194c54b94404adb88b101272dfc78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba683f5848afe5b455a323a1336d9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285e4f7717243650402355c7a7bef9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f45c4ab173a11805c7036eee47b051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169e5e4a62ed842ac3ab34134f4c00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f4e37435dd7fce01de5fe6202ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892accadce0bad00a95d13b13c6db73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af6a2d0abb3f6b5cf8776635e587d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f34f41c43fd83e7791f3073dbfec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915f0d92a928fbab33b7ad8d4607b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293733ec8ead40925dfe03ebbe1ae6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ed00aae5b20c10e17131c08d6751366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453b82c3b57510844b9851bc27a260367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9dac20a13114fac8551add9ae009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b21cdc026a0abb5e02f61eed67b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c941b79692b01a349f186ebe05db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fa9f4be573bc90f6e8b38d7d36d8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9655bc076358e5b99af3c934d4d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1ff94dab56eca954a68e0dcd3c613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8a52b4a339c2771f03cdc5272ed3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454001cc33a97708606434db3ded9a2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7fbec197732d25618a80edbc6455b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420a06b23a6bd7ce7348153a159f8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952548deb210de394968140f4138df9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075e13d3ff7897c00d9a669a19fd52c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad497492549fa4efedad3e854556893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaccc1b130245314cfae52938f366e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb99170f3d4ddc072246244a277a81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cf222d4c5e9c93b883c3ce4108520383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eeccc1b24e89241f298d2fff62c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b356da5b9d41374ccd2fb22784403385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858acf4bd429e37225d6b10756bad21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b8247b79b9a15cf75f7c389381b2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016fb1d5748e0b59b9305a5ae8b7000388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcdbf06b5b3b0196c3b4544b2ea770389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0567fbae76845bdfa863339ec2730390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510815b102d68114038a0cfe4d0731f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca59ff46d5c91be3859d87dba11b04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0f137a8a7322e851f2fddb234ef62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc6e766ac3bb04b7d2fba071c20220394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9544ec871b4b0dcb7c6abe0b25a97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3dd44862aade0f8ce1b4f450ee63e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd266ca2ce0f1f87d924cf25c7244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006897e4992d04a91ec7cdc352cfc72f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d914c8d2744be4ef4b1da455616af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177cb2d5e123257dc397052f5dcb2ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04fe8c4fb14613b36ab6adb96aa09d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c75476a0051b5432dc18c5907549e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d6f75889bdef9cbad94023a57b88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735a641b83517ddd2122cbc77a4aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3efa9913311715ad837bfe94cdd3ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026348bf8d9eb20ff5d11609d6c0b51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047a0031295a57d0029bf295ec0fe81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2a8ff666653e1e2c88a5061259fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19bf7fb81534e189b9e98f5c83941409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a7df1a71719f24120b42df3a46b28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbe3895ee22cf7664c57124ba2e9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb48b632d2db05ec71648ed5dda28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb80935a80e60fab603955cdc6a88e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569a400d6266862cc130df66c74be67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1b16365d060c693f9f299415e0d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2130b01ba4099d718d414c23335e2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab784ac93ff58eb8991fc39a570d6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b16b26fcbef424af25349397fbe3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfaf3a9a7cf09a6a8562c07951a4dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64e857097077a4338f8f86dadeea72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933531def51e19c0f5a0228197a0e31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c1bd9f6421291a5c0d9765a7c89f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574b2b9fb8eaa088d281da7313c3a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b28a346ff69b6a276cb7ae3c295b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87feb25b5cd9b4d72c999c5126370425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce0a586a91422a5645998eb2c3258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47bf1d954e5745c8a982a66ab98874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da1781d7d5d3958b640a602cda550428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ce7436afcecdfc000900d35df7ea0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84787f3bf25d1a1556760916b674b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c59bd4700d58f021077471c22cc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272f6b934b7194e63101ea22a6345b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0834adfdd2208d7d678d9e1f01d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfca52e0910ea1ebc445acec16469434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537983687705ac9579bf27ceee8a010435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc05908a31f55403bd3a5919a083b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967e8957edecb2f5f834ac0b1a8678437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd645c4dafe851b1fdf5d2cac356b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d359fb047fe7000729614f745d6c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1487c26b1208dfe2f4c901f1a40c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028eb1dcc907ee194a36f30de27bc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513585b26d783c67b200cb75a6e7143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29363d797d04fb6904ee9f89fd18d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ef41e0ad710489fdcd41bdb32f72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dfb1f902eb3436fea04776d6d5f4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a02034e9d118e597b63703a3c6e5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a4253453e4b3a7b0f4a5bf1d39f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850adecd58ca9711a8174b19fb3ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2057a591c241d4f8869af5a116d7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce514a68edc5cd256246b0343379311450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb98e14567aefbe25f345dfe030891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf46beeb4578a81f2e878524e17f11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f647f5b98055bfe934068835ca4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cea005cf2515501835de94d844ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa42bf56d887ec029646b980f70cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e452c78df84e58eb9e44c764fb4186456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185d5c47df709723b622fabce819563457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b92bd7c52d006bd3fc3beba6b0540458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187a6463741e671cebf2a782359200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaed463a083c60fc0d3689b7be4eac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeec1628decc6da3855275b256253e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e166de57d929d78f711558df9302a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ccd5813abf1ede43e2aa527c2f319463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a58b8ebaba8348b5f041b0de57b6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1596a29c001485d4a5debf4b09ede47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a71d38399b028bb1bf2170ad776b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090784db6d540746282888c02a6bba0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8239389a8d1003de896e418c6a9a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399484ae48332deb5c6891476b89357469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92dbacf3b4c114350bd47b085620f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3d1b6c205dc0017e8c190a64f0d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc004d873981af88c43e66b709ab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc362536c94e6ed76af7b0ff9ddf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b846ad1d220cd023979ece7935b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba26ddcbec808d84a6be05c209da65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297609a8075dd05af0c8d4694f18cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca0df36654595bc3c3d875d0dfc86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a946eb74e5b71ca33f9d0de2adc3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cad9165e2fe1ccc1e1f2d0f1d1dc3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a343884c896cfca7af6301378f19e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9825cbb6882ace713fb6eeffd79d0e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942286be7c66cd0ae224d5511664dca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbefddff081071afb2f124ba2d211483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858f812f900204e60e306a5e8cfb61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409dd9717b0e8282a461eeb6720039485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b71ea0ed8f7c0056c4297752a46d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de0daf99f27bd5013f2b2738b517f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff9c9d1ca5d7739ac75de289e0466488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507973c8d867e8b03c587c10bc3ca066489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bde87618690320e5ff29a5553edf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49180ba140729a4926397e44115f5b10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf855e2bfea48a120e71c607adb09e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19785daeb1a74a168ee0db58bb1b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac767f08833b9d46694180dd246c19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbd5166d2bf6aea313c7cbe9802124495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a374b02249fc492330ddc154033f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21e121a88032a7e8c0b2f8a65d10c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cedb0419c739cbfd907f45d431e60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c7efec5a0d85c9e748a00307b04bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e39a833275f5e79bc021d1276afe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2def33e87ca6c47275c41d427e4f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbabb2c80919083639738e239b2c21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59536957e515234078c05466b7f849503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2eca8dbf2c2cdf5bc8feef8419d53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822bfdc962019c64845e710a0dd323c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3942539383736f30b94fbdeb30d30e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb13dfc752c456228d70f35d71ef38b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01fd057b908bb521273a28c3a64cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a028940452caae8ab610f75819c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa404c50489332b34f17f90e65753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a437ed5673c496ebb88791e180211f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d98c8d458b15f26a9bfe38f547bd3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab261822174f13e7a48ea9a76d8647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfba7fa6adc5a4ed9cf2d071b83043514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df72ae19792eb67d5e182a7ec187c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9e84e346eb11ecdaa894d0846b95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4791905bff44da17dfa933027d1120517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d1f39a8ff44da89cf08801a32d074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71542a09dcac298b7236e140dcff8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7194237e14caf9440748925a3b1b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d29147e634298325c2aa83c3784a49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3180c0ed33d407033fe0192ee70c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ffdcbd78351607b4fd512e54219c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245598ce2ea5ca20d05ebaada45b2d37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc175ab41477c17f01e686650b31c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c485901776ac4cd587e5d84507ba4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30787dff43f2a248cd1eaa71f4140d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9f1c5d1f4dbcdbe8f319b5aca202528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953c8cfe826c7edd3727bc122c959c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc20091fbb9ae0c6f32c85a90b5fdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa3ce51b91a87c62e79dfddb1e3e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916869f9cae2f099b41b45ca1346f95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66337ba3474ed371edc5b605e51fbb25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531806a3282a6d9d9483ffd4a4c03a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c940d79bffc2bc4469a822f2ea590535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d1999b9b1e0cbfadfc5b5c3d50878536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea4ae64fcb1664508ca437c61a5d36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe910dbd5bca23e909adc43a4049ec8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0800721487ab80bf16efefcd137d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b9b5e90ba6df8199e552509d6aef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465549f2832946886b111040e09e1590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c21fc2ec790fcf5eb0d10c12ce34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3a842bddd6d8d7118227584b9e1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830497d5ebdd5dbe32cc6c83001edb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48259cc31db56f85840a070d149c00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ef1e25eb602640c97aa100829d12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6265625b83e54bec4d9d1761ac86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0eb4da4732204c7f51b13f5908a59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a66d523b368b01b6c15054f14544d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada47f4f589adb03487c2e307ea2cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561223c4cac4d6dfab7b5d75c16df7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba7f90a6086b9e4223aa4bb3c0917552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926717cd50cd08ef2ee4d07729e6c4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328053cef4a5ae22184ff875c67fa6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d3138cecde6c5cd6a499abad6cab5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4595c164dc789cd1cd7723cd0fd709c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e01ab51f3de8a0f7e905b6a68f80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b558638eeb5a5de2a793713e0c3be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65bdb992a0a7852015655d532cfd30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad018dff6a00ec641b7cafe496ffbed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800464eb477a8d0578a746ba4c61b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b9cff3b13ec13bda3c45657a8b90a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca071aab3b06c17ebfec31bc7a8d21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7467b714e8479c2252fa0b0ab5ffc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c4af57e21f7704c5b7a618a93a6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511a836985f159c9b5d8c16bc0452e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46949f57076bc33a894023fb7dab9230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2c6e943fd970978925f7c065741f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918469bace2657b73d96c6de0f77c35c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997bc6638baa6bfdec70e3717826aca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10247a39b80216baa8cc208001d55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df384ce6a6b6afc68ca3255adeaf46b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ac71e9e494c4b4dc000b27bb9f39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9230b0c73a0dce545dbc9cf9b694b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2295fc15dfff901ba1efbed555d29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273c672cd971c9c3b4cccea80d5264576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c83d9a3e72ef3a8c3d4bbd15978fa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32387fc82c968855cd1f3d364edb99e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc59322edfa11626ecb3c5256cb129579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec6a2ae0b7aee8abc1ae43a795b61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08501b77dbad9b75bf3298257272242581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e156d88bb80da3e307d8a24ca749b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb65d9ed091b0aa35df4dd27daae4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd4763c2b5418dc7e1ed39d6031bfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324dd69ca9206ab38b4dd87a2c794a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0456423562cb1c8ef16d8cc5ba061586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b637e5b48ff10ae7e86281c7569cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f858cafa47b875ffed083d39e35827588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9422951db8f5dd02d029389e785eb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2e6632b1063ae5179bee297915661590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce2da9255aeea08852ec4d40e06c54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df2bc79c7468fe113fc92badec4f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f290f011e2b58a4c4e786ec96da0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f874c99de41e8595c1fe4f7ed399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b0f0a3cea0389cbc0faa19e6a83a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c6081705640dbcbbb5b6fee9cf82e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fdc0a43669118ebec828ce4bbb0eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cfadb95ac1d6fdb9bc6e79ce96a72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4151f20207d10813c74a702d41f28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb6a15ffb7696cc71134ac58c68a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3fab299d24637807d21d71a12258601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8111c35daac302148ffa79a79c98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d456b6ddb2264c76e58523073952978603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec55e0a14d6b58d1a10c372522fdff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b5ed81946f2430251b46d16225be9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862429c8deed1381c217d5e0768e34e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23edca73838ccd2edfb72c7d207fb7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb9fdbc911ae43be16edfb8be0f10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019ca53d4318ba4143274f08b24736609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92af470616bab72066358a6c9c7c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d3a4e834a4bcea5055e4c78d03dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877831a25ffa61aeec92842ed6f90262612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9ebcbbd896905765fe52e45ba8e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26ca57c9b470d10d15fa1d456412a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374ea6f55a7fb1f4760ed4f5169e12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cf18c04602ec70e89b544a28742c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b9562d3c147b691baa9fdae669d74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ce2565e677c3fe70c1ebfffad3d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d968752a488b36f65db7cc3590bc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456c70a32c006c01b4265b9559b487620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4e5ad131712f6d6582ebfad7fec7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14728df0e93fad92855fe1b03fd5678622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac368d930db7b82e4969f798da8839cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b8370cc7603725263ff0e0b9dfea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560888725ffdddd610a7c86ac33b48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02372a9f6a58c81c8d5fecd241ead1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a711fa8179db1e2a652d0b1cc18b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20554d012d7aa1cf26e053c58a75d66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8ac083177ec7d58867e7a7a07cb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331a92d868a328e74378b5d658b7e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324f6f0868db12f8cab256880646cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94790e21eae2bfff47fc1a3f84c1319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc304783f57404ddc7bb3da65a1c9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d71f13c2aa0a71262bf6f4124a848634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689feab3e37129738153c56926a0083f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c373c06b8554f69d59cd603a51c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e439dc157a620b2b39d333fdbd4541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e909e6f4abd935d6586f39f65a2e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2247dbfc399749613db9e96a221c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79243adde2d708d3cdd696f84568c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b60d1c579e01ef7c3ebd281dc62c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb03bacba6c2b6a5b62b1063c1c74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc26b7d2c255dffa071c6b04b5051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510c5f6db77373f8e220d0cdc599b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba31f1b50451e641362fc8a37f10f8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90085ad2edec133a7e92c047b14c2030646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f974d0255a3d49e24c4234556ebb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b69ec0505f6311d520cd702feeea4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a312701d899039af4c6369572b7f4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab287dce2a4dbefffc83bcfbba68c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee8120e6f2b3adc69b5a0a2c4869e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec84a684498dacfb1cf7ba563cf7a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecda8322042c90e4133c0a64e3eb58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa13991f281becb01a3ff9f5f054ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff043afaa72d2a09ffdc2255695570655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3539c8fb70618afd01cdcb21ab554656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a008505c4fc5a9c9a120aa185b7d59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a303da40a757878d53b6d3ebadce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3631a1478026d2c1eac75344edf54f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5114137e5360e4e3a47d9f908a46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1bcca7e8790631ada08037ba4f2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dca7712e2d0050da2898d8eb578fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e22bd4c4366e6cccab989634d45ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a3889706dad215883ac5b7e26ddf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa758f81138c5ceee204dcffdf5789f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8885690608cd3f115f906dbdefaa61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16586e6da785331ccac3bfb65d42d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff448828acd4d9745f9978b1abf4521668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495ab22d6b5e7c569a6f6281314ff1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f730f2a559a3e499a690359007ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd94d1a54a8b45b130b60200a9b82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9c3f02ab2bbccc40efbb3f9cd353d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629eea1f8f6cfe9255e472db376bb03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaded343ebe12d451b249b05a4d3c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d36ad2d10a6e7a4072e0e5cd8a11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66538422cf3c44349c0efdfdf8d5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a3d7ef390fff1dddf97900b39ef1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452b7488279b8ff9b396375ad75fab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434955f4bc17dba6d73766b3594305679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e12be66d045be5df3f569d3af0540680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a1a2d49162b79556d2e7a15c539c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910fe08c9c7cf21cf9e08d93bdaf60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7815c99efbf804bcee0bc3572ca39f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399313ef3d9fd36ce4fbb439e35775c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086b9af4228f9de362f73ae712808f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4e42b78c2d14311c57822716e124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc4b94c5bcb65ae1b4c23ba7417d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2b7ce677d879ee7611e5667c0b84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e5313a377aaec25267144e79dc41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b8dfcfede177d4962f1f03aee3b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c671df2e67ecca511595bd6f8d41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602b57902d0834724ccabf521d14bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd1b22b16d75c4a9df2689cf2463e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee9adab722249d628bb4cd0908c89d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bf7434124998bd03c48ee4cd6cd89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d6449c4f0e7ca0d763eb6e725c27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd298c9b6cc654436f389d2b2bd51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6a46d7c228a75bcca30d3bcb169b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3296abb313a4833c63050f085832cc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb65235a22208294d5078805ab4571700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f247a3090f4e8292ef1303abaaa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499d9d221099a63d4fa4d76931ce2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378629e74eeb17e2e0ca36b373dcec72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab099ef2da9552ef0fd0c41a1be28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d16fb1b6f58126192ead57a9168ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590386cb497ac6a379e53dd5d61069c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312ed8367f3c8dc67e5ab2d6d4e702707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387fddf3e6e4642d1f87f76933aad26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f9f00a9b93267e3a56152df5af3ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f67b049b7f8e0330f77f3b5d68980710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592747073c0268f18ffaf28718c4344b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71659346f07d5955c295c99f0ae8d2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b34dab0a7c639f9b61eb5021a6e40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df109eaf19dc8b8933d0bd0781a7ac7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d847e3bacbc6224c5f93a84b6ad01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7645647a396707c54ad879f9a0481d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73647806bdb39d00b388f6ef58b82fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f389c81c0b79bee498a551d495c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f60a41dbfba6f0b088e6703bcd19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283039d71dcab392f1644cd641a3036720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50941e901590f60cf41ef27c4d59b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6078e04b628f90a5543ec13266a069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d962a15d44e3cc52708f1a5554d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd16bbde285c8b61a721133e095094724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421155053d23dda258608dd0c5f5d3b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9eb57259b94725c445fd8cf5d552f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a7e4c620467c8657fbbe28ab89af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c84ae12df70a9926cac74a55c48d86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446577f6df092c81bf6b33aa538372b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbcb1b30e8efd647ac454e0191d476730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667908731116c8ee5bf43c73139c9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c190d022b500e8f82effa9d23e8ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebdce1985aa2c84ff8f2935de2339a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa18b7e61dd88d18ada24b8bb023c65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af8859799186b404f77e75b06a2cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c84e81df0167b0d25e92c6e8f9e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8dddae2458ada5da2c35e937d0243737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11161e40997e853c021168768f65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec56b8acb0fc9d1ba4174a7d51c450c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a993d4d092de8946a7e64426f0753c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b237bfcc316dce8475560a466109a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b376656d5cd3d98393ab71f8b53c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6606321a8bf3ea678400fb84205c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65ad24aa4d498148eb4414f253e5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0628278425210960fb512f312870745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ee064f33b0bb6ec259bf61ea5dcb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1406399ac8c3c6eab09db8674e3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e98b39251ceec6d29dac403513e13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534470f85c6ff79461126f76d41e459749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d648687d56607b00acad6dcb5b4c384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254bcafdd056b30f18d638bedbdbdb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade71ee46ecbe326cba31778c07f5533752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4cb815a983190b9fc4ee14da3568753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f095334b75c74b4339c687e970143754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31bf74cc0550036db0238f3973431f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a12adea38f9dadf8bf2888c29d08e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca5c7d7f988d603cc3f6e789f0aff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413908e563fa48ce61169d5cc1bc248758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d44e84a893b91e4f1c58bd79fd0ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9287e18d7246df3613bc868782b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b02dd92ebac7e181d183f8231c5b522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103631f90ebc683ccb09afea8e4774c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b99732428bc411a56a335b74e42cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fad76b81b500918a16e8bc403d6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655dfd14e998920f6c03ddb0dc09ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366970b53d02ef98e296f96f659e4f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd75b2d2a197234d3d882eb3283d958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0084cac5777699e664e0df65f30d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93732bec80a1644df86688351e7c78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791abea0b0b94f875e0e06b96c1dae6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bdefdbff191bbdbdf30f531de1c8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb109e793c1247e4ada5faad52116813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f4a63f7a1035c6d266dfd07324e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1388e66cec9ac3dc9b4586a32d88815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229be0b49e2795c688611c08ede7d9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2daf40db0c2c33181709bd6b1057217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bceef5ea793a6e976e6f544e555da618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e1d60d40d0703f428cbd0ebce0ea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b46bd2adabed67d0ae14a841ce206320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0671cc50d1f5c995396444c28516421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d64b6bff3205c55c276d027fcfc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f779aa77d3203a1f52bc1c20c1f8f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306bec336c3e592a0a79b1cc73453e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8b5b09659bb0ba759b49dff0583ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c69c5c234fbf6ca08e4421da65a3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077162cc4a417f5a90f13d2b44794e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0f24677df37709ae5b6cf20245b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4108db411c6c24f011a3f085d95129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0ba079caf3f9df6a2a0f002e1d22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612edf0585d82d6c95fea221d18fdb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f03374e0db93ade1e90dbf38a1054a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317ba4dedede85be04cc04bc6d86ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0315884dd8c90deaf25dfca0d30460e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aac3a4e8ee95d4588514667ea56d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b2e2d6b74d11e30cbc981694fef836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d6f93c9c8f61df6cbcca07af93c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089336b99f93dc3e22858d9975c10a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc1cbaebb918d3bd9366dd9b8742239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317c25c1a0e8cac0a32c9b3575223540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50caad683acfb7d28e65686d87713541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf8efb0b214ff99b877f705698998942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258fdfdd03db6ceb488a95b2a4c367443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e92df9a3ae3746e521cfbb76fd3ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34af9aeeb9394ad3a8574dfea80a6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420391f4198de2858be400edd100a89a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327d0639202e55a39b78b3fcd3ca1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0ee9b948292883a58e0b690b22a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b8e544ce391f2a12d9d7ef175a1c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8c5e395608b2fac3e78b023b4558750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3256fba5777315303d78053dc12951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab6442d79d4d56e0ed8be1cfcf76052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4bb78aa81f919c8918d990d65c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dccf401f3e7fae6e75cc53520fa5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5628741fbe08963c22ca4d92929955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580774b8b8387d61bc46683bc11a706d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170afbb8a88cdaa8ba3b649684a3e28657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6202799e72aab82bfd4d6f150ce6cc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c145d64697ab492566f015424ca9fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a6f1a32a5e01e3818877a8c041bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c63f9ddb44d96317614eb0993018e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0afec0ebd3e81c39f5f5862601e33c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0633a116db228ad714166b6140753963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c23743b4884281407b2514e92341664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8569a47a56ef37de6ec5ed8fc3b71765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526684670fc9364d9dc32d9f9bc9c1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ded3c39a03de587b1f049746ab87667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ff5b96e2e42112bf509b75b03612268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e9cd86999a236f207dd93013cf4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0162985cd5669602968e3f45e48b6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a430314d1a2bea4bb3d98711905b3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114fe6d3cd66404562e79873b9017272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890c48c436fcecda3af0d8b2c9dda273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6404c4055d5b68277a3fa9e36900274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379831cb368606f402fb5aa9ff050675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769899d3c7c7c1f89d86549e0a50c39176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d959717179030c27e27c9a45a7d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457789c08d1914029c75705e9e12b8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063584051bda40e25693f1653039d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ac1eed7d0ab6eec68677502f691480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d3f8614b94c80137a6d05b5fe16081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7569c760f7b79f843f92c33656d38582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ddfbd15a1870c124ab655015d4ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add1942da5127cc41dfcc2dce1753284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9112e894131edcf5b07e310619e3eee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fd8c9dc6c4a6ab7d26f9764fa005c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38c90d98b0893c7968780e9ce8f3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387632a5f475588e360a8108ba43c4b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21ef2512ab5cd6d2e30a52c6ccdc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0aacac9c6af4e2fdb29def06bfb6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3af99e2330917b63c44183fe458a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbdb17865f75c3bb4777b412407f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44aa028eaa6ff528711bede9a9b8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd09fc2940cb1b18d496387a80ff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5650d2766c1014ca2505a53004a90395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092c9fd4267c5b931519fcec391dd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f74e505eacf3bdec39dcaba30ad0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a5c9dfbb7570310078e6f8489ed898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434fff04dc1433e2e5ececc36bc5c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768cd35dabdd9bba6709c5dfb0351b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2572faa17039c5a50573fd1bb71942101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e8f3b14b5ab51c0c829664ed92db2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc6324e3ef1d27357b44da9188e7da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb629bd3cd15e92484f4050dff9b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4009f1aad878f64c64338feaf494105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e0d02de9188edbafad1f713731f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a051404fa1cc305735fa82ca932f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813f6b2f9086855f26ad4bba0576ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce361c454cc88976d17c07acd963768109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5998704db9d34e970658c6c63e8afe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b18c9b72a33db4f75fac6b7fcbe0ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e529b5fce4aebebda51851d5afc4af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d5184dfd7e496282dfd33fae1256113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf84c540216af039f8c895a27cfee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f56a917a26533fee4d074acd4bebc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b54acf633a507058482b81f78990f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928fa5ffa55b353ba5752fd4081d7ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77956697f731ed79ff3a974fc02ff758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda74f0b795dc4765d68e8703ad8a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af36de772255c0bd6bacb2cbe462f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850d9b7333ebc1f26ad0e423b31757121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa4714bcba2a1ce6130513c86d721122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab26d1dcd3e15bf90349a89a612501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b60bb5b9c953cdd3005a64e9e738124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df20cb8580062c663ff7ee4a936c6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2650dbe75ad7a5ec7d9f639ac92a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1a2ccf53eb46d282b671850d26ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667b2975f3fb4ad985b07ff9b14156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd109cf73651a71ac04d4c90854b659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd0533da9557a4d03cccd52eaa1b71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b594a8a9d40900530134fe5ae928c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e4bf5b3d98545763c75397651ecb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c525dccb3a728b88b85f44074fbd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332176665f0448d8c8925496e3d64dfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2ee614c24e3ac0dbefec369268b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f176a0ef6bca731580865fa3dc7e83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a23b6e2edca056621493c71e468c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d5690701467280b6420003716c6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac27b07eaf76e418aac1d777642785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5352f07aa109437799251898d53a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bbaf7dcbbde13ffe4c9af07606646141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb8727509a2fac5cd239a060362e0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afff07825e1beaccdee20d7785433d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928d4355deebefb517fa5258d675a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e99f32b5993131fd80cfd61d53d9c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59158c93b84f97b17b672960cf601ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94358ae2e0c319bb8575f1994e3db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111da21425ed4cf0700a06e12f14a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0dff3116ed7349de2b44782ad106c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9164151ff600bea3cf2c26423a4b61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4dca40f292604afa2f7fd6ae8732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed786c15ac1139a27b83814c05cd2868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5f0dac6d486a33fe4f004aaee2a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902f7aa21d1d7f8f378665d823e078b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f170ceb596c7962a7c65db07ee2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c80fdf02433fc8176d364fab71620156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd119375340e5f39b909a8feaed6a28c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0f96374363c510179c0561bf2734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272b98f55dce9352ec8b976ba281db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2b605cdc6a70ff228f5bbda44e4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f5de959269dc2a1d702e33fda3007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa365d571db2f4b63aa80f1867f7502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efb6723f92aac92c07a335ebd8e826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba027f0969b4d53f79d511adf06bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f2fdc9aa390c00fca4039f587832165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3935d1c56b96de681fda1b5d0eacc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae44d0a9425cf7209f74c30041180e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e7f8a1df5d2f71e28e6a920d87c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5224b5c95745f8408f16c79519bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61eb3ca05f5c11d1de582ad2637996170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbb37e0685287befc567f92b7d94f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e290e5b709df4cb8dc717657ec79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250b863d420041b58231a727b912602173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93007a5d8ce7b025afa8af5866145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f14b1a0afcefea2b3595907f1a9ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d62a15fc60af6d7dbaf36ce07d4f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83926b57842001bc05a89bb053795360177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5748a368de4cbb2b2231dabd0c0cc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cc2d2db32325713f02a9efd3f8bca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9736dee2c3b2b1ab99b92ea8e0bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ea77dfe800bf2360761e4da1b23c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa6faa8d2cee912957a3dc9834f728182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124e7fcfb6fd6753444c9f2fdf0f7a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af37579eda3e4416231c7208f0b38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bd9d370adfe1d276de4e9633c2c22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4ca6be4ff7f9afbb9fec64c17e52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a56f5fb4f6d76fca933ec9c3c6ec3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77108cab96499adb7198afd956fa775188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a7ad1bde6b1b036ab4bae88da60e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35d5e5b298d9eb48e7bfb1e2da6b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a384a6f66ff1d3ee5f50404437ce6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db831f4f43c2f8477ab84bab03e4955192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3eec0d0fa58e3aeb52c7d2747fd18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677572e65d0e01cb3b1276c0163db9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20ebd215d2a7d660e3c4e59492ff6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef124f3060b05e74badfaf28568ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0dc6faded4a85266fcdd8e03f1b3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e255b1b9add820a23020917779a0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f076a44208a28475344bc37433e7262199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5930c07ddd76b55806ad0d733dc24f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7d7bcadc3fabffaff9c8b5c38982201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c8509b97220cb366516bc655f4b2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9edd91c6fff274ab8a9121431efb9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176eabf705f10e658efc3fd3191ad7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3c4653d737d686ffbf8420e62196205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639ffb57f705c26b30973276aa609c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d289e2903b08b7aed53becddbf8df9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f0ab8fb57055f312cee1812001cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380af56e7e5a328b21982834e2f804c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324042257589db875bf483a9870b2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372f491361e77ed318cd4fc40b2bf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e22636d40c995d210e431f6d95f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bbacbdf6558fbfda49c86863a39c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd468ab232566f2effd7d9873305bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f5f1278d743bd0a930d23a38d9ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb38816fd76da052498096a32bbe32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a758c18648cd94d79fab0cef77a98c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9656258aecdf4e326b1a75df2f7239218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5331d6e88c95c85fc9e0da3adfdeda3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a40f01396cf7a2a64f82d1f4db91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6def83f53747e765118e3aec96fdf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a065bbe0b91de7e95d38d72ed828e3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbbd3ca40bda90439adb819e6633c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600243a87b7959347add68848429c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c53aaeaf9387551d7dfffcfa12c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e624bcaa96ba8fa48178174112765f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6165b02f3024a50dd2870d7047906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f01f440e88208bf5201a99a0c83f33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f942126a3ae7c01424fb638090934d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f707d1068b733fb45990f584f159b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611e9ff2ecfff306919c924470652c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42a5c89ff2371b342d80f840584f90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46159187c2aab95be9b5e258786c5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3974bed554948c48e03a7367d0d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854d9047d36acb536708e152756d51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523fc1e45994d284938d29328a4566236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05113af5c8564aa8386115fd01193afd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51fe11a87e347e1ce4975db164c63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477674afaa984f318e2710fbd697ae15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444ee401cec149ea631dcc059eaf010240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d482d990f5e2adf1a849a74aeaaae7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe718dce903a5631045f37b5ca8174f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87082f9c090c00df40395acfa8c2e884243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa288c73bb08475dedad72103a95e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf199930407100102a72e0ce604c1d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f29591699efd808c89ddffe38f16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe183eaa7bb4a8443313febfe2c3d2df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87c554f953bf94f4f88797c5366cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3e1d6ebe87231745fcb65632c3f9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf22998367a37a569c810b575ce09c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc3a831647e6c376d4c3506935c0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c12010632b530737fcc3ec05e5ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b727e8d544e5e104b742e48eaefb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0590bca662c2fea4482d599a5a60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b982d86a9df759aa8727a8d77e3aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e4973a9a8ab23b068c3a65e288be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc7e4b8fab206b5c2b4a0d482b230257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966da975e1e365f9d6cceb1bfb08dc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485798351c67bfbcf1788d08b0420a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b86ba7c1341acc1d5561b23ba4f8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e9e784323cde7fa7c27fd0d316aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb7c8f67cfa42f577fee18a462511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ae8ac5fdeb23f4f22106a77eae8d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b88293cfc6e0cd5fc7a6881908b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149d534243522d9f5efac8ee3d80264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600324c9ad2be85223fcf38eb6a66638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af687cfe991c8b9eaa813adf2ca6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df0e3d4f30c64a19a5b0d3512b059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149856086494d7ab1f01faf1b5b41ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b47a5082150c36326c08e1854eee9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b2411c6d83415dee2b32ba0527186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1be9251b32311c6ba17b2ccf0ff67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f17d0b249528c132dd4dd0b64a4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f261fc7ea023744740d95f2225e13f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a6a73504de2b138b42ec0e20acef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2e06d0b250e527e1ff18f3958bed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242541cc9f34b321c263f924ccee1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea67f750c50825c7ec2eec6e47a1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab939b06e4ce43158616a073c7a10a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c76f00bab025832e3419edfb0b37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f566d120d93d0a2c67af483a98f319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941b2c17d4c538f2e594841469556f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf191401be2c383998cca2b76d800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111140bda380b7295892139151d236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73466055204ec4aece8edf95d2470721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b5e44aee6f459fbf1a6887e0201c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4762f508604b9e060d92e87d64f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035be595436fe1d2fb39eb2b468e874288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f83d143370581e4df6a161e5fc0ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef35e15099d3fd2a7f2b5588f5caa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfef236b0479841a257e123c6f2a48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b237f8f3714e05d04696353c738df5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0623e49cba03b0bef7e200c5a815e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9669d45025ab5e3bb9e7a9ba91e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e9a9550980d15eb109c9a546f5716295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf64c633ff0be8473bcf1cfd1ec66e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334283f99ace2c9f03df959ca9166b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213c863f303867eecf31da3bd61a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7569a35b2307daf84527f9120a368299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1796708bdae84a44332743e333a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf9f6163d566d17f04e031f95d2ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d64ea81e2d1f3aa1785eeb725ae5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f366be9a2bb97ec0365899b842c53f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb0db97c92b15d0d71c6142575108304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2510cdf134c3cdda4eba1f3bdc799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c50f1a3fa838c8285416b4df7bbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f94a7bb164c9e200e5d7d1ffdc1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b911b4bd39060d3ae6bca54e0b6c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7898c8d4d66e853e1523b5ffb952e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931d1eab323236bc4cf748e494e7d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf1e4c867b7faf3c0f9633359f3259311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846cd8992327c9d2cff08e9cb609369312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764bc419d695958863d518d4de5673b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec631c4ae2f3d9b55ba9b72e42da4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5019bd214c45ebfae4ba1802e4965315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbdcda941f6250bd5a57d1385fdb31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe09877b3c4c2e9f5eb26db88d5404317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae87f7b87fc2eef260ef1daf89a41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fdac07bb32972546eb85894f50324319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0acca03fca43b7d61b1e1d05c5d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e4b3bd5e81ee366b56eab75597ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1180f236a8eea28b4ffb45374d06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ffaf63a752cc7c00e1dd2182a0df6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6bceabe1eccd022a6e7df7e13f33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e171b41668299d07026432157d8b1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7bc6cb4c2f05bc9965e490336a2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8430edfccfc97fb86aee8c1bf8cdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b2dcc958abe9013ae05f53deb66e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbdcc93c7048ca48e9875c31e13273329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af5594ebee5a3c7c56df7f40398c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2b979343d1a70f7c4f043cdb5445331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8179ebd4d5ffaffcee2f6e34f04e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71241220df82fb6679a90c096eafd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1697d492db23cfdee95067ecfd929d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169bda68c008b1094448931e13d5b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba43ab3d3dd2da72944d7b512e0f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698523d7da85b2c78ac9fc87da5e5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38891b7dc8fff54f7c3b8c7b47ec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72b8983281cb515658920aa76db0b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d98ee9fab10049ead71663a3a750f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd4bfb6a638acf9f0f6563dd5348c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd454d0493ac941c2e4d40827d7fca1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bfa48dc416d0ccc7d22ed6b006221343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371759f528c5d3f3f84a9932465e7647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd7046e643b196dd78ef14f49b7850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be4af0cb5955f3835e024cd559af6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820513ec8aae2620fc6fb17d9ebcc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4be2328596a787303e21214f5d779348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19db4a867c02671116f77948abe1979349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea940e5fdcb90ba4b64bb1e7a29fee2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c56a043203acbca7b6bf54624cba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd7264a8deff01fa55d90562cd894352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075968e859984b8fc90e2d540e4db034353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779180bfcceecb57c6cc4bae15a491c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03f3fdaea2d3ef3397163d1b5455e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62717a5e34d8334674de6fc2d70e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8713cb27082c0a7578f1bb7b7398e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf11c8a81a4696c2106ec47a27bc1d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ec76544f5fad8862bdd3a71da5ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768c4b56817093959837b84bf7706f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985c83d68d073d8d3397ce308fe011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968690753d7a2c093ea77dcb3022fad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a0ae5681c85f06a630e4c57de9f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8064fe4d5a209421b30f340cb1147d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961580c26a1d38130f85bfda1e1f0308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ae3af8eb228eab41b26a03b63f43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d091a0d9a208a80f84b3e483fad25b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e8f42e396fca63ebf43ecb764de7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe9f7a061d0cccd6a126624aa608f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1ddfe1cf6b9d96001bc88ed2fada6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb914c963227a4bf927b0f98f45d1fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cebe7b06375519b7c69899b6c2058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886c268f2f54843ec9d5501965010b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29596ea6b25994c226672944d56569a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e957c5f818d38319086a6043948e5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b62c1c26980c48b8eb6e7b105cd830376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ecd1a50575e52f90512c9ddca060377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27ccd55a5b52fb0db6aff9bcb83b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc70db7e78f83b9c714ef50d06232379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba796b59307fc9cc93330704ad16e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614792c3c89257f84924247c40ecd53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508420f4e9b601fdaf53d2d86a869b92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28913c3c3cca3785706497d8618baba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f263fc53438d60cb58fc80c42cd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c1c57d9fee4ad3e1eb317984209b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2ae363427fb5a88cbbdaed7a36f7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1b1f36325f6eaa9adde56d601a2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797727839d264edcf4989e17f73194c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a82347a343ab91a2e65a503ac6c07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43291cf627d1ef04dfa84ac02908db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346142bed3f4fbd6cc4e50c8d269be5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b019e15cf3326dfe718b3555eb34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce73c4d92d120d2cbd8b461c3b92b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50764ff05132c243aa0513b61687b78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae1995187c3de03f7838942fa6b4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b91181730ee4156743098d955dad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab688e2533189d04537a01aee7dd48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce033599010240cca368bce0e87e858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd66a53ded06c7e6fe318c871371c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8144916ae1f66eb8234b01243e242400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b463244da463208db351d648a45f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5a61ea72ad1f742899a6c2be8f48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab9afa98fb261fb91364b687eb368403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b4f6057d063187f02283d84fda44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7d7b33c69cec35c647f1de83bbaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d0a43b75ed1447bdaf5e89929c0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d44f6978096437dcd75bb72d6e8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ace7c8357a1ffd9e05454b570c26a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ea5d485c53bb0ac09c6cf8df42c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc08535ba15d1f311d2933330f0de4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b9c31ff88e8ebdd7f4a5457f5ea9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e583044a25c27cf1dab37a6f00b354412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02721da2bab517f3b6933be34cce0fb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d46a1dbc90a573c12f78df6ab781414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16385a36b51e1d66328cb09ca920a6f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583c2baf9bf1bff9f4dd2128ca19ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002fbf984170f60767783092ce7d4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e751b725476b77befbc601bc9d0231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ddd3394777f3aee10ff71b27ceee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442bc959b8e229a1ad901563d6b0425420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28ab19b2e0803b7d98d2d2e8cbe74f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea2df1cd1e45fe6c454818cd469fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2020eddcc9888e568f58d404658e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d500a37038f5007caf636b10c769424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2322cdaa2e801b5c26fb5f1a61fedf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e6222aeca5c663a1b07aafa525275426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b067a099f3b7da5507c79b1b92840427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a695247813a8c3cd2618b4b1610d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dd02d749ed2617d3a29282d2618f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff69ab9dec5007e66991eb8a924ccf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b5f9de6e935421d2ac7bf5f05a0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2149755caf06d0cf11a887ee1ba9624432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e6fdacfc3e9e679c21dd85cb4676433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2093bac90e35b4aa8f53d1097dec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818d004393a3b432bad4ef162ae8de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa87cb47b1b203809109f5b87a50e08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e9579ec85b8f077193d16e04dc7ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b70785b379f7153f2c82c94ab50c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb739c746390813369b8569eae8c012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b557746d33062d7f3abdbf26cbd81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b50c9ede01e834db8790718733bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fb4d52387ddac7ebf18800625c7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355dc36f87e9232acfc1135725f8fb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8407acb3465880f928948c922aa51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab37ba64ed44d7c9b61acffbf6f2d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1532f232fec88b3a556f0b8fa114ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01337e3b6fa248d9a704b28688b0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ef66fe4e794da85adece0cf3af167448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54d57550b87ff6e6adc3be9936a62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d7a970f32284bce9e897c6b5eb8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2439d29fd57a3c4a5b35c2247cf7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c65c0f6ad5c3887519f4fc81a9f1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b35fa8ff9e27e72796068137467fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e012dbfc7189e1e28dd35f45957cb50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318b2661733943d6b09f1720053e2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa2fb11aad8a244ab4409622510f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950d68fc5d6dfe3a8dc6a8d3fce403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331227e23a0f652584c47a1393d543b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163050167095a397904a4aa49573e72d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b97656d1069f26847ee1be99d0962460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91885ddd81219541d836a52f927dca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53868f84664e619c25ea8ee15843c962462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f36984456454b78de1e024813f7ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec1b079915f95087b80d6107270d0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fd60e9d96133447d36cba6ea85b36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc62542c989294f0ededb89776249d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e615e34b07cca967da8703964ba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bed45b78ab4f36586203e0aa446b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747790ee79e59fe9ed1b15e1bda0a4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf4cfb050d6aba8b001b6403485e2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d155f23d79e63bd29d95559fc14bf20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd6f49042345722ee8236e5171491472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6df733962651836fbbc2bbb77fcd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd474a13e16b95f23fe3a0cc3f429474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321086aef1a8553999b50a48ab638007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6866f39bced1a8de343cdac16dcea5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d158e9bdb850dfc7aff6e68228dac3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe979fc3f6786a160288ae18db7ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf225cf6d05c065982f6bba95c5eec1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e0c81018466e6d7e45781ce31335480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbff73d88c6eccdf980bf131dccc10b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2d9fa990824b29e178515b1253f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8dc21ee3be622124125f4b7ae58b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7955ea8d506e9a67518d54019f90a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730aaeab6703194f73e93f35c9bc28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62483239a6a6d2cf0b41a51f4bc6af33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726ef86f65cdbbf033b80cf3bce3b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc0b8991830d68ed71443a15ca2de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3b48ee7bc164a83b78b318c0c31a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6731aeec0cb5a23b92518fae67e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93780a77d690d8dcbe66505eaee5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f05bbe6eb3fe31d2a27d9343c3ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adef60a43976cadfcf5bdde681917d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a57fb5ee798686f06dc89366d2321494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b466f4b301ac7702830529eee879495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f495f3dd0437412977ca56ab1c4012496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfd7bea7545d6fdca7ede15c249162497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfac616a16640acfa2f25a8a11d5a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239fb8a663c8580477b54ccb600baa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a72d424b67b381439fa76f98b7fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1f6681bc01958a2929f8b22e4b0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01849d0a7e300aba85a59253234f55c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091543401e0b3843d9b33b35efa3981e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222546fe2d8d9f60699d27e45b02089504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c31db9dd5d2c22752407f821f72c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082304a1d4b3b8bbd694d7eb6f0a754d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363ef9ba11b49bb083296a18ca5a81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33259deef29cf0db799c25d3007574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa872f1d98824c556448a498608bff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c1e9035811406fd123239322e02d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f8261d4c53d1d00f8e57ade43ad1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb5f5eebb15a06a9469720b428fe2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b4784965b97bef903c6fc20778f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa058f576a3c95232a5d4bcd3d8bc01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75316a40cc5c10bfde52c973a3da0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c6b40130815eb7589b0470ad0101516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729a401d53cf8fd494d81a71f97cef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1368601fe31d5752675408d2ca037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a101f7b866996d7d400f236ad2acb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253a0afef1a60052cb57ff34a83e37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbc3f87b5b5b1f088b60692e8963d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edce38db7f9c83e4942bbb6116cb0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161569c7776b3202965859bd464327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22765f8633f230af5979abe96b2ca7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89e9ad3edfcfd781984e628d83e28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f489face829fcb60f81bb3b326a308526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf113cb269fb75f1cd32bcf0aa63679527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d05febf8e3a9930ffc911f1052b9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1efb3ca9a88b9f7bbb5c54c36c3ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb79430687e0069bc765d7abe925914530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc90bf83f3d0cc5c3b6533ae252ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924354f08b6adc48429d8c856df5a2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49090ad2bb58630aeb4b81ad8162d1e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768728da22da9f56c5eb1a32cfadedf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca1c13364a0b60e822ebfbcd0da413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e661a02d62de2db30df6139f0a831bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9b1313eba38e29dd99edf63014bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287870c540c20dc8051c30313fa894a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ddaaab8348bd29683aad74c653b93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41570b0b664d30a14546a87b10783804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756edcf941f58267feb0f33cb5e89617541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6dad0e0e8748bcae114a48294e53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a8911ed6d66ce34f48ba67e548c23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046278bcc0a7d4a46bd6626f859fe908544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8995dcc148cac2bbed5922b5d5643545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d05b705539bd87ed7d7583b989519546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9c71bfe6100357b4daf81049b672547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d0b2db0e04276cbd233d49e3ffe9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55abefbf8fa1b63421bbdaf3cd411549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a7f8a5a0f7aaf0eb68431b59c39b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0812b3ce83deef6d79349d04f807551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a40fc4d690b8cfe2cf7878a95585552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89fd1e8c58903003e69564f850da5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaeea302e42abbc5618709fe0fd988554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790a4bfea6c0dcda708d61eb66861f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13b8724441eab8162a7c61309d6bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b44fcbd58b07f86a333757b410d84a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b567473c7cc07ae2448fff3270a61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee3f79622ddf36f1545623e4503a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a1445c33e6d570e07a8da628b482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18795af3e5a867b83651e6d585d6459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3aea26f7998fb4cfbcc3b1cd298e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa804158b41c1877663582a642b557fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79d1b4d73cea2f6f6d3b180b16cda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ace59ebd33c9fb4b4b697b07f9a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b2f7430a59b538e256fae963168e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed11c614d4dd1ae58d5136bb55557be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908283fde587f769f39633aea04e2657568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deeaf62f4d04cb92fc54572d05d201569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7caf91c8574e3858cf3608b1c73b4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca77a73f3374dee483766aca0f253571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2950c361ba0c98a62471cba752b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1011f065daa260fea31bb94612af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b0fa3c9b3a64a367394ba6a00adf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1bb541c30146cbd0585973422d57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748504044be91c10f51dc15d19ab378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a7ee6bb689da6d700e4ad80e8755577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162550d9c93fd99216769319cea7a853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a3be2c481952ec12c7568fd1b5c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560f05a5983ea04655e9223a4c1404580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166f698745aebf40df4dead9784321581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5188f4da77531edeae3a06c304ab0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27d1dae43ed2c0fb9427b0480b452583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d2310088b1aebd6fca31c8c239ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1c44e87dc3798133682073a4f8340585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682988b034e2735c6856763ad3bf1298586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea364c1c1ed87d0a141b7d266d1860a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8646ac3f78bbd355db433cd6d0e3a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a02111bd0a85aff316aa832f0af0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384cd67683fc10ddcf65d4e7837cb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663a6e697af34f62582342311340c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac395d7ae4478b5d0eccf0754b043b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e093a73d510512f69eb9e3500d571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059002f1567550356135ce11ca5eb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579fdc11819577dd8d961604d5b6d5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ae7e893b6aa724861c6a0b9b5c28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d76b14f4644e91653f8ad57c6722597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953f54c89b60e0f519f0b6af447b2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf9eb193ae62f977bbf0b2e299a96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d3da19245bd571daec06a291c803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e766f48b738b27cb7d3e5ed4ffeabc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893f5434e8568821461fe1aa460600602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088776e80cbd2926c39aac2e52e5a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af593c8e7712eac7282057f95bfed8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82132dc6fc93ae2546cebc514fe8f9b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bc63675cdcea0798afadcb7ff13ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc3299402a1212cc7c9578d3576f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b1e4786f0bfccd59572951f645de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d349b1485df83c7103c16443c08ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219285ba88972da527e27cad7000172d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226df7fd4d058be2919ba42d9cceaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b073c5ddd9d23c242df526d97cb4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657541ff6ad1844b759a6a0e5d530e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a07fba1e662b03e5584007d152c16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719959be2cc06f872aa7dbc9752e64ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b97e367422c89ef3523690b79f7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef29731e8de946288587820eb2573617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c519515321f52f72a4ae8587468027618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b38d5ef1a78ac7f4efa76ee46954c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa0522eaa045ae14f5f90470a4f25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc16bb512335f4a8fe74c1c0800f3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f96631b0a71b8263d607d024d09d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21213953556628650441d138fc6370e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d65927442cca66aa431410c1d1b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac452c75503fd3b104726aae5b90d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956f2744c259cab665a11e0756eb0fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec587d9647f27a0d6faca35018f518f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855fecdd371deb3bd4b31c1dd63bbe1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720c5887391c23ce843e1e27249abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1fc7ca1e1ff40198f8ea4b90d4ff8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196e18da5f47a9840dc3c9c39fe184631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1458aa1b8f6f4665199b0c70a0f6d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766f6618ff29149c825ca88975c5d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73997ebd85a7531cb7689ad45018bbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323579a3e9ab5b841afad4a879f6d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9888497e5b74610569ac83fbc77160636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b8f54e4b1de7fa3b966f50ee23a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8687508792ebd103df81fcaeafeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8f41fa7d2509dade58f04482347e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5cc796a154921b858f083405d836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228957032dc7a85d414b23a8a1bb0f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c28d0adc3926fa2b0acb26de69322642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe6c62f5872cf5c136cc95c631010643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabef7485b86851a593e20986d3634e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097f45efc8957cc10452f1b9da4ea0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ca0639610230ad7c69612c7cc2b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259107c7700942e43ea6144e9e59fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2b8e289d8d9632401edae206ba736648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32ff89bd296da737276420041df2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d60efdf41dc324cf8de09f00d235c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677824d543b2a9e3c825320543ba08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc270a2954a7399d5c501f1d58ff2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f417b4d0050368cc7b5a1379c564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d99b43513750de444f85e96a399b66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f6641b9a760f5501d618ac589bd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a10ab133d6458fe27c80c2ec5d8bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6a9cc98391560a552c6f6dcb3f48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d30f0e10b59a2184cfa1a00a76cc18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083e4b62cef2099ac1e113ceacad0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ba4142cee2a1368ccff9f9f373a9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883451440a56a21e2303f5cea91def3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3537d68a284c5dc369296a4dbc2524662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f0d6192119f2c21716531e71faa28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc583dec24571f1eae5e05d252375f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413918ee1505dfbf6acf5d76bff7d0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0536f50bf916c93bf3e538f84af7e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85519c86a498594adb4a7ae4dbebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378b9fa0978239bc569ed869ddefe5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078af5a69929a0ea4145c6353cd973669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e5a382541a5272d5f3e045d2bf5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb9398cbfdcea455ed5469918eac5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75a573cd599a18e17fed4e13e92a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07573c75c6dd45ef68e401020e46ff33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbed942d9e6b46c1d39180ee8849e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091ec8845131fb6406c7ff57937ed4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502c67ed6ae9795d79a94062111c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190716ab6a1982455d50727a2bba06a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e73bf87a2ddfc32fead8c0e5ec961678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b720aacb3afb3581e83adc76c866a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b749ef37bae721dd9e5fde58ac4cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80867aa40096f92bfc3cf7b72605ee69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201effb4f00958a9a3c30ac44b3e90d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50b797180e0268a1c396dd335a92b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4935906a333d5768b1a2d31ca5da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19b733a2f089c31214b96d65fca71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decfba1ebae63169459a412e0b7c3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726f48b2bab26b89d5217b142551d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ef0674edc196b91e0d48da55e8ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49bf474a8be593a60b17ffcb062c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95eb057b220f8a30496685ca83031690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1854422fff0f25821a33431c6cbc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6321356c6d0a6f2f50c0b23dbc6b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96508bc622531b53dcd49319c61bedd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af61f6b782f6acd6d52a92f6dd8f44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d454c8ffa7ac885f0817db75fa0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4118cbdf28362756c6780778bdb3e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f06b613e14793b9292d1469ff8fd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330c8c00554d37e1a3104a7245a07a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0219b3756cd2019478ef20c42bc301699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8cd16422d5091863f5216a083a673700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c745d3e6f5bc301765fee4723bd720701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05756d5f57af837ede4b7ef5839fecae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f933a2d176a59517b3cb92d9afbbfc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b55e4b51d26b4955cd562d382b01c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8e5748638d28bd8944046bb3f829705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9388fbcbde97abbab49e2afa50a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ab5b51945bbcc447f8717fc40216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc81acd1efb30cb6cae058feecf0d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d463edea96cc84857c2e2b82a7a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80e2babff35aca2ec2756d734b1cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b0388abf9fe13786c6e73252a2dda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46f8c25ed56c145a53a878bbbcc1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54980955cc9e51ac1fd15b7e56aab48f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42d5e133e72220473ce4372b0d6a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318279244487a5a578eb82e2db7b1918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1af1e527cbfa3dd08fa9a45902773716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b487a9b3e6d165b92b31fcc5b53c65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6f86a1667c8f8051727d9fc31af1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915db468a260c042b4b0e1cee45a44b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7451dd7781e67dd528d0baf5e92d64c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd34f6123450139cda5f964090adc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea6c7dc8314f6fd0d77b49f2483a2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9af43f1b5948c22716ce9e7e91cec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b59c008153fe9bd370f0afffd902b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb21baa4678dbdefb883294f6db568725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f090221d982d5ad3677d0ffd697c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1b8954854239699dad27d902afab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ee5ce7c83794bb77bf78aaa9cf6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae307e652ac51e5347afb44590492729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548556dd77016b2dbd6e4a1665fdf92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb39069b59ff94ade81ef25d4f19ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f321ec6232e7b1d1408bea6d1a09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3128a19687a54211c4fcda1ac41ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc91d8fdfb771106fecb47ec40a60e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475f72051dfbc0d1e5f367ba14c338735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81238ebbb5b71dc2b31ac22e8deee9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37215d26a7baccaee80ea95af1c044c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1c6189631da0e47625664fce4db4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa813b7b70c7f17197ddbd90c2243739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfffc1ff60d5e3cfd5ae35e6b724a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c7b1087cf836afc4d3e1f87f8dc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db8afe5c90b46c758b72598a3bb5ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841c01b6e311d9c4be462f0d9c49cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89d0f4073c826dbc2d504f571ef20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5369b6271b520c11ce996ddd39a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77743460c9ffb6ea05bc31702ef35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f40bc3a68bb5d06c28647f1769217c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c5986eb0dd8e23cc0cd59d0177a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858182ab35f8736682cddddfc72ce3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328528357b93714cc4909dcd7d12a41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f639e6b89f3c4ed12da1236db9487751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0945122bdd659eb81c3d2b912096752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849a20139a8343125e4bef391e5e45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b50946bfb9431a023f48fb9725bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af4f2122c38d7413d356449839593755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bd285f19a1824456b27a1f85caa1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d430c54e351a0ee3101499a68ca9e0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ef152cd2be85f79ca7199877fe6f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b004cca3a48ac431af141d01461f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>