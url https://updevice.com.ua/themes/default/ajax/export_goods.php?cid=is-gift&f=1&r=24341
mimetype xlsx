--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d1cc014f8e6b05103a9650ebc93c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f322f0ef5dbe52ad8b70762d7ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca907b233a1d16c5da9f15c65a858f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27538902bd02949b3416141291b2354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d7a22dec8ae857545f465239886245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13474b7592e9833e024ba46fcc941876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fd4a152416196d534df6da7bee2477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd013b7ecd9e8454c8cf03a097f0d568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264702b849b2883751c48daabd4d4869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d43290527c432994c51388de3e2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13372929e768e30cbe83dfc2822d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4349be28c22dc5bcafdbadfb9fedca112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac3f11d93de7fefbc78f19e718264913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb105e5fb718aeb3de12dc0abc5644e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a58555b8ca0d2878a240ea04dcb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711540e28a6237783cbd63a98cf73dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4c76467f1976e8997581ed01fd97017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d3efe075cfe1e2d4ae625f885390918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06b20af3904afca8e457714a836ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2627cd548ef5b8df536f46b3e8e5c6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e111de8d273e27d019e4c2c1030331121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c9faf925041787e7c762cb991a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13134488a353e153a5250edbff33cb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3bb8bf6f1a892ebff3ae75fceb9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5592f3780abe0495a82b6a683eff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a26835e0913cf1c75033bfce7e16726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c803336491820bfd0a4a0b349ee5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aebe40ad11e63b0bb712ea379a57128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16369e007f74bc68a0b5db0746726e8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2120087c1f5e98bc643204e96780fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c974707bc8b962bd44871ababc6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9740464a5bc6007cf2377603c63c1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964a3c523983cd2cce6c0beed3fe87933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc47d8b05c44ced7cebde4a19b11834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ad2bc05b6bb7cc0bab715e43806b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b005811ae7fccc25579001db923a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c887a7964a05b1c25f63ab3c72c44af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f8d070dda27fa0a654e6e4c15e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e360c5c14e31638c9c37f420726039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97020f2c5050945e2bef583535086f4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f691fb0fb5db426880c4b5360e11c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf7252ddce48dc463ac3b9df8a19442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac179c96a4a1e99870ae90155352a2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc7c7d92e1590d3fa518d47736c0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793f332aa624a9b9c106ca3917db2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb38c81c98c46f546ddf9b7a80b28046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885014d4208b40c5418ff5b5b16218c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad62fd13afb139bf035eaabfe7fe348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf45a7db72766face3ccf0c4fc490049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09f369f03668b9072b78731266d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaafcdce077c40811867346959f16751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892248d355fdb9de6dd7d2b995389252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fa3a49409183de533e612015d5a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c2d5399d366e8cb6bea9bfa4821354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147cd2fe8405d0521454e1f01a5276955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68c31c02c16857d7eaf3609742cce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3d3cc50cf9352c3dbdf6783a73a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65129da4a74f619c5c2bce6f08339158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05925666c02b6a2e3391499f689441559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52e63ce3a0cc8af741812daeaf78260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583911e393d581678ab06f0c40a1cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1064f160b0b8f4b7857235982c3e5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0f5644fd79b96077d29f0c3025ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e483ebe2fdbc917e15faadd6ebf6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e1d48ff98bd65f7c31668f70ff80865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128079adaf62c32cbbb47d6ff6a3de7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b779d5a3e1640edbae17d99bb1d6bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f42cf83c718b88e38fb43829a4eef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d88e09c1c4f563e335046bf8daf0ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff269c32d208d7afb9382af1f9f97d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c2fc93f4b5e25d0b81fb4e88c47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037a1e8013bcaf3cdaabc49cac438d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1ab4b17953da8b0bc935e2fe88fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1285dbfb90bf0c877fd2bf960ece7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa27b28bb3b252c9260751eb8120f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9988e0a040d3b9ca2805e0050d5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce172e4875bb61b500f21f655954db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617d1e6b8335f401883d73d009fd2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a5de4b3cc59923a4b68c83b9bee4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157bd06d15e7149a260b52b4ee7e8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93717d4c16922813e6c44a8d61087d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fd505d5d77aee1098c258c7d774382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e410d09657daaa1a28f827b3b7eeb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2900809347be25170352325bef44d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c85c3c8d934c8ce3a4630cd48bb6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b2d22490ca1538e198eeb1d2731d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9e5fc52d0a2c6bb8600d9b8d9c4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669cf46d8bf921ec1954b97e22902c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd31779b3c23936f20b1fb0506ddf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b1e6d04848cbd6698472e5c4de0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3005b47fa099e042aa1bd3150da74491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997427749bf407a4c2d69b8ecfdc4d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753057bcb409bff0b33c214e28f9c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328841059b47f58238bbd70f0f4f66ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd15938b686fbcf497bd6599775d8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625173cac68945908c5f9e2c4c4bd1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc78f659fab379d3a07225414d0351397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c145bbecd053f40625ab1878a7e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa27ba44d7dc3f396842be8eb796b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11bce6b7d5a9c04396ec6dab17dd74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb733b83c7670a25fbfd3fb1eb6ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fb498cc409f9cc0345e0018dfa35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05015c86c3102b9b2f69d3f21ab6a30a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b5bdb1eb07b26592552950812414104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f85ba95090fd7a1cd3f163a967481105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570f348287788d5c48a21fbc0356c42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d673811a1337a77e86ce225b0a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb2dbe2544f149b190aea6bcd348b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3be906bf3a019d5f27d76ce4d7e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef232588cc53e77d51ebd4d32edad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b1608936f608225d67658cf954092111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abab35c0f6404bea0aef424d654bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535fc49029f6ff269799d0f265c10a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb59bd5199513eb76fe10b99b0a15d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb044baab432467a738e776181ee2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453fff92718a7b6fc6a108d514bad2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c23fcc9661c88a2ed5e9d7dc8afca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe99839723ebaf91753bf8305ba68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daf50cf798e328d53f197003064f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2132e0610c5f4b0a0919c21f37995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e334ef53666dd6dc640a5ebae3ba10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569e6df77f09e80adcc4cf8bcf37f11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caac1525a610c819338fe7efdc2d47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134f8f5e7f1bdcac19376677c856df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0a8bbd09fd3da5032df254863331d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5a13b7f7752ac424821f7e6fb20ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b47890804a1a18f084ed416d7c4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b153bbdae9eefb1b550d76e6cbbba9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818109e206dfbaa0630ca5907a6c04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db947dff06675ffb1db37d79969f89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa22fd27863a598d2a1ec57d0947f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae654c12f0dc85f80c8b11112f052132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb9e35eb9619df83256836a8a2fc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b398645a9348841cc371a4afb90fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2490a8c66e349664973fd85dd5a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d3a3f34939ddff176d98f5976d44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cfbb434780f2a75f58ed820b1efc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f76d88fca8becce13a65a2153d8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0146c84f4cdce44fc39fd092a6fd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35cd0f9fa92a26df4cf5ff02850f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1abb437d0779737f34a441fe96668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d279970ce3305d61d5f93f0bb2d7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d322afe4de76c7ff96ad6e26b76bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa3ce0eef8066b8b5b8c5a99b806f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513840b0cc348b495f856b7b0f3d5e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043949ee70a92264291c019c29d80686146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe480dc0fe0f5ea2a9674a01630d46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e92c12578ef38adc3c3250a0c7fc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878666c7f756cdb263004d7a8c98a1cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146931201dbeb9f9a8b5b658676ba2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dcfb46e6f3d5f0600d4b635a61ded151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f431119ec222c503c4d6384c93390b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7523039ce601a022698c62ccac07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe5c60cfce679a152daf84a57e784154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e9b62db111b2595af74b91c61c781155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d24a63b90b48037126b4d40f5499156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790f29525402879706479dcc3e3010157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7c55eedffaa19eef4fc5bef1c8848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852380f18855ee5c756e5a2176a421159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9b801dc5820f2d183f3d816d332a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a17c236d3df196ed8050aa90772e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d35b4a789cd37da535ccb0840c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd639acf9a79c666f47e0382f0522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fc1dc84ae9c3fe82ab49914d788af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782e995cf913bafa4e65919444f914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0a97afdad20497b910e570d3adfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b526e61dceb2fd8ed4fbe12d4d5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae49d5a28b1dccee22a281dc9cd9cd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f66a5ef0e176ff2fa636cadb3d96b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c0e80f9c98ded7ec41d27016d88c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404e9241fa0f790555b404d13593e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb872b4bbbb5e4dac40ab79096e34ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6de2da5f329aa8b49d4fe21a3e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a591b55dc138bbaede6c013ddbfadd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c090493b5e239daff164bf0cd383c80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddf47bfe0ad2050043e34909a43646176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90c3fb92ac3d83d61ce79b6e7cfe7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ac7ba4e53415e10bfb1dc7b683dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301d7953f8ddc5e535f21c78c77a89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c68f2781dd73dfd278e1a1a5f5435b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fbe146fbfb1b5e1cf8d1b03ea0a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a7f26489194c3fd462c055ccadb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d417601c7b8da20f45e1bea123e8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2f9c410af1904607e32bf941dda66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43984542c2795c54773e7659d5c24b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787adc07fcf7b4bbee86e5621ca79d88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633675f8937a60f11e44f64027f1d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b81968c32b7a71c41be086b32ce0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76150f32a096396466da2aaafd2bc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9acba4cdeb888dc3494058b5d39c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268735567bd8afde2db5faa02b3115191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc7e029e3339164e64d5826a81c9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26fa90964de364a878d85fec8cb134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b454f0901b444694ba1e50260e032d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d132ebbca21b541c85573083f42ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0150f6a8be4f9949332a4467deb64ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53eff946d7b6f78efbf8fabd1a1c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d8513d3cbe51f1fe46677c774745198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33259e23e7df4314c0750acc126f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a85e751f0d8f7c8354a91e683d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8ea5309d2fb6ecbd5c38d356e623201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be93747876ef5d4061c3f8aa13dc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b7a14cce9a125edf64eec2460fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98ceacad497f04b82815298eae2bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeed454003a72de244ddc476e2df594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb20da14c22f4613a05849f9614eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8333cfe0d48c287f270f09960844e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb7e3347a2fb6a1643cb0174714f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad797b0ddd1ddfeea2c5da67a9e8b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e1beaa13245713ac774db41371ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba847564dcca6cf95206e9507b3478f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6438dc750b9151721705f41d423a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d718822de1edc4284dc80c5ead03e08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268a2e14f825fd267ccb4d02ec59d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cee66d06f9980d383fd7acba29703e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773fdc373e42600f4618b02151924b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f0b6608eccd0949998694356f2ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afd79359fd3af8a5bc30ffe09382a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5281b40315c15cad7f595e9d92de07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47777b9b8fb69b960be111fb0a54eddf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621acbbcba71d4635acfe7ccbe0534b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d72932a78df7aae6d2b443323d09e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76a0934f85c8c6bf3f57e194cf7de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2085ef49821d43e9ef8119b677d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9ceb81d0755a11663b156ab669f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa1f15cb653e60450b5b63c2ef7c92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b65323def634d270cb531ddf281c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b23e4079c030460f6c1430519d31d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e22ffe52f6369fefeac7a67a09f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b17710c7016952b74849df65c29d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6055826fc7898b21e09654f4890859231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3beb7cfb8ae88950538b8b2b583fd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198f82b7ad624638119cab6ecbc210233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa9c4ae79ef1c4f7f2d39cacfdac9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffec162dda46d3e0204217b4144067235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8abf63944683ab4c73d3b6622c24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125fce6897c67ad7ba8b56134143c58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165af0167b6745e43ef852e90de337b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e569bed00e71409cc17bfa95c92e27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368d7adf7946760c05659cc9cf3290240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3d40f720a8c333cf809febd78b94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68a538942aff95385b40e073990a4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c4a0346eb6c59e9505a037fcc6c6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866af514844f88bcab6d101db037233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aab6d89f0b2648689e721891e683c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadc229e59992eab8052dd7c5a6c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ced3bcb79b30ddfb8306f90f4ae98d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8970543988b77e725636b7b5e3eda7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5e79e7fa0113ac8416c153bab98b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411db3ff45e72a1a81b0854c62154b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170483721979ed77f5d29bc1b4e3c0eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db696844d0ed4a40dddcaa53e43ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d753f3a3e45360736e85f2edcc48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c34893360bb058112b64dc98afbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd4f4008dd5d3b6116f3c2650d024255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a938652f4ca9a1ff00ed1a945ec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524180fa5c8ec8b29723606cc2a37f50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6339b2bdf62600c7ed2df425a4f531258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da2a58b039ce3ae6efeeee913d7f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd75a8d0b592bfb29a08cec122a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d8d1d90f5cb0a31647699971e305b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe6b251a8db5e79d9c969aabac3d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408ad68c1a20174c600a007e6e50a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff168444cb6a5684196f31111524f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6a1cf6b4533150eaa4d12102fe9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74330aa6d273d532e58ae0ad63cf155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033032ca38c4f35c0b9f7133d0deda6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff01f95705bde8a3b567032ee5787268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099193b65cf967b5c3e039b92e3b7cae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ad1bee040dacff019e29e7aedad9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123db5ab11476496b0be839336af03a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e85be3846ee22775b69b04e8cd773272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f22fe15b5c74a7082a258082454d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0b6cee17355867a19ce1995ab39b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153925f8f6aa7190698085df0528f26c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bc9c750e011e3283aec5beb1f5ee6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ca8cdd38ecb5f772c4c235537d23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9963a343c388ca56afecdc671ffee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac2dc02e3681ae624c8351ae19e7e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0548b411decc010dd88f4374e8d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f389c88debe87bb3053cfcadd89b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642c670c30c6bdaa18538ed1c10e28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1427a5017163b24710158b2ab8db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9926211738f81b7113d31761a36f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e04c223133c040c9572abe636d8c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e900aee38ee22caa32cdc526bec196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d4f2eeb33b4e875515137dd501c9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eda26973fc2441cf1e949c6c87af9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610180b486d42edd8396561c9968999a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94852b131726ffec01080e07d7e3b92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81eee6914127d17aab6d58b2aa8fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497279e0adf8618f324f2d2bfdfc9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebda67f0d7f5fb0df5e30253347887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf02da6f894047f4ce0f41c27f92fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce682d4b4366ce3a2ceb2e712c4eb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd66a1558c14277e661691c927ab8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334f9d573aa1b064e2acb503d9f4d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09162ece3c943a89db61e3a5ac873298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9004339b9862c9dfa39f72e9b551299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538eac3e83b56e9655f10c0f7ade93e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae5bf2d467865c9dc182ecd016c4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29c0755f54b8906dc49973c5f3abd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0ea875e231e0a99e6ae81756bc9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdf5d07f8a46d6362dd4e70f8f99a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cd7072ec2600b688fda66383dab47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3190a9ff704f55554af7eba278996306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6bb04e1a2a8b078d9e332f14ec4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331248d97e7a4ee87fdf00df1aab1947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7394634fe5644cf3a91f0ce2ba310309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ed170802492e53c09121694d0088310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919118559551379f74f576cddd493d10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e46f80d4b945aa29e3d3c28701cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c41143723aab803c8cae3103af2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a5927bfc92a0876dd450e30cf378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9aec0833af85271e2f3dca7760419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e328d539af44078500c2fdb27902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e580ae6ac841daf7fb229deb0166317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3872a4c1da1baa15fb92101033e01c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b76ae148b20bcfd1b6624d5ed620b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb170548bac167450c2b343728d805e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4dce0bb14b6eb17f7de84ccaa96b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b0582645182a7a7f887f841b4f792322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23399fd25fba14eb6ebb9136b65445e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87423eade3eadc94d9021e5379ffed5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7b719b26b049637a5932dcf1e5614325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7046473ca1011d34f4b0ff9d34650326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe7c773068957842eb034dbb2cd03c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41771a541745af169938e00c12af985328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be5e092f5c6c8827dfdb43b7d0982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb70d08bba48d3b82f541fae1f3f6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddea7587d8c39f278fe1957722cb06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d422a649bd2606d57f85e6032e1295332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba7b124f653f24b6a084f3605d530333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e8480904f6aee26fe3e0e947c4d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55b9965209cbc0bd107e01e1ce3000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66848c495896ee244a123dab732bd984336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e058e9d4d37c3ce885778336a629337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5faeb1f535d4b86e90044e3557371338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b5d61c702060fc39e61e08472d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209e2ba88d61d3daff3d8bccf4fb5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f3cd57b5e45906535be36aec23cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ad8387f730e9ed49cd97efdd55c08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c24308659a6cf6c06c3d7f290f7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b3bddd5abaa29f523bc39083644b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c233780e57f7203f334dabcf50b3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8560c8dba60ab3b3395a3a29fedda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b40dfd1734a51a5fe514a837359f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdfab096086eba184b119b18666e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df3d886191227d22c5ce3ab9155ae5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104811cb9ee2c35fd774c480faafee1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3c5f81f62e6b25bf7ba05379c0cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618efe3fbe508b2e6236d8c7aecfc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000cf71c28663125b8ff88f723a0d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d98db464c1d12ccfb84b1a011ec36b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23256415f18e331bfc3c49fbfaf58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861a3281ff489f9fa118aa29b18e711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfcb986e1a7d539ebef7286d0c414c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef514d8462f96a13f3b8006137a6f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c51cfc6d5541e86c95a8d33be518359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561e495af2eec16ab87679801c070c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1577cb6c3b74236adef2b049d0547361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a241dfcd56ffc69e41bf3314ce26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb890bf63e80b5b529ca809d0c2e8ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228223d8aeea40fcb33c8166acf53b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d63e06d1792a23b890c39b0313578365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142ead9ecac2f6db0ce31a3e50a5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c84733b588ca2fa3f30cced9f69f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b514da223bb7e554559715b4eb7cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ddbc0b273b6d0872e53008e596bd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef50d9c41a8492a53d37844cbb94f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4aebcc9b9dc9db8e623fa79807ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13797e69d687d9ef0430ce13b6ed3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2f2cffd242f9938c70bbc78f8b995373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569b75048f5517be2670d003d9368d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c80556662dc7a573ceace3864ac2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d79ef462565b85480d1e14580f40dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa54891942b0eb61120b3694219a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b2ed122b4e400d412e9c11c2e31a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7527c65646d19f4444e9043d36c9b48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a22df7b2ccf4e5e7c348116d38e48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a32b33b9c6523872f75d4543209f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e0b78cb0985b4bf637459757395d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84b363f0a63ddaff13ab1373c960e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c3ba6463d88a74f961ec1bb7091e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec19992295583710d1121f47e39b4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc0ab58ec8e75b2e29ef545aacabd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725a670dc9b01feed12070fafd3d0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e812457640a1bb400621717e3b663388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307bd937dae0aea8188dfaf254e614e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da56deaed6c9f22ec4f48837df64c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf710db5323c2b141a9f41feeddb6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aad255844721bc16452afc51fe477392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380e7540d51b32b92a5c6ed47bfaac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec115376dc1c55c9da1ebdc6cc6b0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2fc04081b24031ada127683a3134395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0197fbd9e270c832acc855aa638696396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d13e597773e78026d7ae2bdbfdc37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c743418f418ce6ecf7d11d6721e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbdb940afbdae8063e52b8a0e87d17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee52209965674170b17671379d8d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2be83e57942c60eea9add9113cf1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3635fecb71c4b98cbe78c972229d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea3a991726523f777592f25791d63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833517f540f0a98ea1f36cbe398334e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb6c5ccbaec8365aeb3da100bed84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c403b6b63f844c0d3fd75e9811cf6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f61803c7b3cc9e2b1ab4282d2c91b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2920ea7376ce99a9b358379f82653c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55acff7728ad898b19320890e792997409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e68d4ae1b4106bc1596de339c600bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8260f5cd4e7f6e84b46d7730f202c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b412c8e98c74859793e65a2053d76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d564abb582cbf7c0dca221f674a4cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13fc11b34068596b1bee3e34d42111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee83569b2460a4da769d36c29763b64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41ff50889286d79674b54a8bcea56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aac5014088282e9d48975b72486c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec772d2bca35f29be26bd2b508e4f65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b775ce5ac5ac8a2f1217d9c12ad9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d7b7d3b9ac8db9951acc291dd434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c6acbbb4178a85a2db66a3573cf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19b450ce18bfbfeae87ffe99498f33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b51cdb7b46456ddb6a2865d91c07a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b77ceda6e537b53e1fcbac0537877b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05301f1f5658c81b8064553caf76d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc955d930e806fb7daf5909e95f5a0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84568c4830de26ff5756215a45ded427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb36f557214f6f4511df6000e320d6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eba9ad1998ff8d192d4bbca649b1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55cdfc314a1560c47ed835a4d806ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57e07ffc0ab34bce35d6d2a10224c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf51416b40dcf4f5c1940e49bef67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e37ed32ee6cd096091cbfdce9b718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4358a1d2f753b4cb38ddeefe2549434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d197a2be5917c73a4a3bcdaec192de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8424c60adad24a35e247ab9568a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c939b7d18442ffadecbf9955d5599437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494ccc6aeafb9bb66deee39539acdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9af2da196b70b339446daab79e15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b2a4f00b07760db773bf1d0928bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079446777273b3af594487b4b454ebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bbab7f582dbb47ee2a458d1ebb164442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b38ba21bcd0d310b6f3e6de0c26533443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e1c6f9d7e129fb6cbacf5e370dd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c1547b006f88e78164cbe9a11197445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940d56de13cd29c58fbc4c9972f6ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f45a9d6fddd3ff822249f596fd15e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ac31a43b46eb8d9a06abff0f5a51b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fcb9cd496973ebf76a99651c3ea4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b658bd367f07f3eefce6367818e3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15babd9bbab9b933cf7090ea02b175d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c6c800672e06af58cdb6c52a2b775452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f479892d2fc6b9754d5f700b6e734f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982711226a1609d22f5e8befdf015ca9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d59b90bff0d240439da51addced1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b0fa46d3bca73f1d72dbf3a629da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a0397303f514809f0589d05ced579457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c9c644a5d77b18a9d9a02ca43626458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97a3182e9856a8d247c47eb9d8b06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851c0fd3471712caf69f168e25cba8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35b8cfce9037209eb3e3ffa40cca15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d24be92494cc61c6d92450e15c9b21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e18e7ef2c8be5be39390fc0536e53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810e3bb03dff7d635a72567cc7daf53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656cb65dddad0f2b70e9562cfc3e12d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03238ef6ef6e438e1d3735448bab6960466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702488688ef309806b7d8c8446d33b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba8f9f1320abf2cfb29c99c495299468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53e629c822164adbe77c6d3075bcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3673d58113469be02c12fe6cac9d3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b6bc09f8285ac772e6be08ba3226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681327d74afb842037eeef2517668eee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e30fb2ebc6646c175e53530b5faf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5a3dec39c27caa9e6698e9404d6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256a95e67fe68f7624969b4f5d843e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c566ad6a9f88d28a8f8a8f821e07d82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb8aefe9cfb6d7402267299010d42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd28d8c4c1078b097f1a9456a92527478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077ad965b5cd2522c2106b3f753e633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d99c410d646804f9350c8efc50a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e49d5dee4ca14200ebb95eb2c21378481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf50f78559b1e72a80ae4ab1df0fe2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d326b8c585e1d2fa0b7e60a68d51ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64a861b39a3267b9401591b8de9d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1caae8c226973df5f5d431c9acec4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8560b126b714f166fb3f9a79df2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878bcc026829d96ce235081db8c2f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bf2bcf0c7e7bb9d540fd98f13f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98909943fda41a3311ee81609d463513489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f22743fee7730ed625625508e7a4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569381c524fec988dd7b7df6b022949491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c121bf0aad88770389f8093445857492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed273453a11cad6ba42cbea0d624ffc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64883fc33a9c8cfcd3dd7ee6ff0fe5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b064471fcac38bff6482eab3ac46e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd22b55ca1614fa8da3dea2c616d546496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf523a7d44695d70f36e64419c9e791497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd021fa74f9fed8e8e76bf141b1a49c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428f8b6fff33fd0781d3ff1c7a8c77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c29397f0bf113e5577008cc39c50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801b27e557f471f728b1a0f9f6c18a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296831b8e42c4a720d4637489cfe91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f4d468cd353ac1996130ab119e50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef156c6c2decc15264a3858498f929e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1a83d067fb602936f284d0dde43d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26d6d2cb33468fd583f6ccabb5efc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05cdd87dbc057448aaedbe8258388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d95f50b45f743a5733022b4591df7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20f588c3339aa288adb799aca1898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afe08776482f1f9fd54e1cb574547510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19b704937c5df0776f6fc2a8fc5cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f430a97bfe9b6896a026e4ed9e8c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acba95c1c4090c6f2d7b3c1725dce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed4282fac9e0e0ae839f8cb3723c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe770890fc38dc2cf8d888320766c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134d23e3ed64d78410f84d3b84d92a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c41a809aa271bc88340ecb38588ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b0c2a78fa5179465e4bc77fdb7db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246c2a893811b7ad98946a350afa43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edd68cd3d418c02c1e378e73c0bbbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda627e9e41ed8aff8a8b2dc7345ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc73898f1ac5433b3706cf4355985f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd03636395b683d16bdbb897d8304523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a930cd14d889d39fa82af102576f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87115d6213132c4da5ec504dff906525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213bf62ca8d010a22e060be5123233526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac06c5f1f9a80c6c62f94655a20c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26f1b94b3929d55d3f39dbad074e92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4c1ef39e9a9752ed202f5d9a9110529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660ee1831d62110aef4c46dcba3d1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57ea86b3ef4609f158dfdacc1a43bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bb32ec0acd6a0cc9626a92c31c83f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa998543ada5707c75ea47b028d306533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81841ac692f418b877c3acb806a90156534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3dd274b655e7f535f7b9ec0cf41ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925005cd33ec55342d4b4b029fcb247b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859797799d13eb5fb1b6a2dacf0329e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9269438008350607a4104ef7b2aa83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18718d168746b6927d1a545c40d132539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1a8534de3c14c5d6e607755cbba9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353168cb45ebec9b40bdfd0895112f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70958d73344f82b2977b9595d57217b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc8785011c712908181e31381c1531543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a7d78da620e38f3500b64926f026544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de4c9507b565b2f2bfd388c7c6b20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06142683c0003187de634b74ce7a6b27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31ca55aedaa5fa418a0ae5a1ce65c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44447d85f2d30124a3e53553f8f474548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d1fd1218cccc474aba9d24e8d6fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023775eea4c87906f68bdb6527509112550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9661ee8dff52d80d5e226dbec201551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa46c4b6b633d46a59c9ca1262dc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f94cb50494f6b33e33fb3c3b091a29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564b3473a831b963f92441fa6f253d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae5679459785cd50b9b944c3219ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a58f9dd32817136deefd99fd00bf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6d39ceda9ad97505bb2cc088fc06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5158f652511b293c44015c8f3936fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47f18883e8c4c2a1218345645eeef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae445ae63681a1fefd56448ec2de3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec45aff96cc2849ea62162e44c44f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ad0b1dc4b2c0bcfeeb35e8633971562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89166627022912aeefe535fdcff950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f81e01282576bcb3289af551008c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7550b3495f144f86c895639a8336a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57b0e018f6a1b6bde9f21d6a22517566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3f80210e4c7e9e8487d1f5450886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8befe651dedc3de7a4a37c47a0efe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276808ea958d1094c11331971821e0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae1fb2d4d0b884cbabbca82cd4f77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d889912d9ad441bb9a56d5435657d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef43f036adce79b8f4efd7e6b0f5e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a00419c0c4ce7c35b7213b7ee73db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d5f96dc159b74e5742f4c27bcd4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9e673c4ba10af5c3e5366dfe78fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da33b1af995a9dc5756f287c713c59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0793165e1f2a3196c927942e5d807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc0d2f977900b9516019febb38668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a26b9cce6919d68e68d2539dfa0b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e68087cb202cf9f78da4f47378ceb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e40974d072a6a783dedcf3b62b944581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abcb6549f7a643faca6a408555cf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8705522ef27f819d156517caf87f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0f1a75cb6d5bcc487def08ecf6ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763da53588bdd480754f348df318300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d552aa9a16e70dcd31a1d2a62aab50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4b6560c6113f9c47c16bfe66f7412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f111e7b91655bdfab2b38a6972fb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d729db2abfcb1c720118932d3f77f1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ece4db4fc9602669796c8f11ee5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97978e7437c4af0b0a52d94b7dc94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3ff38fbfdc8fe4186c6da58be705592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c78c1db5f096e4dae1badb4ca798593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac9e7c2f496e90858dc5ec2defbe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa70bb7649be0f961b8a4d90e83e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ece5af3acb97dfb6ff843d4c9c20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81554c85317093057e78d72b615bbfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb008011037aca33854b901963db88a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d280bcc8a387c80a4f9526087ba8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1509f8065ad87a969ff7ec476559b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577c3d5b9cda671b95315c236a9bdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc88d73f0d18dba658154e0c9dc5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e032d36c90b81e076bb4fe22f042e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd215006f3d51294e7777d4985de25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba87b3c5be63581b81bf3ff3caf89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fc9a3938598f642293eb699c65ed3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de5461518764dd414a3b074414be7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3641c83155ccbf66c6f325d6b704d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c513e7f0e54855778322d2c6b1222609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7f9f590107557c75135c6c600dbbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a0a78ca79c5d8982f705ae49977b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21faeecac8526a7b6061276c4f888c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785525cb09f7d679e929c7141490f59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52332051888a04594c142a08c741c707614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c79f14e3cb557169eebbb17ce9c7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b2cbbb377a8a44627d7136087dda7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0db53abba74d48e7c40c0f780e06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc8bb277f3e0dfaaf7b70f02a6926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65b78ae6dca101b5243b14eb9d7db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548fb29f1a4e146e041bd8b1e37236d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71189daf792f29c613a7268700999d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6cb228785eae6270fe9bc8b83b700622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c630734e61dc27abf29028aedabd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d228a2b4bdeeb0d62758250d9b865624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2ce35bd49dc6301f280836c3b67d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e0a85610db3f5a4b19298babc980626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5e128fe3aa76848763ad24e14053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abae8dea88e0d52ea7db39b3628ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b529ca0ae881b0cd234cc37a1a49fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b4502a5c4055b64874907117aac5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e422fd3cf2d3c33fb9deb7315e15618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8aa8a4295a833e01ae9be769ad55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64c638b3c30b2716f28aaaa4ff982633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6d71fdd9ca389f589cabe75f6c8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02098f54f564ae5406311aaf00173fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6790fa9806591f48043ad5bcd95794636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdafc1e40a2c39b399214444de8afc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6119418116ad5521b572fdae52cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c292412138a153a25563c060114d8fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea232c6b3e1d0d10516753556032a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1fbf2034c2d8dbd8b4bbee8713f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6dc37c2b56ef34b70c13b7a3e9e82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269b0cd8d809babe204088ed2dbbf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe7850bd8005ff4e17b112eeae3f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd837debdc1679f4258caeb0b7e8745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98d7f3785b44ffaf0d28dc3b8e21a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fff64b08cbb4c761ef91d24c14fee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a7212c9cd73ed97a823ebc4e95509648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c9936ce064e00b12b64642263b8f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfc216efc1443d3d04a865dd7849d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa93a8d909ca5a45880e00989d23e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fee9fedd67700c4ab55a8e254b059652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08142df792b9945a757ec786e3c1fd43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93357a766d36c3c898ca1b713ce15132654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44fbaa2887393bda568d13b97e971655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5f666d6134095693a26d8ddd90bad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202f41f5ae8ffe97518dd6e9bc71bbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20133422a46b840f63537fa3919cde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f9c1a16271364274718846a0268a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a9de2365219aa56a98fe493649ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39ec971b2056437eb9cb22d908f5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7980f0cc1229f42d7a1ae5bdf446ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd685234c915395c7fb41f4ab8c73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7a3868bc4cfc040938245c757b85c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b66b631decbda4dbf352b35abb7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93532789e3e94cc440775f0acc1b79d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d070712c6723095e7fa7702da250c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619148abe5149c7a1b2fe853088c212c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c3d06e20e81982fdb8bb423bc58a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0bef2f2314065aa315e0355ae576670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae20642a65f42ffb85566e82d05fce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f03042b94561f1d7d84bb9778e670f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2576a7be01e6180af01154df81fcc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768629bca1cf6f7a5b01807d47d33316674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058c347953f2d84fef09217282a15a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea5b09e18d5765540a6381a316cec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a7783798beb3de937f6037e35719e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e0c7f6d1001a448ee6478ee31cc9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aefe0dd4f1afdbf33629bd795813fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ebeba8de70018a465a04934c99af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a34530cb4cf712c81027ed785b8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5cda5c7ed11c9a300885a67d95dfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097ccf9405c2848e85e5c96843c8dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53bf9d99911d95cac6333cc34ccfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5c3987fe3acfd5dee1dba43eddc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98b0879abdf19358b63b3f76e3b5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff33f5d576b666e3b36bd3807226b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17902f6d6e2090c501e0670f0e9c16d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aaa096d05157286cf790c668423c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec1f2e7abdfb8ee6901f2f8b1fdfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b248e17807ff008a9099bd3f1006b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afbc5ef848f6e427a4253dbe56aac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7ff601c464edb794f48f86cd75b3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ba63c19fef9e307326385acbd384694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964afc29c45902dbce863e6596dc1a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2275169db45b62a987de99870a1988e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc4815446bbe10d1a7f2be2d3f5a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c15ba1f1e10d642da995de789ed6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe6ac9112fa43145206719811ea0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369038dbb7065a316bf7aa1679852c3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c24f20d19afd9283afa1d5448ed1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667c64bb68b09b60d3bd84203a5829702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a9271b9c126c3d24d9ca44b8391b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ef62eeddbe16eab2cc34555e7887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f6bf720e2fdcc4bb47529e6d1f642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132fdf4d37e4480e4eb5d3a5f2d533706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8ce928bb8722ed2e1042e07248efe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7d05610a631a915b860feb8c05ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ebb3e450af77d919832f0234c9a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91c62ec3dc84c8cb72540e60f2464710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638791fcfbdc7e278bfe369a581f10a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70d4ec2ce5ba910372cc292bdcb84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f41c910945c013f19b5398ae206dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007cb7cfdf1e1adde3ced832f546949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8831b797e16ddf292fc329bb4762715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177bbecccc274e04753fd347602f10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8976eea168212bceea2235162752b9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ef89d9f201b02cb4e52feca81010718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a46fc163bce4b37dde4f22cf74c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc45d8771f32f64cfc1eba836901f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d78a950bea87fbf0e789af6bf46f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a5cabd2ef0f9996a6a315cd94e37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5efb35059e5d3beba2b06f99ca8d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae62e014beac0b354fcd9dae71e59d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6ff41ac8bd456078c85c1f63417d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c610f4ca6805b740fc669e06687fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da021c3fb5715159ef9b54b46e2cf4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7ba25843ec95635068c6903a27991728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f87c9e9bb2887ebd2fecee4d25995729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b235a30add84ea0fc57decbbafaf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139ca81d58e8cc4bfc3f355b42ec97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b11adcde810d68e5bb0720bd8878732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f9b0ad887e92485aee95b0e7cfa44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f025758d96d976b2bfc5186e68aee4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861dbf745c9ef0ebcc53882bbdafe2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf84b7bf727367655f7d30a353220e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54846a5d3c50f5c7da4effea4e1cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fa146b88913ff87eec4ad21a8c5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c2f3d9283a55bfd5d85cc2cfb550739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dea4b12b6f76f034b1a6e5e3c287f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291aab6b77747233f2f77bfd626e731741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5472fdce90b4043802cbc6965d8d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6e186e3fff6fcbff5715a37c6c73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61404ee3556b460a70050621469003e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659cd2050346ab10be1b79c4c7c6e58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cb9696c79cfa5796e7e1833c69d33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273f58aea7134aa7940c5822f4ee8d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f0d919da4f3f2b32aab76d698f63a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6412f88d2e9343ccd8d3b9151be3a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d53badbb9655bf0c7d6d899579f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b33afa1921290cf1de2808a753cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0e14e97421176aa399da0f760afa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e2b0e1dad2bb1c7f5e7454139026753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fd3d6fdcb3dcab081afd383658c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01514abfedecba937604589c2cf2f0f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cec20148b87bedc57cafdaac8706f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1209fd8ff741f4eaf377fd7650b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93a112f1e451e484238b3c7dfd99f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f97fd43bf3d6ac0df377797c9850759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ddeb9d5defb116ceea25faada3aa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60292a6c4647fd288d309b163486312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aba6e24316190be8ca342fe86324173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e29a2bc9f5272a6d55fe885b88a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a15bbbd9d9b1231baa0ee1da28205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce407dac73498b9d745b8304ffb3c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31912c00c2c8af9e72764b12eea8c2d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6e09c81d38943375252f334c662a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdadf99fb5f0f6c5d8224ad40476309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd41edc2b7033f5591f2b1b15fefb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4760ba499dbac8286a813d8880779111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa27afff7cc526e137faeaa11f6bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82176bb9801016ce27055ba045e8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc7c8dd27a6bc2e1dfc9efbf432ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b74470dc07a386e91ed3771bfa8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0136140e0504f7ca159fc9bb7e9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6c083b170825736384f2e3eefff017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1d46fe4dfa94160fca7cb45beea8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f17f90e9d18929b719cf2a8dd3e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a05399f9015c7bec3a7af77080d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167abe19a3e5b6a7f60154efca96dee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e53d64a2caf0e86a0dc9b649558222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd5903be96633ceb142884e1f0f44723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac0f04222e204d220ab730db5dbd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a284862fe59bee12f12e7805271e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807bd4ae1664a3af1bb5666b42577126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc1ef14370b0a778f2fc2baefc1d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e90300b0eaf3b2f0d24cc6cde81c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175c835969fdb1bbbba22808e51f8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ab81ac5d5f1abd37824cd3ce2d90b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053ed0d96ec2b4a91652816d71093131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a3e99c59c2f7956ed446a00c301c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07d4dc52babfe316bb67a01d751be533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376604cf961e7325b76e097c88b62734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3147954b85dcf66b04bdfbab72b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87955e2cb4943d788b61b03642469236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830090334f73ef8707b1ef99f905678037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78629b8e99659a72399ff309cde7a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6daa5e99a9b90ec8906fc3ab06f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d24aeb00d4ffec5ec8fde8221282340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17ae637f6967b751b43d9ceb6b77041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdc7db5821e898e328eb559f07188c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da09822807c09751f51e869fed741d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748d2fda62277de11c1eb8319f0d2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372dfab7e471b7c4a6f05cb0e16d9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f70822c87e2d26fcf8ddab80c62f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edc20d2192b42bc47b41b134c6d9c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87adb24e491985d014ca7507687be9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7acd92a81d11b540a0110f32574f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc97d54875ef6da8193208012dc715b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499fa19db43d281e0a1d9d1426db9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caad07b962e7706e7ff52275b09dd3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc9d4379ced1105da47afbfe93af053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bc597023b1afd8627a32aa079d48c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd44258e1d795611d43b923505ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344dbacd86f90e5396caf06437e0ede56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5339dde1b9f4f01c8a183503ea4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a8ea2c381094246af80edffcad73658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5832ed5ffe5c1e100b99d5d2dbd11759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78141719eea042157258cea74d7fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da628dad04b1d32fcddbf34db345fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f35b9c857068b0bb2ccbf1acf12a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6223774921c4cb98b38735c63b44563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8f93df84ebb97e700c5f6a3238aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202f91c477407ef234fecbc814efc3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b754d2029cedd3da9c4a9f8cad2b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eaaa8148c0cf69f32d91c424137f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca596d60b35c21dea9b08ae615a755268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abad52ea3eadd6768a6e93fe97f4e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9129bc71663a1f29585bd31286bc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb385fed7fc88ccbe8067c077e5e5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d1320d424785360cc045fde463bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef13d5f1130046de754ada009a2fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845836ce77a2751149300ea02d78d2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f75a6a77c1eaa9d3884a26765667e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626d0e1e7cb5c559f0b8122bd2d4e3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd60b273a71b67a56f852ad33ecdfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b35a9a196bfb2f1b0a4ee112f96f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc7f6642dcfe7cebea65aaf7ff4aa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a5291f05d95bb67f2f01e4fdfe6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b97a274ee909a83c1a9357f1e1b9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187f88883f2d4dd280384f4cafbdbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b552091a398fcb76c1f3367fb765a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a3133620d36205dc446bfa7c39b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd275ce97f664780941c67a1893decf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288142f40d9e32c864f1d566d998c21686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc68b2507200a23c504357d4fc478087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4cfd7dac40d939ecf92dced4fff788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f20e245bfde4663434285887bac54989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b30f049e7b7e4d13d071f991bab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea581aa48331afe7a3b52c951a33d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb445dcba5c0514bd86de576498cb0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa44eb307034c90299457b2d4f9d5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a912e1c365291fc8c0b62607686194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ad7a02e72bd27b0b1a39be7a7a4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed3e3ebbb1f544e5379080a6f0fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69d1f5b0d6fd89705d6f7706b5c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6caa808d76fa35f84b27849bf8d46798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2849110df7c9c1910a15cbd599b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe7fb998eaa68864fe7953479c5bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b863e6ea7f6105285a528b7e9c52a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef510ec5cbf9388be820e35443397102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d601f10d5642a50847b0321d793a32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab965fd42e5723c543045b4da2d7fe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8c2217bdc3e5a76ab187cfaec8c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45d846ce69d57bdbddda0966cce885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2c668d88a43f551764e077d31799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56030e35aec73b6ab1b77e0b7c0594108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81858cf0f40a2a806a583629d2373109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0a0adf143ba6c1d898aa49fab581110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d6a995333b0d6a211a5cc33819e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e755d9f7435d6f9ee1c30354c95f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b0ba8027adca3d955137ecfcfc0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ad168b9f614096242b3aa09fb18e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d842c0c62b9cdf82d3d738e3f5d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954edd40ced12168452efac36b3de145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3fc6735e687a8bff5d795ed57ff9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6294b253703374e8e9578df2b776c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae009fa8f6e1194d37bd41879794b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54bf38f4abf3b511b0d244cc70c1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57a5a39613160700bb23e36634bde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284593500f34b7107b7a249855c4dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b772a51e0331f0c5452e9775e2b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f66b2671975f9c325f64ad7aaf035124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d931d5968658c588c8e80de6ce4bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e0dd1ee1ef4b86f02b72f7385c5d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f2d994723b4135fef7b6167d19ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c40b2f9e73d7311b4d6fc4382fb9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d59f9e0467acaea2ff230dec1fabb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c8801671ebf003cb3f6cb564ca9cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a2ebd6435fceee636e8cea877de66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6ae0b302055394aae0ac89628aff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ce54e7a0aa4114e0caac107d0d7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530d8cf791886d72d1d52d00f465b5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af633a250f4aa9473d314954e3f511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e79266726bc321c79c11695b8c45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74369ae4a1536dd9e9736361e391fe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3390d9a8ed07bda354dff0a40bbd30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd234a3e00cec3e1de1c2453da184139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca292aec5be738551f9893ce34d17f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf799fe6d47ccea3751f48446042e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c745281572f23dc1a4bf61c4ae175b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e83df2827d1a09a6200a9b9bd5be2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9967125afcf9de979e8d683d6d02e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e71249b267370d3ed95cc46d9c6d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4e29ccfb3e7de43a0fa6a6b0ea9ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063065f419096356ebdfc748b1ddcf33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c455124fa1755fc3616a904a4ac533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe32b939d1a77e1c417b285ae6514149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf8f39a45840e06c767a5db46c5f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1d054112362f6d92344c76eecfb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564043b651a587c76f4f5521110a06b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f204d1da5fde6c7504e41886d83ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef5fcb077ec64f0eae3d7607f3cdbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce17ef410ee7a84dfbebf1868321ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f27ee79d089951376d5b7ce05985156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a00c04b615ca8fefb222f829b3ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aceea92ac91e14dd1f681633d3309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29be4de732a9557b0ad68541cb17ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907471c887e67a97f99026c7a18ce3d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5900b7339ea57b6cbd31dbba96f1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f3fb9b44b06f20ce3be83a0800891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f3568a8ae0353a0c9a580d98af0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34d40e7ee2f8205a58c876759be81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21412a9346615c671d4dfff9a38de9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b443847e288ad4d913cec7eaace0e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508c8913517d3ddd408e44bdef619a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a830cecaccfcf4a526be2e1d00b4e53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd79f9e71a0deb06c59568e7f65cba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e90bc4783c215d017568c1ba7140b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf120d7e901f555e09e203402c5c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e208c8421ff269c1f9f515527444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baee3bc2852fac018a9e1f6c62e79b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb56613920ea00c5185889c044e93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877eb194c68ffe597bed4fcf4da5e20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb5c2575002c4fe4d94103ffe1845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c9e92731a8f8957c7ddb67247fed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b195e6a1b05e3e693f4a7d4ae06d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf188c2eb5839845d3e371020bcdc17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76422741a6a61ba7709b45e00c160484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c90ecfc8be1f754ce34d3489ce81aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e88aca0c094665d3740c8ba7016062182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda28702ec36b6783c976e07940883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27460fb04cbf7a917072b198ff883c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfd3ceadc11f7977afe5e8b1de41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d1f13173f73b180aa1b0dc5a66b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb7ca95eccab6585314559566e5d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fcfd8ee578253f39229d1a4857d55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376d7ebd515b943301a0235ed56fca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0b9aff5aa2b6ab549909aed1d39a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe77b10fe872b10c4c968d395af1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebf1f56dc3c2ea342bbea0787a1f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c9a709571c0e64ff7ba62cdd037d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097168f365020acb5bf46e7d152f6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b3a0ef868aabc648529f644c45f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8b9d923588a31a4c50c73bb93a508196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c591f0a62f55b779e77651a8d413197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e8d1b57bcf0c17be12ceeda1f1ae6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db315eaec21d6cb09502fd697b6e6328199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab14b9e09f259b1a3d1273e23d0db8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5314257abb191557629604223ff1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc74bd85d3b25f145e01be937db35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bbcd23e8e3878602d72c94d4d9a10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5435b18400c13d2c86211a5242587c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac6dd40ca99ce8abc7656c5c1e7b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6ad2700bd2979513659fc7917feb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4dc7a64170282104a191fc255952207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b65f08e02b6b001cf9114134ed58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd837ffb0a3b12d22f96294880616bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ac52a5e14ef94bea5e7803282a96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61784f60cf5aceed595b5a4ea70e9ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f641256e65e3d6e244f417b9f45b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df555694b7c755f9a91b7b8d201da8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314c01e5330626418388ef943d67ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05222d3b813cc1650a4560d9bb11b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68dc7214f2ac120c50afef18e38aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe609b0a0200ae4465f29f7792054437217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376560802a7793ef51513141f36bc0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b435202f97c3f81a1f19d9ec91fc43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884aa7aa6ded404b1c2d95aed26cdbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b02e7fc03addca5fba8d7fb758e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14f7c2f73c4afa87c6788c8140151a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d44d0a43a87520e23c4548fa9bd66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d849d22d61964581fbfcfecf9d32c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df73f34cfe2179612c5fb3e0bc2820225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e278513d28c5f77c274ecbd623cc5d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ffb90b01cbb63cdcb81cd9ec20c4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad501045fad065b7c46a34b716a2e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e005d5cea949c9711cd8919e5d4689229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb01e76727ea86170a5eda7162505a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa399cb717ea1f1ad7dd97e4d298c2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d831cf3496cbc3535a2277398e500232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3ca3bcc71d7b2b38ddb695a28316233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca255386e7fdb1909afaf8043e2a1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae828f7887d25945998354819894a32d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc94eb62e7eb89e0e0900f1d1ea1725236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214c2c9c0fe69dbc83426b2538fa30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c4257b9f72af54b5c089945af359e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe46052d63729e4913d12cd6a9a8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f0a683d9ae3f6cdd2401cb7697fae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee523f85d0a809e9ff797b6336e91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a53427a314ea9618820ccab080049242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c505ce47a70cff38e93284ee0dbf49d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5462f78a6c5051024b3d140f72620f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762c69d457f7b1bf6da813198c8ffb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd514a15e5637b723a7385c3047e981246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075c9c70f89c4d20955bbcf1862d29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3efc1dcd4d5edca510226c3394a5d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66cfdb5d18e1c8c2fffae5098d060249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9e8b8fc63cca2ed9c9aba391057cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a41d0715dae3de47fc97bde925aa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35a679c90bd5a7566d176cf043f51b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8cd5d8ffa7174efc299b27d37923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbded5d55d4c46cdc73f61ae5ef373a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95667cf14a51abffc60501f71478bee3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a6775c627d945ffedfb608485eb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367cbc91f6bfd4656edd245d927e603257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fd50e5e1ec92376ded14f24fdbe4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f79308f9b98db9fe44b0cd1d002fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b8c15b04835e6b119c6f7ed888ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c729e1c58ad343c24b76fc9d4ad18d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d243d4ed943df8162488564117f0b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43136a3982d0e19dbc66dfc700c84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2dc6bd953df60ff73b73076e87950264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e2280ec802c58d857912f49b3172265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d9c60d0dfd75a55afd865114ae6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ba8a191346f2d5821caf4cd58499267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df30ae28f91412d5bf46932142ccb92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c409fdec90f877be371860e595a44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfbf1cf5085a8c90657c4c88e5727c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469646f9706005ba35e67e5020f675e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8efbc6fc29e6b364921cd5e1af374272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248d43539cfe55a1db04de15bc765cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd64685175139d445161a047ee6b43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a27e72d9a9fcfb92398d7f9c00bcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52a27a31218ca40ef4f33d1fe039f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de428d549cbdb833728f2d015cad2a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b079c9501df6e7aaac9f077a0970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429cb8b3cba8965fbffb64524b2218279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076278b9bd5eeb246020171955defd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b179869a286e1db83fe85c12cdc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b4bfe4ab6a0dbb389979c510f4f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeffe5ce6c1ccf5613d507c68bf1085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296e1168b6014338b435e695ed7657284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f89e5e10f8722de3940c43e77aad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a118c99bb9ab66c903de2072d1d46af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0e02773793f5912dc978024177a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4522ff63ef25d583e619369ad28741288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48713e21cdc5009f42fb535ef5dd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b8435aae3a3b1d66486d8fe3e533290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e442dcf0a55d17cf8dc0a457e89fc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96365dc5d34e58cf0b992f22c20ead292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d6245c791338ddf11c8a38cdbb43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5be8dc9999173a8d8dd99f4fed4d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff7bbc56bbea1df6a584e13e77bda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca3840163b475850ccbfdbe14374e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd005f2afc679de5f3cb1c18695396f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b67459be4a38badd3a3e549443a0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df0d7afdc2e72ddbd2a116500c63ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28557475fd0f59b19f3c369cc89ae2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce6d7d62e5322bd9473dee7f576ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fa0689bc4ecaf00b6bed7a9fb4f9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614905c22794ccd9260fc2644b12e44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494b15c025dae2e7494b16a36c4026304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f372c8e5388c3f11344eb384e71554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c114ee872bb87b46b7758cd95ef3fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea9e6a2b91b8bfa2e0996ccae4aeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af24287fa73a49f657f603b9eeb868308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387469537ee31e3158ed90773eb45d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d530c94eea2ee0c110dda5ce82d40f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0410211887608810897145bf57cf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196952d6882b31d42c6de89c12c0ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e765ed28329f63bb87762cb48b7f540313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3edbf8ccbd3bb4abc3a4b0b7ddf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3947463d3a3a92a51458b40a4ccd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485749de758be90081397bab87261a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7831f474c510052578b3de4cee9f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc75579a5f58f95a42938da2dfda96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696afceb6900e425e9be3dd13c9990319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0da1dec65eb36d2a45fb8d5dd682320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae630e2b3ed2d41c376175eed0f31f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b84f6385b018be196f0dabc607230322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edba37ed29de16e474ca4d1eb727ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c6b0018a3cb0b9207f379e615e7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f038b6b8a530b30427d01c0697e58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6854aa8481ee7a4afc2c8a5db0e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcfb5c80ea052706ef88aa88ab7c42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a17427d45732ea9ca1486c1c5899f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f22c590be497ba76e87c525f3291e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8fc190f84a6019abd6fb450cd5d16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ab985ccf9b35e2425facd254c062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7941a449af7d8709081fc972033848e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae31df5be69fc3657626e61af81f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a746a9836eb75f7f7d3daae13cd289334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e7250c4d8ad7c7c2c01b7cc8a28d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1351aa36629ace3b02d3d8acdd42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fba2c564ce1847acd6c30cdb4fe8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8ed11406b07fd728118033ed61011338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba40ba7fbd1da861eca8d7ba6cb46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111029d98abc509e755c17770f8d8c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff6078a720c338c3933c17748b7f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e553fd6dd1fdc37140b1d22f87c2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d1ec698202486af3df563eb15f3e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08867a6fee4f81cb5d0c8994dfa17a26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a38ccf5aa7fdb790e8198b02f5a0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8fe4757ca509ea50204e52afb14ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e267a3ef9238454580fc9f1d6c29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac0bd79040e790d7fef1ca6e6f090d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316c24c8b2a37b66dea40fdb0f0e97b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f58ec53ea2ae0c47ab2b47fba622b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798a3feb5b416a6343580e033df96b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88297c922be20d1845b3b1d657990d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c60b0ca80a324547615a918c3d1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5223bad88b20de0519cd669da2e91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723a999e21155329563fe0b0113ac93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94621790ae5ed70d5e3cd1216cf478356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958f597711b8d28c0bac797350c0f7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b353212748e2696239de3b5ac52586358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4973539ba5c060b359d2d6f041317359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ea0fcac7206ac76e079d56381864360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b482d4dd2bbe4e246085c494d17f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c9720b96c06649af0940da027243362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e40355f1390fac06cb768fe4b2855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44987a4f60feb781cd082addc12920364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66fba5683adf7fe2581cc8e1f1bee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc137d39df01ae29767bb3e5ef9be4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40b4b168f8e2fe9c781996ce34a5cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f26e9a399dbd60bf85d9291d5014368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6440d23a6aae64a59375f1688a25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe2eabaa6bd4cafe5cfc7a9262bede370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5bacba3df0f46266ca1d16cec327371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6488c14c17b85a1b58e9b480283702372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b417614595b7cf7c07946411eaec41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c10893fe63c874f29b794b5e0c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842aaa0164b39e8fde80ee7548f468c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e80eb49c6f799076d63050b146a2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ab5263837bde3ad408680a6477ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6575ec2e79bcfb8ad1ac967ae4dd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cff3869c773a7f437220dee8d6e9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc9a4df563d7fe4e139f77be85ff1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a3b680a2e2a0ed05a0e57578a6e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb76ddf3f489907bb765020ee7d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ea7179fd8f63d8b6bc6f69232b1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad68cd8635e5e5f928a3d076de8893384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbdc37a9d8966d163e5d0d042ab35d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807d67a3483f2401f742b01a30b16f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bbb8eb9ba72a41f0a326746704b7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96358d2ba58f605e01a899d736a69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93cf1f488f9efc58520023a86015e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8415a08d0444b30f406758bec8113390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b85aa06ab336824818212df5fd9a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e84a6b02095a30b6287e96b5a2ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1504834f3b780b3df1b5d4c821c92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a8e09ad8715e33b6ad0ef4a2b0d83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49507265964340410abff9efba035ad2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea23b841b40ceb174bc1a195d02489396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a8d3636065291d881b1b17ba932f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c849a87b8250d2c0c6491b5c6cd74f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe3070f7bbcaab642468fd181d574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec395b5a6581df284549296ff40465400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacca6e6a1006a8861ffc00a08c9d19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd5139393c882f0aeaeefe4185183402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2a57ef7f56de25e9cabd588d9329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693f5b55b72a4edb666baed933b208404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3ec3232aaf9746957bd774e3c067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea51c3121fe2878e9183e2ddefba40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53112dc8ab4d9e1e8fe683c50bb3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b531fb5a19f06dff88948b68b056d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647898afc93606b4e1424724ec6b085409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ea484b1a29491b4f86e8119b80f88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163009eddb2c16f4b6ae89a908af504c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca41e3ec3f87aa24db31cec70b9082412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415974ee3892e038e9d01663b86dbd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd59388e525989f88c89ad3219a470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b27bfddf9242a1eac505ca806d05c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae978ceda85c58092cb1f53108a2de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802661284d184fe30ecace05caab796c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae69c3da4e582c74b1527131ad465418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d7915b7a15cffc64c5162c1d8c8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564411b4df73e8d1688efe85f1390b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fe38f54a85cdd3d8ce47bed357883421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381cb7fe3bd86971aec6275162079b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0497257fd9d8e0a305fca01234dd73d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7bbfde5a75f7a75dce3f8c7bf133424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a87f44d1ab5c435a8f65707aa6b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c8f6c2d7d6abcace70ebb6099439426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723bd96a686828a119040c8c4459a56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf52f959c0b0373b47f98a62a44bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2ecc9f2ef181cc364e777ddc982f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fb9a5182201177391d4dc84833b96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcd79e2df719cd6e001af54234805431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ddad71e739c4f995cf041ec7e7a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e1289d7983997e85dd3716fd5194433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09a48b208d35cd29f0b8b1e34fbcd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacfe2465e0bd5e115ee9b8bcc31df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2db5d33bf94a80aa0d5827d4e84f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63293fcac0f4a0897d53cb089ddceaa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e41690011c31a293288621a5ea68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97f6b3d3d8b9496d16654288ed6ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeca759e827f252754b6048de21aae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9e576111a09df3e6144ab0078d6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f3baec1a820468677f2417def651442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e1421803192df12afa07808920665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e970197b1f3481303d9066476c19cfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf8ed850a6a8d6004a59f3817109e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820898d8bb2d93af097770bc53eca78f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f582273883184fb279a49ca866699f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4da1a1496ccf5bb42231a02a455b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87cb15c2b9928fd95aee28c76071ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15b7833190ea408a9425a692227bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156eabc8d8489222a7a1cafacb5f542451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a643832f70761136aeba60c9c3317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454fbedd90a2d06ddbd10471bb963c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d6addba788a83a63c32e112ea31f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ff81a452e8ccd52e8f49803f4809455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcea8b379c99b6c3a2bd4108d83122456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98821a4553ca7f151ff7a07812432e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed954405c6afa51f5eaf2565001f49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aca01e4c47ec7db3b4ab5d3dfb9ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91935710daf228842a1f27f56c4b37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03366780c7b79d0688bd17f4f205224461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0077d822b477092ab9f741d0addee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276202e805f8335e6b94e815a3a0a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012735861f90e4cbc74292cad2668e03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ba9a15e6f2820b96c9f17965b0dfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619cc8e5d94527cb871ef0e5001a01a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce83df30511d5b63af94a1ad9d29d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4efc8eb7b01d71a70020df05dee56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770638e53c3fcba0163b835e006f4e30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d0c9b6e2517a31e9c1b6ab460976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401349618207f081a606c1793aeed06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf2064196d388f8fe2509efa2aeb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ac3d39cfa006d6229da9e832bb84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb929980eaeb596bc8371b18fce83f41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a7ecdd6d7765f1e26bc4faee9318475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb899d1c24a06da45b1e7798d66b27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48468ae739a95a8d8af0baa6bba08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ceae4841b4a7657d92654aab8788478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e1ea574cb71fc4ab943e265905ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561690295f9481703b036fc93ac0f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0d394178c597823c5831bab2c73c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb5a13203d49cc4ae2b6bc457c4fa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabcb26b3c220617d4873ec7d39cbe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492b9db57a32956e70f7396779961f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4505089cbc6ccfd2fc57b6a0115937485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d0a277551f92ac91d3742c81e0ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e46e2fe8b9b39030d18352d1bdd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7221b4ccbdd3507f0cdbb98c9bf757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f87c616c950dc69d806553edd30c91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3d00459847a62af9a5e3f60cf2b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c82237038a182274a338a189299b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b53a4d026689d63c26bb11fc516cb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518eab5c6c31a11efeb57329ae9d77c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2bdd62ba7bdc6d67b99d7221b1c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139baa68122256ef89ac969695a84ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06fb214f1215650d4fb52f68ff9f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6986b86e05812b892f9885748a53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da23996657d45eac714d5fee2a7228498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a69cf9da650a6ca5bfbe4af546f60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf509f5e3733b82c34a56ec7e3dcb8e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653a8c579d7a69ba564c3e93c56a9e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd48e3bd51bf4646273ebb83449e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fd61512764e4fb975561cbddf07fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ca185a4bd39a1c46218ec83f1df9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ff712919c36af4c4077bf8f56d84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacfc11b97ec19e88964e5adac4102b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcfd9d99f38b7b823dc246b4f43a4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934535aa6de64d3a17426603951470508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369a20d71daa5e9deb8b6386628a80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e733939a09e6861c93818d8c692a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27597ded66a16ed96692356af25700b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb8c02cb7fb219ac0cdef1cb68ca70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d83143ccfc06aac36953d31549ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735c6e1301550440962f209ad30295e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a1f85a02d3c06c73ea8b32b96d1ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcddf91c90cfd1880448f7748f1e63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e116c922e5d573a84aed4fadc57db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7091e95726c06a58c4f7bef2b167518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961f53d8f1fda7e8f0a676c541c0ce8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea65b2716d59b46c43992973571e23f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183698136c9f3f24328d936a6b60b96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c151aaff04359a92ca0a3e92630e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcccdfcef3fef297a917d10982c141a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d3d25f696efbda402f179457b7c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c864018c49ed1f39ed27b9bc1aaab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6dc45bf2f10bbe10ec771f9a61d30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4720e3a5ac0abc5d1531ad6711df2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1972ee12083072a9b51cee729fd3ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926b7adaf2b5e103cf1729ec8c6d32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec1ea3fe7a11333db3e5bff4999b5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aef7832d5a7c779e1122df15f51ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3056f9b9c43fb22aa6ddfb197931a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728999bf5657e213e7db72261deef277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5d32611b33473cff5bc9ed8fd366534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6006271a57eafa187298f429e4dd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e5b5716def915d225b62ff6d3721c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b754a7452ff262a881988cafa86bea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105106e8b86f3e45ee96d7d183ae16e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e17a99bfd5a09d5c4a7bbebcf2d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3ebd9b18331d292a30683573b09f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc280d2dc4621e2844616e5c9dccf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cf350d260cf5bcc48433fea6cbf47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ea0ecbb2deb21b9e4582df172176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd54ca7e81fd25a6aa5c342ab1bb5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f092d1ee0889df0db885629cbe41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18039ae8bb9463a344b2c29e2636487546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b61274395f4f4040ba8231e76b0da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8980a7e242b6e4f6fd43d32404ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e372d66f3da6e3ae9379dd254b8c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa2fe92298a499c3bd31dfa6c5d8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f17eb0ebbdf815e127c46626c1c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d182a369037872832b5f359d3ac671552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa35da990306dfcd3c4c570b090a08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f574d807a8844a65afcb6b24d9b95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3822366da036b01111624d500efea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5865ec245bf4aee0af1435f2f627556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b201fa5ff1ff7a4b4b9c46407cd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee2ddbd81c8d9769eb49aa73836e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee441464171221777809631283631fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d277d528200ca04d5da227b36c18a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732e51e5fa641bc9a70fc4fa428d13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ff1af9a1c4db7516e37b06e7ac8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f49f7010a865eef5cf95ee4e96f921563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f70fb8f863c158f1d5af00ae5dca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8be7a83bb177a3e4e42028c474605565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73d7870aeca7cf08b8bcaa08d6037566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a65f0dc886d501c649ab167beb3bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257d965ce50cd675924c234a47d914568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc08b52c2a28f63c0453b9a2f0dcf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e637b8a9aac4a3f8f868c44178d1ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26f3a523fc9d0067d73b113f85695571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c699948c6cc3f94188408e7d7b79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4091cfeaaeb6f01d31dfcfd9ea2e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846467af004fb749f2e725a85230c21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ab2f3af447e4fe87addca99305256575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c1ecf29314958513187639be70d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe769b70f38b2e3a9e0960a98cb40f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5c3e8ce7b32c9347f99696a14e34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e401e6d996a1b61b399f8d775688d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb385b46b5c608dd92c9b21f72d82a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d52c7435aa613ad7d1e7b3b50ce38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980708c57e3aac55bccf79b0ba7bbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4459802826d738ffb8a4ce91ea54b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779bbc17f0db4ef5286ea987122c30a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe0a4e41fa0a069f0659f22ff3bd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e8f780fd5958ba4675fd3adb3cee5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1e81eb8d3e3e65deb7d0529ee952d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e695d71520f4c7200228ea4ccf4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c8803713d7528755aa175dc41483589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398d2ad80cec4beb3f7412094de870590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2dc8f8cc9ff953f63941117bcd9f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b11b92718978decc9245a3b10d143592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15116e94900169e3efd023d58a4bc6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1798c379f804d240d65d1d0ae917bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3c550d0f0f93c96c63dfbf84025d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7661b2832998ed1112409f510642fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8937ba9da7b9dd9cc6d4262a50cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ccd2a919ac2e23fd63493c89581d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e27bd66560bb46c368b845d63fb08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374cb663a1e238d2a5e2a362f0878ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e35297808c7e07625183fc69d78c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e3e20d2bbbe7e197b38e80173789602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5036335c45ac0ac169ef427bef1293f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70514c51e5e5276a397621e6530a7519604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d456966aff21c8c67a5113ef12ec7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9becca883ea3011d7ffdfa6f37e450b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc06886a2114e7afea30bfa80962a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4916b9694fe0f797642dac66a00c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e041aed79a86ede062a0f49000e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455dfca250687711d0d96cf00cbeaea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9026dc1e4639bf03c32794ff143856d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2af38ea80668a8538656a2db12d07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173cd6c8a7de95eeec5a72403249b47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f491aceebee0f48dd07516c7751d698614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb724913d78964783f9ba0d516cfc57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fb107ed703bc82fb8ac901044cfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaf65a77004b620d02e9c2ffe0d515617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf56eba0b0818a2848a6d1891fda26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f31348d0b57b0e40e797eff2c3fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f6bd874c9242c5a0dedc86516fb92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b66a09808bda943e4f16eb4915e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ed34624e9dfbeb0e9bec22199b4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9e5bda42d4aa0e6a888abd5e82e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178adbeee5269957270e281a57b59f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73ba215a4bdebb344b323ec0175d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272711ad55c38c7f8ee9256a579e2276626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080a7807ecbbe26dcdf23997df8e0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ff355a53f91261127bb12b840560628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf215f14a38538bec944c6047183b51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fbe2fddbf9643e260504806eda8b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0b81d6c536438283a9e4654e30b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4bd80a08ad741ff12065443df351632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c6f3377d7e0092b9240d77fc3537633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3efa7347d8907e24fd8289c47d30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e38672f6800ed4a745a080c7e3a12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f73a5e25f86e3eda8372241cde8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8744756cb7ba967b29b0d71a861a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a63bdda6ca32b0279e3d9fbab4f267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112adb0b266ffe3f09b4773e4ae4bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb49941d61eb6eac866e036afd4f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5ce9977589e6aad2c721347e053e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7afcdaafa59c3ad0c13688c4fb7e63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9373cb0d85e2676dd3e4ed5226c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2b89fe0ee57d0c5358170c26d896644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75baeef34d1cc378f7a315ec539c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b09448c95461298dbe004e3b1e69e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc87218eb254a8ee8dbb4f2371d86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c5cafce7a3a8442b9f38566927499648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f3c09fa1f882dffb665e41317980649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad67bef041dc2db3128fdc8570de7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532de7370c70a8b650b2716e86f9c98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c40ae4f0acd84b121e78935a1b0e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5e34e2ec05b0639eb76e26dd77c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400c3859a10a18945ccb4ba6a14a3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d0ba9f3c966df22c9c2b7a2332cea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f0c6925c1eeee19a22ee1b19a6f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754974b76162eeb049065d7ee0a2cd1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeab1a3b48342d0051bae0044b283d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932121f670a83f5975f81442f66328d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76cc451300f9c1aa46ad8a9752755660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92f39095ee7e77126d7c67075ee92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d602fb96cf4af11a4bfcc31a4ba465662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8fa4d737f866facf2f51053f822a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5809f05cc7802958ed8ed8d383b16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe27b9ad97e0e1bfef31743be5453665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c484910faa7513fead4e7cb9eeb9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f453f2e3bdd42ed884bed3c76139667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307778c87051fb377e0f3a25a1f616f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b712d1d775770fb4bcf1ee0a9eb94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc7f0d26377ff1be2657bef00d004670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3785d3c8424ea62b9a739764cfee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856695cf540c91695fa62fda2754fa69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd65c26f5647ea9e9b2b5c6b804633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac424b825ee926ff41930127cf5b837674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ef691d26a28a5316177605164873675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef905a3d3577d4b14905de8014d027676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb1b6904fd4672f2fd2ad3db86f13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9e3d18c8a8b91deb40840a50b9a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c7615201c0740d7d6ba2c8df0b70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9cc0a3ddb9a639216ff961068e5a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea949abe18611af9f47ef445386adca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255c6a3927bd7317c6629a27ab0f8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18342c9b3093239e5849b64a9cf2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd1d95ca831c73ce642a3b3872364684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c8feed76130a718ad1bd0cde1a63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a2b034a68c3b7f404febf359bb8c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f59091f07a4c75dd70a734f39fb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cc5d86e6150bd768988e8466a1437688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa160ec6429090de3200b847c1b882689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f92c1a7e3751b97d0c44012074aba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5971a0c983c9d0ca886416ffce217691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a428b41911b68aa1ef14cd57e049692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfedf152005a7e7556098e09aea6734693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9275fa99ade3c8b2621f27fb9f3b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dec6b63076c2aca975d1e5a97be2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5635dcbcac945b5ebc02a23dd67d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef0fa87583f0723975e6710b5f75b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406297eba740517e672fa40bafc8458698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500c3d7848d6747bd92d283f44caeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c3eba4db5dac0334ae51425090d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d86b0b45a6e37fcdd76ad24c2175701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d70cd3d484558fdd2fe2343f7bf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b996b1f163b94d00c590c1d0aa0089703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df812c1537afc2191f831acd7543e20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eef0e47d21295852af366d21626d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63320c826e36a9c4c8ef77f4996e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fc64291f292fd7e073923a91531d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495731efa016d2868671a47d97bdea4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa5b11b004c090995910c5a594275709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bafcf97c452e39eda4942c2520b4fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59586dc238b296dd8262b7fa604ae05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5ca982906a5a238b27ca268efbbf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9d7991e6c8b8f59889e42efd0a0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfc49eaa8fbad2e57f3e33daa2719714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87c63af329b69a76fd7d5c7230597715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4281541c08e7071e256e8666139a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c2225e1e3ed9a0fec89a237e471dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ee765d234c88b10c5c6eefae5083718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24be1c423744ca7c7035469b7e860719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e294c2d6a38854ad8509f94ecc77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ca5f4e88baee9f52e6944e809ea5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508e67e7db256e28c0d317975053a0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec575a7935e4f47544f3de8e595e51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69473059e390665ee80bd0d1bd9c6332724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4246e4485b1231d302f9dc3cf35ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cf683f451c35a083de175866e246726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e755ce8c02c41f5eed3864330c852727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528951ab7adc3e7532558187579cf1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518f6332a7e1b84b065b7d4802e567729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fab03f51747e891f552f29cfa8bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9dac7a7e739a947a4cddedf19f15e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b762e244165f4b810380ecab25afb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404733428bf8408f100568f5deb0215733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0101d5219a87ce9d89503110d503734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c79f7187daef43ca4319cc31bf37a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fda9c45aff86d8f41b69f6718283736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac373eabe3a4d45fad69011deae67e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5da232aac8efbf75361279422d032738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeec042ac1371c87917f27fe086914739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff18dd6e50d10f7d1ebec2b7538e1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517929f104bafd0e8dd0e8c1eb6469b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd416525b6866d4ae37e7e39bdac9941742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a988ab5eaa34500de5d63dc87a3fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248956f1cb9733abbe9247e112754f44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e999c5fe1b53656074926326ad30e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a6e264a55405033680fad3dca48e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b462761ee278796beac51616e04a6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af54aef6c9654a8861c0c27246f1812748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c449c1134856891fd09634193891749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484be3370c47812136490468bfdd737750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c79f6c5111f6faa58d714df051e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc4c393655130cdd73b249501c430752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb31355b39781e57e59ce660827dc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8c0c81730d03a92bcd15e9b4947f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd0cb41ab0f692f606de3e6410fb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09c8a128aa9ab25cf65cc815ab9b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd830de1725810eb84badfda456c1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7df916e2d3ae9f9b2b3007e0156ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b0f2bca4d670a28166877a1c5661759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>