--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b11960765aa99698ec6ec2bbaac121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122999e1c69afe6090e8eb7cce2f8a562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42318e292e95e011c8aeda952661ce73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc35e35b6312ed0a0cd669b58de6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ba0191b56591f42b5f722c40f3da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842c9ac02f655783f7253633b67dd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9581b8d0e66d9dc3ff6ce1a7cc56b4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63098be287759e50ffd77cc6e7d308b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d811f2e5e4830b2baf7713288ddd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62275ecb652594c3fd114af26af36710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934fd4832ef5bd831120aea6ac7470311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db47eb0e4c33193c620dc4ec242f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a43b6e87fbb157c70945ea13a196c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32af33e3c6b36c5104450ac9d304514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5bba1ad2e80cbb7ccf3d0cf493d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23725f6e7171595020007aacf789916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0722b175012bbb100afa14333aa3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa899fc523184e464b23cc12fcd7a0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be172f39443e4e3a8d218348927d06919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b352096aeeba6e069ff4b37c1c3b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04a5ce308d1f641820834d1d4e04b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f959c6079718b71e49835947b8bc1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3dc45dda690f23deeb93dabf8fd7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1e77ec29d90dc507cbafe440dfc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc855a278968571a95212c65b5e0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81513e27dee94cd5a0f83f857c29226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44bc4eee5b4a52e83c21093dd4fbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb3dc0adce30864743e72cf21b736c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac9274154807895fc10d2eacec3f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5344908f506e54c77325cb394bdf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4b284c99b5da8bab8f8439e72a8e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ad40844dd5b41817f25e3a7ce12d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44463f292352aa91d8b54fc55fb30e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348b38bd6b0dcd8d3b1c1300900b5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc859ff1143d23e91d915eaf3e15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c545eed2b52de200e655743e306f1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b644016f7ebb0881130a01c2a3c9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a14702d8f7d9e16fc7fd4ca5138a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515e3624301c46690e59b2c9e0f58c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f0bebe5a72e2044c6f536195903740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e94a61e7e8529873415aab5b666141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83b457354e121d85347c9caf4c49f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dfc375a846ee868ff808f6d3d9e8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689608a7fe6e6ad498553faa324acb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb7860214cb149ef84bb15cb9dee3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49e0907880096e03638d4e6f04a7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5879b4c800f51147ff52e67a8f092347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fe0d5004a0458a3410f0f6a2485f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e4ebd85fbcf863e2a8323dd689b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0254b485645333d9db51d8de93b42350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884345d719d82583287c38efec5ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42637df43f03837d93957ee5ba7d17552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0390d580400c09f958fccea2239dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb9336b0bd9636e7a6a65a60eadaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845be15d6911a5166ba5626d60464855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df665752dabca1e7927cf85ed92572c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59a38553a4928243d21b8cd518abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e6629d8e90f9581cf76f06e148b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38240989750f11493d9cdbe732e3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2abf5e18a1bfc07540cfcd3b4ffe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340700d8ab37451aa67d0a5a74a278361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90569c4d9314d570271c24f543a2f7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a3f2a27414ff9223eaaa1ff189c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4e89114d9b252db0652ca8c87f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1315eeec084d8f06bac37b62575265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0b1c7fdf80c9c440cdaf5da507a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad4089576fef41029c8b71b227d7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b624172920f14e019c66af214d391d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da03be3ec0eb29567036cc775c32069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd363fd296ad3a435a455508e05c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39943f209e2f2303a9e507467257a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6888e6e1fa65fcd4c4ee76091c3ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c31a2122de0df0a47a4e2fb21e2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019818cea9ccf7a6d7179b260299b11674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f24c8948a5639b0ae627d97483f8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bdb019958b03dad20026cd5d95e3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f561b5abf90fdb8c9addd88692f10b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9bcf007083bd463c00037f3481b8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb89c705025388845c1e5eaeb9fb2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf2b43ae8152ef760c9947fbc1cd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012aed70af46cc548d9af4c80545e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea33f4f3227b2529b1687562b1ce682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac590080e20cf8fb0727a12581c2f2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a51c6a297ac59f0fbea7a882b6f48684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2b251e31dad0eedb78bd1ac65e12c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57833f75af4fefa22fba2ffb6139a1f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22fcab379a9641c0544fc61a99076d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e847fb67d45d0e6fe89c742970311588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc24236e1cdc961621a38531da55889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe61a6bb8e5221779a632b2999d85790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a9247133269e26028beed31ade3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd779a46fd683b5228c46861b7b00992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59be220ccb5da2378b70a6633618293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e0a2df4d79309be194930d14efce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6cd70f84693902fbaa5a1f772d28f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbef8feb2cdd7560e4cbdd904b70c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58548b0998793a7bbb3b1e19109c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13754e91e4ec41909d6f7342b06579a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284fa5efcc8536e94d5078e07f12ad099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541988e1549332fb7c026e17d4edc74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263b0992c440402666e3b8be5a7655101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bc74903d3fe8a59595d7090e2303b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd683408e54f750339464caceb646c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505886386ead847b4664ea65b30e3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610022da511c02d6ba98994cb71e333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4460041f51736fb8af2587291a5b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdbd0f3a2bf8d5d3b58daa2ca80f94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d797f08a12ed92e609596a980661e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cae0ed0f204e0d4225953ad12227109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625350704e98e4c0e3f6ada14d8919a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a836d3954df0f37d0f5d59c64662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c7621b797355ae96947f07a2af7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3563ee28e33e54444defeec0b8ccb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b04f544cf839c50ab4b542ad5f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0f5805b5f3339e766cd5df7ddb185115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7caacd8cbf9564b8de5df3102bd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d9e09b78345e4c66d2df54bfd83e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84eaec502060dc8858c5fa200be5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5630d6099c6db39fbc8441d3002d0ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b91f2451c9dd7c28ca13a36dc509120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed02843cc769d69446f02ad6fe3e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44548b50e8470c6caf588d661413fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d921dfaa54f7cc12b0c30850178f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bdccd8cde6c42fc655460e2b672ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875718e0bf7f9abddca1975fbddcc75b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1530a7af485a76b3ae8f0b807ca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f2ba142fa8f22492bf324ae57c368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8391d4dc9746c205d7d94025cb087e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603ca034f61e345200c426cb7b7037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db46ffb284662fabad9a33e3214fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93945d3d08b8dccc6f8fab4f4c8198131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9204f788da7cfb97d546065033df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068193931fae8c6daf82c4ab8cb72a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd09968612c87f2bb8cf7582a10883134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562aebe77c9119d31b759a6725b1e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad54d510e1629ad13fe7a7c5984444136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d7fef5b56998e1fd46f2f7815dedf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1bfd5613878aaaa77c71c931c004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff6f21681fefee9202181c2108163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f63370054cd39e71e77ba23abaf137140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d61c2d074e819dd33af6f7ab3ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377974bdd4622f9daae9fb1ba4df34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82151c5d13ef8f60e886604cd594c6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11b68665d3711712b1feddab22a618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6170a4669dcb460be326df85cf91d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e33198bf8125218395ec3772c296146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd110316b2261aaf0aa1e1281b011147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27be933f2dbb6bf2df339236ba8fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dc131dab072186296a88256f489f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f373d9b41387f85f4cf311757cbd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac60994868a6ee4ea8c0fe17e043eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536797e23f0f7cd4e135d6e0197803c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff15eeef6fe4e793c6db90ea93de9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3fcbab2a0fc0872e5cb0a71cbe616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf110e139d223748837fb3ccaa317b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f1690ac2430b3208feb9767149b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c11a66e95636ba84d822e1f8f50c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16938cd4dcf9c996d2dab6ca8981742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c8605531a967a06aa33b68307c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f051a1df04dcf58034404e517c5c15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8947a787fbc29512b7c11df5d691ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592254d9ed50743b7fab778ef43fe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99bae44ff825683098f34fc4d4c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0009e6396c79cc0c7b23871c6f33d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3730cf709f19610608c4b414db8ef5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f5277201b1904ef41081c34dde2cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe74470c54a0d7d03780850327bbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b72318979170d10b7aefccb0abe5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572af908f88ee716ce900127cb1872c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1149cb9facda189b97283d6508efe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a9f3cc88e67c294929749f4e191ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a7d13359bc7e23cc77892ddbc95b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a57f89c3671b1a9ab99849d597576b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e3af6c095bc3557f93e48c584fe6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fb2be8e495d4e657778939c2060c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f26db10a8cb5cf5afbdd00bf1fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cfdeca0d5f3d1235836c6da272242177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915db7487296084850c39b8fe85fc5db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc65fc70f32996746fd48a2e6b2d3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c06af1b9dcd4d600f51770f64bcb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df123d184b60b192c101c990147bf5bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d8a967aa78a59892d633516171a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2be12de1b4c983e59f4ddd743cb1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578f4197bd1521224836653ded4710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4955ed618e24791894da835cc827d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3635741ad78cba59814dde077a6e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9b260d1d7a72029b15f80178013c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339e755410e0ba909cff998c64838d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66942f78f2ea84195fd333a4ef0c984b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba7d11d94767f9e69e0022f379c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f79218508fd045e53bd00b7e636f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba47f50713287e2ae33bfdac97ddd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff339812691ea895f1b886477637782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7522765b24357b82873d0464010e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894f578ce52582f31b7290aabb6c1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea708f99df7e3ef74310657bac232e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb363f619f9816507d0c2d51a8bcf40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246763b1176c7a5c120b11f1b166386d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6bb9581104d3f5ed7d43d4c07375199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5175068652029cfa459dc75cabdc82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a1b677ff9f4b4a5df99630d0d506201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d322a638801ea834d9028db37505202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e87a360d88e0cb9e233838d1a44a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db45744814afdef9f292d8b732b03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7d757d7425c7354d6b039d8b0275a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b753d5540e0dc08e4768a20bcc25ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8c03062302088087b2db378f465a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3fbe25272a8f5d9c2d4f53a2959b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8510eeef927beb85cace58514229f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b999da99e93e24c30128f592c3a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905204349ae0a7aec1084d7db1c7e097211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bbf04437f4e28161b665d492db3c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71db7bf9fa560f954d8e664173cd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bebb3a918500b6984a0455fb95fca2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38362c85bdbc3dcd854530528bd67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20126b3fe66cf335a682b6359e4475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7ecae127ce4b07c776fbf287c7b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d16d590bf983b2573b8b76df35276218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3eed830fab4ce1f352f388919536219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91d5fe16cbe6a07227268bd301eb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3658453837d49205e3d1b2205890266221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683e803bb57b08fe3aa71d3ceb90850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0bddce6ff3ecd9c89cedb2d72e52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de487d1c260fa3b56e7a5c6e3ac581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc60bf0389be7634a94e56ac2fea1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2ce3a6d14b69c83cbad1dad89c66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97dee181c4b84affd15429553cf7a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f282646ad8b5dd1c5159cfeaf9f1b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f1bcb4e53498e54ef1a0ba05d7db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2360c73dc3822d8030cb48d95fe3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72cf105624a9f461cb01d38d8e832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423d3d6f6da2dce21ace3ce88d0d1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba52de2b694ab015a32ff99a75aaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353527b0fbcbdeb9ee70f5118fbda1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a00d7fa4b3d008a3052bb55997437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036926579737ca11d38e8baaf647b6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cd4f1e8bce0d2b24cf938acba620e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa244496f8a197a30198e2c9beda447238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397774fd802d0306c23708b4cac34a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399798ddc297c60405dc8e29c0a3b445240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496ddcfcf3e98cac1884297a8b2252241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44bace864cbd906449464f1d08dc7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111fd18854f03bbc5efb3e0fa2d30a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de23a3fa05845407ab48f5f3f4fa09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1bdd8bec68898344e7c68d7ae18c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a374e2d22808b2aaa440ae5d018ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ac988b53a4e5512d499f7b652b04e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f751394fe042de9e82c1b51b42677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b1ec58ee334e35dcb89fa774d0a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a85b085796a7d01a84c21fbdc2b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d1ef776982a266fba738990aef70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c574e063ada4d75e261800842a145252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12198d3f7996e07a0696db82c006e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c4c472767673843af958e417601a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e809446dd053a3806983cce9e50ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318efd3754040ff49a44346a63c8f4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdebbab9ecc314e960add420cb3a09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef55b29851d933d345347a055b5713258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b807bebda17efd355647dc9ee8d858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15168d12ffd68629e3b99e4ad1f30f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5558dc824d8404c686aeac1632cce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4819fe07a765ed6c5b53b469e489fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b81676b3c3335644d22be34d22471f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74614031fb35e6c6d27096b87d58ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c33e71939e085c6a67db26265c7a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5efaf628759b3f55c6c30d35b41e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ff0d70d90ba1632c2c0d842d33c80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf0e38aff8570f2d01e3d232815da7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662f4ffa7aef97cca7fb46a54d358f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394e81da8d920f1733aae3073a1787b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2469a45aae05f77631bcece4a18756271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831e3c4cd0f583dbe28982cb12afa4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951123bbe14b77d0f46675ee864b451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ec97fbf2aa3f0cf24dff4e633315274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9872298ce4dc82c307e43bfa4ebc20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e412b7514e31072e5aaccaffefc9c0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4751f272d1c2b94b2b27bbce046ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd946243c2bd6ccccfbc83980c95d41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f8b65fecbd39f2ad728d4d6b7471279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3a042fd0de3a6eb85c9eae0dbd94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e2b77418057d77d1e0045da6dade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bdb6abeb792d6f1c47fdc6faef054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53ce9ff7d63499243348cda740b45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fe85cd085f9f204d91c508a9a7005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397b2db15770d7ddd62a4fdfe8d809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3efa6433f8e4b22aa237f7353ef26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f1125857bb1fcbaab42251c71416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd415e2573e5a9f8ec335e98eb8718f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f8ca47103ed204b48f66f4a2cf1d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdbec6caf018511fbf6b880e23583d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638b1a66dca7764d62250948f73cd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e05168ac2d0223d0996b84faccb7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3109f249ff59490fc7a25c16cadd53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86d1e264fe5f7db8966c0182cc53e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e12c7812130fb6b9686464e1d7012295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659196dde313a05302a78f10f4b98096296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5536b07254565ce51c5eb5247a207c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb4624b70b66c64fb2ff7547e7b2d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbdf3d53f82d8dc3e0fbf51163171299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9f6f45a7dda32a12710edfc89f33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d6dad1d8a05f207a166f8602dee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c8eb5ec020578caed862ab732e248302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36bb3dfdde25e1ea0fc57f05933dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e12f095342f61bc691836491791868304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4cee2d14c12b23f78de0a8fdbd326305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81c9ce4e43a69e68f6a2f89556fafc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18cc4f18bc9c758bee3f1961fbacf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d7ac22d2c1131fc92704d373bd0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f047d6dab9fb52d5a6d9da21df4eca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2f560d977850497c64aead8854eb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd1296d5d74d01d5d3228398eee63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da1af227e32fec48fd30c7e9d97e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942953729fc49bb825316896f97d8ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda307df630e7caac75d924f7b31a63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a444c7c8f15ed055ab0475143347e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6ab8cc856782e24fc7caf9b061c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303d354179a1665b27e46283820928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2665c545b66e61ddf587e48c462d5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490db2186373d3ad06b01b67ce799c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de30cfb6b6da0fd9439c0e73efaf53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e4c33199a9c9965975f27c3fdfb92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c721df2048dc10c6788c5e8cc5e90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d5015eead12fd7f04796b0e460f4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff8b782693e141856bfb90a4c27be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187f96d2b29a01d01e4dff8112b35a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b31e8c2034f02f2536c9bca69d5ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc347abc6989bef39a26bc99b697dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94420d23cec19a53d20b73de084c1caf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da8dec47d382ce39008c619df71fac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8ef88bb4f3d831e1c0c4f95d6aaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4c69196fdc2e8f454f8cfa99bc189331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524ead16aefb875a93a904d7242baf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a552a8a62a6cebcf3478c9135062d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca42d0111fdf9a9f23cc90896640d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce0d8dd140815d740fd87174caa23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18089110f5efb17c709a6aabd1c9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f3c905e9081e5a3a2f0441dfd399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470fc1fcf88c2ddab003cc2f8734e7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751b00fdd0cacb1ef7dedc69109fc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb1a2679cd6efd8f2106600787b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb1a238540f6158abdbaf72a82d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc28bb698b478352a8f22f6740c54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53497f51a6d031af98a863e43e6bdb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e8fb226673e4a25501a6de6fef31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74403f7ea46302eb4315a4dff159e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b03412cedcf35f59a0e36092147bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7847fd236ce9378b70ce09f70597347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36101ce7baeaf43c5e2aa0fe37996c9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a8ec0fc55b6997cc79dbf445ab78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4faa5809349ac273e09bc8d7800b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2c8b339c6d5837c75ea21f548bbef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa4a9ae85608e563cdcb3cd1276e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d26a7fe40ff5930f3fffeb5c25b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b23e6426245cbfdadf399bfd6de10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f8d5b57aafc0447bf211fec77295d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30903068b4dbcbe5ea36c5f1f65536d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b76159336f2ca499c6747ccd1621e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e4722efcd743e95bc2d1f21ed853358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d7889408ff81207f6a708e029d1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17e01d26f65f63c049d7d40561cde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef09cf3b0fa743de258af0b93874c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e243d1148eafda4f24c3124239bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ffedbd75c332da7829884a26d039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cbdc18c7ee38cf41154400b652368364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568aba7251afc3a52b8100651a990b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f3511eaf7553050c355b29f3e094366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edaebdf6f40b40f2b2a81250c77c9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9172c11664375c8ed7436c010b6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32bf1caae4b53b0e69ee116fc7b861369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142a17217d0dfe5784eebe523d05ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a58b25e79c5e58bfdaf3b8cdf896371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44165e163c07e32b93cf44b9c1662271372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e81cef1e9c47afca9801a52709f7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fd4fe5f2819248bb9b7d02374b7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a85dfaac1141d6c30b912c5d5870375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc836d4b0ec8f15c78084669849b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264487e66ef6beaddddb159346951525377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6de0fc8fa90358a0c6b9196ff425378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3f25d58fbc834631ee0517f96031379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3be1f5a4549a7cf2117f52d386a16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc771980f0e82c5383d31f529d0f88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce26acd1ac5b501a37a4a19bc87872382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dc963740d88ebd2baf3bcb09a060d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc03092bbaf5bae77b994b39db1a091384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0dd90045c2c582309a4e1cb6121d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f97eb6056e0a6ef3423b39bbbb240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd495a3cc9f2ff4ca8818ac6a81f783387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e70882c3d78dd533acda448c6b7f97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c873ea1d2abbfade4703f2465d716389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3347f5de56393f0aa804e8cf2e30f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42024e69223543dc94cb948e135c3f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b025786cb91bea7d022aeb8d776a91c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f4f6b26ea5ab4d56bbcde18f74f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260725d81c7ff1ea031c5ee290b819ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe05b4c433c6d5f9988425f888036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ac35c449eeec4112304b064f842c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f18707a1faab2e363312eb0aeaeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d63570cc2cc1219465c30fd748b65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522953b64d8d4f5218a08cebe5833d46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72abf1d47d5e0af1b11dcce083b7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f15384bb10dd6d5fff0040c3e9b37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8653974616e13dfe73fe1c86791c0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a0d29e8f01d638a6ad1aa5bff055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac6f07a24d2aed7cce5bb8ddf1bbc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57895fb8d9475982768bee3d7798db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf11acb10f0428170cec5c4456ab03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d40a1a090b9d833b99ac55891c015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a4ea717a5c92a062b845f238ba652408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6dfee6c4f1b0e497501263e70053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf5b3d4e748a1874609c9e5ee52c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e3977ac3fbf45011629c3ce59f3d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc57e725d56e6e6f1f05481e0446d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae55b2f78ad1e43b08ca2e5b871e41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971bb1304bd47f2d3a940519c9f366e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e7a3ea08e436cb27fbfff748b580415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a573aa7136525a81b7f3c5cde4358416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a24ef2faf9243ecf3a4aa0ebe03b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130a3952c1456b9df045471e0f32de5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c8fb580e4d7c635cafc74f06c43f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588d0a63c31d81b413f0ac31c09269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570555a444058474f9549f9d32335fc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5a699ee7712b611191cf3602167b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338db9a7228225392f339c7c2f8e994423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa975cc5f602ec53b3cd14e97a3e26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ece9c3a46b2e3db917bb0c743466a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115e21189c0407f349229c9a237f05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bc7e55dfc1b6f592bb11f18c890c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba316853e994d54f9da07b245984e905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca99d30714268d57d939093b88fe21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1706bf408fe1c575a10432d409c14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb2fc284a2e2a77c34b1b7e08ae10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20a1efe2d1a480c8f003e656dd953432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c82d9b7113a279cfcd0b01cc40d841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bce79c2414bce16207eb64a9a5d8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cb7c109283713052ed2588d9b4c6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f4cd8d01f40bd28fb6aa02fe5d17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c4177ea531cce755ef1889160c9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f15ea54ea143c46073688a125ce528438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394c1b503c750b88f32376d9a0b63b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634dab2fd69da6aba523f36b68fb28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6fd36d291255e79f865500b471c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe93c18793d23d483a601ba98141127442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32e465f2ab44003fdd704f8ccca27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd119a3a35e9fbb37f58b1f9156048c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8008d7eef9cc391193d227ed327e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366ba0845cc124ec556528764cfa68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc392b61369281d5d73a625a560c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681727239fc84913f4d7c853bb3aa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19dec89207211e9bb121a85bbf7672449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df29b8b3a63cdc5e8e29d12269e836450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a907a0ebb2bb0da001c3a3a42082a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea66106fb5095c9d7c499dd2b885b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5929f0d48e2f0145c9f0da3d4dc209a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b52f5cc179c84c6dd10227c58630b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c5da16bf1bc3b136ca2005eebc4aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156607f668404c4f513dc322a41c7345456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e395113f4c484c5ece1f2a6a3b1851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f890af305a359786cab21f9449dc75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daf9499ba95f87341460f8f41cad25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0fa7553db22513ecb0aa1a4b0cfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e6cb254e3c66b6723d14129fe00b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb51d03baf6ff83b164c490675d29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe17cf06e6500bbaaedf0eed4b6381463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0cc123b03615e545202be4bf9da43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90197981b65ab3339bb4c67418b1dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de93cfb318edc8ab720aa451391b05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58095d166c3b74d3de5d134691710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768e3b1a52c58651fe4d26651791d0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc8e6d65bb09073efb3988a087ad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bb9e5f4005000454e0cc817cff63c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18fdc1a24a316100b3245b0de6327e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9107f3ece2bfe5436e005dd24ad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df242550f7f3cb267b3d6ce9daa884473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5e830e5654b1f5ca2d861f01fbea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f9022e2ff4b7f1ff8123880ec6ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0f5eb43cdcf352657889f661991a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a6dce21431ea7c9146d421031a1fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75ce7bf52b6c551401455978681d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f954aeb46833b44d399a8bdd260a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46694fd25665f0b50f655c013fb5b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602371de6763b44030c3bc196de87ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472f2876127001a6d811f34c029a51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eddf563c288259636064463bba3ead483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf43d18bf548d733ec9aecfb8a13ae3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4b985229b9926a1d36f405df97377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50be84cbbadb2f8a0492d5eda21574486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace4586b0f334f304587fdcf15f8eb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f598b6b483409c26530165a04474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2191758c76633be39eb3a8096bbb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb704ea8a6d29db84eee837fb7b444c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1832f6787a64b7d002a85f597f8ee5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029989dd1a98b99b4a899fc40c13b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b014b7ca0571825c87c1aa7d7fde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f449e269201d8574116e2f3b93d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a8190cdc5c8ebd9466007ef87ba9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6949a4e6692b723f57ca9900bf5759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecb6b63565cd747f8b15c2896749e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600a2761aee937cf8acd4059711c0ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cbbb98b1df591957a82b355b75e35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6ca7980e0ef3245ca3405f21bb68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9336d6ab53466def85fe2f22a94cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1158873f9013ee7407e2d18a7b5ed61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ebc5a313e6bb6c130251ffd78ae0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5dd491e38fa51a15186d5df8600b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07cccdcfcfdebcc44f1169f9ed527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f756fe5f0d81790eb5e92622460f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0074e4f67f54da369e5a53ce40c91c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628a04cd59f669c4dec0aea28363edf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04072a38c68271ec549f27965f78daa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f08249ff66a9e03b388174ee77e8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b306d4e87c1bea7a922e51ca3e3dec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4669e19d254bbe9d39087017b967512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd66878b879328fd1fa92c38154af4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64576b1825e14aed355c5c8fcab3d32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728619f2fa8855dcc5f46cc790af663515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de9d1a6b9c756f73a0667d1102119516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8619d38003253b850d83d378656fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e522e12e3b08a03f8f88f7239de8cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310721a15c25da36022939f763af0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6cb536d541cfbae481dddaa16995520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c17c63dc2fc42accfff871c2fe35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bb33067c8a1aa72c3e5a1907ab7f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d318f8691f95ad98e42d11fdc9d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97e27214b0a03629719d51ce68518524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56a9af621606de828007f688f02b7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ddd917ee4196fc7b5702a5e35cfa7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cae717303a1435c0aec7fdb8efb606527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3804413bd1fccfb53cf47c0292c6d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ae9b07102904af826452e4ca68fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c518ee45318692b441924c235d4ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4aa55fc2c94a79ae350346c05b8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6d708719b724d506704a158b75f56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f896f4c163328b4d386417867265533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edab6777717a820642d74b2ee9b9b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daaa02e1328888c7ed96f6b85dd1d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350644a79b580337b6dfb615edf1631f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181d640400a521fc0b835110a32021537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2daa3a14efc7f5a1b7498ac9d390a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de5d095a0e14e46d5fd26e7383aaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80286b2daf595f0498fcba1ee8ae08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c43604c5db4b1e33e4aa794f0f788541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcae1fff7b0f6835e1e496cf3fd70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008d29ce2f2a6f1e232fa6ac3094f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0222e2228f43d5ebe28d9f3c2f1183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2930dc589acb255fd0d228fd458e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2e9dd8facb1029d883117e55dc89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc92852d4b4387e6633f48fc5cbc86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72eeec15591a4c8ae99871318bf37c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cee7f8b095966326325087826873b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3dc0f23f379d372dd2cfc3da25d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7144ea8af81c836c260d81821999a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ffde03088122ae38607ed8154081552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe56d0d55dd5d5bbd676f1d742d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2184287f77d6db73d9987e518055a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b62726e384872300498e2eea99fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580fa4127887804b6d143645cb376f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5fa6c93205a0bac81c4d2cf0eb27d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c631dd981c399626f67c4df23fe2c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45815345180d96748dde4201aff745559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614027f91e5f2bf511e73275c70f07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c19d731e00ad9ddbb3801147477b23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f6583fa27b21548bd3fd59d323da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c150477a8fada86f086d70a92248563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d455693203fed7529795e8756074564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156727eccb9e08e5ced8f089a0a1a9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df891d06429ea5a4daf375cf2cdd45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6dc5643a890a2052c5e3af7150ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d599f0bf328e572fb96b9cd5f48636568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797c091e931ffa671fd4c2daa4b866569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544fcd2f25afe333182173a386dc59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe91bdf1eb8c9447f098c13ed40d50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773de770bd7bb3edaf766afa787652572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a81698ce20e3452aecf6e99a03fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91f9ddd4950f5b848b8040b897373574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9e689795c2d3c29c341f8f920a1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc3d35d62305612897e8d549c84b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fd484eea6ccc47cb5d416e1ffaac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d49f63495033b13942665e7f1e7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498ab49640dfbaf81fc09773e49551579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff4e8edad2d1c0b3a53e1dbd70980580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c5f041d1c29d48ff2fa22b9a25e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb180752e8d73fd3524171654757d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddcc4d9df670fae088699f067e4709583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05474b3cc38b7fdd903eafd835b1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4724f35883c70187c05b1fc0f922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850e4e27136bbfeb248e1ecbb748ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d83f3752a10a896865b6d1627c66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835536c7ab40099f88c9a29c95c5ce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ab9ef1113884d424917d502564df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e953b6e54d732dff6348d423ac9d038590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868cf7f7a8650266b6440cb5c8b0d16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f515061d6e5182809de6b3d8f6bfda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c5c672e2dfd9dd18151ffcb3b00e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698dbcaebe5ad9c92ea51d23c52bee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5def8539bc517c6f8972341c5bc58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a64b649ebe140c7d5b6ef8e28729a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e02e80427c8f1a002c090dd1cf4de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604be1f18dd23d1188f4da73a66ede2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac297f44c559b347ba2609bad62e6e03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd9ad13e5f31eeebfbe5ad8807ce6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c9a13a6600d8eb6d847554dd9656601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6cba20b63db15147cb0c357de3b50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179135e541af55b23ba5b9de2ef7ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db89771c962f024e565d2f7ac785c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb164431c341ad468bf3143c7358a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f86c8ab7d3aebc092448611392f95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da8cc4b67301742e8c221b3407aff1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640115ecd66a192040c31c140a00c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b34429bb311f3d36d52774aae0f2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c7ab81ce577d9f5aaedce29f63b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ce7f4bed9eb01ebed910525d10b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06402d293cea8ec388976bfe3096a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e94db55b20fa93b1f11ff84a5c2a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e10908da788dd415794c4a227470d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c447673d8c60efe795c921d0889859615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45742caac0205791c65a8d5ae919eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3a7247e7c66cefeff62060f0fc33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a5cff78183cc1ca88feb4b529964618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c86423383a8c527d5e8a293d6897b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370970400e2f97d5d3c3ba28d478b0c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b6fb06104f35583c7d2bfea527de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c440f8908c33f43c049c3e85ad8d68f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3cbbec054c45cd9ed0d8f1f9bc2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6173ce322ccd60f93c97d3fd59fa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251dd4fddec2516a18c3c2e89b6b5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a30ae456c0eb628419e31f106e43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a45024d28adbe7b263a437cedfadd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95e4328a3a6108406d60761374ab9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c8461bb871019ab2645dbb135c50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1281be8a036e084bbcde4a1372639e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb298ce6a79d8376409b3a73892d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a15785a1ee2a95e025ac29fc5a39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f153f14d70157ea3ce1387c9af437b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d5f482b62b58be1fdda8537057fea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbedb74f0a497e63d5da68dcc01fc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166325fa46cd3702f41832bb25b7db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50a0a1379ca1e46f6085bf05ede646637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c7586eddfe90a2620b125645cfe8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ac008176027bfe7273b9cd35a453639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4b736b172bd77b3860021ea8647e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd7b96bad96a3b48dc8fec3a956a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99af97fadb15e3681bbb6408a366a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a93b001499f9001f400a838229964643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea80eac47efb4e373e361798641b0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a83303a54cd60b56e66ba3f4379ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d255048624792557e731d2f0a640646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d6b736d493e514c31ade5e6854d02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537326bd14db1dc14dd3f1c08ec8159648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe23942c40f579a2f15f39c131df9bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc163aa79e598f013bb74cf7471a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c86d6277d9ec0544c9757f95b4bb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541eef41abba6ebb26ae3a979dccc34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebfd91f79d5d048dc3d7064dc3226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb90b2e325411c62df7de4bbc3ce6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba75cd462f35ed8e773c7fce62bd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa2902d8ecc8d3a322f9e837fd5c86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262c077ee8436a0e2dbaccf5e7f254657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad16b6ee287b49d10ed0700a66aa32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25e79d0b5cf6b6ff305ca4c5874f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553e64dcce1bf104630ccf3a88a267660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39b1b77f59e0109709d531f4ac8c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf8a202e016733d87d08a9f87ff3f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf049684cc1af1b2746c4fe8cb793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6ebbcb6ea3762a45f1a3f42bd34e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e64a09efe6e464518dd2eab63cc83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801d61c471bb46313550b06d9a45c78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4d5ef5417a6de47fb8edf2f97a015667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34950346835020f3cba0d537ead5cf92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9134cea2fcbc3f677acc2cad90f51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf557f225f41020101f088610ce72b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b39ec6f11b7855d1698c28fec12f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8840037af6d29ddad09c7470cdf19e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999f99de4941f40c12f342ae8ef490673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb960f8864561438c86407801b2ac88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f46966285b0118397f1492b9d06df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318d7c117c3459aed59552d9d2b4d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0f0858f374fa6a7f3462c85c840f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8527404b2e5723c8886b578a7fad9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc775029476df49c8f5248c35431ca0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7150b735214702a3ae4fa146ccacf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff74aa3d2ad0f2a42fb7890a1f503681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756db594feb6f62723fd6aff6c5513682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbaaf2cbc309bf5db7789de401d3e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852265341e2957e8a4f93382a30072684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18654aca371e53bc9f3ed185b992f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0ffda945a78862b090358946e6f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2bd2061d3d0d649c199865babf8cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9e59c66898b50afca97feaec0820688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e1dc2c84806600cb7e33d463942a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c349a2ba42837847a6038810dad6fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fe098390fc75fd2dd3f3ef05ff7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed4be6ebbda371dc6a5cb781c3ce9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333869262bcaea74b4eedf563847c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231058040f1a2f4dffa13a5defc8a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965abe9d04e65682060a6cd2fecf7ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b411b91d562141379c198a6ac36f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05945344cfd299ccef5151d48fd625697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b42983b849c435839c571a589df0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee666f3a4c33dee8df078fb803849699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d3db86fb59d6af3f37ca317ca400700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d8156f3a9fdbe297a891ff145ef0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045c4febfbbd81e97ef8b2f503d8db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426225af083c2afc8ba8e8e0bc132c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a9ec50005305835e0f5197370c261704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0aff4e527c0b21e63d0f291d0d03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf79b7ae1b712a467c6e6baa9678c1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e251be434a0809e7ab9230482727707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25716ed3cd416916bd75fbbdd9bdd39e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c42f2edc7d4cb15a2b3f3637c823e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa436f4e033ec6ea8c086830100b3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52996bf0786c75e14d1ed0eba6237711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9977b1a1fdf90f23deab083570ac562712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b65813ac9169ed56c269e65df94025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f98d4a6c87c35ba961fc2d06a9f1ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d579805e9c8a2ecfae64adb4be6ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214c1e79c150266a126a6fabb71cdc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f1055f7140aece06a88b51141fd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73752ea1bf0ca56cc82cb7dde9abde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a957cf1f240c4ee337291f319e27f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982647c1ff44ea069359986be6490b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd0ee579aa7e42123f168ab0e8bfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8a9d0d3a787412356fa225c858a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bb98a20460b61b99289bb886415f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f11b81bd2320c7b37428bdf4ab33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bdd8b23f426473262fce7de391d57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4eeae392ec04bc4c7c082fb60ea19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e2ac085c77ce99cdc319efc85bf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235ea67cb2b948717946d48be5881a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6680ed85633cf898a09f7e518ff949729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f1dbad71e4ba971493e8e8a44754c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2183021cc7b482c5a13a7bd319e36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ab1211852995cb9c9fced077f5d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099c8af6bb75d038db2caa9b0a585a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed98c7bade5c49f2f941b513a5593734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a018df5268c43f38aa27f26f3884e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa08aba7904fc52569ea751fd5fe89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622f2c8fdba1191336437322c25cf76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015632701c069252f8919b57845c302738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf9d12d307ca56ceece09aff49d6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5dff0e9b1e829cbda51f7d3bc09b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a86ca90b0a63c6d6a1b78ffa909e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d69cd3cf96f0c221e8054f652e0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ae2d313a0faa2406dcf282462d55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc020f8022bd6508dd3313e138f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3930f52ced0b97fcb6bf68e17a716745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890434b148a92f7cccbdbd3b470d12a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b8f8e5bb9f499e5f166176ff548b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb38a62eb09faf088ef2a433a7bd1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556c131dacc5c7092e59fc50e338b92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de38b4a4e6e938284a82033d541e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ff2b19d7fb6772721c99dd5f0bf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc717623aebc466e028f790667faf7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b5c6b9741c6e68b01a166ccf58b6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c577c23b67960889c2c501c4222f55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba634426147dc5b1eef3dcdb61936044755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd9d4457e3f33e577863725cddf8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a32c9de5a4100cbcae2fb9c31216757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648774d67aa400e2cca49efb57af03f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ce349086f9538211677fc6639495759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1df2af559079ca7f7282b95576ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b69e49e5dc525d58d7a35b1bc32c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7524ab3c26e8ce7781e1d1d9770e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a1339ed792b71378b4e7ee31148d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667d3d47da00c95278adc4ee2869c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf84f9dc835546a0c7fe5262c5936d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dccfccb6c4fd8c155fe95ceb2b8e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a14c391d21c087745ce523c5a86af08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ade1b64c7a84d1e1757f9d1cdee0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeac2a1e60794d7dc5f19af31ace1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195e377fc7972d8444001d57cf1b1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5936d3198fc201309907a0e4a57ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342e582cdf1169f72830c27905f73513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b1e1ea9a43fffbb4920347384232d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9416bebd37dd904e32e2d7c9f0522f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609cdc6355eee6f418279421965cd6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0bb577e9ee1333786194c46fdf8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be65552a3ca7300b2b8af3b006d9f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751c0e3bd1cf895cc38fa0f76d7dc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f754878f9960119ad8a1218df4356620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089a9106803c8ed6f9378c5ca55d2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a873bdd4e33ca822973f648cb3b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3f816123fa096388aafaa52da72823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21b54532f7493acedef8b5b5e0c0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27888e5eb6581fdac34fde3236cbde7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a38dea6e4f5435eb448ada4c26afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07cb3dea32d3944846f46b6243dd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2568c0a4538df6e723a72d1bb92f0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3e0347a84358d20e2a99af7e0e9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e1d45d4a389eda6d6f986bfb079730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b5b82b64afe3d34d59a8e8ac278f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931c3b2edd99ea6b0c8fd53d155af732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3162e6f36cd9f76ee711ab4a3ba1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc25472eb782d1f879038dc09961e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1abe2c9d03bc6343c48fb5b2dd438435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e3a722a5e50692f7814da52c2d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0242d4379c94d41b2791bfb93c482e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8783476bc02be8ef62a614791f45a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d54b23700fcc7856431dc22d1586b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd03874be7ee834c22c84b67588cd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14c37c200fa22b09245271b8fa2d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7de8589ddf4634c72c22cf98afa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a945c4e0b92d57a1dc0f560542190243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4d2611cf94ec574427f8ee1257dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185550884ddd508ea5ad344e90b885145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14236db66fcd5d5a1bc21421046cd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e053ab81d15091bcf206bdcd19eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ced96ab8610eb7e90f30015f3fc4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3648a1ed9ba1dd4eaa3bf5aca0bd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c6854509516101f0d9483ff8d948550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b331580a80ca6b53bfbdad24f96e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24041d8d1432a7b7d715e423076f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8d6894c05e230b80be99b378c9c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ac0adf53a9489be2c3f30055170a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e928d164c1f9ea3e5d0f1fb9088c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18733b3cc90df5daa2723ad5a39733156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed073ab391b8341649dfd81beee2e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65530c3aa525960229ced5deb9b3229158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce107a2ba0ac544952483d5d87a3ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1471df0c354338db8ebc785863e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bae59114fa3d998350af4a279038f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98835378f3a8501ca049364a366f6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67334e9def988032657119099eacb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ebc2c444e63df91e26e0cebe6255e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d9af96a8b62514306284ae493c66365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967349693399553dfe649c60df5807b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade93e42beb0d765083cd010541c473767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60229139957a473d3c884cd80232b8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c209337a67925f106c0e9f1ad9fbb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc474465b2199e1daaa99f8864538b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab52902b4a8a7b873a79b3d47d4ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a170a753cbd3e9635b314f9ffff5bfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a15c161ebe65a5dc1a4967de624f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0037e44df1fed4a98bdae37968fc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3795389bc19429725e94c497ab3cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873c6292574b926a9f605f4fea1fb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326d7dfd891b9c537540c0e96891ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057d2e6826ad990fa9d4d28151611e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30935db3995cd1aee0e64cfbd5c8eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c70d9ccf00a9db2dd8019bcc4c7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e3ffd0bbd41a3106e691b708641a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dba528c942d0d8f35c4f8fa50228e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bae84b286fb8423778b65a7cd900383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa163acd413525b1c38ea1b743aa3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca0363e4362588ebf0ac0c32c00ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af256c2a1e7b439eff1557b886ff086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d782991da759d741ccd5d7b2747587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfbcce8ad1ecf694d1e66988b7c66288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751379e434fc1fb68bffab15862c7fcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606fb062bff20beec72aa3015024dcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f18edecc8415adbff8ad140546076391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579421ad306517083ba8500700be52be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df04c2b4a01d5b268c328da97dd4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeef3320ea4832ffb732948a1748d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b1e4e4c500750aa965e43cca4113495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d913a95edb085dd6c0456b608717c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550df2c09f248f0070b0a63c7dd527297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0d98bc7eadd458845b5ee0091c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2abb12c4b95cf7211881d9e58a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19817625ce24ca9c79e984acfe6df5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe7ad3003dda599bd8412f046af69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985572d28e4e55af341048676111a75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa58d6f7eced4b1c3c2e910b22afc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a708e5ed43173a1ce66804072c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb4f0be00825f4322ccba03d0e56d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d43fc5b78f381c6f7b518e62a677a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aea99eda893063c97337f6800e780107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895452e26219b4a40d005eb01657a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4cabb076671557d1761f3106e0c78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b31a6fd1a5aad4ab3908f8d6ea4d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b3d4f7c212f64e2d8ddbc4eb3dbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c147f14378d4d51aaa44743f9e6897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b8eb1c7449e63f5a33539f06c2e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c87f341b8e10a96367364cb9e984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97b50261aad079f03872ced933f542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27294097684a0c3dea740fcaa17c944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5967edbea51fbffc8a39f2cb87b627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214285e88fba16f58502c47133a816f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0eca9fca05dfea0cda79dbc6144c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10edde8f837d6cf9dfd25bdb6c18956120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61769b46b281647edc1492dd565a3ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c16ea1c8fd913cf275811be9feafc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a83cf70adb1fd0d61c5eafa876fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e63ba33ae68f23662680ecc914d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd688a377d3c636579e16a13dff2c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece8403d53b2e7d48b3e7b3d950a67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd76e43e4894e9fc1872b8d1d0e6b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111f1f917738834a386bc035561065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f9c19bf93f3b66b7335c9f4e69ee4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408c4f56ce0e48fcb5e9fe4a5b3af42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5de8c777cbed23c793f8cef104b00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a8e427dd4a58915d9f1fbfb18bf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe392ba095c4e375bb0f5a0cc4cacd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c949f879c9aae6c6539540dcf8209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eed4813ffb3e4c48e38e6d24f8a7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c62f356517dadecde9f090c8dce36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dea4df1b771b8879db2f472ff0287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cf05c4210c0f804bca6d8f3696c0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff671699f5f8dcabf8c6a21149a116139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50314421ff31aec4bbe76757743983140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1edd00c316120067302db47940e2a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467405e16741c724359d584e8d200980142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b45c9ac17f1a014630f61dfd258b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4ecb11b475895fbee2e437f37209144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef82eac3bcd2b5530818a85f39ed5e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76797ddd197d5035eed9b2ae2a8ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77997006ae7c47d504416bc9cb382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d9deacc4a594790ac8d77f9e6b094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bf4cfa1768b2a896ae46171680aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007043a9274be56cab6f85c1c45cf7bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889373d88950a2dce3e4f0a8391cf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8f7aed2adb3bfffffbccb9e81d41a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84b5225b00057b8f7398b34c115bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2d28561c5e1b977051ae22bcb5bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7728c8c78139d488c937d13de11bac9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce5fa9a26236b3885f0d783e5f88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179515fe4617bea33cfb89dc583fca95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0472f7ab8dfb2d5415c7f8875e282f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b3ef707a0e85fd364f44f5732696a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5702b8246686a7a621f633047b9b05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ecb7fdf07c9eec1d9132ba144236161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f255f712d2012a3f9c2cfb1e35e1f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127af510c314a1425a80f4f40d7042163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b0f0b91bcbdb596fc004dfd7f6564164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7780b061d25fc50192998debcb98e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b48aee9c7c73de7183d98d784db06e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505868976c5926ae084f15f1f07503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525328f382df1c30fc3f0f61ad20e70a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154759be3459b938deb205d37906fda5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617e599572a6d0df9e31b68b7081ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d97a364839afb28a1fae8b09eb74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ab4ca665473870f5190f07d914d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c3f26ab358c02904c9ed27d14350173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09d5b4c373d586b422386fd75602c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38bc92f4c380e39e02caaaf7eabbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8d423511e57a51f2f70dd7a01137d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b36cd6b6f29311756d6a4513b91e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a715300e9e2524df5e7605458932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad416c7549cc43eadc8d3d998d627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3479cbfcdaae7f91d8c92e9a570e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0139cbc5392b1454d598d6dcb96c27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6975b584bcb5697a9b15f51078a83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2bee67bcee6892eaa6313ea9bdb24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135654793ea1621bad7473b212bfdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2fab3b48e5831be99b8e3ea3cc9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e9e1a09664b68758473e341b1d2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4b62586dd3ad6f964aaa465a3b57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5ef6f7871314b87c6e6a0efb082a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1a00fa5789194f2bdd657ff8eff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d75fe1c1296a61cd057d048b9cd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c6bfdd751a018fa1ec88945e31155191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb4eec0a09e0d50d8b503ec5f7a02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2233cc155ad4764784d34971f0379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89199add973e47eb21ea74450d3652aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fcb2695131265f83aefa8705c477195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ab1cb97afefec5d4845177b9f212196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcfaa87ddbe1f98cb7e735ebdef5d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ecb17c2cb826ff9284ee6ebe339b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e473acd624d8ebd61287b270c44b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a3eb19bfabf85b608358b23a0477200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada0ce0ad4ed22dbc347ed36092dac5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306202c3df3e80754c7fa52f0a560e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072fae9a222b35bb6de22485ff12579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6f5d001407fad8ef70a9b6ab0180204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f65a1f75a3ef783cee35dccae005205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c5f96463760c1a8b2f79649099fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406e46febd692b75a659276e1622949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f06c003fbe5cdc995a02395ddfe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5520aae19b3f4ce6d21624c3d45f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb1b593a4ca4c85304e92e395f30ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474ead7c994af3ef2d28afba42151e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea7668db72e95b8932fb68fa208182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f18dd5094f2121d57b342f7528ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8330011eedc31a2a86d9017953fd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d8c5de0c9f2df183a21255f96681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea30f21333677c90b0b2d30d5f02e2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2cb1cfc9b55e785296c6e439edea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96874e6f4e1ecbdec1280886151f66ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548f4a2cf894f0b879eda1bdef3af60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c621ca55a3fc4ea6b27d150eda4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f94d52a9d8e5b49938f0ef5443db70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1cc1cf0f77446f7fbc1204d59e034222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7f2473373457e8bf7a4023672284223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd076875234953f6d905382f953a5ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847253ed974d76752573b94a6c407d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d838fa60676862c8ca1c4d5c2c3ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f006d4c23be8d2dadc326f00ee4ce5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7984e7fed714ca8193417a64c0e20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389801ceb28d25c99749af631206fdb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbd7ad61c889085ddfd597e37d601230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb931d12551bfa01cab634cdfbf682c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d16a92f5ce6f9943e821a8ea1aa06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532c6a5599a9484218ea07c9d088ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc53f459b9894dd9e9853ead94bca3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22f65bd9b914b864bf56d9067ad7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c02247c7fd0997e9fda8fe9d6ef75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f52d42eadb3a7a1ad1363ade23e9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3180ddd0885e1998ce9890731430238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228c0262721c5a9d67b9cad64d527b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1094feab6b3186655a3b5a31e7f241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633950365d84560b824cb5e22c07f1fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a756c7c0f12279d46e3915bc52d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b753314513884497857e12661d2e0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ee9c6f9d68554236b937bddfd7d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b314cef187053ee68106e750ee95939245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d15e5782b91e097cb85fe41ea0169246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188deea991f32f4bf3be0898e39c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcd4f585ffca879a9653196ebc7972248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9953d5eb0b30e90061c1eef1893b24d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24663dadf147d671cfbb6c58487a7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68af6b816a03c9f0e291b5b57114359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774c032f033d026257d73be95105f99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fda03816c05472383fe641d62c4cf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6054e564c0ddf7973d94b83c77083254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7142b81f376b7848c98526d7749d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb6c21147867cd77ed2f4f3a91e49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a8979d705164eb7ddda14075ced8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b908f31d75a719f5e96184db0917258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0856414a0d6151ed8a6929dece2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82a4234373361c62320c72fc20500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4858ffb9b777ce52f786a36553637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d293f30be797852b69a7b98558550cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f523ec5cb7e503d6bc28ae9cf2d83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cfcfe018f58c2856ec150cf765462264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada6d44cb4d6c17edc7eb935529f19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e99ef535904555de75d277783eabe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b58f9edbe67574ce8b083343f52f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5803991533dd345ce68e4eeaa25750268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf4be3aa0bec30ccf039294b9bf075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6bb881301182c8867d7581defc08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2330542a978e99fe516c054a18a5b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454924365d8d885c878552e0497498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535cdb49f23d0b455c10ba4504908d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d886454b7e50bb71e5bd071d6ccb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da98bef598782f6b4bef1f3e2f79a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f677563b3ace40f29585da3ce63d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0b6cca18cfb218fcd982f08f406bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ac6bcbc8c8d2c137e124cafca655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524a07071bc69273a5f0c0525c5cd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271082ef4652b4a39b97eb422ebe4681280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0df2bb8fe8d6a0c2fc56d5ae46af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e33bba571143abc1472118b1cb8e38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d50ca2f6733557d48773add07697283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6b21977ea06fefccb4cec53e95c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74a0a8c3d013117f144ec0954252d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d03b722facfaab29ec5e92895dc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae2a5f4d1542150309d2808b53cff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db22bd93b7ada4a89a10e8ceddb02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b81fa94ea8bbc2357bd5f2670af1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b192500e584efd6dfc5b9fe944ebdf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84690379b1515a086ffb27ec7b819ce5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a2bb4724a06cb158439788173fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed7c20ad7184b3369567157e5bf820293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5079ba80cc12dbc5ad85dcfdb6271294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da661370ef7eb8b6bf1204c2520b1df9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e965caa0d2314a06d3da720d0f93f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d83aff2e592473837ee98253acbed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cbb1f02f6b305175287868f60edd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb66b689bfad5981af845072fb72e8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66096eefe69c3c91978511bdcc53435300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41933b7ec03466e635c61b0d18c2d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a22ff3f27de544b078e43cd74670a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b49ae0f30214b1ebec5bc1df3b5a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233591e33b21b51ee48438bcd5cf56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd926e0a24449ed08a763e2f9f0f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca4a0a82252565c92fc174f6e8b3c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63ce37cb57436bf44f8c2cf64edb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecd483cfcbc76156be4e173e0d4085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094c9871e4a3e784f6bf7436f7579b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafb331d69aa1be44ae458583b4d0c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bfaa19dc760a4e395bc042d59fce5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d707c3539bf161d0f496fe24cc54b7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89345cd4c925d771ae81cbe478f3f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8d744f08bfa4de4c2eb85677d913e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5958f23a641ce40f04dacc012036315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5f73b84dee5e9c26b47fc3a0f422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888cda257115b98aa373e6144cd522f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e304fc86aa2780ac5639bac6e789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0b3534c02883fd91dc14cf90a444319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce3872275940c77093c95defbfbffd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140e48ac82e98e623962f71a123639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba448af292eedf736b492bf36240be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a77f3cc33e92a98a46a0dc5dbf986323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4a997fbd12b5632aa40e34f98d11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c5d9de6e57bdca38b57358c10ab0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0bbddf26d009107b0debeebe8f039326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad04aedaf1160374d3844a8cf714599327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3025e9e7d3547270810d4efe0cba1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac4f91522abfb7bb19d89c90212bea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c21ab1a228061cc769cfcff979e0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c81ef1a0ce3644252ba78f3285eefc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ecce883c38c74d89d6afc88bb8c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef885fe22ef1b6c6ebfa5d9738e77c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58b95b567621848aa5d79b4b910280334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ae37562864553f255919ed3e6bf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afd6d4c8bbca703dc721c15d37470a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197166e0c8d30fcef8be492a69e29f42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69bf991c3ea254061dbdfea04349a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbee87710564fb70f6c11f3d6dec41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeca0b16c06997f76ed098b9b19ef6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e6bf7a83603094adad973c10a8d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108178420b092ea0f5257dac1b4cd68b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b16b1313f9ee9b8ef47586be1fb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee0be61afe1ae9da33d6cd48766f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a842fb6513a1970009b9b7fc5cba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bda2b627d34365b52becfa3d34f173346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc0bd9eb1ff82e2311a2e745a7dbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb08ca57473962df09cd4ab8c9c6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085728438fac308cccb0412ea39e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fec547d99d7f68ae56bb6b009a67b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada900a5df2a30eed0f024331bc03e56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75a52b9c8dbd462a7131dc82cdb82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff85cecbe3d35c15345b3a761e6f62a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421dde5b488b2a3abee5589c434dd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9341642fad65f47ff4f9845db5174dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120542ddb4169ae01b77e8b52f3bfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48313627407f6e06978cee7b73ee8169357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc69d4b8a3e75d67fe1d8d2a2e77fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d495396dc0a47f53167c0c9051ab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02e34681680fc5a7f4dc85923d074360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfa95c253bf16aa955e48bdf87f2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b3616db88e6a0b52534c31508d8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a1006bb447db81d8bc5c7ffa026e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cad7c50a73f7d0d53b0eb27b95d78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5540f44a304dcda6d5f44fc8d18b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b45dc2de70963d3490b73c84d6b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e248be04eff6d568e87909405b77b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3cd379f3c5cd02666bf7aa10dfea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0faad26f941d0b61cbaf0e00b7e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f94b5de13aa3fc71c105ac4c9a60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f14d4763a27932d5f4c929de13763371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec04495ddfebc062dc6c645d5ea484372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02a52c88bd0186ddedf376fba0d34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f6598c3ed9a40278ddb8d64756bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1687d298650cde26fadfcb03dccefa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d5c9d342c473e555fd97454ad512c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cade4efc0feb6cd9e27d982c82dfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e320a9e5b217e45706d90051e1dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7ce30cc48325b7e456bc1931aa04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6d3e052a065d9ebc55326a875fb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024190408c0bc1ea73e9300b09c9dc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635385c87b6f011bf3f285a9afb8788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d368ac62b450929098c22521ab62c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34233155165366a8386c08c34ca84cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a08e336e44923d15e0f633995b39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c00fc403382aa6559924af82296f3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28b74821ae1d178f77af616d6166e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537bf24d3430db028080516a5b8367f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0a3b870edcefe1d6b078c83a11af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84e2e29644b983b20f60d5f73841a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9aba8b6b15bc938e274b61c092d08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025348aa1ceb54d252fad12f3fe321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3aaf4ea5c7778906abbd40dcb69ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b974bd5c755be617bfe3be9e310bb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e12e180d7092c743595c4b7e0320395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455321480860c69554a2f53d2c2a9623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89996e87fd987b85d0493ec44a75094397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7c8570f30292c94606f087f96e9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e1d6062213b8cbe8829b3d4ed257399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a21a2fe7c70ecf34c023859598f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c140440570e8dd69116d1e873688401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5eb0dcb09cf7e284d9b795969a41f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05431d298569bd6ebfc1c5317bd600403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93f735593ad016fc03fe2404f8ea5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf0196f5daf1abc0936ac080bef38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde9555032ccae099d85e9d7a72a9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5cf600342732cf9745bfded6628a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf42dced5457df58ac0f3cd7de558408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3534a41db9d16705de679c7ebc94025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1e1dd5b7854640a585d9de49984d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae03cdb5afe1c97d7601a368d96712411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ed8e90c61ace48b53d657fc207ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bed41d3bd850bd01a14915cb5a552413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27979b7fa1438972568fb9e097712c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8208a16a8f51e2ed6b671aded1715415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8859bf783718d3669efb917191f40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0deb06e7b2c61b459ee2c8a31ae72d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea8a5d5da52ac4a0c03941267eccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f013c04b6c6690c68a839f3144a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d70a42ed2cd0659e3f0a8d42a8b6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f340b66da750e138ce227e0609ac9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2925a4e957ae1b09d114582b2b45aa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d89b9afac278c0c43410165d3df81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381ade9d8e3702c230097c4c593ab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6f51976d48bfa8963b87e5fe9e44e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6592a58f1fc759a11ca33862955ab93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792620747e41eece926961a3629eb8cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96abddc4bb700061c12a0e9f6cd2ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92156e790803f25c4b61e1fbac2768429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d8e274639a47f8449f716b49755a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097bbb2ffd087e67e474fa3e1f70f66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81a442fe0395778c561d59a5fa0424432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646400e46b86d97c0fc00d8dbad8ebd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa712fafb2b3d12e7fd716e151ac4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119132905e86efa814d1eaac89877a2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ea98fffbbde24df7494d2f5c5ed6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d40e4eca9d6fdb0b6b1bf4764a7ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a64e72c967cc911dff1143bc928d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ec685e9bf9925ad43eb3d80803a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011d4c1e135a07651cd7e893cc4ffd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdd75f68a94629c91dae0f5b17f9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdcc572fac5074c89bec6e760c476c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313708245c5e39c4bc79b898fa13049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d6db940f198a446085c26769ddbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885dd0d74cb91c4924c92fec2a4a612445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d732805fd0bc75eca2cbfe1ee35876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba731f9db90f778697cc6630485d6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c007acbddfa55f712d4f0b19f3b36f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada699b2b99177cc9df117caa47ef2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc27152552d850ce5c270ee93607d67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3152d009c4746a33d3d9b9d43bccde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc42ca83130ce78c8a70f5e398a1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7f13c32f45b5c56db03ae549c355453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07c8bc1d30e5330e64375c9541690454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31416167e51227bf91848d9c3b892463455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6284bf7d581fff5eeaa5085b859f3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a54e44ce8bb4ade299b2b2249c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaef89b42bb225259698fa53e6b83a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb68040e95d410eecb1131e980232459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe8ca2187a16b364b5142920ac2aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eefd6eff5f6622f8e6c70a7f5be8a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0bf90a72121efefd625ae6d71152e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f291f481784d63d1316e3d0e55db8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed106d58dd7c2ff6bb5f269bd247226464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30399be9c66359bfe676951df64fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c403fdc94f3bbe0b8fd5029f0a6033466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4a69e957f4b8d68e23cc45490900467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a068959b0992914eae2fad162c678c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aff4a9af2695e5a3094b8844d520d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e2f3d87c46a70dfa8e5d1a6c5c9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445db7fd2e4c97cce25652f8a4c6fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a0e333c109a1c7bd05de99ccf4cde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf446979a02e7f57ddb40c3fda913473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c09fd2f43166f21b4fff22b7dc3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca88688d2612521d7282b27aad5c999475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83daac5c04c8e1dafba1054aab8d4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998cefc0ce75cead08f2a5ed45487f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c19cbe9baa54084a005adbbd76f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d02a1d68833d369dbe3763dfbc60ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce4c6a6017c1cc2a86fc3263ac2660480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d133e473e26b7db47a0d13ede9513481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b10059fbbbc68bec5783d75ee6fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e649d0d37ee476c6c383c591950e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a3bda2b8eb150c69cbb898185a66b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110b3150daee24fbce90f7b7742cc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ba75f5b1fce55ae8c46f97e3db60c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa2f7f9dbab4428e22b0b9dcd910ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab17d4dff9db80250c7173bfd2bed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a04cac3f768fc3124ed7c131a640489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e42ebf7b86e05fc0eb96d542c2cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323eac55ade1fee0d86560909efc65a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b1007ffffb218a5309221443c5a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b25d93783c2fa221311bb9da08f163493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2d5224c36e4c72f8ecd0237ece17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1611594e854f8ae62b886316eeb53d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f06832947a0d04602eb7f36ea9a0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28703c91f8b40d31240582e74610c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2ebfaa79fec9d2e5694847aa68f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f51d4cdee013cd112e9228947a96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394395219a9a369afb4700fb726e6678500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781223a6ba5127c4a4652cbe62c323a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf468759f4c3f8143c5f7a41252c4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677025a79f655d92504f6b7eb6328a2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e136229222a0d8a947ecdbec1909504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee1f00847ea1300711100fb2222113505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349cba1d43d44366bf0db8ceca1d5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee440c6a2ecb964cc0a079d7cc2b643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3facfec3b06ec7af3fb5aef32005508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c143e2f9e3a804ea77323b07d0665a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36eab3a46c512ebc7320cb608478bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a38590cb1d75e1b5c978eeadcadaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96617db182e11a2f4a1364aa6c6cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9a5317572d92900e8a94992f343f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68646dadb654d1cf9d96e070644839514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8debb50609f4a026ec309363916b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027828cd2fe223afaf2ca76328d8ba8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da145f8191e22ea9ce24959eba416720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc333d539e82439a551d05383e2d80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9083d2c60365e1f09cc4ae4cfc2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c84fd926a427db535bddd6e56ab2ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3dd990f33f544194bcb7ca823dc9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51d869b841f032b5c3323e139ca24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a91b07fd6b281082d80fd3e6e0a37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439de9bcd28a37885a5c3f0d5147076524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9c02539e2d9fdc04abbd96258530525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedfc34b2106133cca77804749e3667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770b4bc72ebc7e037657de85030416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc35b024af895895e0cdd0389b7a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0f5f77490a9544b0ca1fc91c0e9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909a10a60b884482d4b47177c88359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364b077ccd48666167abea31077fb0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f86521affca32d69ea74c39f9c104532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861f712e5d9ecf59f0548c3a399d52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8c86f749097389f344b40e728478534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a15ae2354443d0a5f94b6ab63065535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c217f79fe2331571cd368d90c3290c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6c855846ce91bce1c06262011c06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006fad061ea991135c87bbe89fb10ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26436c00cbcf7b7bf101309d68e94a4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb99e31dcaa0fc5ca39009d0930b64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd143bf682a289e09e2ae953f2961030541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b0ddb9c31aba870c3f3041ef0c71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffff9faceb01581b4ae90a7bf454f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b41eccedf276ea3700d71376d4b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc6a981fcb749a851033f90cb4a7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61737f1108aca5e07bf87730ab4ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ad13c6bf5d37a220cae8b98de29a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3aee32a8fc6da2a9feae2ae221e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6dd642f3e07bb4195d1cacf0d212549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e115b71a23321e7137a220733a9251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6d9d7a63a9c8054c07788993c8d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c5607769cabcb8ddd33c629605c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21253d2e16a06af09253b622c9135c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648fda15e4a1f6a7e4f92fa03dc288554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83cb7275370cfae365a4b6d3808f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b62407ba5a9523031938e3db29f4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d0a791651fe344324db0446108140557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3d4a94fe0556d03163b46b34f3756558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d9ce147d2d2971e6ee5dad56c9ce2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1a8a05eca23e6f8d0f1106b3e8206560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed48bea03875f9e0605fe99954a9ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cbdc79d0d9763d8207659b5ab7e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4cb9019cc70600d1bc6e56e5eaf02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9de9a3a646fa99b3752dbbb4d5f35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662a4a61ee5c6ef752c4fd286a0294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a081f7f4c131b824d67783a2f910566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598088d8ffd6b6a0b3fb2a55b24e308567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d210435b2648dd6ac0ed4aecfce6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1879467723cc72e503104f4b81ef37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32d45411e235aed7e40f86f7f1eb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bfed2dcc104557d10c24a3340cf6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd070a25c1e56310b99b70178c18b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4bb158ca5c701717ce53e5347582573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6e41ab9713f87725f37db7c639158574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e4f47fca7e0617080665210b02ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cce1b39bdf11372eab80f25ed73b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dfa36c6bcd1c35918713d12decde8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7e7bea8b2ff3b769c33d57d436546578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b463af99b837f115098db05e5cf6ab6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083192cddf4ab4da657dbb3949ad1e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2cc3ce31642aa26804bf06ee6ce8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0360eaffab34d7a57f0ba79b646aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec6ff5a88239691326480147f7b33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb6d6ac31c88cd7879890d11deb892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb4ac265327da3bafa2fc9b9d0bd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe0b38c3409fdcdfdf8f042b0f097586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4869e240e8679006ebeb753579eaa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfc3f97c3559dc19718f365ca52f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5d8335c38c705b9c666edf81f8ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c0e36fb3548c63e9bad8fdc26207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82fcb19df405dd0abba62470b196d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845d68dc4adac329d55aae070f8f7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a68d1bacc0166af74987b2338d48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168315570b3f6598f940894fd247d6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd288b1eadf59dca1779575cfae19ca8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd9c95f290fea96e148b86178387a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4ed307a4ef355ee07bbe9c7a7acd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b79ec3cbdd14a88795f0c312363a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c0cb3dd04fd691712f27190fb00a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850b3f6193b00720150c3c68c6bcea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cae6e84f321c854f8cfb5c3bc837f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a3610488dfbcf8ce8d043f029704602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad240230471a435a77b7f8873f29111603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b404af9b172aad236fc65ca713d4d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9840784ca2756a44df6b73bd2719605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5d6ae741ac41241944b0915b59d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279979713971c370adb2f27b4296d53f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c5c3a2b3384db87fabe73c6ecff3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026149394cb52f492b9215b74bcda2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d9ca9d11978a688178da65064260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17fba422d5e67e67d5701a2c233531611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e3292cd07517280bb72d017d6892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6c1da4ed408c2d0d4ef4a91a55a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4042689631ae8472a456d14777ba4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d49ddf2105e4c3178938ee99d0f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbf80a9a1a73f41264f6fab6739409616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e3f6f846693c08aae54412431f65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdb814c038fb00104ec707dc35f76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a3f31897370d3a17a89fac4743a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913070db26037a710aa234dc0e2a97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470aabcaf7946fae1d92fbfa566b97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9663b9fc960ec80bce7754dff3d85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c79ae39d774fbdfccf7e709496eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b1696f884570c694208661ee2562624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e4cef1f88e7cd2e1d44c134da9e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d5ebb18c7edfbd7e9a035c7f5773b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78815aadfabbd0da5508960686a9e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea556e6d4d8645e17428308ca670f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85d17972d7410f787a854a724b5ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db17365683ddab54bb766c47201dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4026d4c0c72ab388a831265dd5c53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4aa8466cf926841a7504854b59b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c345a3b5c54df78d264ef55a7be87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d7b436b6ea13f50a429eaf80686d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05bdad44b394289259197fc466eb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59d67212e602916a44486d621b501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed0a78acf1ed0b4da729764d6cf3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a8c140445b9352d7af60e2b148ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b95d8049babe914a7fccf112801da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a8c8b86dabffe5150accdb9e84b07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7041963417781edceeed45608ae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd676eee3ed69a8bec0cabf20259f3a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8733e4078d75ea2d73ba9f46513e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6511dd781234e535737b573204e698644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f78d535c44d453b3402ecfad6022645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2553b761c7e83a8b7ee1c650b574b24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1552ac0c1c6f2bc22ae715713608647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d4c833ee4a9856d1930ea39fc24b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395155be0a6b0994dfee08196631b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9a29c5dd01be91b62c5a5d6ee6ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e82dfa08d417dd775920cf306f56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3354cbe9a34202b52b3ab6e2816f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c263d6ec832baf0c18c74ac1c3caf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810af44665eb4f407e386c215a7f19f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283bdadaee178e95411e663ae6f3331655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc9a9161330a9721f61d998e95e1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c2d1b39bf53427257e784ddf80e37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b170d3e98866134efb4bfa8fce4cf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de770abc18c81561fd420ec13e235b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca9aa8ee019e618f7cc32c7283cb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416deaac9bca9053bf9ca83cd495d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7852829c010a359c2f29083510ad9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1f1891fd5115b53fe257b3831ff9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f0415e10a9eb2c1efdfdb1bf6f8c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f815d426025dde61abe7b577853d7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de922a0b7e8be9dcaf4cdf8de2ee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c1194137f300e845615be9575932667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a15ccbf1643f2276217ed942d99c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d29acd9fe1e0efc508637f26e75d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f9e2a3d2e6f9dbefc8d955d240f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f443c02f1b3b3a56c7be8b89dac12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8106217ef1c78deb02e768c2834d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d6153f9c82716ec2fbdcb65455a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c79621959684bb6cfd6b185ffca5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1175c1fa9380b445353939b6cf51a72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3950e8a2c2ca9c21613bd66e9bbf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26bb03120894efc0fee9782973dc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13fb2c64490d9f3e80f49e6cc88887678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edddbaca8582835c5dfacf7f7a19ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d725c4650642998d5a441df546177e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782968b9a45cdfe47639ef43d29568bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b45c2461ab46216555a0a92449e13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82563aa848297d0713eb42d75884666683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e40d719773e861b6f2933ebfd0ed7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51900b058959b980dff115d6902c9d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7f990abb56a4a1b78d84da1ec673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac8f55feda3fbb0de2e1171af0a1d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a59b9f446700731f1008b44d22b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65038d8158f2971f8151dc913378b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3c0eda3f05f57130b393d0829710f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f2671fa696d4c5135e240e8964b5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21a61a4ade295f2f8b6c098aa00f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834a37507fae607a1d0ef1fa32c8bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec97ae134771328959b2a870db507694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cfbdd7abdc4dc5afa983c30865623695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378480aa0d04296a419ad431f9c3a43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce00369adb6bc9e4e2851fd02ddbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1db128963569b5dd23d43db45ca3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a81aace774146972e71f8657727690699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543ed561a19b24b84d9b5de6871d4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81082f5e0715d77039e5a0d38a33f33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4431386841b2dd9b3d820b84bd223a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6491d4c70689a1b05b1166ffac5e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400125287f1b38fe9006e3b6ebc577704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad585657ea4e309f156793851f4b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf4d6a0b207f3cdff51a13d87a8a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e14e129367207dc74aaa0c5c635738707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716666863e866e7d10e16cda2fc6e596708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2ae5312f2fc47ccc6e9870e9a735709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb89e10642c29d25905ed4093060b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d9f19ca0eeeca08075fa882301c48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d673c85241babaa2c485cdd4f23bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145725b139184094909fcddcd74dc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f56216810ba3e70ad13e0530854da7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a856a36385bd5aa160050f3d8f6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2cc8af523ea92f778d9a53f953e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f0e78cfbf1fe1ee1755291c7cb0e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5973ad23d75b281b9d44e17a659b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4262330d07329cea7d820598b4b4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c3952c29a26d43bad56a48d8d9da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ad0e1e73995edb87f38abb5aa7dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea83cde0e6acc30af24cf49ff1bc47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae08eaa5e79e7f2db73e9abf236fc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7d4326fc09be98246d43fcaceb00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313cb8a2baf21a4e66b895f9ba5930b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d2999b9f83900bb7a9a5227c5f82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8fce50454fd7ebd94a86bad37da1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dce4e8d9966927038419c3c01fab5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c3a1275bf8c90d6552eb32b0e589729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906d9e65026bb21c2e5cc83f6a1470730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c082479f960c9690ceb02aa642e4c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460f15cd78ea041c96f425358ef702732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c4a3db45301c449ca2e754dd40a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f670815825eea78684dd8d05e977a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf5651fbbc78a05b61dd9db5cb6c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccfd549b49712be5ce405b70059612736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5979a474e9cbe21f01b8a6ea88b1a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab440470dd5766ce2bf2e360f8f472738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbda1a17ac34d13e5bfa54b9b016cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd530d0ba2ce2b796f95336dbde542740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977318a09faf346a6426dc821c3efff1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef34a401bf970ae5c0f0db1ad1462e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc4bf73e62e9814952140058a1507743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93200f8d795ed2656e177202c39f42f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046692311bb2e2c0d4d6ce0ca41d336745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d528267350e00099eb459aa5c050746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e10b974be62a149fc5defa4b4c857747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e4907e978a559160c697401e33a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bacf3b177f5314c7484349ad16466749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a42a2bca3cfd04a857ece05cf57bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d6a4b6d756c5fa34fba18a84930d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ad1dbc661fbcb4121ede7f38fe05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea31fa06c84c203e0b094e70b4a677f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ac504cfb4899777c8ae6f61bcc62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec6dc1c0cce5f39c353ddaccd5ff8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce90c1c9a66900c9a0d429bef7b310756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55068be58c30baf9855a0e6f4d853757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f95704101633de0153405aa6ac8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2db926dda165301e60474eac37d4a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>