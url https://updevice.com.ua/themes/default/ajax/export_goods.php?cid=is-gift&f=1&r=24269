--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d206ed58185598f82dbcc546dda33861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336974cdbb089fef31bda143991c30c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796871b0f32cc28003a91c01a2b974d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19dfb35bf17c587f7c06947d9ecdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797ae5dd1777a5e01203b4b3f8ff165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1e059e3e151bd363051b53e660a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb1294dccb2cae8d70c80d0accd8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973a7000a1bef89466dfe8204cfa0008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b65e50437ebe8704fb4056b9bb079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998d23b4982f4de7f7b80418affc2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612653c131df0263bacd24ac2d2fcd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518059f19a38e11d141c6bc6be419d6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b536f9ee0910d03b3022b21699bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5791f21bac309917d6467851eb34b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0e85f8699c39751e696744228fd2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e61dc7cfb052db3dc74680b46e80516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26210de29e6da561a9bbc4d6e4ec917717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2888a41912987ae8e3f724f765d09818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bc5792c79a117c9cf4d1a8f95d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f977387a1b021e5bbef63523d8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772374a1f234f26b88a1fffba37be7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f34ad49747606723f9456d2e8c3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27236f7b29864da894e37cf0864b35223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234f0e08088f3a1bf4cc2b66621239c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083d5297f7b222b06ba6b955ca24a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877ed9e0a8def5ebba902d57a545fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3018b4fc88fb1e6e367e4f2c6bc7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693183e9373938c3ead3a7d1653e1fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef26d1ec7e150252a6227a8c6cbddc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9456a07f53f8fb80a5b209809ef26f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5e2a674a2d34beb37615112b9dc0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497657854fdbe81f59e4090db8ea5c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288412ce3b2d3c9f539b9de5a6a7b47533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d8495273a021f6499110ab0cc3d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4cebc4cd01015a8a44ff0db268e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c065642d28a7c1196cc5705059d944436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af4dbda579d04c4a4e9e82337757a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff19f8aafc2f755d08dfe4a6cc4a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495467ddf65d3c167889a72a1364e8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e8616942a971299771103a0fbf9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab920d12eb48ba1d90881b0a446add41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca01e281cd30d43b65a55d357ed2b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126fd5f71e4b215f0ff563466c048b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a4d5edae1f17f2e93539607c219044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635ffe48cd3df56202d19889f912b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a22ddcf7fc6c6678676a4f6efb4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b4d0bbf44c78136d506d02402b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c80e416acb4ea09de1fc10d13d5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd44cae8252e23676a169dd8420c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c35c3728931de6a06ed136022f223250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc4a0453b23e4929fc021181de18c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fe644a13b3c533ea106496673b6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e15cf3dbe8f99509e377af175db6cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e795b0156075978257c72f4ecdc6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781040839a82a30f33b6f50ab391e40355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1585ca29f46f4f07818fe8407a97956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c84eadda1e8a221d13127c83e2eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796da091b63715b9e250574f341dd8ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246a03a2b4e3cbe9c156c6f1eed49559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c76b999f547f8e406c3f6e4377d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28fe6eda2e18f2711fded4bc905d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4930538fe35c962a09b0b4aec6a06162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7ac636ea0beb1f8da158395e311663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971288f4212b42d20a05dd0aba16b50264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af5645635c739b4eeddfc4e082e7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1877d2673c24f60d3e29a102788f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57279d130066fdc2e74ba3851afcde467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d527c92e55555a588ab7caf228ad768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c4e22f3502affae0957fb995c362169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e2611c27bd4a6119f4ef0058388970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5716e91918f0294e1a994e607f5a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7a22ac30c115a65a55f070bf7c6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76114d21abdba96c71bd47914d8f881c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0953a51ee4d5b5adcaa994b4a5d09e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ce553a8cf38dad2927ecf84b4c5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd066cc681a52815c7828b4c89654576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a5b2a9c06359f0ecb8d9571d85e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357f545c2b847642230260a3835c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8fc3b9c6fe5d33146369b74abd0c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c0b8b3becbc4d32a11dabb3571c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1301d273f2e6df6134ee05d6a4502d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddedc26111a78da32ccf48d201a2c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba352fb18da771484ca460d3ee3bca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7c700fbea0b8539bb7f1ebbc486284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7367740c21d2ce676fd261f8c0d27785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37eeaa018b8dfbca732341b35d2ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3f83daefb7e70740c26345bb6ee6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56640a678289f77d0247923d2c0efd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dc7551a7cc5c621afbab2659f3ba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae12842403ced163227c185763002690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f872687eafe79ad158fecb073d5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c05af4199dbb71c4c5c3c92e597592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010684406dea74da59a527bda5968b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f56de1bda789afcf75bd458b55bdc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d93dbae3d4c1aff91d66f5ebbb7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61bf983bc45c987f57c5580b02153296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e4d48995b6f1193fd790c87eeeea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509cb6ee1ba42edff7393c93a150e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f01037289af5ad80fc996818c98a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2c36a530fbfaca71b4b697b31aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02050114cc34cd4a2b8ad85162dfde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b69221ee3a69ce74195d446d2acd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c115eefca0a5152f1fa4d7195ab174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39ed1bdeca7e1caddcbf80c36f79a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5563903c6db33fdce3929f83c4c0f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af719833a96b57206d746c6ed53ec26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c473f0935c1a7000568998c1672a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe25bc7eeef4a7be27f7e535d1b8bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6acea2ff3e4cd3ada3bf2ec8cff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a2244f57a49a794121e619d5d129110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f0aa343b27c0a9cc83a441284958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b51615c1c6807dac81a490a3d4bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a447b4a436754c9f4387abaf267f94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d666ac2c8af385f678727398432915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323af469cf77e6d1dd52596d14779e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbc129a4475eec176f823840b1a18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fc4d375cd79c880cf9602f5c6ecf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a261175ebcbb230da207473084ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462f61de72144dc86aa38d3888ad55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd62ad199afe039718d8265c7febe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedbadbe092779db94a6d6f0d3033be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a4645e1857a5669e294783b25320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99547124c376f2b95bdf4aa06cf2aad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068da07080288cef37964c6d4396af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdf502c61c84ed1583b8129aca7c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534642f0381cb51964c54569d7bb5df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6827f9478b7223ee1ffa9b2e14165127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23233c880e68208500075704e55c1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068ea93cdc1295a58394c24c3bfa7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d50144e1740bcc624d384b643e758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024244c9eb9eec2f89e2f9415f038058131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005d46b16c4ff16f67d7672cae8dda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d53b1488da91cf67bae90b4f9fa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac705a395d9cdb1b4f62048eaff147134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145ebf34945e7ded157c1026d265645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce61f44010374524b7358eafb50674136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186cc93646b2f21e5d5cde53dc5555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e187299a3f78950bb5d0e9e1132328138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85abab5167da6fd980507555e1a3032139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438fdd45032598a2e357e8254aa380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6db90e4a47f7f182dad841ece5fb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60653e64fe1840ae462436192e27b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91d822abc7e321fa3657dd57fffe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661688ea0dfa07f322c252183a6dc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13b9590bb4a49d1c79c57c74dffcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf777ae79c4c3a86e69bf8325326ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97bb18332eabbf07f9b8f90f2678d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6bea694f942d0d4cb9d30ca39039148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c500af1781b83c53e8b32d2ae06115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840faedf37537d8bc81153cefc709a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011737befe8253a6655cabab04b10d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ec19cfacc8400efc8cb6b246bdea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d378781dd56fa9b315bf35d03f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec5ba3cd842cfaf25e03143f7aca0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3ce90c29355754bf69a12d1fbe14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca92037f740a9cbe4f0cc7790a9e5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c8c66da6de38c9ce8a9ef8250f204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160061796d1a657b7b760058e0d3552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686307d04edde3656ceb62ec45ae5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b790d7e57ae44ea3690b8eb97313f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0ad8b6feb8a266c44f3c3732f7ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987deab525e983ae555abda92344c99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da56989fa07d16de824f0d620ffe78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a900a6ff680d455f792bba212bae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833928489d0ad84866496e10f3f0f917165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c04526b779880659d121f6b24ee76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14b373b3e1406caf0c67e48a5cc4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c9771c4a0e34d840cfb26731b2c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571b3337830ac9b31cabee15d17713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986c5306743ad70e658a783b4673a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835cce37619bb2a3c60cf927e7d800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760dc2413c0d4d434a6ffa9498483e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721349bfc423a98b7fb7a4433b2f8e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd003b89623900bd75ee09b726188d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d6c1c95a448d5821f71104f44997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2110a9e4380b60dcfcdb6303e17d00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11b21dc0b8eed47b377890b89d5eb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76d19c95747084b870da9b73a26eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87837e8cf81656883712eb744fb1d5c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c623625b58b6d386e24643dcfd963d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8b32d6a62d5a70a2806f81e0930b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4dce571b77f03a526f55c60de579c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d574d5d928fc4ee4809bde95f7e666183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b54dddef944602dced27a606c03a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dbae9c8d9c8cb1b037ddfdafc8a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d7db41748a21adc712b0beb29806186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052e2917c23602212c8c4c92ab1a2eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12a22dc1b024a8e964f90fbc4c1f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfaaa3cbfc2d5a709931f198922b8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb7df931a61e78caef4db48af9baf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f09b43e6aa4e6e3de9c4845e10f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10e2681cb0d6efd7f0e224e18aa0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e33f3171ce9a1f3c511b9866a8a591193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14fe9e0c9030d864d3ab2721d08aef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caab130a4df1af3cbefc3f11eca076e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428c51162ac1290a7058e48146444a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75454c25b36310fc98c566d4d49657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aeb4b5e321a9b07f4ef135869e52c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044db40c1e102e2b31c317a627ca58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c74d7188c588699bd7f2db9ec76b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73742f6ce6fe25b953230de165b8dba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40293e24a3a992a1db92c91660a4df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3350c0a17579ccb3ab4e793739e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a985f7946ab3f496a845efe79444f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384765839b28448b30d8b7d3967dc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a2b2b6fb004dc8dfae036df8a4aca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70364fa4c375e14146de5243650a007207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb782a3d83ad37ea3facef335a7ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30071ad7d64dc366fd7af1554b3297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c44db79cfb73cdf208958f87b425210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65de779b342b4805183f5b5ba8eea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f4e9a5fbce48baced4bb9e007737e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379eb2dc289b2f9cb491c0d9efa598b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015cdbc63c11882e60a915e7388ec9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee43686b9dc42c8ab380bb619db865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ad0b84254e0a634efab1d60de17a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c781b4e888ce55742a8e07071987217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cd5d576e41835ce8faa99dc2ae599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddaa209dc560ca119d783544d9b2b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52499252c49b20c79dfad381777efb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b090614645b68a806ce91f7774b7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f37875e1cafac5a2261ef6447971222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088521c18d8b094269ca5c9353d8bb87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b15640ff1acb76e52e42791e60f5e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006f17be5efe826d4df500655a3845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354193e4a28cbd82c90c535fe80a5a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29f71598cb020409b219d3c73be44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3b3e196fc8dc99ab49ded72ac259a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca178a7e5f679d2250deef67b78afd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51909b7c1a640879e04783a6f1b81c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1b959881da5b9ac57fd18c44b586f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a5698234c4f8f839421443c8ebf81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50d1512f8b6d606c7bfbb2b8db384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c99500c632e3863984edd695412d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66646c96e1506d92910894364187bf15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77681b649de5821ae75aab2ec6d8186236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aedc28915557e341378e0a65d876c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaffb91e374c39d55452f321c6b0d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3851710189028cdc99acbafd925c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964160fd87a2ecd9ce0c72172549997240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165701e58e38a9b25df12257982b8dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218229c1fb68a2ca7c46b37cef3afa49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c3b683630730cccdeb301cfb66755243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312a40d8286580f7d4c84520cffc7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a308939c7e3ca02776a54f47e4da1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb50215a969bd4a08836e9dd8fb9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086dc3af5d1b9f97b96137a06467cbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524bef2d866aa84a6f108f95f5e01e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa768a87d54d0e7b947336dfcb33b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72727e859d71878a681ca29c9b9554250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199390a3ef152034c35d59e162237ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd361e53fa3e918a965aae8fdba3bc89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fa6229009dc8649bc0427ef8a40ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca519848d2ad05273de83d13e2a0b58e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9c6d50bac7d220b23e0be67b46d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54700612408a8b81256ccb01a6e1796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f81b7e3ca6a72a216a9585ce4ff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27312afc97441d459256f9db8c5c071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c31c96d0e777766d32a220c80e7a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07da487c974f6d7f916f03e5871749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec86e3ae5726de8a0bfd6cc82fff78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb21717df8495e8e72a7d52fdc82a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0300eb7462f6358a90dd22fc0b76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a8cea4407f24ab7faacda0ab53614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf301616961d50910fec49aa7965c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a19c0df49e62b361ec1356126581c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0ee84a25827ff1333a9a38b6c8fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01cdfcd6db06cb66a1ba0dd8d5522f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b443b5045331c97942cf65f481d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d37e07188432afb297588dd52204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90fc3ca88e3255a19cfb4a10af00f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c675ce13b9e319d93203830f72e89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d35f654abc8b799fa836ba97654e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3f2b1d9732dff446739ee11fd36d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad43da629f7c4f1a17be70660bc347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975b1f940e974a2a26dbe401bf4602a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906f35fec75f44e453470fcb614b70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bef1e829408599ad270129eced777278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c058c4eb095c18a0f1922d1e9b2aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721124a145186ae73b822d4a85749fc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ed305e0761e0ac7cbdf4a8019441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d6352343609a9d012332ad063b2b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4140167a9b9730970b54a338d170b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4af4c0734221e19eaefdcc9d8fc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8740f338a49e38cbda1ea7edaecd70d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5cc7145cdcab216f8606e2714449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb48422ed8de89b9afe40edf21fbab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8158f70ebcc6f3768acf231e046772288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2479afb425c5ec3bc437169986731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab62d461d4b62055c5487fc069d30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c123151bcfdce658884582ef7b09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24d6ad028e71f4d492caa483eeaaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ea52e63482c0c9fb7c9ce34090d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf749b5ef08e0422010df4cde6437df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891efd8657dab572239c1c55af8cec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8120b29a221ab6096b4057fe1cdc9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739acb850259e18430f00db275b5cc4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb249e1adbc218334f649a974aa961e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd24bbbcb1f394d28038c2c6c0f25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb9720d47eb30384470e5cf83dc5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e710b4f74111379a997018faab58f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6ac48e58c539024189fcd42b113c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf50033f83e52b7e52924850083b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1344ddb6d185651b2e68ea724d497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a0c1204e8ab7da3a1cddda90ac9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf7b52f70a07c13b89f2e29775301306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fafe56765c21ac46fac5b0323c3e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1908d00b57ac47b1062f78d5800cb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaab0ef82c4544d1d29d42d5316ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592b7c167f58f2576b8e2d09f1672c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de969dd5a32b543f94a283b7ae962a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206379e0991ab7e630d337952db4397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253e98981f035926ba265eab26a8403313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c735e10d015d2e1a4cd055574ea2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532970b543f534965d13a46949f31cd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645346ca0f87f00a9101d632d7f60ace316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6084edf87e131f3033d9c46f4c4953317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e877fdcf8a8c9fd2e42cd495f01a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a568950cf724fcd48002065882cb21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f6c982fbfcb79bc262baad5966de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c8c521f8507d1316473c33d51e2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ee724f7d65a6e4787c36f3748eda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616c6e8536acf1e5d65161e4310d69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486369c71b0bea4f576b4df7b8bad09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7dc4c7e1fd8e3e5598a2305fd87f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680b2a56ad466b63bc1daf62e8a8f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6caef852d640d524984c8ff84a93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f316f450ae519c250950399f2119a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404387b3159e46ae69604371b7d459a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385895bccfa4f006af636b38af4f7209330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2756ef496c2cceb093f10c9d2f7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce411e06fbb0dc4611330b553ea028c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce0b68e2ec88a01ba65992338bed9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec7e0bbbc15a92d18033159b7d459c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e19e67a3e3e714eb903ed1106b58e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda34c806208f1dd248f4b566968c491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626d121d5ff06f8ba5bcc3441f3acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa29d08bbdd89c171969b7e06cdf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c8d40da46763f51bd61ea92e7c86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fc40e3ada56ebea0300a94af7184340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c21210ca20041dc5e9301569d843341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8f545e74bfdf61b07a60860d8eb60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035735ba91f225b30cdb68d0db13b60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911d975414929970b7b502a09a6dc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82c86eb200cdca93b8022d976e97f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851913aec1acb8e778231dce55009a00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9ad3e8ce7273f8a0a58f59c0ccb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4a3be9df4c406ae68ddb9a4e7c69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e323dbc4700c359095b42faf8446349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4ec181fd46aa40f9aace736e96cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b614544ae2757cc35fb17b65635df0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c72c1d616f741c5ec7a92ea656e732352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c5967297e3fe352483ec3513644a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cef1a61d5957733a9a6f52e15dc59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31deda5c5d44f3359df5c07430381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f157836cd8f25768966fbab0e18070356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60dc54e8b7539be0b3f1897e3d6446357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d6ed161a27091519ee75b9d50513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f807b8704d0447cf76bc7bb6f1ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022e8547351afa4116893c0d19a6307360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b468f0d565a002319d6da037a1ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e02ff0a8a32b311a8e15103ea145362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb80a4bc9f4a9cbf24840a299a85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4925df7d149d7bd63a4d650a013ea1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8212543d58e35ff6e57d498eab9cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67692dd5868f2a01eac3dc1484b02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7fa78fd064143c946fc3db2ed797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204ccf44ccc6cca7c4849a1aecc302368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c0bfd099d9191d6559a244a23eca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32ae324d59ce49ca38518101318d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc826adcf853c04fc0b3dc78eec05b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d71b0fc60fd4063b3320a4bd8664e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35ec9837921f334eb340303b189ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282f03cf6182ad3c4ecb5156157d92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6726aadb3801186b8584d7b16e51d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f040bddbd3c9a3aac3c6f1a34cc8d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc036a45166f2aaf6ab3cbc9128024377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e481cf36f3fdf1572f5c69f477da9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9af5e240f2be1b2680db3503acbf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc94e20acc51aad58a6bfff2c3ee61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4e512a517e2d74351bfe67a5790e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7f76403dec6190e5a43ce342aba1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acb8f347953b3f33daaeaf8079d22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bcc82d5c1305938576fbf2f0d08e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a3892d2ac6f9abd415207c536e4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854210d58b200ce0759912bc0545ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eace900c3ffc64131df4892ce61faa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57aa2103ce45fc3f0645f078923e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e58aa10bfa6d29a27139be3fab2d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8a3ee5e852643bcd023066b714ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ee14e5604d74e36b4a9bc0438c3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a373d644a57ac4e46b6674a2a730b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18b3a876cbfbf512c12f29f1c2ed8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6cbba3120a9b1f3b19687858d2b83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a9234ef255f7f22a14a1e8e536d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdffa6fd684407f8bc6d876066f23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6e416f45ad353618a6ec6de419ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7137ee6b6415ab55799edd8c392129398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41938acf750511c3effe29b87533b74a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f472adc767c7e83a177a720793e3b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240bb186684235b34db8685f5ed63c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23517bda2b45c363803ba9014a2e1bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe31bddfbaabf08ef2bd19b94f593e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176653f3b74e213acb6b5540f1e61b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a33094d46055ecadfd062a19d0721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c885ebf442376748bd0e076e365a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cc1e470936d677cf7b713ff5626ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b187ad41c84286201b19b1d732ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8411e8f503895016ec6a39135290409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835bf839ad7c034a71c12be1b7826b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d329fdb5715c178b5e92bba7439d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66668f4833d739446c2c516db822f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1ad226236bb0fe58f58d5a0a4e74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e154afb875507ebe12e0fddf861f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbaea647de79230c135580cb991070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a36e8e937d3783574291d63221f9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2942f7b95e4c1d5ff64bde97fece1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd0a37c174caf07a42d1e4730f45c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846dbaa305fb19486bc44d5162c207e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea3a4a6905a0afe827474ad5f337b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270328d06477f96cbfc3eb77c243d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d4a33473edef916376fef5679615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98340ff0392d8c1cef57ba13835025423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b6911238b67800086414a73a022a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee883fd39635e0b14eea0f79fb570c27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf45e32bbffd64f5f5f805adbc3b74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d73bc579b459d26a299d9a0bfe8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7fcc724da91ed911fc08927bada0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94782a13fea243ab5724332ef0de07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e6308195e08a1f2482f6d4530839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe32c89c9269f959551a6b1f040ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6e368258532af45d67737326c6fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7550e5696f93ded551f53c957c460433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16326984ead3bd26cb18299eb5bc853434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02cb6af69de48889ab135b7f00302435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282ce283f83df4951f3f297f1adcb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef649294ce9f451a8d735a12e82820437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb74e962d62e48d56c3a78965b4792438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e48f927ba4634d4456466c6453fbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b373041ff8f6769fcfea38cc9ca385440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9712e5c0bc1f62b11e46957d6b8ed0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec465d385a168626cd04c61892cb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2606863695fac550c60f2caa41a0632443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0c45c4e4ffe0c5db77fdd90b732a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9354696e8dc37f9b25565e2a0bf4e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250b5c825c52bdf1a0fe18e0ed3190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd3188efaf87355fe18fe9c866de6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f373e6776b61e2266040138df61a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08773a35ca037fe698652bdbbdc662c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1191501e90879cc625fd78f3ad5ebc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d5e29dfccd0e80f1c2d1454911b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08e21d9dd2615b19fc17e22832422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7812e4a1f07013c06a806babbc0d6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ba793c20ede22a12a9cba77d0e92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e21a673dbf1aef431288caaa0f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906942aaa2d400e29ef9fe58142bd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6fab5ccb2177557a198b90fa4db6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95db07fe8576f1b1e87533b616371458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac40faa35e173ae3b4767875128876d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93640186613afbe4b884a493ae9bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4900b4c0820330e3fa1cdefec028d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeeeabc6d1217f3d94797b501ecbc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83ded00dd358adc389771a34cff84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d499365d85f663c0dc23191a830b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43dfff171b2d051487b647c84f907465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a86b6a56d1299e7c3807b3e45de94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f1eb05f2dd1fcd0f358e96cbff453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2c893b7a9960d8c26c92eba0ef1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88beec0213fbb59b95b4f07a5a52c54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fda38a634118eef74ff9b3ea61238470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c28c6a975a641dcce6606f4159e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6021d526ec32862983927a72d2c310472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d839b13c3cb3f1e32fba31006428b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a80b6176de11f71e3a5db47810ccf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753633cefcce5b674334bd4cf5fd9a37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e125d6a2e15b47b70229c887f72e91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b52af1af6108b4764b8b1fa975428477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b5b0a755f7378d12fbdd2bb24f5fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434909acbbcdf219fca8d55c6108702479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673df07f0bfd99647e185188375936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8eb17468a4771fb1b86b8ea8a2d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b6d21b75c1df23fb47bf9f2ef515f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79125999d0e25dbc29b5e3a3631d27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b583564ed26636cc9227478061e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57eab492b338f8a595cfb1d5bc66fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25b7c01c6c9c70e76d55e3d12c898486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb81b048a5104054dd9c12ea441ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1caef3cbc76001e107893d829f7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bac177dbf1824d76e5cabcee32a34c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1cfc21dcde23e03775edf3afbdeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c4601cc7c8606ce5ea9094af612f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791228a0788a724333ce3d9769fb44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df79157dcc1adbc2bcc6a3395832749493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d996ae6f4008dfcd1617e12a86d8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3235a715030bb05237b39ed3a2cc9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eacc7eb62097b3a35d4bbe4538ce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d96f112703ccf928c33b1ae08f25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d03f2c92894a4db1698b7c77136a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50828159992002936c9e5445b7c05823499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b192bf4b56d82f578a57ffea89fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c24977db5ca91b71d6ff35c5dd6a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e665de8e4e77fd40721959fd19d3e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a46dfc0bdda943f15c2ee1fa1d70b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198079755446eb558a611f9ea64fb6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375abebe12e6372e4db577fb9334e59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5a560a97904b4d39a1d55cbabdb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda492396edc078d925fa947a5e927c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf1b45153b3dbb56fedd04f8767bff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc345670ed7ebdfe2bbf6f3f248cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c110fec4ab8a94b9f7bc8b0485f763510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741adf5e1465f564378252d0c0f5d1a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e4805c0f41727d4aa125333ff2c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1765d78fdcf9293fc7845e079caf10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a92bf456fc46f79ce08b28fe344236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a389b902b1cd73d7fec464c9250a763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c90cd5ad0e1c96e266dd628fa72e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe08218f826826afdcce02725f09784517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fc948f5ea486c802782bebd0582b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec223182c0ad4f68a75fdf643fd55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb59a18184be9d00c26787f62a918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1048bfd23fbfc63baebb2fe26a39b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628958c025f17248e4f0cd5357ae473522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b03a04214c561eb5b68f8c6057f741523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253152c86e4d04d2b1d8e2d1d05e9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f00f5b90a8ae65b668e20a4c2138f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66edf65c7639e12f7985b8fe67d113526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239132e7ace7eb89643ce89a49d96a34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fe7fd2791c71e84703e58966506c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0a69b4a6019ba0bbf03e1dc6d9c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40001bc8c674eb40374d9c3629f2baa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b95ff3801953ad0f01ecdbc9de21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918fa04d216a9d47bce51d11d7b3a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88448cb4f28f0abb646ea23d93ed830d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552de367871a183a0e0463e7fc80ecd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd2391466154398083c42ebdab373535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab82842f9fae7be9a317969205e7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d125765dd4df3ef830143426dbc09b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f474b55a662c382ba4acf872462aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c96140c90a0e6c44950734a918b17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988e311c8724d9abbc95a309dfb895540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf1ea5b7eb306d3838364e25963be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ab6173a0ea1edadc0f31c51a87a42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88723336f3beff0e1552b7472e28ab5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e19744a25704d565bf83685b6213a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98ac5e4fa0ac0f36db444f7720fbb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a5bd1322669f8246d6e49ba2e601546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee586e32cf65796e9255c0eb3a5c066547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d626a44db501e4f2331cc989e0986548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac1918207ddab62fab765398c6d66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95344b1bd3d6b4b7d4a60034965881550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64ee1fe5feeb5ae03137153d63ef15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d0d7661ad43fa09f3de23ee8e553d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106256ab69a1b4caec5451a796ad4557553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60c66385b0d722cfa5a524ad1c6c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950f57f096777d0f5c35ae53b4cb1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f615199c9bf87f992f540e15ddca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540938111d3a7609f6414030861bb5a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be915599394437cdaff356ccd63162558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7709a36fe06581babe6d7e84c7b45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c969160f88b89ca13e29c5763e1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db98b8fe93634dc37478fb315bec8c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438ca9089cc5f92249965def5e873a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512b35bc407652c6c62cc8118cad07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d7853d0b3d38b16dd1005e95431a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487b7322adca682616cc5196de9dcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78362a0d2ca73b824def94bd673a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf328658649d6866789eb47d593984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c869ae52046b4c444c3c19afa24d48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b18126bf301c8b6dd2633995329d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919352f44566fa48566959567b94eb3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244159ca6a98e62cf03524f84bcba5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9862651ac07449f917695e45b4e13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5d38a88715c012fb062e68255437573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8757d97fb3a94e64772ad1c80804d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569a4780ab8748360dcd4be4aba911575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e0c5c77979b02ee17452f21a56307576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baab82377daa261f9b2d0fbcab4dae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529b48ab97de265692dc31b6d47a8ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d2ed7ff0c9ea3ffbf6c76bcbd1ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb722e5aab4eb43575e983dcc678c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0713479d21a19a1bf2783d56e5dad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80cc86aaa3a9986c75b041f18e457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984c291de54a893efdee842716be55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5efead243161c1978599d3916a3a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5aa3ea1f8cdebc86b0f13df9c8af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ee373b278b97b4a7252c1fb4e172586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb40023e8fe8e35dfd624bd1498262587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c474f00710d5bd3e323463b9b2f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2551423b7eaa8b2646227fe358615589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb848eb7701ca9eb13119417114acc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea202ae4ef59d3a81970c624b69ff54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee12a3cc9bbf6bb36c163dd2e8c2e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0649a945c047fb4f7866e683d7ede1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889661900e48e7f0edcec5860137c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd2acb85cef26e62aed62ea57f8c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a23745760ff57fba652f809cd8de6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9ee21cabadb9f8dee599c487b70c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fdf2404718d748407e890822ba1ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6edbbeb8b06bec68476b1dae86d66a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cf328c732ceba1cde0c38993542e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618f7b23ecb3407ecb162e7bfa205d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc3371d2b4a8044ea352535266aae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5aa788d5c03c2191453d2c41a8fcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b13fef2234351f2c6fa7aaeed98583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c063be68b69f675f0c777f9a2742605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed506b2a6317908317e242567708e37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a0d742103fb9e38f56d4dd7e2964607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b793fb3ad6659ae2d951d472cba04f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358d3398fe463a5926b9c2d8758739609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3009d3089e643633a60beb1cad0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e7487a56b2e950b045c0646593e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c554d149ecd1513e016b8ad23d5e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5032978189f629fbccaf9273b2ac08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa9a01022e29fa635c80b551dedf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da44f50dac9989459ede27b2f7213615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de539d2291015b136859a0d2731a80b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac93ab194b25e74cc8d45179da2d57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d602025a0fd934a774d0cca365069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a179bf4b9f4b9734d8e2fb1a405c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fbf01e34899f133152f42a254baac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ca7271b6bf46e531f65a2287218d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21d5ac6ecfb8c14bb401f02cddf8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2599549de411863978e364174233e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f622e797213a606b573b3d5a5be7a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348051e3bd0bec353dd0947ff6b4371e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3e4ebcead567ca96531f36e31044626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a90549b1696d090f5aef6ce09f6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f4a040bf8586a7661442e592cc8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30375b5c7456294fd45943f4bd3452629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39461fdc06ad92fea4337858b3a853630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75fb356b9d2986a4817bfd4148177631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded48872cede7c704a5d98a4b267eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e899dbc41f23d62877819e2c6e7010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303404f64d4773343a2b046a13b3cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055d4faa75a97df74242630deff3c87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab23ee20db21060c1131a1549884ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160808d44b8f742017d69bf302fdf80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321a981496759a7c85fc467aef50ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c270d4b7b5a182b7c713d8e245ad3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e1a73e0913753b98b724fad662c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b925d0999653d2f4b7d55dfa2ed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2011dae4407b7c1038360d85c7af81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72b11e2057e0a4ecf120aafc47370643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7cf35f8f51484dfb5eb7f1c48fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c207106e1bca6cfc85b2c24aa422d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a11803c76e1b4b52fdf780e2f0d44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257aecfedd8c8504c1186e1fde17806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f6157627825cdf3640b9fe3ac2607648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59462e0c52a2921a5af0c234b3eade62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9bb7ce54bae1ae4673375726a789650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bdcca6dcc57e3ee8c7e867254eaa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e58e1432bf2ed1cac727a63c27a5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b5e57a4b8416a19cecf493ebda9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb97bc48664a8a526cab5bf2aa807b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70918a508d37e31663d329dac1639f0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e949336ccb36de0b41b643dac3728656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762986cf4d0d9c2b0ee24c00fb84c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5eeeadaa31f2abf982f6e960ada4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b9d1c7aa42b2d373d1eb024323ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ddd8484fb8890ba9b61a4cfac753660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ecbb605ef5838571f687e8199765661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97e9f0f609690602b7e07a3ce29d77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bc236ae9f15eccaef74d418e5781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c164311dae51f229f5bdb4cd1d985f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4de0804bcb2e2aa811ad6f863280a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c12556a51333f480e058a47c9ba7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385171c1733a888351e4e57da193ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3fc44a22ad8f4ee759910cf6f385668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47934ec1af0b2a46c24b371fff6319669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512f531fb35e02d352916ecf75d17e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a582d50c57acc341e2d254e050aee23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c52be7bce63d7e1f7b0f811d82c8a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25368396a2d38f1e06ec08a87df7347f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6c3044318300a8e722e12d626247674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb1f41794ea74c36821ad767456d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452c28e0ffbc22f1f0cabe3adea102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab93fec21eda074afae053d191202d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb2a66897582f4205e535cad5f4a6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f7434a4cfe102467019648b6d49b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e90273b865b88438c545da6266a42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c1edfca1523dae3b8d607a72ffc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165d52c94a41627e4e233a0b5835af4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d52e9168f6280ac282f671fc4e431683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14677f21f7b23e02411d0b5454ce5c68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fc97bf4ca0eb5b55e26743e675bd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27afa8ea599e01248bc3aa5e28b1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3b191da849e2e313063de4349c53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58b38afba184082909495d963b9cce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59c16a4862144b77694875baafbce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec38a5162dbf23733a507dffc7698690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10de61cc8e2a834dbebd9e70b44ac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62346185c0290e9ddef94d958f2904692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc7dd2ea97c391765a2773899c81a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3bbe939be92aade4d0422a1ad5823694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac2836f87658ca254da0fda75edb9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a8887fc9863e212245f4053ddfd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1e96bec44a990bac5e0703295a4f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c24a3bd527fef98b50de3aabb2df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ad87186081ccf7688c0221f126a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6167fe1be5e4b0db7a2d9e147223f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6ec1e29397f4d07656fa80d4b06c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3094a3263dc3abde26c6127169f63b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac88058f96f076dd40f4d8e42244b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff208ac679d85849eb0a1565b651d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88703e565ca0bbd5ae77d570201ce0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93dcbd57ade274fc754e0eb9bca72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36033cbb8d1cd9c7f3cfd5a8b7e893707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704b13f8b516e6fe7a7a682f393f3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfab14391263722cff0675a456d6b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14e7d9925d76e98b23d0b215cc698710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d46d8b15ed516fb32aa1ed5e00c3b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d481d1ce35554b603d1291e0df0396712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360518493a8fdcb72471395d194c9a7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb668392dac921d9d71fbc8f2cf7a70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4714ebe220cdc6e356bf86257e9023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed1a77524f7469e14c28ff820d6d37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d595e5ab3f11d95a5df3b56c2932f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f73e18528dbcb7172bd0ed5707d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce1ef5b6edc4804724ec941ea31c2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da16f2448dfb7c946a888e6316180b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292dd53e8ae01b1a7d0737bda57e22e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6620b2600c0f30e7e62c178b03620722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253f7aa8a7af3dc3227e4126baf872723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6409f127d935108d05fb73082b3fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15360fbabc212e6f9387a8886ed0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f8bfe0342017ab6b72b13b398537726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3745e84c259495afaff432dde36da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc58e72e0c4d081c86c7ee235c3a099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c1ca752e5ce6ce917dc74cab528a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558deb3f0f5200416a9a5a2ce42f3a44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbbd92f00f70cf45022cb08a1ef644731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2380bf6e87457be0ea97e890f4b61a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b87c8a4856618b7031bc8d376279e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0480df2244401b528efd3fa1d2e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256eaf2ab47ccac1ad4763c80cdc833735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b3330815caf55c1a4381c4312101736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1ab5655f54aed09ca7d73f448f21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7fdad8929cd0044b3067af3d2b3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1acd1919d1966a0135169b8ad46e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b341d0c7da5fa414d9076cee58c0ade740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dc362b685577040744d54fa78d408741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1b4f56dad3b5268cc62f3e9e5268742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebd1eb6154a3effa4f9cbac403abd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea9154774a6efeb380487580b4594744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d113035d4b93c94947f55443c398dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a425dccf4384eaf45d629bf4f68c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53ca6cf82419db669ae5c6b722ac85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe898e07c013ad37912a8dbe77c943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912178f6063c0f41da08503e2bf0120749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b53a03fbd92dd43bc90dc5849624d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab3ebc043988c669f5268bc6b8784751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1694dc10f2793af29379c8248bd14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150824c45650a740aed787faec64642753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98f18bbdc13b9b1005555e408ac6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b895964e8b0376c7eef61fa4332d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3a757343214fdce74a2fd55c50220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62fc06a6e3b63c20cbd6819a9fc668757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b381a679cf85b2a004485487c0edee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acb5abd3051a119ce0b205be667d3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9d33c7a6c68d301c71861e4981e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fbbc705ae53a3b8482b0d63d45bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6d2d53a5cd69042aa9614d96f5e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756827d659daf4be9241a0ffbd5618c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e6940f7ddd0c5385e94535d072b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d38e625d509b40683c49f53d6ec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb3b637c5e37783c0bd10a7928f107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7800912f3efe93f51f29e782642888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e069ec7f059e81ba6dbd82299fbe299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5a616ca635ed989587ac50ce4cc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc2af3f5f6f4fe54478dee923fc9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5abcbf20b416bbae1a855d468e7d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d36b3ab16ffad497a316fd008f47a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f06e434bb4600d46bd91cb458744d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6c1d62632dcfc22f0c2a06a55e5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447750238b1851d14d26538176a7df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94849c35c12ab1bb47008ac6b3b0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32c59da785b835eb6965d9b0fdf0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa00011ed81b1c18fd9e545981ed1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b152e679e1b626871881e30abd9a9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698a4288e53f86467fbe3433c6f4a0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1658900027ceefc3d8a3c9833f6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9dc331f18ad51ddda35eed9c8bafd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65011d73fb38ecd214fb029f7f801c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f063660f1ce3dca24accb2f1b17cd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c86faaebd02cbebfa9eec71d2a18c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebbc564aec3e8ec903692ea2d804f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6ea353e470657588eed9591c718e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719476782b2642fb70e6f1e82e2b7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f87521879819b42d151933f552e3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d2e4a88e0e76af641b052a78912231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e4caf1c964b686c4d8b94bcd540732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29f152282ac407f5f9ccf07eaf7d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a60897b5e7b335ab7aa219832719634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852d0f18eb7031d7ac1ba678f36390a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec3185689de169895855ddf252b8b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f363eeb39a0719bb938bb66508c0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60a9de3b940c2cf5aec81ccbf54e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d1ac8abb5bc547e9a724062b485039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798985df94a8f8ad8a82b6782857aee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52816c03136c429fe90a7bc75d37b70141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc830debe3f60e8989b18684a9e7eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091b37925bcdbc0c250b3427f6b3da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19766da6764602e02d38abb5e3318ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4f211bbcb4ce82e7dab36c33faa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50849f1db3d105dc906015e4df0066446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d414f1804e01d8a173ffc82f29c1a8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e36d3c0802fe3fe90548e4a29cdec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666058e87dd214cb07a13cf416a6b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823aeb736f1c7c76993cdc41bbdb1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3520e1f87bb7378e532d6be8416fed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc5a9ee40b3d1638571d96857f85d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5a6c202d39b38b4d9d42e6a7ff78d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991f6fcd1fe8aa9ca2681c7ba68c8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b20c7d35884f9f7dff086f73fb06355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902ef627e6f533afe4dc0589b411bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356ba2550c06e6f482314fcdd571ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e4b8a9f44eab8ee19720747da61158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73df734e2ec639a90d3b3f961593ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c321dbff3bac97a2183c8ab9152dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca1ae035f8168ecd12c40c6a82dc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3944504e95749fe8b4fa3a3dcb9c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6680f64188a822355098cc92e0a6f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af36aea440f8e1ed20e744a8835f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba5757dc0b5910900c4523f281a2ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761061a24cb05c1fd1dda1bf4abb3b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2053830f3be6cba6006d012513040f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f328cdd208cf6f38439784b453d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e0b8918dd222d39ed87603660bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775678cc9e50fd7755898ec3167154d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd69a147cfeb9e15f5fa8aa176894771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8314fbb11045f12c85d51f2ea25c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800e4ba2685274de67b921770fa6bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e0e6fc99bc5ccee4c5ad8a76046d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635ae0f367613164f0a0d79e4c375d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4720ba0549548b407a224bb4430c3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34291bbcf7a68444bc5c3c175e2ea1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c89d1e157437ff27fe0802a8fc71678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71a1d0d42e3e054edbb465e9ae25a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f01f3eeb8e1b64dab522f8a86daaa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63081cf6a122425f44f131daa9584181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd0c956b3b6a5611bc635ed10368c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aafcf54958d637e474a9f142d0a8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cafe9b696b7cbe031694d28167fd6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89fd41410af60e8f27770536746e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e50e4823f2fdcbe4b453f7dd386c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771c589c4ee23b908d9f523bca542687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7a3a9cf0a16babb5352ba2835b5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ef53fdf1f6d4905a1750b5c65ef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa48a64f282d9f313a7beb74ee013290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe84453c482dbeb6e148e088a9b9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765308fe255e9ea1bc189f76bf750e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77a3e1a78ef134b232d29ef4836a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d7f0d54a7887d23ec75ed1c33b7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749e108a4ec0c98f8cbb0a2b03ed5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24b9ab6970277d37ac37e74300fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ab3771a17e8086aaadef2848b8ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b508e3bc49eb70c6b807c69a7c05f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af249269c13344ab058003939a5c80f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c678e85b30c45ce735d19ece28891100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7133f8dfa27562f2593e16404907101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d546a1f604dc04a0626e26b4fafd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bce5c70a843ed7c644a1763b52fe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee76afedffee928660ab283c9e16cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b7ac2c88137d6bd45c387de7547c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2d5cf78a87e84ff900ee446b44ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e84ccebab3ac871d96452d4e9532107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d72e4cf4a8252a0862ab19b3bc89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ffa65ea0fe690e4386852e4018ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa31fc23662f576383e8951898e0de5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c692f7ab1b7e7264e66bd8a81b65b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202560bad611a29f950929d20a0e18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9f13d1d179337d38a4f4f98598cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec40ceb63070e5a26e806b53f7420114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c180635de2a624f4fbc3c62a6389115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916061dc8de39765a938aa24a94d3f6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c839ea19bea3ba6ddfadaaa3d3d22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b336b9ef7574adade4ec2c0786a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea7f97a56cd87411ef15932af90b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a7cb5bb9b86a2d51389a8d5d8355120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2695517cc0d12dfe7bd5af555a3503d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267825fff90c7b08e8160e1d91afcd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03dcff7de63a7d43d5f16bce15805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4821accec8ceda05497a60a36b04f0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa01b568fe220d5e2b23340265a7fc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f200be431914775f4a71237710c5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690334f9c3f92376f4b82c2257a5a199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108dce957af094de56b3b8b4600c11e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861778ac7e93732266031a2be465b406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192fa6607e53563b691b0b706e1013130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec8a449c8f5dc221e04fc9f8c259c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8aa3428bedfbf61f7fd6cb42781b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497032856ccc4e4b95d972b111f91380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dfe37aa5c2e1c9453809c5ea8742a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d05e2cbe712ae6e5bc6d4955dafb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c750e701b0aa7ef44467ad84389deb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505fc9b5c594377f7337dcd7d5fdd44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f359afe34d052c4227d0948c968563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d4af42f61a72bf95744bdbcdbbf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436dc77c144e87f7203c89ab433347d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f4d1f7c7be5b8e00a6a2aae848e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c8917a26040e491833c05bfcd89f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823bd8f79a2be255e93a748ac031ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef83af61a7b4fa133681d778f4068c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b33ca972733305736b2c70e5c4113145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793279b4fe4e3c0528248e1c3bdef843146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db948e6613bf2387c0a9929a3b03f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792eb7d6ec796cc9e26cdebbb6fedfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0754dcbda60d1a14877333affe99ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7aa6c11b699d6adaecc4d3dd1a456150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a9cca28a198a6b682afcb12f01b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda2e5dc5bbeba5df705838a22e247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b509e243841a2d6a2976f18fdb87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2fb0cebdc291a98c4006a0c32096154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e4e5b095ab681716e9d0222617e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f27ee52ec1fe8b4531002762d938156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152b4fc637664d343a98cf67c1d1c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f11dc4cd6964bd9a0dcf6899df9aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38e2f08384ab990da1a4599509cd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8533a4710266482b814b759b3422b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce8ab1c55cf7350496db33dcdf8ed8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6a6ede2cd63ddb91dc45f1096aaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc496a9803d53cfab9c27db0c323f6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f010cbd7539f048e919a576e48aaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b2ffcd585fe658c5375ee155ebcce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3887dcd6ab98bdd8e8ea3f57bf20fcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44edba0ece1caf39301cf32fe432f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972198bcaec5a293417f0c7a291fd56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217634f660e84c291c32c87c0030f3a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ea250951e6cdc2adcdca19990191170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b93a30deff58ed57812b5f2817615171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921f9545883afaa721eb64c398166f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26474f28433de3ef4e7333b819e672a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba91af2121c92fd5e7fa9fb64d59ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e5d342502992b28d44c8fffcee28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff0fbdd0a5891c0583ab024631d80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc408ef8d8f0597a09b97d7c96fc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2c5326e0a3a9dd1bbce2fc662d5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7220e67413d3206e4d0732f6e320c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7f60d659aa12265f9c92bc27f10f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bcd0767d20667869e73c94044bf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc46780304a425cda547aa52d19a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1f23d73d065e1b392d675744d889183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601e302963438fd2a5f7a51272e5d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7e7039cb934fdce9d17aa736cbd96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c879f481b06387e87c5680e666f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b71fdb5c7c988167d124781aeeb8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af45c8e3066313aca98584bcfdb57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f8d189f45187fa1ff26d739ec0a3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4893e6d65b83dbb22f236c7dd13a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2fec19e8d2d8713448d31fc6b619191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271984e6dfdf936f89e5d1a1575f5e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b26923ef447e4d6a9a10444cac2e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231211276d5b348a902fe322fc8ea13d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2c9c4c3c4318803d737994cd8295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca767618b46497682f75136beaabcfe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd6a94b5fd76076dbc47c0eb3ffde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff3364334003056b7f534c4c5656e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d79c2b165dd914720d9ce16782f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54bbcdbe308ba052f335691d2aa85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ab9855ceea42c0d57527096e404b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b765ae09d0020e0c9788744bda581202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad723e2f459893b5a8c9a09c278c01c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ee1f19770c638bc7513ecdf5b668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5ad76ea048ac49f5b02ffd063886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9200ea9fc3b387d426693d57d612206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973147ea95232b9fe2c8d90d5ca82cfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be3b64d3ab22f8e86ab20785cdb317208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162c00faa494ac0598bffa6783f73bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97a9f8d122ca086b21697a03fa68d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb615e8aa1a8c853f9764da83c37b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1625c5cdd87decd896432256a320a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08881b1abf2f65cb93268da183631120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94b631e638609a82fcefbc3551f2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6331c5241e01830005264e467dad9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0752734f7cb0d6e56631435a378c63e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b449d69e78e5eb48be9f1ba025f38c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb9e18f8cf0a2ce8be935d0f41dec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490559618eed04ce25f93f8ba6eaf91e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c499af111b8c07198f3262aa5cd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928727d2128cc0ec3d693492afc5fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6562a8f71e8624cf63c361ab4837ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6832be209589a0dc4e740216f3fb95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5147cfa8a2603efc12300b2b762e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62afe2669b1795dd284d315e40adf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c386e322434ea30f4da37bc9f7856a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522347c4b1b955ba0a1b8d9dfd127d6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47528eba090c755b639cae5253d34ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b026641e5eee47fe0c70f6ceab46db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7407009cf12c4ba76549035e8b13a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839b06ee2f0ffd253232592c1f7e86a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badb4a210e22d478a32516d6ffc190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044484b8686341d7d9ecd8795159672233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b36be58bd470ab44add223264619bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9032e0cc014c8c27fbd3e386d7f2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fea63b468b9410f4c0399973a9113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d05c5c09ffc71c2dd5ab1303e7637237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775ae19a7dd31016c1b800164ad874238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0d180d5a3aeaa211cbf7542d75f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405d69504a6602318fe2b20f2580f1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb851b3b4f9bc2bd113ef852233119241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a808cbf732a668e7d097386fccb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f293d8473912da20ea60b19a154e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1458c938ae6fa4766ac896221dcff4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81b85faf71a95dd28eaf3d02400f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d9f4d1fa79520958cb84b355e5eba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d36ba0d0fd983d1808afb3b34afde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e3dc2d8528438291cb4fb0a42388b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5169b7704d2c7799396b330876fdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcdef462d91754c2e7ae22a1c08c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9fd06244351ce054c2a68b01655b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a92cfea626d4f309193a380144fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bede6382ec0fc09e02b3cb970280bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3bcc04da5b38db9328b12fc8e514b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760afe7d15648edce14f0cc8afc6c54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d8a8de191db6ac1ed9ae11ed1507256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83a5f1c54dee670a7a2c51ad30728257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f29e6e7e457d4fe422feb01e7358258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7eff50c6e3c01ee99e402116b16c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c4e3cf4b0f46001319ce455d1c3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8ea737d31d6ca5c573273da29019261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d487e3efc651f947c66f9cd4f6ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12e5b953bd647f1be67f6384a79d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470850ddc466f8e716f6281431b8cdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47682c12f1f1cbfd7d002375c181ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de85edb62b34fec52705e77fc1709266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3cf5f3fa8c910dc53282ac5d5b96b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf89a6c9e60f59214d8186cb6fbf397268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee159cd7200e0bd38ee2d9361057931269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6eeb1e9fefc65b3fa98fb94f374ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd22d59d303a6ba47018ef7fe6c5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6106861f7be7cae70abf1ae82c4c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c710d5048d11bf72c214c93d73fca75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b049958061acdf8f38118344bdc25b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5a89ba55b30897e96af04c27416cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bff56aecd240ea2405a327ee90a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f87ed30fad7d622f7053d12d70072277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363bd5f905564bc145707b97e3cac9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258681249d900aa8023a19f20e92b2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97b99cbc39322a92d859d9025ed2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953cb7ad30f91da2a9e8e67df34035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379416a12233bbe876a33bcf3afc5d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0dd4e4ceb6f91a44403dd0e96d6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ea1a086cbefbf278bf679a31bd35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f6f225aeb0eb8b3aedecceeed23f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f90317440e88f8e3082ee4e003e1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8af50e07e0295b5f3dce0a733be6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3959fd21abf9a82e86a70d10cb18d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2a8bbe3991dc82f0e4e98d5857187289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdaac62d3493130639469748f0dd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b25ecd89e96b55b3ededa27f281e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd751857206fbcbe22d3e3c05f06d89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a0e47ef9d52af935f39fe3e530ee0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a63367aa86e1bfc0e0bc466adcaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd88d306ef75db2757b67cd39eb3e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127f47a1805c86714b799bef21ecade296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35f91e8492f3b61bdc203e0c6619c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e9d107f6aca56d2cd26b40d49f91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e791290ad1ff9a403869a5acceeb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf121b36ea56d936fac5599c0d7dd2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee75fc75084595358bac0f5e8f109f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0f84bfcadab4544241b1c5262b55a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb60afb07463108b1da79e2d63102303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f557c2d32c0276c23707f54d6b8e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947033d412e0cae536fce920548c97a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4242d18c6fb76e0a4688cc9b700a0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d712e4cd2b38f7c8c6b22b7e52c549a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db10250daaa1947bef928b02fe9ee0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b826f86d30fc310b78aa8c9029ded5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c5e91a338030504b69b440c930e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653dea0b0089a0e7fcf3d635598411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683479a71e41e42ac6c2424c5d21c02e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2eb8d8f6abb521d3715dbaefa93c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a798e21a21e515bdf71a649421a383314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f899975e2e465c7c24e2e2c20a78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5ad441489170b2183af7021f7c36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e149364654206b7142a875bd617dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e0749d3ee4e1aed0a1e28002a9c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde05fdf6007014f56f1151ba26b767c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627977b343b50843c89f88e70f7e1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f6cbaa92a5fdeb9dd9bb3a0453f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441dba4455eaac9c45209abc20f4102322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5bc1b5039c799613d0d8bab2dd97e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eec926f14882033b3bcea7a5edc28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e599b669d12ba7dc8021b0c07706325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232094a6d873997b9f1210f576ddf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020e96a8f88800df86bc3f87f6a064327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b60dccc6ebbd0131572c89a2d969328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942b1870c33b833be7ede87a687b2c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41a89167625fe26392fa6293590df9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e008bafefd9083b0794388dd96fbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579172515fe0f19d9593e9642938b6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47e1276af08e8b54ec86f85d5e354333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac19b00277f40083ad9147c47d705334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e86a71a4db99226cb9d27448fdec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff9f7def0c4870a59fbb6f13dc374336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f39781d3825affe1baab92132e9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235706dcd04823cda5c83f554ad53868338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c01b70933eb7f46f26fe33ca321e81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fe1a63845a23ac87bf7af276c547340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d7c63e16cb3b99c10c047aa2659dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c964f3fb94373d6ce5d481187f422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0e1ecdd3d8eb1b290b3d7b920e73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1884544993ac977efca23aaad5c7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d1cd759ae879b8956559d79b18e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3703262eff90a974623c7854242344346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49074d7726a5fe7ecb835fb7b95787d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75396773d3aabe90fadb99ff2e10ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94041c67e559df5687a8ca62781d1d09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793217e5e235b352b8bc0a94200bdca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae69374d343722288bd0c11020c92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcda2ec9af2ae7666c7dd153145db6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391aef931468a78d37bca79a71e36bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd50193f0058f42d287c0138119cd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dda6a9bb670b63174b2caad683e8fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081903fe1527d5f89319549daf140361356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f46c481bc28c1e6576978c94824c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9157fc41c2c1c55aa5281b357cd16b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e2b36a428eca73cb99165085cdc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e716e924974c4185c901c9b6ee306360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e24555720a41ecf13b2dcaecc964361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7c6cb829ba0b110d5026d7e9cf05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a94e78dc29a763ae00f626a4ec433363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34729d68b6222a5c5c2d60e698fea24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815004bca9c5c602f3d18562914e262b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd550d649599d5b7ddc520ec513220366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db04672a74289a54a3d1c74f93b9ffd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5062feed74bc1ffa1afb22fb17a40f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b120e0a8501bd27fb4244ff0580d688369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bafc76a373360176f075d34c895c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df116d5b1aac6c3617ac823c0ec58d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570285134bc12702d90f5678723850d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd2921b54e414cea5e4855021f333373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22faaec0bf65564a628ccaf0b3ce8ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e46fed458d985a5c56703dd643267375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d9b8b24b18146dac3789c302c4203376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65517d9db95b74f14e74fb3e4b57c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5691840a944df20b55010c4c9424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ef6e5135eff789b6aee77ce683695379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce0d640fb2590b45358b43d21d968380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a16aaae882a5b21b2771c408ebf33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c110c4329ad5686b0e3fb4de0f138382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4aa6412997c9a2088ca602ae6f076383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5913d608c051516e3c85460085a37a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1734440d6dd4a00280dbeca24c591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53562b4618b7d59b44a19e544441c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e026d67cd130b21bcdebfa0b6ffc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3485e51b94bdd82129e9ee8c880b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3b0a20f584e291f7420ef1bedfef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477930e88bcbc31f4baff59778c1a645390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd2b236564fa5666a1a7e0a3d6ff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69e995d466f1013d02a0ceb155e6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf993cee5db59c93d2fdcd0ba65e85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647918ec458ef7beedecf0ac3f772e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c2b0ce9e50a466d5e0e2de0171d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6ce594e9bed9dd946b0d0a8d7acb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6ecbedad81bff27ce01324817b54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fabdca059590d8eb90affb5aa1af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449c1cd3f4c6a8d87dfe82ac30f7aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea2ca0aaa1a99a799acd0deeefda8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58ddc9564a38ecc58a171e256850a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bccc6070aa8aa617ce4ee6cc65984402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f83f108185bebfad24ee79557d015e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5f3c16134c2d76854ce7f9a14c3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787019ebbc9d73645e28167756bdf357405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23264be7583ecff608505ecf62e73bca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f66bbb4eeb128cb0d0b1967cb1e46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a09781889895f163a60d2e2c85bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be615c72ff2803d76ad31272143e0e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba60973f413b69f49d90bd86a3412410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b23b905a44e8113a3c8305d94ec5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5d3c9dccf0aa9c075c0786685ed7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dacf65ed21e2fb4b2561dc77a0414413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe845ac186ea631d7b3fa495f59d83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6adf33736c61e6e23903865d746b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32b3233603c815b1e3f3201af3fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb50e6fc49ea77ac70a3b8923d85f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a9bc8d65eb1172ec3efb17551b53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289e4e5779542743c0e588971477f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b579f7c0514154d56670a8c0f3923420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee76f649d1f1092d4dcc141573815e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ac4df6583b33bdde30cf51d9ec87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f413043bfe85251ec53ab36f719c65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b960f60fc80cdb41a7850c5c14585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26910500b3029d17caeb4d429a5b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c90f472cae3446335ceb452f4bdcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d83a83d75747fedb675ecc1d60e9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2eb48c4f295395e4853d17b0932af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748b039e3827f4d9991d543674b95ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca490f0c530dbfa71e5b785db6f51a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8f1df95ed5b93be5a39730bf9a64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8407b95ebdadde9516fb30f3a0d844432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08329960fed8bbdb5ee02091b444b30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033805c3eb3bda539c91e9c29262f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638867ffc78776611eb3625d05381ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f496f666b4a0182927e23ba780941c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e48519fa51ad7d6e6bf44e8404cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d981b84c82f25eb6bcc765e7d7b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82144f7ef2c96ecf0469162eb3d34e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c0adca452ebffbee245801ab2ce2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce393dfff0f31eb4ef3f68f595133f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596c82bdb15d1ca22f5e0ccf247cbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47af1c88c1d9cbd41d5989f8bbf7281443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d81f7bd4934d72a1090788aa0aec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e67b92308aa01fb5539a729cdf120445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653c34cc8760261d9925694e7ec06d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb490cb4274ed30adef26156f716fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5b1482cb03f8a7c0a9cb0ab30b44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604a92f0262ae48e7461cdb2098b47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe52f0826695b0bf7e28d14b2d3df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5641ee0c7ffd8b57bafd287b23cd827451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402902dc5c36306272cfafac8d0c646f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c935d56058ffe36788b07038bb840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9154aaaa4c3eff898c6923e73a5cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cce76449bb4b89870b9ef9f7de8fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a67bd3a023a2eb705e80f0208790456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086669421913d29fa89ebe3cf7355387457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3966316d9f60702a342211a0baed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83887fb97feb84b22ccd2b7c51022795459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37cd0715e9dda37623354a0fa7ae4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aae450e424914319ee08ab72ee8c5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02809eb5c1ab05a79d2f020b876adb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8634cbfb4b69fa8018ea35711b192c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a295c46c906a72e760756f487806f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c291781f1e433b9bc6e243038eab86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f06bb3b58182c9508e89cd5ad435466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ddcd68c283ab4253404998330ced467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dc86e7717a7aebada1118a6f069e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6857dee0168a203facb614405234e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c55a24ccee33287bd66bc975b3e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6c1c146f73a855b6bc9df8f4705a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bead3566fe912fdcb0fbb0719910f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5dacc62640603a3a09c52d327ecb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2dfa44844e1a9f814127a0eb5bea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0f64904c3e7f1a765258c9533786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e55c838d69c886eb2d911ed71fa6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02ea761a57d4bfffc810f5292e6d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c28faa53b2a72bd14eb60dfc7def478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2a965cd1338c00793a4d6c4e5cc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1d4375f5d71f74284510dce51641480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead9034be15250b513514fd4c220280481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288e322e736a3f6863faed0149fb58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe085a343fe3a07595bddf1bd9156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68498f1319e936982f4740b3d3b67e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd58f7411190a9b28e53b0693257e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983e48982cb999694410e2fbc55e095486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2402efeb5848a1dafd69e96d3fd1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38001948e4570cd0f9a66f497750888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a889839a0c78a90661add7f0e03c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885362f51a7dd7e482de8a537b298235490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77135f2d247645d602baeb5d86760491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e44448cafaf3eb4ff25df93efad536492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52ff641ae2fcd46ec59157c3df859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439dc91007176c39c18f9010567e05c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cbe261684cc995e85bff442e7d1ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a7ecdb907805820dc61b3d0b179b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee51fca4e1a762006d84d5ddfb0c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec67373e1b73bb1a3e663d147c80c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad551e9203144959a4dcb32672faba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0ed6d2e12ddf1d75608b979f47f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0b1a895581c116780eb66e482887501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5f73ec6f4c7beebf970186c1b039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d74ff0f77f5fa8831129579826356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5e8423e1f6244b436a2a44c7c68a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def7757d9a1f79633811f5f27f8cd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c57ebb9147deeacce5a8948ebad6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f6e74f64f54f5cf24020437420a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd740fac51f729c1ca43a6f49e108f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d1f497e62ed49bdd0588bd079551509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08818b9e33255292bb68c92275ed96a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eade8efbe7034dfbbd4e4161169610511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c43e65054e6df1e37e4df3f4c4b57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d66252a048d465aea0daf9c1a446c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8042229eb5bd88f312194a76523d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130574f07cb819961bf86976b7fb14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f8f06a47ffd269f10f716f092df13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd441dad6f2572f7c42219a805431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d9e8fcfcb6f09979b938b39327ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2dfd99a9a0db9ce8d3e835aaf9f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe688c689856f144b6e3c0d7a77e5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae4575743ae59a14848edc59f4bc40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29213aaeba597789b6165089aa8182522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5944b63f9b56f198a013079f7194d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0664dc8819956aa9c9b0b5aea9e29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d9a9b27b5a9a497f860327f5a35e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016196a4608702b1abc4c7d36e89f179526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6965b1f12e13a33826f3952b9d5ed74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb091d18b83fdc318863517ebe4f773528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbe812f48967f08f0c125897dcc76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24712a1308986c5e4f7df0df6ff5e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3cac87ea0fd1a1eb4fc65b52b5882531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b9b6cd831668fd4d08e7b5aa84b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de43c263c231e351397e84aaeb9d93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79531f89214452fcd5112df5aadb862a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a452f1fe756aec54dbb20b2336dc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade00b20dc5d6a055de82c97577f1beb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af38edd34f4d0af369ebc26d0e150537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950336d5c29b8c3e61e365a393265482538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07da40a60899bb8fef73d0e42a4ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd7c2c0f67930bbeb6a0261f0c794540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c8f672399a99ee36057f434140e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff7c55beed321e18019670474b7346542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764d7e37c166e43dc795fe65155ae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373283084ef52455e179d1dfe2061824544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819a37d708869e77124fa1e58ef0e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b9a2466af2260a88b823d3607b1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a31db44f98c1cd449b091eaeb7cce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1cfe810464ae2aa9d7abeabc895f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75569d36ce937dee3c88fdab54d590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2648773a2a0fe7c0561e6772f68c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227307631e8cd75b737af0183e8683e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f49626b33410db76e6abce2a207d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cd5b67bfe42c552cac8d1afdfbc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc275878b3182cb0e73f34ad55b309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98567d8d7db601ce25f9e1cacb63a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af7436208c293a9149b40cf346185d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf5cfe7f428f45920ed0e5daee53d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a196815cc9c1f2d75b2ccb9c1a9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1bac8351a5106db3b6cae5804b52b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a2d5d3523638803bea58c4c45208560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476fb9675608a263f60e722a0e58bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71541b0bebb05354e01c17cf488935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6391c27f49424059cbdeeda4831b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deab55bc877f8681d395a3bd12d075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3532c8de6bf63f9f8e2e6cce4e2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a07006116cfca720557ea87dc297d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8b5d8d901de89d996c207e39303a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835793c7f428b194d14471875b5e69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7b2d3f6d1a053a8677aff85ea52a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eebbe9d5fd34795567a6171b1c1ae7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f65f7cd3df64ab6f0e955f7bd0fa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877434e81a6db9f9d009736fd5e3cde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50499ea1d7a82deb2bd427539584b414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d33342a5818ca33a472a961b1e14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c25091af555107869a5bd2448393575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e2077560f61aaa921071db9a9682576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1729c209a9cfe5b891175057a46e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985a4d2f84ada2d6186fa992008f7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2c4d248324ff5b09d9ddce7f2c7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ee0de087c5cdb286b454f158a9f06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e125c80c0c3c2f3a379d5e5178880581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e6707f350053e31c6a1f8a9ebc72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d27597920d1c0a07066ce451cce31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc76327329157920a521b54a0c98485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc123ceccec4d006c9ed1b505bed863585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48ba13c1f641eb338c835bbecea57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128affc932c179eb9a6941c3757b4de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce30186555d76715fcd727e499fb46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef54583e41ea2327b30d357d9ba49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bde703938ee729afe58f8c814af40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166aab0dbde2518ce5d08ae331f69f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929b17fde6a5e4cf1a34dc81b575fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214401aa4815b5e781c46294ac9514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a99db0529493164ed942df43328af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20662c48f31ac6ef1d22c6c1f1e90a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f042fbab4a4d835fc5b64597b40bab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f04f88868bd6fba770739f3be66cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a41db054389c007475cd9b09c695a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8f74033746b674b697f9bba50dab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aafa5f04433fbac09640055dc00f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477e010b9f1f5a0ff528aedc2eecbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90bfd88b6398372231860b45216f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d9238f7113b45fad6daaeefabea16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606987dfb006b14ba34fd45fe0c70f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365da73450a8c5a7045c4d03317e3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b607e69648992b7674cdf3e152811ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226face5421da253adfab2a2eaf321c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46772d81f6ce96f865403ff13f30a37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a1a8e6046834d113a8b0dff50cca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8fdc1755975aacc95218e05079c40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6e9103c325fe1ec82010817564364611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81aadb2f4fc5893490e5718a95fffa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15480c3adaf21a03c0a4859b4323cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc2b1ab977b93c71ee566ff740b05a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb558b54289f24a4d673b8bb1c7d2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca40604e4b9c467e78e63cb7db2bc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce614fb9a3484f0b1b61e29349997e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394424893389b5ac77cdf7adf21cef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e61d44946c42f9411c4182994c7e55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f43bacbc19d6ab5d29d697d95ea0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b7ac60d0265acda506d3bddc89be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918978b1a5f4d14ebd97ee4c802c6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763936ce8fbdd7698b5c8471be5c338623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebad2a8eed91e8bee65314a273d626624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b441c1661a4823b9b63793b4e0563f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c3250d103bf61ff6b2dd2dbce068b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83087d7f7f2839d338f4f6bb4272a8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f2e36a6a59342df33f2583283f90d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cc6cf02e0d9cb491c8601debda310629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69847c97b241ec95d806d44c5d9f545630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927879b1070f3cf78799cdcd988b02ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5fc0cbb6c28d6b18c75d25fdee5e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878be00f3523c2d70565d8eb70ca53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dea6dc86e7f6f9570d6bdacfa857634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8dee10075c2c7f297c885177b2a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3852c66f579226696a419011be57b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66aaf0747176ae4cbf6256acccca1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd76385ecd796e48cb4010d9345a0f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd96b2aed4d844f482dbc5230e46b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48fdd14e48d5b14b5c708e435373c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b368129d47d41b5c3288fe982096641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467876e00d6be5a9249f1dd1dda4d56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400d0b0d026686967708b6ed763369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8f7e527fd3be6940b5e880ce083a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c96935cdf44c099748197d4e0fae3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273306a626e2a2cc2111c66de4c796646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3317965aa9d25429426e96d4369817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabf7f2b6672e664691037775aa94a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa807150ea6b746ab6710c1a67343649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce7249807775a9bfada9d9d04a33f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f9fa59969f6fed95e2218e0b6b77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625881e243880cea5c7396f1b30c18be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f542d17907fc1b56bb3a7ad174d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41c5afddb20754569c7e3cada1544654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24939c98bf0c521401e105240d414655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1125197cf5e71548fddbf9c49eb10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1bd6cc5976efb29ea3c4cb1983949657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f2ff08b4028dee8cd2ead164f147658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6fbdce5a57410250d866ba493330659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dabec98e4bbff0648340d68aeefa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf90f90432b9c100e661e5d39c138ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58e686c14c99a229ed064b165ac77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de30d37002a2b2b76c6a42558396ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690ae3bc7fc2c11a5e6f63f7b226a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab266a4a00b57d6e3c31e5fff7b71d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd59d4145906c7334f7c00658debab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64c22458ca1bb0287ea4d6bee09e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe5d4bd14f830f7a4badfaa7ae5c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638971c4e1c59fc2ddbdb42a7c9f4dfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f434f32666a46816d529cdd85c80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa010c157d78a0bcabdb84fad23d958671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eef7ab73420ade94a48938c5ef1abf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ec4dff1776f11b77a5d6a2d3c32a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b584fd2cb62c6f0f04dc3fb3dda42a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1e84b9137abad22a52e092e41491675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ca0f0ee5219cefef7ce7bcf6fe27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d36758fa058512e025fe9ffefb0020677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea869aa523029d4c4056de65fb7544678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dbc82e5b10809045c1b9bc5a0592b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465053f65cef05f8c551cd7c8371ae97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab60df2dc9a78cd21fbbf87a95da3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca0b5b4320d4043963c37b54b7277682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd319334c75e8601e6c12234433f8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e9fd89a06e4291ee9e24e72c74878684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c7170758faea9570ab580fcab431685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2631bb8e14de0d071545270cb82f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fc880fcb9bd5f87fc73d002f6e92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed83011470bfb7cd295a8545fa89081688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b358f1926d0f1248e2d0962952ea7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fbbf0a7921215a945d94be3bfebc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0097f7ad7a3db45dc0bc91f05fb9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee40a4a94f177c1f615803c5bb0a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99786ba720bd78287d720afd79bac37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec55cb8c9880a3de145b9cc7c8945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af13ad7d8e93011a8918c95aac51f8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740db4e4a92253e14baf469c575b71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27569fb8b0ea811f85c72af9c724ccc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82d64bfbd70a6f35c8b52ea11f163698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788d3573cdbdf420068f6b263622c88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6c38acd769f83b46bf07247ccad8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49635d28f2ef5dbec462fab2b46c42fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245404e7f16d21cf208851b634a73c41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09df2bc871eb7b5ee3ebf80a5cb5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67a41eaa38790e8be443b4148818c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14086d2919eee37fa8d031c08a7c89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85850b2231a22a4d058fafe70f9b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279f65c8070b2a4fabec027d658e25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c69f93dc40ae7cbb6ee13fb51b69a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a13202d0e2a4955718f7273cddb49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706777f59df2bed130d176859205841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ede577642cdef00b0b29d79111049711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f604ee43679f77b8755d722543fac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7658ffd968997849ada81266806a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872613ed3a9e6eef570f34bf9d07df6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190b6935cdb71be89b8d64d3dc4960e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38abc96e1ded1802e208f83412324cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b539625897bf0cfbfccacd76fbf70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93feff94a0bac5478fc28a4ee51cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e6f99669a3e2e675548e3a333d2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b14be1852e8a4ca233b30d8faae64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fcba8471a8a098d4e992b5ec7c0d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366b628fb211cb915f7cdd238702fcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b56312a255ad74886f1f1b21306d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f467636f1965a6dcf6f64b98e274724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc632c197e3edc23c6f884bbed651ee6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fda248499357e9be4f9fcdf8b7e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd582c86bb2779754a36d0eff33047c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d32262dd3b8b63fb9401d209f5587728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ce4b2492ae5b8369e0a124a467939729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2452c05f36867dd58473c53f4b44d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839a2b7aa31fbe2dc2883406a58eba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a08a52b1ba34eda183450769ba31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db66cbafa7bfe2702b0837e0eebef08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e69a52cf7b570775c2ad7ae369882734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f3a9695abdb33769e6f593f64105a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0771e57a1c8fbad9266890982326936736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597bd5dc582e9b8eb6a8459f3a0bb61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6124f223e36013ecbf2739c39f34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d01278fee999c8f546c68bc1f688b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5a7dc597596b4a4ea3a3010690f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8497679f08b604d28ed40aa804cb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18927adcd30148cc027d9ddbd2451b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4e65f3fd4b9110d3d0d1099d499d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba7714dc32f98da8ce4e076ee2ac9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366c64efa0841fd45f23e325cf1315745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93c0c23df223c2580743c7d03b1c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c343984755cef00a1309b73e94708d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f011c513918b784aade24799d88f53a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e366bcdd2bb8bcb3785ad0fd5d39e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4598bdb4aaab5bde7bf726f41f88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2605e5f279ba79e3ae3c0a63ed95b4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eb9fc4498775a8327099623bc8170752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d48a534218f818702e57908dc4587753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321ff847dfceae484cf0fef96c8338754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f3521214b730994d287e4dcd817c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef0af49420d5f7155e0fc1e486d82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e590e2292f5f4b207e0b0f40cab21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c449e67b21fe08ab1a9108a0fe05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb1336e052f6a0eb668a40a50dcd5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>