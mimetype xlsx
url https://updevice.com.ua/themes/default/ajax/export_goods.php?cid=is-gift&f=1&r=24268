--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d95e32d1fb44b1066b612e5befb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3be791db04320b2802801cf5680822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c932dcc2473d264cf48258cfca42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b16199883d62186a2e9c29e50da0694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e452e706dcf82f9d8b5d8279da5a315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3604f5f8a2641b83dec112e16c6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98df6ea83ba76c44b5930902851a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f390067370695809346f9629a2c06a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c478274f07d49b6b83ee5f3e3fd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b65f34b94bf4373ff7ce7285bda74410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e1cc09a7639d2a6199c3133e569811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426c204d8d7b834f4fe219cbaa4e2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09f5c5b819cf1e74d3fdf4cab245413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d52aec26b8b1d497a19e287b0c0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de9b053056cd3f6015fe0a570186b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e82ea0580766d800b848a4a9519816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358525f6377397dc8c1860e8c4e0b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f145e9f4a6ab6589ddcf88994dbfde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f711e59bc56da68c2d12eee29b32b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839843a631ec6fe0d88605e05aa4cb3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2658866dba00a203434fa30f5217f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f213b8624375240f74c2622e6ebe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b53b71001ad0f9252cab4b52b4e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ae0b92048ec6e1ae96a865665f8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b21c209c50b3c84ed45549d71b16a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7c0625aec6fa9a609de57f68883226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ab5f227f16897bef96abdc4c5cd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d2f723c772b9aefa1a77da13b7d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc671a860b017ff5ac44a1a1eff8f03629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4cc5ca237ad3f6be63295eef1ad4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafbc50b6ee5f17dd348c7fc9aa4ffe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084cbbb8af375d56c2ae6b2088443e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e60a0a66a3109c8c178c2e203edf0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f58339e13cd7f63a0383324b74ac034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b58dd6b33c44a9c0a9ab26659ca9b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d601586fdeae21dfc5a25f73cf4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c316342a5565993af657c4a2fadddb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c72d4eb4a731d7583db357e9b40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b64b97d3346762f4857f103331e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae725c68d44bd2884d32e104d6ab4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e13830212565e1d4ed756a1a7d85f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3907b5d7226ffc9f31e65c35f215f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f918770907598ad757eed6ddff6aa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7aea10a4a4f4f9e8601467accb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7df6f721dd3ae95ff27196d1d7c2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfcb89dc3bc1d02caea33b57bc644746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c41cd953680894de376be44475b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7526bd5fce425b83520ccdcfb8477d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b860e1e63e8c8df2a8197d48f5426f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f2e148c23fff0db6d633fe63d32450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eabc5ceb51f214539d4a5837f3755351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1898a746b40345eaa0d04779965cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc31a354bb3bd2433283169022c1bb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86110b08e247a22c6b11f70d80a8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ff157340c2758974da2bc913017055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc634a2982b74721734d100cc3fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa92204716688926d145b85b614dbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ce141ba9f0cc7c7754b5528ecfb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574b79e21587371019c4aae3f54b2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85da0504b24ba14a6c7085d1dc225e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f12087976a799bde6387f3a336a88261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a33ba2297a6c51985b1cc95e7cc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13711d181e2bffa552281c914f386d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c29d8d468b279f7524b4d4e5cbab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4afebe44959d22d9fb55c61c8a8a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446d4257278cf7d1985f90ae2e225b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3448353e8532ff3fa27cd056834d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4162509510a2113f7c9aa7ffa582e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965099af72b31a30c5fa7b894bbe3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1af15142018b653d678cd87775fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519418ee631d10bee33db5e186c48e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62a236226686c0dca3e63da5c5b1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487547c7bd8b7c5535af279e5fb957af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e052ea8ec300c3a65934f4253d39b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc43a94805de130d47db467e822bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d4f23c54357cdb1e61e47f33cc1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44714ecbe2dbec8d6d8d829fd006477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dfb40ad81ee4f676b9513068dcd0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7aa6e448b1291227bfab2f934372379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c0aec1de6716a8f7b657e625447480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041f656766fb64bfa703b460ab4d9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137778e0316ff238931b5da6ea2af44482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90f4a0b26596a632f9b05eee2f53883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9caf9505b3bb63eb04978ff2343c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e787f1eeb57999510866d9d10e38ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9355488a101ec620026b146de1944086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f638761ca87fbc04c7bc0bdf8cca187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16171edb617cfa405eab8d9c4677a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb4c7573c7d8a9d8c851a8ade77ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd21356fde8db97bd67c5133d34aaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17420f389e8605f05e3a21f7eaec5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfc4c0c98b595bc0b5dd3fb95b45992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5424c7ca73258149eceb39067575d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95c66c2290f2e4a7f98cea78ddf6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03b02a03922dd3ce127319aa660e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6683ef03aae713d9b4743d3760aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ed359e2315b4a6bfe2af7442b36fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b47261a91870c7d3397847f46000498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ec67a253e4c8a9b9f9892926e04299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0093fc9c8172d7053d3f12cfab1b236100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c6df279bd15b984ff15cd60f0dbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b61cca9ef4508371c5977253633e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe89a45bb130e9bf7d66d9acffe68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f673feff99c3b25e32e76de1408f20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204831d0f5fd4b4a392245b57322f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae2dcf88a21162774541d3824ab41c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1710b10f8e258dccfdd34a74e8b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590aee7b23748518a6841996bda07db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbbc11e243618d160f77d5784645dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01690a4ec95043317c0a8fadfa3a19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b5b8e9d69e16c5f90ded23a006fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc1ccffa11c0eabd4115ec780fdb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa7e32f9f7e3638893af45229610d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa07ea6367b438695d4f6fa25efb21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef29250945457f9d88a859b525ac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63471efafb50185015908678e98430af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd28d4616c9839393ca4f0261d03b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718c0077d0078ed03aa7c67538bdf65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ea2d4ffe261934ff48c2e8b87d77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235e90d5b37f92e327ba887063ea11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8702010971b746ad585075cc4e4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93bf6f00b5d2dd99a97be1df5a09aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3080830c08fb2be6e9625683ee7b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27f7b25bd5079dc73ea91ee00da18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321135a5bf861a99ca4062a6c01e62b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae21fe2c0fe5a2c8c62348cf26b5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562d216597244e4ed3171ff3f53cef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0f4adf773cff6bffb57c87a0815d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22e7f2b86f9f7a9734d0e1561f9942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435c0e6bdb24ee96f1e8bbc01d4014d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc3dbd43d0792d58ff043c93d3604131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a936ad64645c6ed5ecaedb8b719b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032536c166261c347325aa57058c87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3c2dbb3f5731083f6e730151f475a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dca19b1272146f95f4a7d4c779b7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869aebf9f733b7911a5cb3ea94574f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51bde43d3604c32da8cff7e985e02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d13f9eaba2c95122f3ff4062c513f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650eb5f484f9eb22d212e9527c945b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787cb25cd602577caaff204269e4de7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6cce23703cb7b8870e0b972ffcf93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf40a6904d1e12e8fe2166408d97d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93008bfcc6bec0b52f098af67a75a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337f6ba3861656e39249982713dbe03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bb117234e5261a1e7c956df36886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3fe0b850d9a62430755c2668e1e98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a77c9b25152d9cea44e3f58c794d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c97ffb606470382b0ed3fa2f1d96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407fbfa911b8cf747cd85f5082063a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bb4a12238e9a34059b289e7734541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd7dc8b31264fff20087553ff2694151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338df991d2be02bca608e312c404275152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd09f2458431c2c24b2f66e42ddc3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab01b1758e9d13b4954b9da893ab36d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151580858e1e8fd7f6db9bfc1573d00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6c56a7148b20808939e9217787c4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d056a8a33f5da698cd68e3013f92819157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0b7789b934abaafdfdae2d952ac8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9913d8e894d841119f7306f3e1fe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72d20c2325b3e30c1cfa5eda6a42c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7614717b52cb6adfef236f634eddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c4285fb5950643dca7c02cd9abe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b51fe60613af36b9dd6eb95ddee63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0a77303a8cdf8f6d5bdcc9ce57f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c51d558e9df7c5a7ba72f35c051c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d19aecc09cf9f0b8ee5571bc5736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04eecd312dc4d3b54d33ca71787f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c496d6ec663f852d9b6de4a49b9992168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b006256802e9c81eb584a2369f8ae21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a996c3862ed6fbec3d3d58a263add2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db190418a340074bad45c9f959685d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64216fcdba4455421aafdfdd5a6cdc61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8d756239f95f0f539181b2b49029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae1187e3bb8a00da02254425aba79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26490582d04f9d41c32f4c51f17befb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd51fc734d45e9fb6d0272d0dc5af1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7b505f177fc300d5c4ac88a5fbea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55692e27fdb89098dd3c06b0e10bcfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebdeac2d29ccd379f64a392f674e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b273a09008f08022ed6bbbd6dba8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55631c1e0589e9cd5e6be71e34eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e0c9f52b6fb89fa5cf05693f0d14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e676774a7b3e7fd832566196173c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec114c1c32ef74e395755965b88c4534184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39f9168944ecd74fdac96c5f01291185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ba3fe5766b165f87f73757b4bc85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26961315f9de8bed4328dfba4caa7b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662877c4e4a061b72b4ee20e6f169a11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051865abda56fe37b5870136f1b7917e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aea71f9c35422bcc5095e3d93cc4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497f44e1bc28304fc5438568e100e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c557c1171896e3cc349014e31fde0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b3e16b8292f673b9052f31599a39f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00201e69f252d9ac67c61b905176f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0909d639651b41084ca728360aba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de949b9d59ce0fda55ac1b79861202196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268106d318295ed72a4e766ce48846fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5813dfb0cc9ace41fb21a6702283bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966424fd56a42be48138163e4b36c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213deb4cc4aa8a3ae78a6a4c3636de46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808525629bd106421a19a9793178b4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199bd78c20f54461748e65f7b91ca4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481222e61ffdbe704ed002c479fb4037203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b9ccc55d88342472b568e06a4dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b27a1e83ea325d03f2ba12527f757205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb3d7b41b2b87cec4db7422ce2a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac3ac0984e24a330cb2eba5ea1a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edac20c6b1b681b3a63323f4095775208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e67155556c801658ec682bf184ffde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3d5a8037dcf0b25ba3bc81428a148210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ee86bb668d76fe8f64ff48cdbc900211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad492f09836bc30bad26dc1f8b64d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6491c3bc2cbaffee6660a6895cf29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65d7c0a907273b5c68323de2e8c71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049922f185d95fa7fc9531725ce11a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8350d583f6b398228f28a229431f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf5b43c8408c48cc5ef195cdec6f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee60eb40c49989944f12aea79eb3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392c949c41df8d91d0dd17f2fc8d356219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745417d7b76b7de8f85c47df91b000ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fead316f78edc57127d16a9ed17a13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fbf7389e2226e21adcbc814934409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f7d6c4a03af129c4b8452a116d63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936ae810fff29663b9f98f5d04b063224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2df00858f831b5ccb3dc303260ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2a03ab6f55e3a31224fc7227c9b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95498b4010188f50f413dd2410a28800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6fe859005a0be52a1ab5238e06d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ad82253904cc8cafba005ed658ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e360cf7cf73cdfe6ae30707a5ac416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d606f37808721e5dff6504ab297b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a50b5836c92313f291d888eca9916232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beeb80d0c43b13808b812ab41af5fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cca86bd6b3c53c89e05a527e728d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f507f509d51fbaaf378311eb6412d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3543ae6b1382b191f28bdacc7209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d269c17afd57803989d8360213c226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46e40915cbc870ef6c23e99e997ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cd4e90b58b5428eec22141cf266a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7c387d728fbfb851f899d9df70d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982299cae519fa4d2f085a3247530a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e161128a9db121302d5c218594dc2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e662fdd89eb038a356c2f26cfad15c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070afaaa3fa312c2081e1df3c04bc9ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096508860ff4cf8e3b3c6083213306245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62721bc55d606f07afedd9e8bd06750246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e50eb258acb4781aa6928f146ceb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6702de5e21b0084877c116178985a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb01fe9f73c35ccf390684a671e0e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9455c8efccec9fa73030f1f4760014250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04f33dd29082591124658ef09a7cf2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f73aab9b8e62723f9f9f7682adef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242c2d227fb45a63238582a400639a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007226d80f19deb242f2f8ba1670c7d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064babdce4511f219b137efb6c6550cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b45411bb83248579356636b07ea5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2702a91e3245eae7aad83c983c5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d2f6a1ab4daae651985933add8db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d3a851d06e9e1cd920ad95e6ecfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bfea1522bdd7f8a484230a89fad98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce0c159b3fc161c2ae1cd0112e4d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5216a748cf026da66ac5486e9f97b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341d2462ad91d49241b31f28f51627263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e75d6af2b3ade0353250fe8aca79a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f08e897680f4b1f4c54b97c5002ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555acdfaffc8be5370c5f577cb28d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08acea672f7cc1fa9d798c7f3ee6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea601d26f42e8016375b129dacab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3090983e483fe7600dafda254332447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972dee23444982ab62ccb1d9a59f779270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af22fa6c3591475fe42564bab34f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565efa0da52e4a718f896663d237fa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be94e1f92a0a66cd0faff15eecf82e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90e97fcf94c0377de4262197bda10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770f7d4d1ef5ae254b2ec88529198de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2836bafd099133251e88a2f7206c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0d04f691eac374117ef1183fbcce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb032321ed58865d8e749e21c917c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915800b54bcfeda91f495589c7b90a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a570d784f197f66a334d1572c4d5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1b06dcd2ba8c294aeae7129ab5f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f6f4804099a271740160fe1d99fb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259136a90475c8d000053131ac2b1ecd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958d1977cae36ea80187751e743915d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7698e8de9dce01f2fdcf84648a5c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2b158b7b3963b521eefbd51a4c16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7facdd6d8dbc48f8beb4c26b99218287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681fa1e048ba6fa73493aa5a66bd441288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d41873eaa6666bb57fc7e4ccadb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba915c7748df258ef1480cd9f59261cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2484bc3b69ba7d8a22eebd2fb57701291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78acdc1662421f8a06b74063690d79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501913a8c565e8c4974838c0a3bd10ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e776d71a616dec22b29333ac647c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a468e753504575b3f77df5f846f5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81370110c4e925ba59906c6e6c88812296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8bba051d27306dd0dd4227d770d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d5913f6ff5b8ad6eaeeaea721af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b95fb92e506191a3f61cb615830d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee798828169226b65df38d8e389489300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac355ffee250926e04709a5cd8060cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa3b88d1d73b99f83cdf671ff32a3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2060e3d67467dcf6f059d0a18a0a9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170ffe9eb0ca75f9109e615441deb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9d049ba07a5547dde69057279e2a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d990fa7791d4d9db8aa6cece465c7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c014e2ee88eeba997e988b292be9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0918f8e5b88bcd3785d7eeda2fda7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31442e6f839bb6636062dbb7f85385cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3da7601fb129fa719ccff9851bfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094138f0f1d828df44e77aef01222e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26482591809a68d6d276f9f8d01e3d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f8afa851e6475208a79a4746428a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63bf1e13579364cec436e5e6890bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf756472d7f0949516ff2a5258c87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0ade7789231eaa63e40aa247a725316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0670b156703ae0065ca4cf6a580e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee63c5aa6d686c16891c3024f380fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9801ac904f5912c914e5d7deecdc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40393388831a6a4ac09da8df67a50a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f6d653149a1242bf21d970459ab5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08234757461cb97e37f7022347613c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811e88ea7aeed193d39b46e8f26933323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645087fb168dcc8739203b4a722818c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0d311dc7f79c02fcb87bae5b1fdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde98be8104a774a4c9408046ccbeea8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85462d27d9a16aa97cd0581da9b54ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfec5908adb95004e45846a3165160328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132a8321a6b05712a77a1d96d8e5b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a051102b4dae7c263d0a7d1ea4d6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af02c4c30a08a68dd291104de38e29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef977723c75069cb2265a7a543ac5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2681f1814be2a37f1e2405c56e3705a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efe8ec03497b3e2e437d10174f8a54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357c95ada9f07b40903023f9c176a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ec34a8d16bcffa3074209e52cb28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375480e4283df593d9dfc060bc3219fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f6e80f0140b265756d37c2cec125338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19ab5dac8def05486aed3c6c86c6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be373330956950b205e7de746fd07f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e951ff71a56947e3539226172cbde8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461005b927e2e70ef720db371b4602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9eb318f700bb4c8a69ca38346f25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18296664396cd8b3ea1c95ff6be00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396ffd4d52aae5ce4e7511c30c2845345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8f83d7f7edffd6278d08f6d4892f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed7b0e582158b4233fd27d29277142347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49023d8c5c63ffec36a225e12150605348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d73e261a9c149bb016d22e2f8245349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed7e2df1e2dad058e687f8ae46afb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b26a9fb7ffffa6c3e2e5ca7f69f43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326d41b289594b9bcafe7721382f1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a51dd7d0bbc5b5970aec47a06661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263a82456e92c36b7019717bd0146f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6aa8fe8b3962cd9782746e23ffd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6828472f25d0f8dcfa4ce84cfcab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e09248874ba5ba33c26740ab9d61f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd61417ddd5328eb0eda1376de9e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7a987e197172bb591f7630156c76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a47dc381cfc4496ff939df71d4b7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce922ab57aa135a3940cba2ddb34c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e902bae14f0d6de63d2b7ed52701a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4fc84e62fac10eedd17244e70cf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0d1d6e6e9ffdc4674a9da20e0e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004839fec7022a03e40a1bda5645a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d15c3138beb9d30555f3836226c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673daf2dabbb92e6043835fc2c7af82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e5015258c80fa460115f88789d737368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b102b94b8f7d4da473b13addedd5c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810646fb77b62b41f91548ed8cd13d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116cb4eb61983a5b5ea6e2a212a97cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7af6c8a396e0fb50f72a1cf77bea04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d815d21526f492cf8e751a64ce20f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3985b017f19600f45bbb063656c0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0325ecbdae8bfe154b945211b8da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822155ec388146712a091967cb0b73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cae31ad9059cb788071d5689b9780377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7dd49b3a2525f31797c7bde26b225378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e5b554898607a12525fa422d8d29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d12e9d5fd5b52f688579fb18cf199380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35042e2a495eae3cbcfb1dd4a9227be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5647cdc3604a8eacbbdf14bf82b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7cb9c14ca9b944f196db40352846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7690038028b2349df3609631bf86f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c42caebbe3c8286ae7222166fb0684385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940e135b8ddb310e40e7df2f7463bb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44fceb4fff88203fa3c2b820fcf9b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f3a61b8fdea14331d9c527ed733f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d185b8a54ad2a8c0a990b69571ff3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a5ad1df5cedb74b52618d2c80479390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b6369ff921cbde8171c3e0e2891a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dc2bdbd37785a7c1a0e476554fe60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606de32bceb308307282ab03769cc07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d46f76e06881fd6e8df52ad6a01bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75db49a63226f41e26676a3f50b3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de4b1e42d77eede2be3ea090e7295396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b8a43d8c0a081f3ae9a7e5f0f409397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee4029618058c51d0b4bc996d08e8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b96df7099468fd3226c3312bcec4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706dcf120cc0045e4bae06aafa8ee9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc56a42323915e66634f40f279e33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541fca2f08a0ad0fd61be0437ad0759402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943f2ffce9c81f244369f01d55334a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73381cdfcf117feab10f64127ac60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b980749495c06af9e06a899e47022a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69a44ba66fcc3ea52c27f3afe5af4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cefea02ecd8027686bbc382cc1f9f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37912d3b37ccf7c1ddf47093d7d348c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0644e841b6cab50767f606dd6f037409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cb6e5c1bd7d0081098d35ad969944410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f391beeefa4c223218f4be570a2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b805c4e1a3a30f3c350cc4dadf5830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e010034705c50e76de106de0d0151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b91bc07eb0222b94b5bd4c2cfd33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634540f211bb7b4d5ce72ff8e42f0968415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb9ec9c8a73d42580e5d2bc366a3ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969223b4e60cc0bd9a74104d863d737417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c57cc3505564df00564768b3d98936418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c65539048cc4e90ca1c175f6b78e8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6102d0ff9ed25cf4a71dae15ef03b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac6efde52d8b46175af1ffc7ff161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17630ea9c5320fd6fff1d17db0d2e106422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19500c3cbae91021242a711d9c7f18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e16769b304ccae1e2e974e5d3a68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee59b47a0e053a56af346ca96c4848425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938542dd459a8a9d94741216978676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96b26b4d449df7f4b502b9671c08c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1183b5ec16e8fe74314e0f0062f646428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1258f4ec981c076758966737520d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af8afa2f8687b97cdae974fb9763b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6206625802123d92bfb7904118401431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da5a89d328db67dc08a2f1037615aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4a2f529f800d80446c91ec6d68c42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eda9f0796c1116aceeb3e68f940fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe6b0832cf1698ed5d48d07fe3a5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d25498a6df4f81879f9e149c7b461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a5a561e5544199f3c14c90e5d9099437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b8a52678024d5065b3527e6beab3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b696ea66f36a8117eff242afd861f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0795d67666f70011c79b5097d074b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310bb2f533abfd43c8cfa525381e1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4b4c255de55788acbcac9a307034442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d308f07334a08db3791816b1ac3ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c239a2713fbdfdcd8f07c66133045444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab886abaccb8e2d552f6800432a881445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5136dd3c07392cbf4f403eb5ebdc2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7adbb84bb4e17050b65d6b8a101acd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4401449b9e81392dcc13da6966cd37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee44e4af14376d50cd1b3db7165bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11460c6edbe574ff74d4f80df12623450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa30ad0b7b8982fb9413fccbbe2c1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc91c1356cb0aa855686141ef4477452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df5a9aa49461741ab0575586ff20fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e732393f0d3cb429bc5e12b9f5ee0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdff660a6593da0b7df954db047a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c486e518bcdd9e465c52b5cf51c255456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c8d9960200f9d6b80c73b27a60f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bb1b88a1a53b9048d18ca78cc43f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5da1acefd8247891af46047c8b681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e8463a6eecf4a951de0c78c9f12f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41733ac68a21d9691fe6960377e88c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e3e458efa680784042ebb92b1a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a873e7930669d7ffcf5a22593207463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3cf5b4811d12459fe8c52da838b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4358d5700afbabf6756f2460480ca7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e3ccdae426fd2135b7fd1aa8ee7b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed80687e309472511cfc10ddaa2d9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a752fce08546cdf93b3495acd592468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb272ac1fb16f5ebc3112010f3b25b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614426e632ee874e33e918ca5f5b616470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc360ab2d0b932761d017bc70303d03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe91617c5f29a5676dfc42d79d7c801472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15493fe3143e5ca65bec8d87aa4782473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eaacb004c4710c9a17d7dcf38646a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd87a1d382e4a37e87687f49b4399e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015c3825497f27f7ef1990ec5e8cdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d7a4dd62a3d4a9094a6dcb2154f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac24012fceb87475e1bf730f9a341c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e8d439be1f09cf010606f093b2b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896509c7c4b193524ecb4650891ce5e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343af2da20ffa5ff753b14ffa49629481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01094fc97ac6997bce567654537f612e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd518f63ba323ce54dbe946fec8d8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c67ae688f686c776a57871bce752c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3658b113acf69c06088081caaab12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0cfb839260ecffe194752e6c7f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf88f6fd8b115725426da133eaaaf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034d10289f441b4cd3f3ee50d501db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362f43e14df8ba348fb2944507767e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ede07f3a245c5c3016cf43a6385b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7909f9410c824fb33af2d36397e720491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e287c87b658abe14702265a723c88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc3b47e10a7510748c47f8316b3c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10a2344bb2439bf49bff4fbad50ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f063908db2c5ae130688410b331743495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b27a84d33fbf6ad60b18e84962019496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac1043773884e00b49d129e826edf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cfdb6010f396640d50960dc13ee2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c1f76d5d859fce6379627a86840b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562838467fc7c970abf3719d273cbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92da76e70f09f64ad717624a3fa97d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247b7431522a12ea8cfc9ffa7d5898502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf81dcbe32800bb1f058721bd00ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1df7c1902cb6b9423adbf11877f3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a81656460ab69e049b6eb7467227505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda840c166166333bc8150343d1702cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa50f331548af6e818a7fcd9f827b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e641cf34b97aa0b71e498eb957ce45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654e0abeb0f48f1dcbaad2f13a8a7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca665bbc48db14b38147a19c9d349c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24f840a640f0ba98d696e06d1bdb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af48435087ecb1e316950375b832d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720730ed8bc3765644a4caae3e08c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05adc6bd88b671907bb4a491bd976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df815fb4a6596a8c59a4de6f640da9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33145ffd33b1783c9634c78348259516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a08311a4335e9670782362f76723517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f7ae716d04c7afd9518fc06536ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a5413a27645235ddb0488950d398519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec106d5b65e772f208f2d916891bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451c5bc8abad3423d283fbd26b1d12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fd5bb6a7a6db780a35146393ada0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abdcb159778af23548f3547fa51862523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a222698f1f9a1b65c41a7d5dbeac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84c5c5d14506c778777553fe8ceb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882266c16a90e63064c453297e3032526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f60ae24ff1018180633e280d6ece527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff61dec3c2f0d196f6dc14e586c512528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77535f6c7f531e120d7531e7df8d447529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94821a901bfd399dcf26369258da960530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbaaeb86e7de8aeab7801b71b5859c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904cab3ea95ca174c5458d120a38ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52f36e9ac7335b1377261af2e1789533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680bf3a51e519dad563c57dfdc7673a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7702fd2c99056fb58e3b89c8fa72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f48392a3dafe430f11f9a8948bc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6ad0955ceca0b23cd1573775539a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6c71784236c971ffe14bbbafff62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7efd878203769f66798d5e42f92f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094481d6576319302448d2e469c226b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf8e0a8dd8405e94c6c8bebf07c497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbf5cb72df2d9565ce8bcfd3a4cb96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b918ae1a86ca7ff8d412a42447cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d180347731e2e4660177179ff136650544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c127d0ae070abda6d0448c2346a10ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c3d9e17ad41eba2df21235c062fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d50a19d962f00722d386ddf3dbab2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591de4dd28dac5cea264bd8270b62e79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b629ad1bd6261850c7fe969820300549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adcdee862c2eb9e28675dc9b2b6124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e7f49a0daf44ce0d4df78247c888551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b33b903dc7c3d4e56a0f378154c7b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855557562bd4682e14a97f51b7e76eb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee538b046fe051bbbc234a8438093cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606bfe93e275d2cae23b812794a173555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e780bc19e9ed04de1ffdb08c636979556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd74bd42951df97609167fe9a166fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33e40efd82e830869a6f3d5b134da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856df4133e04c54a1446a493ee82b0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3974356a08ddd47a7e6d5c93d7bec6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a4a368b6de71f698bf9b102f9a24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1cc731560fa150d12fd27c4784dc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a49362da79e3e2f4b7cc3b2ac07b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb6910966f1f7a63a9d61429bde4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69791355ded846813b09fe95948588565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55ac7feb694bdec2680f2038b0051566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab496451c195d649cb13cda6f4650c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d809f7cf196aefae4b60fd07365fd7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af445fbbd285653971757c98e457436a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc28fa587704e65b321bc7031222d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c843d25d9b5981e658f1a6bdf57b7de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d47eb9eb25942b3c2a9a90dec93c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914c26a784ce0a45a21fd18a435536573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12705b39b29ca36a2a7227ba444b536574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c0db136b48c1035a0fd6ed8002e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22c499104c8bae61384d85828d862576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c09f77bef7c2fb8fd5d7dde4a6d79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be33d6f676ff8e0d483800b4370918578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda866813fa4cc4d55b75058090bd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221253dfcf89bbfa3356255dfb0779c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419794d2b0f35b7722a747e0c1d3944a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0750e8cae105ae0675c1ba6b7526c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26849d8b3466435f454735aa1f209a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5832135fc82d8d08c17626119361a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0484c2461f213969e5dbb9b2fc5ed76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7aa5da31213c05ccade52535bffaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d04a9104a36b1095e82c89ac921e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45383bec50d23f2f243216247ecadac3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518686516980c7cd2415e924ab5459c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bb887ec816627dc3439ed7f8e8d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3e75a7f8c39e91bee76add68ce3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38e585735df81457d65285a499e0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb714757dad776b448a360b985679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d649672cbeb9f578972286bf7ede594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de352dc931b58e3d57b6a3f134664742595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ae905e26018298c8a2e3edcaeae3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6d3c83105ec45c910abc1fe4425d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed45c900eb0882732f96c2cc889cbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd9072f94d33b4580b04575b0aeda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60feede5430c0209766b6b24d6ba651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddfbb6aecef1c89369329822be23ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7765d30214370ec9897233b23b82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad6b3ba2041fd5dffe8a96ad13b68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8096686a86ea5459eea6c50d482cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aed29853aef2c4e1d9af494561320605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc3a98d59421c24fcffd1ec853f274606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a36b6cd995d77574dbbbc639db35d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132e5a6c79c061290ed0c701f10ae4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431bd1e796468e4dd10fd3d2302eb45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13582730ba345fcf6ea9a99f6857c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925d074a5b58348b1f262bebd517bf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef81837042c94b509d964013f4e2ac7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e78224cab94dc4cd889370917316613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f80a87d683c6df06d1738e206cc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927803dbfd5f433641b4508d82d8f8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137a51ebc040e1dceca268669955d92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc158bd1f73510b109fd7ae2cb5b780617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d5562951ef952b018135b4401b6a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c190eb72bdd7e1aba564ce33a2456e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc1dc7e201d39cdb9aad4434f76f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c30c0138492dd3bb3bd9cc90c1515621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97b76297f548da7a0b48237991474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540b71499786d480edf4b867c1e658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a0b3581e304f9436e113afe5b9d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6d17f7ea5663e2d07f7dfd2bec9b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00602a66b2bda719c78545c49dd42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fcc638a3d49793fc1da4054497907627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac587789a337f8f77abcb65552d62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90841d35b52fe89419cdf0381ab472629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b11df7fc7d51ec98a59c3f506b4ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86ca1b10ff0407921b930a12017cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5151f53cae293b065d1e3bf6cf9cdfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156748482b2669dbc577d4caf47a78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063f22cbcc00f0336742075604b014634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248a04ed245b1871fe0b70242884e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9725d8825858524a84aa563e18e80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e3eb424ba161790562765f99c99e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cace178cd342391d086722a029641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5129719534c2f91ad9b63f7cf7c7bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d37086de766a5a89dd862fbe4f87d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06242aa3d698e54471a7e4e8dec8608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9248b68b094b1b252c719469ec55e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a02d23e910efb20df4e58cd8659f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e703a6e937457fc5c2b52c9f8eb177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c28693385886e0f80d3cffae3d69c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223557a0d370d806c7264547f77264b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b0707b1d31ac2d4589073785b95c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4ab24f9a94b22f3249eb17879342648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeacbb5606871d49ce3a9336d43452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841df8a99f24c0fe5ef16111765217650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427dddec0fe89897c48ef526157426c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac61df7af92824ef3cb4365deb8fa19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e392198f2bf69f8644feae4141fb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8aadf897df1bf394015f1a160d994654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1107b7cf492a5188cf053512e436341655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6652be57be52c590f5abe5708ab85a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24666271f8086d7533aa24a9dff9d8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc31a12393facb4894dd89850d48a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f4d3b1c85ccbcfe2d43fe77a69229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b0e7f557acced0a87463005ea5bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b523ea2e51cfab28078d8a9452d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a96f6c04dbc62c1bfe201b28f3b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22440db57234c22424ddb3f502d58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b11dfcff6204cb3ca3ed49d8d405664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965b490d2dc0e4e47fc691b6dc63b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44fda59e315f9649302129e46e9a65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc4e31bcfbe0af632b719c8b4124f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53fac5f3984510a290e89077eb68e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0abdd7f16f05c11ae21f76b63286f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ceb994f1156fc7dc2d3f13e5d9cde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561418272607af9c5b2565e0a0cea7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd929fc66ba17496cb5500a1aaa9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4418c091da4f190514d9de760018d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be403dcad30f9c83ba98936e5f255674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1171e7066aa51a304f82c2680026675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66c7f34a21ae020bf704b8bd060cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d74b91bde5329a8dc32f7640307c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0813fc7c213cbaa408a8d0d488f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a12ab2e3d2c23d4d4858d3fbc387a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222af47f60a8e3862d2ba9686a8238c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa187777c9f9e7351e3db94ab6948f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255045d8e3b93cc09b12fd53040571ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ece32864799b19a038b4787dc015683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d730ced732bf51dec8afdb82d7f7f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdc0ee961582cb791abb452375bdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3719aee18d501b5563a6e7cd31c1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa28dd78aba4c2130eb39d904e75729687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3042013010b60a0b5ee83cb4d1a307688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6d479e5a2cc9eeb15b41cfb616e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205378ff96812007be4ffc6807175dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7b8ed56ea1ac818f2096b46d02bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1260a6e587a59e58ff4229137573a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69af402e7b684056d7fef3aedce17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96624a0efb274f9f50687ff46e600303694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567fd5f18dc67d3a661aa0456dca2d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd051a1fb2937130945c427a30cf86bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4239cbbf6d4876c5cd59d16f2e64f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecaf3271c7899790c056d87698c64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c9ec194b0045a7ac44d27d559a333699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd43527b53f839fccd6f39b2978f2ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028301b2c012ddf05bad49118601c11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d917d07f986c3f29d5f664ded90be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f2b1d22bd4ff9b603491e6da59713703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf5c761efbef0807a5b1052f37bf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87bac06fd8a6cbffada0e740a2a724705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07577a240c56c431a0ec85a3106849706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb259fe7b28a74e53f4ef559dba7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078961b56cc091ca339b80ed1e40d0b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e91de148072ce0b4e04527bbd1712f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99c7fb7ccbf4714e32555008ece53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eacc82ea92f8d46157b60a4a06ba21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a619ca3f2c0b3fb5d604833b5f15b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cf24218c2e84224e3a10a98242f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e614dac6bece24bd951bf4fe85227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daee3e252437f4a898b6ede78842f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d27951f971de4407ddc2fadd0e476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5169c2465dfc4dc4be32a2facad5bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6c15e44a84897635bafb40ce712d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2d017b48fc3bbdda877580aee522719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34aea6c499239351afa6b8650426ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee2e46ee21f4b5e09755f718f2ec38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056dbf68357911a0815c9d24651c4bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be86a9bc4365c0e6bd3cc8f965350fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b7e801f54c9b683e3a3dcef64484e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794eda19252a2e5cb3d491d40f1e7ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033b41f4986eb4878ecf58a0945e86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421859f0b90c0d45deb3538f38384e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8397aa50fb398ecd4a172f10e249835728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63c3931cbdda7c6cf3658e90f924d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bdc4913219b4a6c4fe5c9cbd594af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb31c1ca1f441f90ba4759f36ab9f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545fd261303f76151ca6a8494e72357732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81f60ce8bf8d1a5377d9924bd501e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119d1968d7196ddb146e23e1f157bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff54649428cfe8ad6c613a3b9b7a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578601490848e2bc26cc873cfc417d4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccdb82b3123ecc90fec1eee93bcf22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa696336cdc58e9b814139e48c8fb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a37e5eb9e208ed9c4c039e4ff4c72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e3122049bb37dec3df563ad0b849740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6da9e80847b25436ea7847a4398b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523b588ff979336372180eac033ad4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d000833550cbc4ef9183fb257e195743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251eee7fd51d7569b946ba870733f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a26143a6faa5e40abb1cc7c102440745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b157829a25be47030c9c4d507bdbe0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70123e53c61e996925d36d529f336c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ed7f6cc4cfc72749b7b18e5fe4ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b0e873088fea3c31805a20640dcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843564faad89a53ca2442408b4505c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6230fe3f2696062cbf5d69034e72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb8760725edf996decd8cd77889f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba3476bb8dbb8334270fd0e6671e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f97d300521d19c38c80de18b14a20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caaddeda47bbbcee12244a2acce7e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f20c40427c340163a91670cdbf427756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ac0f62573ffcff85665b715ab388d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eaff92ed0cbf37b9a07e68f4f9b61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a014b8ada6f3e13979bb7ce95bad4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5ff6722ff42c585990388a8d213b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a587edb5e7405cf5d1b955d1e1ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8c7b10ef26671b782b1c26728f443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564bcd9a31331533a4655c119cbc81a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e20d3a432e999394a0110eda900e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb217d34ccdc5e98df9cce2e9d400cc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec99dd1263f49ec68b2dda5bc628597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da442981e0acbb877eab9cf40decc638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8267f95e56f5102efad42c27bf819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0c601ecc127896625a9830d504c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abdc244cc9b65df79a1c275ba618211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a992166616650afc3934ef9bbda2db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9f44aa755001d60727fed6e53feb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98cd558266aa319e4e6de620bce0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf5770370c1f06eb2c9c67df65e6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6480b4e9c23528b01c9dce9652184c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc14ae51df857d288ef7e0acc7e2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679d386628831e4876bcf08e30176e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c872e66f4fa07fc1c9d64877f1bd8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87b5b466af7142e0fae6589206639520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033c7d0f759b0ea31be6f92b911259321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b10bc1671514c46a00187c4815b2df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c814b8a1b313d0905804e45f96da323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb74fe49c7b22cc99c8a4352e21f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb6f2bdffd814268af29bde71ecfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d420aa2bce6e701f0c6b989119bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08cb01b6728ea6d9797c1f4bab12827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f71fbc0e9068e63f29cea22a009628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed25985931b4d505e00128d4dcf96629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267df4ed8b968b42ee5981d14235dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ec03cc817f0c68e933cf14eb41d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba733610400248df9a2d05cae05535d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57bd7e9ab184ef203d86a82f1357f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6036dc1e97695605a1b422d633a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea4916dc27e2b3ec9f5e908615a1bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf75bb4ba4a56324614b97adcf26f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258c4fa89aa59a094ddca949effbf9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26483c9c0f3579f87f5a544a8c6cce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96bdcb342a60de0457fb635026bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b77d98d7a97726b032751525fb77040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0de9105e7154b92b9af4df42b5d6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183a9f18b85e4e109d79235c766d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57cd27efca7ad485176ba78376081243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd48aff8014366faaac5840795f2ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81d364edeff5a347e1c21ad09eda3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c9e91584c1feecdad02fa425bc3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc2dc4585698e8019e309cbafdd5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f499e598d2da27b8a80b9cd5ff1a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da9d51195fac434c6b18f80e12cd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c53551d941cdd3ee9fb1411fffea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5be064950ddacff7001124bd5605b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4b12e8e869c3cac2b39d8d317583952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d7d1e549ae75c6f773bb5e50eade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cab47cf7095187509728642dc16d9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69528e0ca0632e73fb23a187b0aabfb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6968832401287fb3313cfb48d8e3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d1dc3fecd48013f6f8d758b871ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6da093fadfbd98e5365a2ef8353058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e86a087a354eaa65f6880ea58463859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11007a54b73be23aefff34615fd94fc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5538fc0374ac4bd0d2e42068180bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8dd820fe3674778fe186591c623be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2962366d19efdead1a849d1630fec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce793e7d2003cdfc2c36fa6bc0019da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a6ec4c9bf1f692b20384954b38ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5c66e137cbe84c181bea7266d14166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b8ac7c3e09149a41e570bb4415d3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f3e089adb9140ec91c91596bb27368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116be233ef1ee283a34b87e3f5bc1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c782ade3c41066ae847471885eb99570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1616e8bc2d723fc9cca7908f6c9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913653e4102b16438a2d9f2de058e3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604de726f4505cbd58719cc6e9bcca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dee76275b6b7644263349a2ce9da074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b81dfab9dee9b64df991a96b334bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934536dd93da78f32c85a05597af52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba23c314ab929e50234fe9fc132d8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24ad00a174a6271bd79abaa43910f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b46e1e8a65ce4a83fdb715d76968679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64804d6a5bdba890c46c87746dd62e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d179e907c0eac5fbef3e653e8227081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb706a91d7509fb75e8f2f9613c9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d531d78b094d084fb777ca92f71e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803d63f55e35a585242108cf0b998c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee678f413cf72e3700d225713a207a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b9c1f8f9c1e00d1732bdf2aa42f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ec181b256c43536aece23451c23087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a9e813b7b6eca72a848047abe70aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6e374879ff3f0ea71e05741c79a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06e626e8a2821f374b7416b750f9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd6f83853ff075442e63c7699d81791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ffc15a553e759939aeff95bba80c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79c04e9e22b54e60fe43156eaf47793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70f21521eae363cf45eff168595a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c6b464c0fc179643284aa2b15c1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342ee722a8cdfcf91a4e62f0f233a0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92bb8f3ba6ceacf89db49b989bf4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64b5bec2bc0e3dce024488bac573098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7629986506e5288d52e8e6a2a4ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38c5e64be934880b94f35f58f5861100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f33266e0e1b16289a482774a5f2ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d2bf1addefa23461743a1d02530e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac741e615d92b756f5933f9df1ed8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bd475ca2201f150faa69b23de4e9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13858acb614f2d912e20850af03b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5e13bc5c51ad8e10ae3f0880d484106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65131f2ed2d9d3e4a2a86d1efa897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54826da6bef158ec6968ffb444c8d82d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75320d833636b494bff6a7e962ec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18fb9bec91c67c34da02bacfdc2ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f821d64f2ae24d39d25d7c63cb203c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b24c37f2c46c398998fc26648d734112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675a5b1edcf853ac7e20898193dae74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259c67a1db28b2a3b0ec780c16105d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d15b1937e79a9039014c2868b8618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa060483558b5459d75ee6cb420f90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe5aa1a22aeca273e259bfb1e7d29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4adcb0382df270e8a24793138feeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408660d9f2c6bea699bd512976b5f81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09965b4bb79746a57094b03f68b2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad42a51bd23ba290fbb90609f5e4cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d3e5ee1d10bc9e2cb8a8eb64378c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6857591d814bbd3712c86c4e2aae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c9c90b83930b863fb3415d21724ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1d086487b2953b30e448c90de67b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c93951db579b07699968f530c692126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa19cecefa92aa0f2f68e4bee9a476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adba5e1598f71e0c19d389cfe7f86f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e8585d1df04b860dd7132cb1f07f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3356bdb60b89a0b78a7ff77a1f04ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15324dd5fa64a10b66c21111cc88a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6f78729eb3fe4f12db263c9afa39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed1dbebbf37807ba354ce7b942125133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560fed0d681a1d0a1a9057518127bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec4de714d89b5a13baba688c09674d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d90f82e7360f422f213a084a0660136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d125187d90861ca61dd24812cd84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056f2dc7b6ed968a246d94287f9990138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41927fb2bc44fb662426ace8bd85ea1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51157411c84faaa592198b4d65c85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ecc8ae77984514d1ea5cb966ace09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e79ae15fba1afba4bc0d260d0e50fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731849815fdc1eac7bbee553a5eb002b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717cd65ac80aa9ce0311af0d66a637144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344bc5f6ef2d6b831a7d99d1b6620b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcd3d374df1bad537976e7bbc65b41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d654671441d26973e6d8885bac380d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b46252a88ae2731ce7fa116f8621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e29cf432962d6147584862eb33d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bd431d6e9d4ceeeae44ddf980f0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302c9c421442ea3f4fec3d713afa4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26449d3a167c584d229d6412e5c25439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e5df21f088a574c11bc1fb079ba10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14556d8743e06087da82add0b3e40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61cc969bce66ed6531e5440462c42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7dc0c9a12cdde0529b1cbd80e2c45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6f20f15035ef3db7376105773e7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b420d678cb04e02d24335603f02c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd116241f458097295bcbe50c22e3a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021035533959b7d34154e290cf75b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982d5c614792d51f48faa97833600bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ed6f2402dcce85fd1716c3caf964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112879d0bf1d2f79725e512c2f6cbe28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac46b2c4094ae766b1bad5c351a0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e28a783c277e5ca670a188ad9a0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cdc8b68335b068701c96f07cc7a1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc3ce05929ee1ac3ad70a17f9cdf60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933756471c0b60aa3f53941e8876e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761ce82e45e0fbab6b5d4849e98a27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3125a7d83eb159191efcf64d6d71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ca019c8d9c883c44d6b216481f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be25facacce00c797c3a276ff4763172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340daff48bb5092567c8ba1088388c93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d67825073d57a90af988e52c0c8d92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe993a7421b6baf7bb17cc72393c1ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a3288ecb541d42c878cf2ea9cde2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c1b305b5a22647f3489f750b8b60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600811c8a73adf342a9c0428f32ff872178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313180acfb771fa6a37ea0350ac1f41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9e50b6669913979e8d7a42d4e195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80bc3f6c434728cf5c722763815a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4318957f3a4d3d22c900b134a8e8f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5617a800445cdd9c8eab45a60cf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd84dcea6c1fc244db5c9a570aa649184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e11fc0fc90af0fdb1658a9a5de6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4006b75c4b20b9cdac229824e79296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589f13d3a51358b8378e1d99a8ac47c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a885122bf29dca3cd79bd4bb40de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bafcc23532a9728179660a93b7cc16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb180d179d105f15cd63c2278f8b1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4073e0e167c40a6954aa06f64e9f2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf714750838cf8fcafec1f0a5cac98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e7d106e817fcfe27dbb28a56e921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e553a46f06e0535bb7b7cb94022555194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa04e9969b1d0481140413e69e5cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dea2e7ef7a22625c4b98c63ad50b0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c0fe49091e8b247a391c6903e8db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6f8ede75c2f5c0f8e6bcb993656b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624cdd6590e4c9fb1cbee88c8975de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bdbd889e02999b15e0fc819d106d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3524f8ff48bd10fae96b7457c2f649a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b23bc56e53bebe56cf49a972b953d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e72a1b588a676f511041d883636a1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb406390226140e13187abe4a93f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6c21669dc97ed7019ef488760998205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d8bbd4a0292d18ebf80cc058671f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5795ff3e308fa44920d6f9b0ab0a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa8e05770da013cd6860bb93ce73e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045795b35afadea3ef64165dd93a906209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ce03d4c7c3bee294b7968031f27e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73f7f5d33b5a032646ae00495b2f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe5170341ca60984445c9aced8bf01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eda7fc15581a01dd76776b0d20464213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a23af877d0dfcd088407799cd48d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944536dd1458d2e9448c0de086a28c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32ead523cc955fdf579ecd549a608216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d47fcf1c0e56f2b3fcaa98676311b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc3a6ecbd6b26f3527e9779773438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415a3c0e8ab03bc120ba67bf9d63df8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde352d18fd4b2cda173d4464e7d8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac1b906f33bb5ec8f23b7e04f419b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3812328495a5ae2797628d21cfa584222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb05b45e286a9b6b790b154f7c69c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1db16d36401081505de09c200fb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20ec740fa892e8847ef663f2150e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3948c3d3c8008458a9175b2549bf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf346761350bd1c2ac2bb37a87b4162227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023dbcca41e15f00b4e43c9887d8065228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234f325aa48c5e291a07200c745dac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ebda679c95680695b1818aae68f9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08669c58073f5ee8a90dbeb78ac4d20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b60781ed473223c4a3b3243e1c50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21419ba745ee58f1e7503cac4a68e83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58541c5e94ade87268c1e477c3d307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b42db046ee909342e5f0425e8986235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d10b6a801aeef1902bdb0a32ad011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af16710a250044bc8ceeff8c03ced237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5110a2f067524538623fa6eb136b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c517507464ab31a90036bc4acc52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940a00c689638b85c4e0b5a6462f47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b92cd082cda998336b3e2fe60274241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f6f0dc99a279ea3850dee1997b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec826a6e6394cb9c04c26e1d3a71b23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577d7498eefbda9401c4d71e06ebac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cdb38973532c2f277dea2f82f0e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc46ceaccad683d190244b2ecadeb1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7879901045f02f4172514f36e4e97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17466bdf62a872de7bd44564ba9056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075bd0cb253f0d1d07624d3ada89f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b6a78c65b6ab604e64cf82151576250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73cb67cdbb27c911f96b1d0119dcfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed7660cd59f1bf0d363aced39be14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c72e3f9b9c0c2f59adc17fc01f997a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ccd524f810dbc56d5d7111054111254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c5a04733b73574ab432a570f1aeb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17dd4a59b7b2e986119ce4d05c44d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5745d1a7308063b2487551ab18c0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3d480923993aadd6b6a16760cd47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b9c3a9fc1847bd713be60e97e13b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7926fed1b64851d29425ee7558c69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee9a50d291e39fe814b02c3a760f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6600d9c34cd29b14df8decbec35da7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ff2b7249e1c14a272466abc9b5ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149286a64f3e81d042bdac374b3f34f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01ae3d54f18b6f35967f5498dc7fd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda715673e064cbdabc896fb9f0231266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09bcb229c4523325887e14210876e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0421bc0535b7e3fae2b9677a58ee9ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4304bd3310105a25019d7abb5196269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803eb9a573768a526cd3219d12fead0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c5a23d0d705764c34bf2c316aa56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb2bf4f8c8e0b5c0b99f36a7164e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b7943df1003a769e6053c7082693273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c8b588e7d6252ab9f85a6db552b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710737cdd1cc7e63438e155f775a5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1671137ae1b29c2fa8148645c056e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f50e4e22d1bc24f8738fd82afaa671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd9c691c8a88f793ff6be6c1dc11a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9910e2eb572b338f0b72b00163ab5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef98ba183869398d0173a5c2d7961fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8348634b76e5437f9583d301223fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ad7d2c1ba441dec2a18f7cba1eb60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7fabd3761eb9b6ded391dcc636712283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5b8e7467abfb639737db72c71c5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceee58c64e40074d124ee40d870cec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a193652ace8dd3becac708b18d9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ff5efe8b1e9085265abb8f9dfb09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5c037aebc5d12f31b0cdbda03337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aae4fbbb27bc74d7d019dff1de35d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d503e2aae34964d9e51d8137f04f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260686a1426eede1fb9f349bcee672291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22548ef8a060e72a0a0b6b9b5160fc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3a8c19865f04f395ac2135a2a246293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3992057a409d9c41c30d578033c11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a7ba57c6597104577e0c3791aad6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12236920eddb0ff7becb56dcd2b04837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb800ec60a10e6abb3620b9617cec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53fe1b993af256e0db8454d923ca6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe153c2af2621c19cd7fb967d6c7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1a1bb416264670284ffbe3dfc4676300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5872f5dea39dc780b51f313c82df1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70018a1f362a83157a777f84e2a382ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219b8dd6aad43d7d0cbd68f9628f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ccbdd1ef9041f5df3de0a361e9ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e179dfccd2998c1b3d1667808fd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511ffb45f3644eb71ae89897350e8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266030f4e3cc528137669f2c4eadfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec10c59aab9dbc9bfbce28a6feeaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2843befd90c4f128001b77f94028309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbf2b735298192450ae6cb634d097310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be474def1a4fe3c242a0476244bc6fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7495f006d547752e20ed32a9d538a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30485381eeffae100abb11a456ee66e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c25646db7562bca0c401ab307ce9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a426865ba701b8b98e3d95e98196fc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314bd94a43b5f821d05d39b530fb840316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed674349917df294537c36ab8ce088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62652734503c3d1bad0db8ebfbc84ac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a038d9bb992d8ffd86d23176a6a4f73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c09cb767df970be32e40209bcf8ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e9d21e876babbfd19b63d45778bdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f7f7691cdc84091f000e91dd0479322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423dcebf161de55e221610c5cb6109c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adfa6e71a4a378583ea4c65f475de5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d08c8f0bc92fb23da61828ec9b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b394113c9856ca375937f0fb6d370a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d34e4012e89081e97af593b473bf98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b36e60ebb0eba451079693767461328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ed0a6ac1147fb82dbf4259c064726329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf144f1bb5eab9fd1067286b084159a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba8a70adf6777a0fdcb5e2a6f9b95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bffdc354728014bae7affe5c50be5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f5eeac91fce83304b74ccf206a18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c86fb673345bb3e8d607fd6a5173f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b5470198b882c197a6693f916726335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c336f8b519192f05c6daf11d615c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a931086f320cbf507be27d63b323e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df1ee5a1adcea74085a569e5987328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23772888d5f22d563cfd9a6e763626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d4584e8065d5a9b90bb284d838ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a409e13d9f25b7e1281a6c210e8a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73fa23dc50ba24a98c8344e394f73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb382f63082c9297ec4ba279c1a1c33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83c96ba804ff61fead2f2d20bfdb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8a3b5b464133565d30f349aa79ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea8399609702288392fedd14a7a0b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35561210ef277301cf163d945f21cd4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d49b35d85181c60ef73958fa9770348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439fb2a14c493608d23971eb7fc6e4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bbf395d7bf20f73e23f93b651a025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a214c12df5056b6a68d5e8f86e5da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67f911e0fee373d990036703535dfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeec8d115474086461e2321ae79da1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2893debabebe0f9e00002e5b18045f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080503b3b99b1df361225a8ce2131278355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66b5776da26c832afa7fe63c84e677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045e04f37b99202145bce1ed0c7b32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8984183174856aaf59630d070719eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee097b6cbfad4022dd355b1f974db5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62dc298656cfd17034ad5dc2f12450360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f414a12d32b85f07cc697502af97c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58fda613268992a91c1f12d9dd66c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc275aef7511406495f835e2267d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7cf7e5f5d6a7ee3a7b365a3b4373c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20afb0f2407fa8532e164b7b20407365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b986d5ccf5cd4dd712fbc716a5d44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bdccab25407eef71137303b91a835367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982bc4040c33c5ece5d9de783c681df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a98d021a04be4d3776417cefda2be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4815797c11cdaa8a0cdbc018a95fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d0b70c29b213b99115f79e286204f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef95cc54d4348b409ef36df71ef9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f2a247df91583e76fe05dbe34628c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4050d02222f7fa50b3b9b0c5047721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99499e6aee0c14055b604d40c40fa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391096abe7e93eb890b07e6371f437d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28ff3ea899929ca91b282b8341ed48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68226926fb1dee1fac1b1eb56c3285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a0977305c930ed0f12fd4416f722379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a2d9cd2e86783f63ab53f4f31bf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00921e2f9176070af2aafd15421bab84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a30adc3e894acb1cbad85acceb9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f89ea0e6f1ee7e137e6943f68c1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c4cd0691ada5fe78a1ec6a49b846384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55735f7e9e404af8f60716ec616c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b180773ba5fc1629204fba3fa9e410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370842ac99da410a2a119cdeb978752387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85b8aed14b8733744d138d72bf457388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7884ae25ce702fe51a63a72fc81e36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b90c950c150f3f002ee241e2aa29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f12bb380cddeb734b1e6a55620822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1591cb81ed51bcd36320325c2c76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71466945222df22b599dae74c44a8bad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4a8d3e4dbbac293f5c141910cf51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc7be885844a1330ec8ce44d272a92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625079eb9abd733b3e12fa2f0314b88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fe3d4e737a775e86832de4231d05b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456b68664b72583ae9401219749969f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f258bcf25476c09f2136849e69ab9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc7e86638cda15fd34c04cf9741f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b856ba98336904330e332fc851acd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11f54ef77bfb7dfc537562a355985402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c9430317aad325556746154ceb3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5b1a5fa694a98ff45ca26c0c44cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5448ac83b4c9da73fce1c8e59367c01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88badc5b0769f7056ec84257325a454406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a496f1c42f016bf7dff3f16666423407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5905784f95a61a6c73c56fa6a038b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a4cc678f8cbdf4cd271c909cec33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534460a5913a923365eec0779ea2ed1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86f24410df1d3952d356c5ed2c8c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940fe8a7c60610ff4e65234aa2e4e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c865d99a74f046454dcc88489cbb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b828f4d849e6d719543a04203daec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec5a13fe2f7b10db6366205195108415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828428957f8c5bbc3666eca5e6481e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cedc5f67ae3e4ee22f5e8ff03c75d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4619455f07c087d9e3b766eb9f176418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e5b7d2ab9c23d122f21a54c65bf59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd2d8732f9f73969cbf4da61b67269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712adad74f143dcc50621c7c567ddd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800db6aa0ce8a37e4d5e2f36f850c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2edd9256df81faed53be4e9a08434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c591435e3d6226be658b6083a5d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067945aa8f5110c15b8043599f857295425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf192eaea7166f86c35f6dbe22bd47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283e3f441c7f8bc1a4710bf84efd9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9619f418d29b4460ec1aef84a9e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5f5edd4241efb42870a71d7fb8aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417b7eac0f79e609a8cd1366200180430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e746fb49c4eaaa938b3bd8ebf53f28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c87d451d983086822a5dc1fd9c903432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb49e90780b508a2df3e598c99227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b789c74a951268bf6996f27c1c26ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5130264850f75694f2b3b2b14aa51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c03f7d52ced67870330f008b7f527436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d9ede4f0ccfbdcbdb9b22de4b576437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8423e2451ee42c8cbc7adda696842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a0c42f84614e5ac22ae16c65eb6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce7d7790ba5bf974c59593732587f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50554ba8ef7986f98b887621b4217583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67949de21c75c8744c9d2e4b44fdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db490f6c4900553bc89ecf6b837a0b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba8c3576e251f4b83c5c5b8cc8456444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b1011e9d4a592fa8b85ee0a1a99d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae7984a9f109c82cc570b95a2055e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4947b168ac740c763bee4a5f323e71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d903b28c27967a03c02c8bf74cdd9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc7cd38219c0e63dab88f2cc09b92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a2cc2907dafa9065855df47aae301450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51bf5212b8691fbc5a09eafcbb027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d95fe08d934d62852e65b618215a00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edf3a0e212826a401057c60f1a2ff5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35d8038f4a0748ad7def9eac840ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e38b3e392a3d0e49e9919402a3c50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d697f35f0b55d05b0aeca8a5b0bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb27303f00463a2e2acebf5c44fd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc7693cdf9df56b384d093df1bbbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe133ccfd75eb5badcee5789e1ba64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9dad50eab12fb86cd0dbd247d34f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678932d063587a70ac95dd5315fa8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad2538c1b1dcab96db1e3352e1d3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882725c4881f66be08d7a444e11e1dc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b743bab79f95f19e7ed2b854f8c191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c41a29dc604467ad9f95e463706e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de04458e8721d5ee1bacfb6b9c1850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12886846510645847e63b65240f87b93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9abd5b3fc6b47c72674c950d76a06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c9d9c260ae4190edbcfc5575095c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd16b51a1ff2f37f78ca9bfbe7c62c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd0a19e2467e94c6c17ae058a71a61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9b0b8864dbe22282dc4501a404025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb44a775b6d80b2ba66cd14f496254473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bcb348efb5850a8bd80179ec632f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bec243e6fe603084efb730063749bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13978ae6cf24d3193e0b0db2f5a879e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee313a0d6f0ccc24d8666e71d320a43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a22733819202147645f4442cbeab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef04250970e904350a56a3fc300024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d20f61c3c27b0c1398959862e70ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed00db6f0d166c3653a5c5f6732e67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae21c6d1ac927d3c2068a897161d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4878f3547c2cf523d5054b652497483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cd8db977fc987a519f64f45faccf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf94c0702f41bdc9ca84f3b5ea707f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443065e1c60402ef758d9c57c936999486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0457b528f1e51c94857b84f59c6e7dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5a12544942d90b14288d3a413e11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ce37610888e939a88d911205a755489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd840d851659d5e352773c7e6053b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9fcb165eece1e7c8e3d0d494d47c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74baed6165ff11e0588f5e680a8a2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222799129b70727e4e160e57586bafb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501361f206f4ed0eb9a69352f1a9ca2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f5d4bf533cb9b1aa6ac097284c38e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e78306bd01451a436a07ebee45b667496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293abdc02434e14d5ba6ea05f9d4b65b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd463646427ad660eb7f6b137398e82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30042a12e1e6d3b2a6dfd5b13da479499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02810f056982cad8687a2979e932576500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31407a4a02b449ab0801c9f9c3813704501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef44c425a9a4b168e128d34553612502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa37010fdbe512fe21f8f1c5f0ebd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036333d7c9239b84ec12c4d297adec70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90893b1acec2784266b95a3f1a71aba2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e6df7381a89c17d73c70b321cb0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d494f6b98846faa362bf5c4dc0b98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceccf83946d8145c2096ff6f1810ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939635fd33b7453ed8618a1d2da4ebc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4012c689252303d1df88688283362d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa729bad87853595e2809854244beed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958bb8ada5b0dd236dafb9ea46c98a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c696c32c54e7b1e48b02750b079e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad998c6acdd799b0eb8e7e044d6f80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888814481201bd91d1cd012cd546bd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f2e5307f73b922de4dd8d93abe35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a50c59827dd2e0218a1180c182b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679907f4677ee296fb17d9553936a9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c494f918d19d5f443cbd914587a84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3ddef0cdd99750ba25121757dc01f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a56f7577f3a2f2a0845ceb67337d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e133fde4a30c76b368fa8168bcf00d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d61d17b8c7317f3f17264fd28109523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218666c788d5c02ec60216b09d7240b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4443224705108a9637eb2f4c34dfbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5dbafc007273c0f46347fabc51631526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea2277b9f8fc1083e7ac6d4b2eeac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211564a44d3b9ebca22991338919767e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e236b87ca884fbde98f8426aaa19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184d4c8640a87ae1fd7bea9820fd10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d754d4d6f7c16217d69c5af3046e30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce4cb2b5fc6eef51a6ee505ec33a0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5950422d6456ff189688be92eebd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1f8f0314248648b699b482887a071534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd291c6f8e0ef09e07ea241f81794bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83113a18e591219b5b2c6ab04fcfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b68e0c88de3e9c8fc0bdc14ead0d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d36491eaf8a24547418d7c4960b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a977c7b16bfdef1e249cb9900e6bab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad4a8ffd8a0841ed8a9a8c07d4692540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe580a1b3d30f129bbb3d0a1923b75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e73dc749963186b7a228e7a7f42c1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0143122161236fafcb59a45dee41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a27f5eaaf596920f7e706d202bda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed11159c61d9bde9ed8fbf039194b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19177e41dcc5bcb521bbce08570290546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43d5ac8bebd1489b0043256a4d0fa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9a3a0a70cdcf98acf2a2c044952f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0798aacd2a72803f8eff2a3debaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b0230e51656928daeca992b26883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33654cf22b5aa5e6cdbe33a259314551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cbb5847261422d17a776629cf823552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e665113693f4f83c46e3501ec5ef4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9f66e6ab2c77608b388e39bb177b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5d1d2efe626320674ca6421af418555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea690335c7cdd53859470abf767c0bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1b1259608fab8870344a06775e92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed650c93493ff30d84b042f08116d7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514c7b25885c1b51b598428c2c0d83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579e64d54ab08ca5ec313b9206676e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228146579595a0f956ebd08bbd9467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fdc4204be89bd13b7df7a75861951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529a3a420c1867dd2ab62229a99969563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e64e1949ed6fcb46b48883bdffc11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098d170b107111a396fa848cbac6bc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa354f2a64a49da11ed08637f6bacc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173eb9973702fdb7de6b7a5ea63030b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8dbe2f05e8d9ca18af4db1008caa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baff961c339dc92898ac78a3fed1eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b272334884b3f8514355e97015c42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd65d4052930a6dc3b6987008b48a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d3fca1e3e4d402f255a86787eb0d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5ecfba1a395da8f27b0818ebf3b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdc33bd0d7cc16b0422621f9bd348574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcdf66d439eb9848209c24d6cec04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c7b3de746c24ca1c4879ac92fab2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eddb39b41c1661d68ca680d66c187577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dede3b9ba1927c0d25c5716e5982d91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24c6364aa96e4ede8d184984fb40ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23846180fd7dce290b055056a120834a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75007611de08bac6d3a6ce8a2ac1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ab6f81b8675414f5506784578f4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f0474abad048fe1a20c48ed9c1dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b8404c111e3c8af4eb51c3d3958a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46804f5f4edf493599406ec29e0e5c8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478508a3bf4101128f98b182502fe027586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8784d958047007b86cf0181539950e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12a37d3681e2cb4ecc03758e5ce9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27602de16e8899fd461200297ff3da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec1e0b558e7b4d73af73063a95a28d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099336c94e0f2d2d69a2d4bd81cd62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643d08752071b46c75c4d60d454cb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a35df12b48cc988253a463b86927593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7bf6415376cc8cd6b1c581e9ca8c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f8aa54dd0a0e7382df9f1ae2cc5bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee84a4feaf5ea8052703a058138fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e92b43b69599c0c6d2b607756b1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff3e8f0a447eee9373ad6c24760c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b709ec2e1c5444ba41c0af170b97658599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b70ca85f61664767d2043070ae42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d60051a40ded323327f0ddcb8d3547601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725794267eea7db6b56e547c7735a637602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59539f5d7557d42a079969e50522b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ebc0e924e0c25fd82ebf695d5ff6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5ed15f0900a20125772d5a259be9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be70932a8cfa22a8138cb51b97049d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e20a22fde95de1cb7dc3223678d2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb6f3b9f17db89d16b762fdbf0d07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841333534ac894c86fa04b9fb6eb9907609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c02d3567e024f2dc8567a893811f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260fde6d3cfe051c3a31776b06539a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d627d3954e4d76407d6e2a9bab3955a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33208f3064ab9d8fe8c8e08c7b4c12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47852c2b897cd043450065bcde6fa86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af501b57322c1f8aaad2ad464d0e1b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5e5437563034adb54ba51ced303f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b485f2c149089231dd732ba0eb984f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10428a637ff4d6e8d8d351539a8493ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b22bceeeb89e5d1f36d640f0f104619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5847456a9501b8d251baaa7987d08b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f144ac78665a14935fb78b4141ae03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25fcc86f105f619b9c42efd9c70ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f782451929ac37b5c2c1cd19853ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3da388044946facc3cf853b3d33b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877031d070f7b0919de633a5f329610e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493762fc179733023c800bee9307b72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ce2523ce2ca85df46b3eb5d67eeda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5176dd1fddb190196f49ab59105807628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5edef6e27584c53ecc2fd3b3a2d60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45baad16f2e4e34680908fd0354912630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333884e5449bc202b470256ca269e486631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca1fe328ce3c734632efe8e30c95c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55296805ec2cf335d471e25f45086633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f208c000d7d50123e586210fda28d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a191a802d6115e6ddf0a80dcf3ba18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec596b0d03d1e28d4943889f7539d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea622d218465f130272f6e3dd61e8b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a88aa594b524a9d03765874b1fc1a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ea617e94226fed483689a809f61e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8350db0738f2d3166ad8df9849a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8ecc84574046f31ccfcebbd4eb9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5879046798ec171fcbd64b7071d40a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeb5bd2ad16b47975bb93e96cdcefe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ce77e62796e4b11bc426dbf2d8758644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507904b271a5a34a2785f52c3c0e91e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e861bd7f4759af328a69552c13098d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d4690245e4d5ff2f8ad1d4349523647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c719da2c53f52f100ea85a769f91b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8608c23c61467b59b87cbc876e6d76a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359bd883bf26279efe86587b43f9cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa4daeeea68a17808dbc15607d91d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb391c4cd7691ac6db58c935a133db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839da7a285e1c03b7e1593658e556d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca02245a8d2b05377b755b638b8eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70aa5f892abf764826536bc99a1d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ae1c04d95ed92386361fddba0284b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ff3e35ffdc3c5c94a93a8d530011657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe9083331335cbcaa395ece39034b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd4938eb125d90712f65ce0062d2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a654e5d748a59cc9171c98c55215660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa6ec841125d885f35f6a8fa89b16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b367e859e5df402754f7798dab1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940189174a5936aa37cb2cddb09722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4790a45ef990d20769320616157b56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a700479a87a6cc72d71b29d0931860665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14a5a26d9457225462967261c23d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9fb27d92fe90eb8cbd73575bd357667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c5746a5fa5b11a6957d15cc2cce4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882fc7cc7e6b468553fa948ed2ed582669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fad6690c04f3c5874bbe9c6dab9d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c35fad3242873039d48085d02e72cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102300b3da830d6ee3a92a996edc4504672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2210c3d0bf29fde7a8cd3649a5fb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b06732fe8bb9f080ae9c9b059e632674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2d961da57a3973f2d7785e2bb421675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ca198926c9ee55b598eace0bc6f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3407a8f9501deabc24a0fc9051dea9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04354c1418bf57072e444e971996c1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f764431c7418cf29006f44c78481a62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718241344a1ccef565195c9f36e0c725680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22e6bb9ce734ed57a55ccd36c4158681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb2890d34a0c2015edfd080c5c44bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6890f5300fc23e40ecb4fddd4d772ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90792dc681f70ef8b3c5b43012db04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8a4dcbbd9872bbd9fefe2d10d98d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e38e077b6a3a302989cbcbc0d856686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407e3ff2866ccb6332fbeee7da02c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a59cff13688879a1c950e4401dda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5467ba68d7828b1761d5ac61f3873689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134cff90e08cbbd9a3be0d81f5ceb7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ec8c52f8258e3ff3f145c43862f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e3b96d45821c1f294a84a581b30e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e3c83e3e117a3a27b4874c0a97037693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4228b1e304a89729097e9242802878694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bdfe2b77030f8e50d80b95544933a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff941841a926538cdc0ae3ba6dc3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c177d5e0f1792f9e85a077962f8b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace191bc0720e8dd2f629fd133cd824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e1be47f4d6d58600c9850bf5fa37c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1d8f2d4ccb2d6d38e62f6d8f8609700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd0926207b16041fe195d9e26f6dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a8ce46352797e4ae9a58bb41e723702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b3c12c1f3e99693bf48332c2d118703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f09736f5ab7576b0a225d2102514e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8421165939b5f1a10690bbee17a2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc013561078de4a7ae846ca1a838298706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5734ff04ae6f45bf35ed6b0f30a90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727dd2c4cf2eded4648074131be007708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333624904548dbed050e093b91c09e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6c123a23fa6fe7966d0583699c153710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719896cd465633226a1c2124883b731d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c015365c6fc2912e3625c5f8dca30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2fac05393e2fc5175e802a215466713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93b908dea31dc26133a4f2581a916714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911502a62372c1ceeb07d0158529ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592574ab6af9da2112698e1890ee0927716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9fab651d1b9b0cf0b27abec533ae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b769363763128de0359e018d579a94d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569439bcc6405ace70b37499f138ece719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e496f01ee7f67be922b24bce288cc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4acd3befb7fc72b285221e81aec0b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e8072192691e9796469f77d30f28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8657108638eedec342b394b2ec3d980723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff25ba7222410e1d2e75fc76c8282724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566695bea6934e9969794b78b700eaf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd0920bab5e6aa50f2ef926291ff6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fb828ec725930dba939dd537c9442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9094fc1e35e24bc30e9cba99b5557728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d2293038a8fc1af6b7e5e72256944729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422a4318c8b2bd49d4debe7f3598277730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825784067e34b7d4b50e78a64d3f7884731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff689b3a7e9e2844392eae4c95f727732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b69646d8430f6d57b08ff8df2e11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b860652861faca6872070530ad3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b878ffc345cb0403806bd4ca3c7c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e68a51e64550e494e58ce234362e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53893908999cea0d405a364a0abd1bae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9b0b837d1072c314cfe038d519d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc713b92278f8c2cf0f57feb474354739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e27b1145356efdf1fe86b86f4012b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc74ef063754ea6a92563725d60c72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7f6ffb8c880598af03536f8dbda6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfbab3d1d332e99108a4e94dab37be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5778dda6fab59a7de5622c39632098744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec749f544983da4b509a04a162b80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17919393502acc68a65e4e5f581460746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f208be054e77ee54e879e451df483f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215df2c9c90980729d288841a45d43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed68429962a7fa075643082765b47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8904ee1a83132314c6801f7f8ddb67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f78a4005591a443924049c6ec1675751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175529ec3f977283d966205b227a06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a54ba6836f86d25acd1df797d21a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771569cb48e689e11e33c430d603f56d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8610155d2571e659a0e2cbf40c53bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6799aa07b5ec8a4d37335f4590aa79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002f915f3d5dd75dec9d856cf4683d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a47b16b9b5350e3678e19a8f969ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3978d22a652a5639e5c24a78124548c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>