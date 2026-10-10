--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ca5339a062fef7a8a01df4e5c7bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808c1e9ac863ffdb07640d162ddb16e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fbe463dc27ad28c849c943ae56413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a055b9d3aeb0b53d11fb684c0d1f014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d22f24e273cd34dec358229fa71fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2731a051ddaf4a37b823d50e72b82d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d3dc14386d1a15b77d17854bdfd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b52ceed9e93c1c9d4c15ef3a530628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a5fba9f1cd69ce8d4f8e55b3fc88b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd141570264a528a1277694880c8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c14a67e0cb41bb30b225f23ee79711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1adb0d0ca0dd39d3173d5522e0892f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a89efca9140e31f38f699e2f0ba9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10471ebfadcff1393f9329506f785b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641fc07929366c1f14df94a41ee9c0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac47dcb785b138f03eaada1c9c7f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2ff747059141ed2413a9696fea6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea3d4958b29983c55a34b06ffdb9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13005ae2d0419968aab184b69b85719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94051a5769ee03479866f629ef8dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4df46a7a13dd511767d5c9d87797121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747ceeb9c0995506a9d465be2686cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b451d46e13da1b05ec9da9b7adf30023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4b5b3e626cebffa3b9566966cdd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3caffb0ba81b33176149bf18ea77f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce877113f8a6ddfd4f36264aa3fd35e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213210fff8e05cefeb0afdb428cb8e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417af523757e0b1c063fedfd370ae3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b82dda53cb78ff02aaeb9a290b5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90370a6671738754e60c83d79a4f3f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e8f848017355816dee19bb4f7b4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2747bea39fd2a87ee5b4803ccebe7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1c9fd0c2f40f68103e045b66fe41933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6edafc7d015f613d51f502a0e2f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c3f47ef1e57a9cccd26763764ae435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01692913f0ac3fe4a409080b81128d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ef7e5e53b1c369f06d84f141571f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dfa409eb8c91880ccc56d3718637638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd0a08876fa64d0e543a78da6facf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d4f9fa2bb10090e6eb26194ea9ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498b4a17082ec1b695b24a82edebf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2862360a280572d962d949e79dc0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fafe70cd2673678c30adba600a16eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be568b405d5ae653f461a1605403c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0b200a17cfb2c51182f5814e8ca445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754890f90eb13374ee1dc76d6b1651a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dcfa42e18d99940c1eae936e6bf7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef24cef671c31c300d44173d0271348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7e9021f7b38c855ce810bceea5af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43207598333890b25f1c9b71d48611b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20fbc665d28d32f084241e0fde6fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9831de2c1ef703e06909a3ef67c1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fedf20a7c72a2241c3ed1c4d5a3d4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6c21ed8a6b22d298410ba3381f3ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8ebc88336cf6191d733d7013e29855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650dc50ef730c8a7a026a1184f5885756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b2ebfc67e69e4d387cbb40e8ab4e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062218d2a53a22fc3ac7de155f5c2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e9bfb5e3459798026ed0d260697259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1576903ef8b7f745057167af89aacc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367d7016867d005a6c7d8a1512dc5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614bce9d0594e27fa9b36a09d89fc9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf3bb6949a3ffeacdfc671db1891163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e16fff772c6fbba59d3e15edf32964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de760df771f0dc9ad84e1ee182de765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa2d4f45aa188b5d35d00d6bfd7f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b20728564286922e71feb59c45a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988fae1c6dbc293efb9d88dd32ba1d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102162e0604b148f44a6d1d5e00afc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a0cd4a164fb594c03f9de161298570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c1c4dae489a8985af7cfce1067a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2d371e5ce5315dfe9425c7083eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c52fb24e1a3e8bec4882aff772214673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa6ddab9c6769ee4c51bf5447a7b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c7c9b530ab88f22c7d7c0cad7deb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fa6784bf0accd4c137556f7d5c65176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3f61e0a226a6c2b3eded938f623f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36788281085ff24030a272743cbe7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc642c449a31c80c6e228bb1f7da679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91694b855ef1f3e74ae87a611d15044780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6292cd866c5e687ae086aa3b38d81681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649d2fb493d14eeb2c142700eb4c56a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce53387980b806bdf0a22befa3a5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f1d3a0831f9a837773ccb7e680ee884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d96236a7fb7aad3e52dcf1384e962e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294bc486e8bcabb33dc28eb77b91e2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c51d023b0131707e5faa1a81a176787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5c9bffd60b3c4a5ecb128f6cfcdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207cc73046b7717afb7b019ed7eeba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46be7457c0e92602dd3688c338561d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ddba97d7af26ebacd1955863fe97791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0657d3c2fcbac90008d11a6457aef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a96d7a0a690b99300fc6a89d1aef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60a52490ad1dad216b7cf95daaf7f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647af6355bb19388562860c8289ec9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26719f0208cfea47805c4e77ba49eab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899d99e72754e428e75aafa1567d7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae67679d9b9d79f59631afcdc879cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e62f23629436b545ff51590347ab0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685d5af81e98f191ac1693e2a0b1aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea06e2d7555515fd1e7c4ecbe6a29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c8a3532861f16a73d86f04bc4134102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b362927076a3bf8c79e0864f1ea6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ceb21bce41f3056ed805dd8deca2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd9277b07778ae75e2a3cbda463ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169a316eb67f4ac38ce548c5799743106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb221491648ca593e5fd157d739ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d4ff4126b4421fb1331dfefc7219108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4333f5f9356bed12da3cf4f213141109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9556250502ce37cb779d641f1247e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d65eda3c3085daaba2c9069edf1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7173666c9d730a4a5cc871e0d2cd43c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c289e1b539d1a6cdd32be576b07741113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662e620cbbf5e418fd94d315ab4e2c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc21800e128a59829ce00660e3e1f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac072776f7df2598ef72543d20f051df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db78bcfbacada1ab5e540abb57310a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edb8ab68776a5fd83c7b9c51776d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91b7bcd546b9431518c0bb44c0588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b81653f17f779672024474e5fb44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f0f5a0d5c3b8f98ba692e4916805121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78815ccd59f97dd629e8d4591e88366122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6225b511b62f82a0375c2489cc5000b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326dc9e3085bf8f65714e74f45677e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ae13e1f5dbd47f08f70801974c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fdb1dccb2e6c878ddf04ce860ad2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75915d5da40066b0cfa10ea1362ef7cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6d2890adb1a441b9c854736a2587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbec8f6cd0d4ea3ee7c0df846b8a5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfe29bdd2fa68bda2410c416cbb7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181017d209660d5a3a5e997f435ba2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269d489fb1bdc441ee7272bca99a98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d3d84c41cc8d5494095684b931c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05d85b06b1de032f738c988544c25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f782fe65dd625faf6f2fb35fd5627d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097c10994fb104b9bdfe24f80e2298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb258314b7d99c4ec9cccb2657c0adf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ce558bd7fad7abfac75c12e2eecf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545fcdf15adcb1824e30be292358bc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e51c72910c1c10ec157418772cb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e84c0e4e6bf601ec825f4ff55db6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1a82a38db2dc9cb7b6f410002805d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7e625966e1bebc31634bc73919de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b6cd158bb8c0f41847701b9a2b7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9092e554257e64fff7e3a3ba3b9acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35599844935eb6fb0430529ac14f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d51dd4d5d4fb35120c5c67fdde001e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7189872c77a2c3fbdeda3c0e6925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681eb1d13ad7dbaacd5e89a3abd580149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c692f00064a4a15d1d447e6f5cdede150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12fbfd93b488a5b80a9015e374e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143bc6d4cfc33ff84b78f1398327b0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e5e4400140b96c3a87f3838e3240153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937767f199ae1039657f019c3b9f69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0828281e7b9b46b433fe9ecb0699c53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90dc0b146c442e7314dedc9b5c2f58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd7346348cffcd963f623aa58a886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c65d996eb65d604adfa4fbf7f56fb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9322c8f05591fb123d91e2fdb43fc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2bbff2ab589cbc3cf6332fd2f5c10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915acb4af10508ef0b656c61b1b47f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c777df990cb165e02c1f9abbb5961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d0847ca386baf3f6de54d6dbbb06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c7637e0625834e0cb0bdde8ef3a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9973abf9185eb42628565e7da636165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e17ef510882d55563c2dd1acc3aa10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59f2014a25c99cf615433946f240b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fde3d2a4ec08c5aa1a0178a5dae3ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66050d3fb04f26c82570b5cd80096be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae49dcacb436c4df4d6d639c50f9693170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134ccd57643a777d512439b4981df7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76425f0385c89a7878f3c300df684d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61512bdbbdb3f681f35820149b9e140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d9586e4f0bf25cce480797dc7497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd00b7d94f43f65a3baa7620079de2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26f5d387701d53682232198b17d7b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a60e3dfc8aa0004f3628699261f56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f864a03425dca7c0ff3cb12aad6877d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47b9d97e651bbfbcf78af324cf0f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51bd10dbfcb1ce56a2128dcfbd819b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e908b048a2b3b9bbd47b98fd1b61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213dcefc0e2b68f50e5d84d701a2f0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d8a730c85787ad9992f9aad8efd16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a0cdfb572d6ccebebeddbd815e1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3f7b4dc4ed68325036274fc46c80d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f7c2bdf6bea6567274778a0980ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d157d7f945638cc63f942e4d96378187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc3453bdddae91777afe6e815394d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf868591563b50126e71612843ca36f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109886565f7c08b207dc3386d53a11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa7f37c8920dab2066af4e0aae2dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731da6956488c2e7aeb6f97a768232192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69223d4f27571ce148074b5970d1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2a5ac2aca53bf156a4edc7f7718c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce60ee430a5363ceeb7b6d2fd31237195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f7fd8c6757b8a6d15e96013c327e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc44187be3c1e1450b45f329226313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a127adb3f972d994c8666eaa985e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0ccba10ce7c46240b1c17e473ad6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37295f836c7121e071d2d6a1be8ff1c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c612c2101a5a241cb7a135ffa595201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500994d5d878ca0e5bed33be175add92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59dae61695a3cf263ff1aecc6d52c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8784bb7fb62fded14d8d0d133142c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cbb54c35a3228c371b4823b0c90b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a831427f40314f6680bc0e82a411cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6600bed69f9155c64cc40f74d7d9069207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8241e1a2a155c1af468fd4c7494631208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e2117f79acde41cb106a735caa0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3478f3c00b7606bc44388b868293b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793d5c5864011cb5015cdbe93a3bc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d9b56231a4eea9807a4ef24883aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc6657d0c6edecb9c0d798fd57bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008007f64b3e40a215371cd52deb1a35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac05fb4471c994c2e376b985399b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7796695d88b18f97c4ccc7ad558a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001faea0f09ef7c50d341495f1b9934217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3927f714276d3597f2608b1a5912598218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1eeb5b089a5ca982d4d32cfb4bc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c703039e4410799515a5511461b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a03e1d4f54f6bdca21a2ac2df599221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b52a9a987b7becee42f016239d1255222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045427e0658fa2f259cd98109efa4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd40d81497945f0e21cd9f6e322b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc56857db9a6e3b4ce8c78f328315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0831dd1f3faab940344573cb66c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4aa2fea3bc65a0547ab626bfdfec9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc266b614d924487b8a0ed115d31543228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ec2a9dbcb0b60c6e4137f1636df6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a479f850e786e10b459d41a6b081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560839976d7395a96df57492d82496b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e88fdb6e14e9024922ee7a7f65cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5f05d73a8edb0a6009c6d17e89a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337817da769b8e058b85d88156bf7c9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7da67d99975fc677e3a49a646d982235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd4483fb1786dc21d0761b85f1322236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a501a267419f6c3ade18279531bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d709699c4c82e0e919b15bcbfb1688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765b117b12d36764c676b583bb86fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc902ae3a9045c143c8cb5aba831c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99495329ee23e30330bee7d222ff2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c27619eb5b1a7a7a2eeffed8ec8e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c622af7acdebdda733bea78765c34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fbe15a89890246032397d677b2cee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024dc5a75d19bcea64e0d63ee01017245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc445d1da2c11bcd9768af24ad47c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf40a3f59f7b8dab79593c1a5f7681247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae81711f6b95bae821be279277270248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e11be16f2047f34b05c97318d0473249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6819ea3deb8712fe8d552509a6143250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882051543b1e89547fb018c5a7a9a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b268f608e0aed3b9433bfe4442894252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca489c1c7aafebc86ff87999e2233b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd896f7821cdf7826daa52a5b107bae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc358ceebdecefd97ad845bc58c72ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbaa1e2a4673908f9478754484764a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a9d204c0dc37adc8b33d621cd628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df91132002e730d0ba763dc6cd071d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d89b62b7330cbe7b0d6116b45c2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14b990c0589e6a13942cf4e5adaf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485921c59fec744bf61402a7731e272261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39a3ca73455907749015de982fe02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81073a7b5e11924d7d278c6cfda706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710dbe5d2a5810901c50556f8fa9b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60cb1bd463450544af42625fb7d7b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c25a9a9bfeb640d733a42b5d25dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c10c8d9cf349ce226542d97b6fe78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b075eedd120ba6fffe8242d946a522268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d93063edcb4a78ee0a7d393528bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c645bc40bb8b88d3785c0be68197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ab6e1ce8a2420ed68479df0f4508271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02541b5c8378cd3e9e3425c13b7c36bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2868a99489e2c26cf993576bd24b3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed073b86957031c9ea5f402203d505b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa964a5397e36511fa60d420ef197a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00db82f03b178ac1c01ffff6ef0b89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71f671a277887de817a1e2d04b900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b89a1d5aca7349ab2aacc1bd33e4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a349ed635ea721809a2bf29beacb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6bd9ef1af42a46d319d5c974d1b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a1946905d9b2fedcb350a2826bbd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ffb3563cb8800d2b42666e31d864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7cfdf938be1410e524b17bdc318c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30468e4f99ae66a9fee3dcb3cf17e4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f68325d247e3675c755f0bca1409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb1b707f97951de4b88a55ab98c60f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ba6ade3207c275cbab2f32136061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683bccb535a8d5fa09471581c30d8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817de077f436e45e1f139acf1faa2570289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7df08d470840aaf2031861add43b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e687292e9b2087a7235fe44d92f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635419495bec3a5c263af550539d6f93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c5bd9d4bb9791c2a04620b9026b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4784e7fbc58295e061b1210be202624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f5d18fa0e9c9ed6a5619394471ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c76c8ab132fe1c6647b6463433ee8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b18206ff6f4a5d3eed0ca323e7c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd0a98ea3d065f855688efcff34db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2d37e743b4d02a75aff2dbecfe47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e7f503094aaa8081d424d7abcc80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f79459d7e0a6e391bcba34d156d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d43b64f35aa1bb2a4fcac40ab4f18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987479faae840688eff8c9a5441f60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c8c5840812496343593ea5be10b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1b7fd0b3dea494ea7da36dd23d994305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a08fb86d819cc9e7e37185ca00f31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c846c7f6bddac4b1f87bc92debcda7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582153407f05edeebd0d59137bc118a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3590660db450ed5b72db6d004f79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb50719f412c594fea4f07eb7b7fcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4775d004e8587a2687e1e49427323e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafd7c952fa446c3a3d7a24e879b44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce72761885166745fd82a5b00fef1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ddc07f7ae539f2a93bfec585c073314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379da424714556f2d66eb6ed8dbb7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4ad60f0faa84ecce79d8dacab76d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6e8254eef31f1c70f31e06c6ac99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0917ac36eb53b040e5e9c764e3a556318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0231ae659053648e65adc26d4fd97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37ef0b413f6c768a819cdc9553975320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a278961bead1f87487e5c2ce6d7f149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16a839fdce6ecb08b79ff786e63f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397527569e5a3c5b55caeda0c9d7901323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef451b865d0a4de590ed64dfba64568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78a6ff943c00d501103bd5a7343552325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d54abc51a02c97e57285b9d86b650326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d5f072ed6975c959a3ea0be4f445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d12c82735bd60eea738f5ef69cf83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc72d7f461ce916f6ec31d81ac1e809329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22139a59eb80b060f0cd2b1c781712330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee3f12b6588af9df76deb7fa514f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f3cefbfc138404add45ac9b1c874332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4337e89e1e2821700e2797656c3f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf231b390d82b050d459298ec7c083334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c53de102eaac6c5c0b5bff0bda004335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf084255f7f6cb7e25a403eb6d7c02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654171fa54e2d7d12a675df2cbb5f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0bc3a38422a8634af0bbb00a38d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5ee592cfc82c0bd7881587b243ba9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5e241e231d51db277521f46b3f21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc6f1b816ebc8f41f67c89008f243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f4227dce32e0446b5323e52b7e3f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7e8f10cc508c8c5bcffc8a265d62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb576892abf7ea50ba78b37826db15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ec61a85ad9f5c71bfcb57e9635c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11a3b83fe1547dd41481fbcf0c336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b4df2e248417959de6e76ed1e615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10005e01e5ff327b43079326866ff8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629935577f875d10b1044719979d2508349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963c0bdbe9ac98aa5d7319105b7ef3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96c85b32febb611a4d86e8e73e611351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30787312557224340fa1abd4e7bf90c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2138e884fba209f2f75e33a112de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb2f299779ba07ea3c968f50481c01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6baf191640c24e9decfeb1d2ef50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe995bfca010104ee55e988cfad012d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118959080de73b08c4e94b1cca81fb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0303e3039890b255b3bf92c099967358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c3627072eb0fad5976c221d83cba8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f792974aa9e69ef9b7d248db02436360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99204e5114cda2148dd3250cfc9e415361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4cbea67680378635279690218b54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c711c9c15c84cf18e0be1eb9fb2dba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d4cd130cea3ebadb384cf7fb03d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d21fe00266b1d7dd3fd436d22c647365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660949c35bf5d1affbdfab38d6472d9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b884b0a937f840f0f6a46f5b58073a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d280bfe63eda4014a8547e78e797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498865f2b32e91155d6abbce6c1cd770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c9eb25e5fa6e890bbef59f915472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdef43c93896fc53bd2a676585dac2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f725704a8130f9c257a62af008eccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f9acc106013f8142522b67e453e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3764db2abf749bcda9d5b34bb761183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff30aab9cfeffab7e412a40d4bb5b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526d80c7192391c047137f55338f14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b6d0921989f3361dc7309b483a4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc01e1a888a337b1d262cf5933d1462378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1a429013025ef4e912fbd1a5cc83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188192dfffd82a5fd776d78c991aad99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f362b9b7dff118ff16c11cd9beb84a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d23b63b54dbd2e0440d59c5d9181382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666199e165793573b101f43ad2e8d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e9d0dcd2b25aed650a9e5d603f14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675424f682d64f7ef60e6376bd1f79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a79ed926ac96f7bb5c7741a43ad7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659912a6f8aec955107a94688036333387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ef480f4da1308eae32f97b88d630388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9294cbf3109ac0b3af7a9dd7956d87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5375c8bbd5d27edca5fff2108acc6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65d2d9c6ac1ddb64e709fe385e223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e81418a24ec62e82388d93e0d59a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff2ed1073efda152c38f3fb39bdba0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f95d87bda3e0961b5d6340ec69530394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d497088374fb3160ac242e93fdff7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5be0fa60b062ea7a189ab0cac2597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be5309757f0a046e08a49cfef5e18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49014c58f3128397b6d1b80cdeba944398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d20aa6df42fc29b4d75691573b956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975203e3915e495b468f168e6c522e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a297733da06ccb3af43bbdf2a81dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43808d95d3c85c9d521a28c18677ab3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7fde9adc50b8ac5dc2a8f2fc5fe72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b304373d3d4221cbcbbd72f3584960404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c22b386246ac1fd735bb92f4c131b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb506769d700d610834aee44d0cb448406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca936f326b58f181b8d938a2fb35355407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992847f63c14172fc208dc04207010bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742819ae42542c1ea9fb4719a7dc84c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235de821df85c4efa7fb0d18506de44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9112f2a66e2f18a7db6e71b2078b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fe878f625b72421ce1c76ffb538b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62005cb8c83a9c1099c6dd5264424fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424b33df6c968c2277f4bcbbe31b06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98a4f2b7cbe0f3e6fd186fb5c6a67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef217a90e9ee1c09d9781ab6f4e604416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502da85fa2a97751916352bc10903d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117967933a13c5c96718e2650d2d7e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c035af52133ef9f632a5c6fb04f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b86e1a7fe7ad391ba08677896de5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb666451cbe51e44b429c06009e614d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d59f0fd0aebf798605f064cdc4beb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab73ccd300f218f60686bf73ff8e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03585712e13a60f9bed442a7de2ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf5c50d7be4c22ac7f37c8ce6b585425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d57a6a8c2402a347467ed9287169d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158701b3b29d0c14d1d70303fb32d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682765f08cb650d5a9e50e85c8e5f7ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4d64f99cb6e3b422842f5ea4e9053429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea9456d6d74ef5cdcbd26406e4e51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f463fec5d0505c0d391f71270d8d1bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4236c0a49c8925975a2a94b8e0d45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb2d2ce755d29e4135832144434d06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd336925b6f45637198448e60e16da8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497651f2ac1769e31aa365bc8000bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6a5e2c6d6267b6922e06cf84fe73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b04ef677366405e04c35be49e4104437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbdd6b307d9657200eb4d726f84758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a4a732f121639651da1e0228ac3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376631861c4278e936884ef3bb492d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da50aa5f32cfa1510fd6356a3aed90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813531d07b6ec699ef5bb0afb4e1dab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761f5dd8cec94c73ac410b1e5d212b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398aa1a8c2a8f096cd5f879669a67a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecceeb8f38bccb50e8c91b2c70cdff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1eae6fe2232623ac2f8e3154974c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20953ddbb05d8de23cba1b4caefd294447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc73329a3f75891edae08f270769b90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca844f4c420affbe460becdc12ade449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e237dff1fe619c0fb126503e43078450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d3437fe36a5c960cb1b1871213e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef2b5f44b74a59ff6edb2b20dbe77f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ded0842a18be0d21c9efbf729cab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bf5c94b206dcf5b24436443fc9a6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda28d91d65a29d353c6591408131f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe60fa700890bc09f26fb0653407a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2777b5d25c1b02d67b644344fe145457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5d4fa513998cbb4d3f74a4769da9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43debdf4f546f6455a812df5c3797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007369cf6858affdc251003d473f6147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41177e5b0d52d33461e5a18f444ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355fe836dc432d1d422abde91d2398462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e7a42ba05b19569105daee126785f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0bb6db63b86fe48669aff8443dcb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571e62ed3e3d90fa4f25f44e90810ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6c069560dc95c02e7497c3574890466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636df06dded079e0c36f4a3bf85582a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf25c8361296133a801389701c2c7e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55980df3f638ceefdeabcb4e70183469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be804c96acaca5c15ee90d8941f3f0db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f507b4d95c38a9cc36e0a2e8014e28e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a98962b96ef6f01b15f90d3e7166d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b831185c3a4860fc05768506931a67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65322d3bd29e7cf4d515de32cb7fb248474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8143d6d450315f20ebe40eabb2749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83a7a24fae50c69bdb96fca410456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101f3296cad78399d279aa92a9761b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66b9af37f83492c6365d590b1ebcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09543a0df119051bf16cd5f47da60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772483219d4ce8fec2b221c5742e3c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643ba24c65ab6d21897e182a94da88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372815c18441ccc02688bb77f742d56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52493a1d9293c36e4d93515f3f24053483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078002b336f88336b10bfb7dde87b18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8ca55ce231fc5e114cab2667d3b37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2368d80028eb36dd3e400380201f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010b66e51328cf75b458fab060e79a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca5468315cc5bbe237222d6ccae019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24de97f2536deee6ece8bb7be3bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e732a2d326f68881c30458b275fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9648fd000e1017f5c1dc1e9b05f46a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3c56f814d527b25e11fd9f6f4ce45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418a7bff1da9aac69f1ee281689ddc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8940fea74e9668877575335aeca7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cd045dc3dfb3856a8e7d5e68e68c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58e3213066d01dc6e6a5d76a8893b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c71cddc5aa043b9270edab25dc17c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d6f4b75f418f27f25268a086a3b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2f83297b9bfe0b0f0d4134d01481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ab6c1804287d9ab2f9b988e7fb2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dc65114dc2832f5d7e6bcd71b999501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad53175b42ee98015d90f2a378a2ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a143f116406646cfb089c8547be02c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa06b44bb711ddc851ad671f3aae39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec37af587db8563542f1515311b5b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae5399de75764b83961fd7b9354c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66c2083054449065f6803074a7c19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279513bfdad5d4a8def06ea869d674c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f04903cd21510dbc35864540e2a6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ac95167a2710944c0430bec34214510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a1063d6bc823ba63933f185fd4dc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d19ef3a7b4b524c80e45ad01eb28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674b1e17e588b8a707272502c22fd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b003bc1dcd93c21f156e34c73264514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e961ffc89b51eb882b6b65cdaea4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f4e12f99d56835842ae73fa8727a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ac9974653c50e0e026c0c29d82d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51343cb28a019a1da74ae3eab9ec8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed9b079206747f56007ef7cf21351519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81bd8e2b47f7f469bee5c01eb99bba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90eabb8df0b487aa490b5bbba86572521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8897ef0bc4e0af4b6bc6286d29fbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aca55dcb9a9b3d4437c5f98e63f14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9884c61f7a713a77b2529b06099d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f50f91b3da8a50c547b13c6778ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3fb683a1e7c0f103add010ff34634526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062887257a59fe42dc305120f0d074a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb30fb9141c5587fe78c298b09e8057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145361d5b4c3844a594cae368d62d801529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d8575bc5897a548a05fe6df2711b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edfd206964682a7134f801527dda2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964e1c81d46ae2911aa000cf4289a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030b8fb4f758d052d5c767c480b0786533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ecac942665a9421fef9ecc4deabc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a289686bb87d8a6e6199990ddfcbe8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2d782173aecce2a69c90639ddbbc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ce31102039f7b420fde19dd60dfc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4636092ce0c425d8f2a84fc684345a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a486b6d889bc323ac9d95be16be247539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747b78606a3bcc566ad38a362311f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519294d01f46f7a67501795339820886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ef168532641c05dc066d4ea2d1d32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3661ab3afc839a1f9dd567ef20318a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982503b4c26171adb458ba0725dd4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08155e8c21d3c29c0a8ece4058fc3f0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709eb9c1abf5cc47e2f1f1c5006dec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19500319bb9cdd6e3d05baab6b98cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ae7eea950591553987c81cde0008548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666df5f22a7a62eefc986383348e07c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a3bca18629607c3403c69768f281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b4ed7624969d071b82b701e74369551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97888d79bbe806dbff65bc23a7b238552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cda414853140b86448d80fe080a66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785b16074510fd4dd2d5295aa0b265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be8bb9c6772dbcf9d22c3ba580e47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20abccc0a03435d91135f5d4adc16b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23f9cc6b639fdaec3159108ae1c98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfcca7ebfab8029db2ab43e200f4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456986fa7b0666451b51a24a2867c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3827f7d70b870e61a933d6d81358ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b55be43b168754ce6f1626f3be47eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ec2bb56974cfb733b6b06b4033c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273537cd9366699bcf72305babce66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0416f69b25b56305cd029fa5cba73f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079907a2c33a1acc86ba9b81d7ad12a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec83e42ad82ce3c55cdf18f4c32ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294608e4669ec108cb517d40650f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b90a196335e3bb882502b0bb04caff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02e318e8910ec5538f67d92b0b3a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee636e30d932ada4ab771856c71096570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de1b3cb67c3b724ba589dd78265da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403a3fdd15f37623f30b40ea83b78c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73110031bfa177ef884cc74054d20b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d55fa458974c5d032cffeb614a91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cabcab1fc4c27f42320849fb954e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56945ec902adb82f1aeb21ebc2566e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1100fd825652bb3557a0e53c0db56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac773c003a18ec0038871798f7cdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f51e2f5bc79c81011b196c6a0095579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a8863cb377d022578fe4098cb10b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2dff61259fb2b7839451fb428d2c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a9acf57de0030c4e6b0355eedae3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dd97d570e3dfc22d4153ef65c1656583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ced174cb034353a4e81f291e1cf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97919f92ee43b4a3ccf900869b90ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf5a6941103920c1ca7099b6d6ec30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1347c26f790512d131a8119d84ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d41027d63225edfff574789536059588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c194364e459d94b3502bf47d910769589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd4959e9e25fe0e70be8a6662e263590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e62bb1bc90a27a3aa40304340494e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb9d28c4f49de51ad37610597714a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11642b362680f4f7c081357b3fd2d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61ad2808f88027838a37ec4b83353594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdb0b6f20b2de76378e16978fdbc50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e152b2ffc2372d7e2f4c8dc393312596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f89dfa47c1dc5f33d65d237072324597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b236e99e4fe5509ec9401522c97f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086647dc195050ab00d3635bd104d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c48c20340c288f0255525a47d90f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a24e9c1a96c861da1110c19f735f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc92a3cbfdbd54cff04293298bc481602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c178ff4193b6e4edddba4821c61ebb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec757b24356b54d11b12ca718d2039e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c74eb24e9ede90b464bf3d6d417a42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c8e7a35dff3203e4e6b18f6f21d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bce4e38b6c9fad19adf56d83ba139607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f3c6d6488bc1e1ae830f3c9a7da3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef010ae789c3b8d90c29aa1a4ef1fae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2880a78769b2dde794f2c86ac18e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124d1cdc4af93ded0367d9fc37ee15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c44794e97f301bdf7ca4158b552b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b297089597319dbbba464c7a4290e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfc2e322118e1e5afff38ce8111c9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ce19adc0e7c09f4ab2971d679caf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781498392c15ac6891ab0e284de75a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e17da7986607a13599c1248b999c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec772f040e44f04169960d9b2ec08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e0b8d83933acd1061e751e4901687619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65047a63627b3e11b8ee8c19fdbf7b5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325aeafefb4ac3272639a1320dc4b24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e92da8bb687206487f56f299c85d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7cd995693c19c4bdec9a1ecd3e23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabc15bff596195d00ebcc87c2ec79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0825f66c2b8cb6c9dc506a9250363d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e1e80f20b2bf1080a2b7bc7de52a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e899981be7956350128ca8b3b599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678541d6005f7f9043124721fdf7f6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5fdf8964e1d5ee22168f7c9d76cce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10e5a07aa60798d60bf7811f900cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fa35a6f8d0a6f232a12b47bdf18f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac1edb88ef3171c8879faf9961dabf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec928b94118704a28a7b62fe2d75de3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b8bd7f3b78c5340f0bcf6a302085634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c90a62017a10f419c77af266e65d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a182482d0979d0dfa1a7f2c57e978636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b5c979ce6349cd75ad4284d0a014637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02876f6fc2e95a789dbec9d6fab15f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14126a014b6ecd7df4773db9d9f7d7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062439096157ee18aead1b5371b3431640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db440aaa422b1c40dc03927ed7846cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a29d9f198de1ba0a073f9ccd514c38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da633537114504b628d509771995e43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa61bfae2c8d285bccfd929f26bccd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a5b7ede043119ba0e36dcdda5390645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e93258667e4b66fc178d08bc605712646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad42224f241751fe37d0eafbb4a96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdaa5f1df39d52c5f6382ffa1ecbc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429efb78f1f17915858035a072973f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f55a8caaba0d801fac4e1172835a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697f64298ee661ded17fbfce620f65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e3f7c38294ae14e553737b882fae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2035eccaf972bf3906f098895f17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45802e9b10fe66d57098287e9f953524654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c600ad46b2e5ed193bc279e94b8744655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca8f1bf98cf6e3aab58bfeb945515656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28a7fdef3442001b3b3b1ffcaa9f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39511005c49d0d62e57976eecde87b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295db662374c64d4a544e7f1afc86fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ef9a5cf498fda6258593a80a6c56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589022e071ef686b86094c8b15b50e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8548d4e91e25a46d76f7d9c9049536662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554499ba26d9f7baa2288c287a59c44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ce978933d279b3e2d65f089b906a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef778e7793b76cd91f19c478e068da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f8ebdbc3783a35d3951742b3561f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0478913c060f20246a9dc94a7d79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9deae53205bfc0a2a4a40625c88f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f332571f57cfbfb25e92b969c0bed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98d76e48af31bbc6972fe2536e639670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab407269a43fcc480544d9f9a929c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9323bfd3c62c87d56eaaba671986f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5938b55817fe4d40667a122268344673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e447cdbfcf338b60dd9be8be50f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510e0fce2e5e9ab3edaee5cd16901a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134fd99a86b668269293bbdc43b9eaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f709e15801142506a584e884b29d6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a754608af523cabb45e9dcc2a649678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8852f4110215559f1b760e81b89b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a09349d99e66e633fea5ce6572042680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd53dc583af4147ba4bd989525b6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909fe2c3ea851ddee8098fd6bb52b2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baab443e435a6028c68646a2003674e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44586ca88cfe5f36bf6d27061e27d25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712ec260971188b31ea1475ba45609685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b33d429a7c32803614e0f86139606686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c835c977b485463db20777220ed6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f7a7575ad025a40db78eaeaafaf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9ebb63cd6eb2e7e342224a3a791a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a3b861ce4d0eba7909296d5ed9cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502290a5aa8ad072e70faf4e315aec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721414f06fa262c9ad4f7f77ecbe7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5b3e7fbe3fd427852fde5ddfd490693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93c4c42b5fd66130069147e0762a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e472dd0ae57cdd27de3f39f4921c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9e8612782ac0116137f64c45d2fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50ddd13d178d7101f081ea98339b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1ab68f20c3c959a056abe3593866698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac83a64e2172fc5ea4f0d2a351644d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f86f2d5db90ad04a420592d91ae99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6e6643cc9a5074de6251cb812bf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988543254a7858d1df0858f69c1b3f5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9313290dc236c2299e2555848ed5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47393e19d782de0826f8bf7ecfe3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6080d53a2b05dbb1c24771bb1b25c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc296bfa5ba8e9af8114aef2d49f70f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cf848e1171bde09350241b794b8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740953e54c201c11b1d8711330bb182708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af717c93741d4fc1d48c0882b016b58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e129fff32ae97ea82748eb11c3e96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed39c1ce617aaa63cf6e7d85ce9053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b3a35cd0450b8b2eacf28d8ad7a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78561a7c8a923cbf35569cb587cb79b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac4230fe890acadb30c8345a7d114714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6139775368601e1e53442bf71a44e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc368feeb24de1f0d97f757f1e89cad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546de0f22abf66ab6ddcb230d2f5868717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb1a9535d428afc71ee4f34544b99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496bc9fad5ea1e6dd24c834470c476719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b0d9eed9030e73145092498c579b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7db84a455259c711b4d30ac202bf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3bf1725bec33b96d3541ca32482e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f5e7674078cb453d5a7d21b7b8b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9fbdc16c6be709a3fbd7cc198b99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aca2d71fd3c97b839edd94bd637a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c81f558243e9192e7d60131134ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940d14f3681c31385d093e1d566d27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398fe3a12a1cca33b3351f52b4f203728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669e558b9add665eb9377675d0cc43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64228191965520ab8641fd9a83e9cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32acc7321c0e80ba3f26d81e7a62c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9304c9dec5fb2cebd95e5d345d858732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd82323220edb2b00e8932537b75a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493b19a33bfedd1dd7b74e22149212734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403f5607047a514669864bc45f9bccd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4aad065637498835be62511bbf6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a699f7885ba3fd743e81fd8347dd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988764b32ea1c7e7989c8ad07c7dfc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb188a4fbfdc0c9cbe2b0a36149f8c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f802cf00cb81d7f1eda8ed353398f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a9ef55b7df412f502aaa0395e71f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e05d073c151606e837e437bc4defe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ebf445fcff399ab8734138ca194bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e59bc113b37f58248635e82448b35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa892630a0407d589060b54260837745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd7007f4f3c9899c26c6973dc16aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b2e76cd8faab6ff3320adbc28313747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d61c76eb511d59a061636e49b5dac1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ff4ff4af00aa5faa8916f119344a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9343611cd00f03f7426eba479344d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5c8266947c7e219496913964d791751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28673d61183063efdf17ec4d2077af8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722baf149f90563021c4524d421b7832753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8183608e168f62d5b959c61c4792495754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828aea318402c3c4fbb007ab06abf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e89c24f256868f89b5be50ae338f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ace04cf1d7b1730d59e690e74cb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c134580034727fde600c5168e7ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c9fc7a9d97d120dddff1449cdecf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f6e667faec387ce798e2424a75d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ce86886b3f6b60f9bd4e46b4d8e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032eb0c0dcc001e2fd370d91d209da93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da16eca573b3584ec984ed1df62e944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159888243528c0498477788f6e08bf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16750dbb7a7fb1617720194ca641b686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd589f4c02e0bd5d2863da99b79807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa57ceac07e694a0f4a2c0c4224fe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6be4206fcf4bcbb7574f6cfa675549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d273e6b77b90ba4b53c5313da959310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022684a4cd57b028a5de59afc2506ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1db7507ce1ee0c5d3027257f9c9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883ec875ff845ed915b95aab0bdbec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c4dfae447233525da35ad4bb3369b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2cd98aec0348ea7c683a4a651d7d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19e9bdf72f9ca859ebff2e2950a99c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329d921497b269df0961ea9a70258917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c671df5574dd0e0f4e9b3648285518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41b8d7026ea52ba54ac303023aed519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ad22a81b1791950796e68c8a982620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac520a15c36530955d755419f4684b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1faadf9ffc068597cd83aefe9b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b94e16546eb404435d3c32267d8d5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e2f2b95a693111fa8a610e4e40d9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34dc2c1312466c1476a02e15f0047725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd036adf757ce294cfada3e8bdf4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992f47de7822d8cca976b76565d86027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac713d4b716fd06177b46dbb5829428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fcb5b6210ad2a156f47228aedca9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec534784b7c5d0bce753fddfa151c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ffa8ee794ac89271cb15c5a31ea5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e12028961e34f9eeb29e831cc0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84634f293ec54adad5dc2a0baf85a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323287a70a1f4d228c72babdeb13d1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfac0a3131f99c9e5bc2204b314b7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ede7fc3b11aee6122ba533c4976b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267067c7bba14ae27d6ced1e6d69acf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0d7191c21854647029bcfac93d7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd41019490ea63eab0ed76d37192f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f75827937343155ed1957baf0ff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d9709a4e90be25b728dabf93fe0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe3c4dcac5cb1f64754771cd4e889b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7484789c7fdcb4a30e3f380a3fa26443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5640f223334832375950d991683e5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a4d169ecc16460ec04424b69149645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d352568ca2ac2ef3d295c92e9761346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f421f6b724460ec1d94f8a04934947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdb6d2a3ec6343151a0c801bec9d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b33d880aa1c73f4948afaedd5899749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7f3524124d0246b40affb3fa9be150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb91377eb6c1593538ed4eb0f4d1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca0f5ab7c55c4f267682391ef5aad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f90b62bdb028242230262a2df393953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03368626b25d962c48cb8910f82a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33db97a1a17d9db4002bd703989fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf369a6031c14b3fa52ad625bef6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53832f46ccc3f2d1fcf3697ba2e8ed857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430d8dc6d18781f1648613286efcfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e85c8d0eac41153c40de7780795e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aea5ff4fd7e80acd354a34766145d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e29851367f9b2201e60a8ea39244161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b753b5aad0c9296f0a70a6fcff1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513bda87ce5fe86c7045fa030458b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff005fd7d1dd4a26acc7d135ffd64c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fceb1a0b411f52046cb634a7c049565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b56021440648b1648cf66aeb0e3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bc2fc348c809e23624951ab6bc38767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda8b359c8c054026688c6d05c233068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e78181698af1b889e2e2de03570fef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f286aafc1566a965cb556ae24f0c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03bd64b0b4c7c2222b4f5a80be11871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaca2e40d95d0d02cbfa997891c27fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d97f0a8d75121a5432ebff0d038973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f40f656a194e81418de8b8a5931b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37434e0daccca129a8627209ce77a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e6886920aa0aca66e1507b84eaee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee65c0136e89c697db10a7c6b5b3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9cec17917db5ad26d75e067aff3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b94f5e06aa095255944ee542a6ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926109be53c4db06a821dced3112a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e78fe63983d59b48f86cf34b540b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39d78760276f86211d192c6763de8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b28a272d5e3ae9c9081c7411518b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2c0b2524da660f6ae9d6e0291d2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7f74d2009b6a90a271643d127f4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8774f9edf8b2f849f7e30a9fc1202486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52618e967a2a2ce6292a34bcc47a1d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a761502a5656ec7e60f30f5cd639ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864568e63e4bbd06aa062f191839b2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5afdbf3bffea58b14db55c99a2dd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9893573521bc173410900e18c7cf2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44964759438aebca4d539ba4622a98192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc96947df229206441955e0192369493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbef03353df08f66a3185a2b51d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e88609b16363f304bf2caffcaf5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81c19df3274484bf540b0ad40525496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ba23144f333b253eea08a2aef74d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ea861c97cf98aa70a30a0f57f5e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd69d2b79e215a7b90bb7fc8183cc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e702e669e7c8fbd70856984eb553f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19d6997f1b6e70d10feb1125ee0c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333fed8a8b3a29bf31243d7beb3d6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad8d5bbc3aa4883df8e075207d0f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e073c18fc06721d45eacfa7b400b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440f775892b71ac285ab67e8add7a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e64fde37a4d20d62b5f830b16af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6d3761e700a563a01b30ce2100bbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b5b1be8159e1026412511bb1c3c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ab88bb4c6897d2aa1c716a963705109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba66f216452c5916e7288171af82ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e961efe76bb4213f390703ab4f39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d97b0b9a0de93655a2d38ed6655e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277f9c8cf3e63b6c38e91285da4070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59496dfa9ba68902d9ed9408c27a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30742915f6fc385bf165291575e70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034901c35315cc989c2b5d8075c7332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4d37be56e49a028926900e7a2c92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad0a2989e6a0ed16869866338bb64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30293fb0cdcff2a5954100f7fb5879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49eb9bacd91eb0db022c85e177b654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8c1fad46b0dd735cb9263461018e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d9700968a229af57d32c5a1998c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3d8f962f9c0a847f817426b0a515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66111ac06691a18415b3cc42e8c7f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896bcfa6edee8728a82615d497d0f9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a0314f23641aab3ed0591c01e8a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64415d8cb13f6db13f1f75eaa4ed4e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f977ed15e87d527f5b1729c43a1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac24b44a30bbb87fa51e08c198b18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc0199c29f2afc6639caaeba72582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342d3a8a46f89a78ce1a7b99dec035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8c84e598cfd4b99769e63655b80f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ecd271df94395f1d05f3560160322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f574240c97312fb35172e3fdf1cf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce12e9bac28d8261a3ce198f9f848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9601216a1e7fcd554231e3ace7f490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83acab5907b7a95f5d0796dd5c7f122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674f1b26add74bdfe9e03030967125138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312f541d4f516c0409e5d4535eb60b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78857e8f58412c9814bf3c9e81a3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aac2b7f8ed16e986fe552728bc988f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb264f4803267d2a0d7b0c842fee8c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a1b1bb05bf20f481aad408bee52a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5070203598494768b06eb68fa202e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0daa5164d38ac5b5e15df6330a40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea67052fa1575b6bcc685645c716b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94b7b8b32f0a7e89a15ec307a3a8de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e33a4bf94cdab24f58c3bb977a28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96a996a2a0ab6fc11fa477bf7f0d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd12826eb480ca24cbea62112e0544a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02b3af6f921b99865e9a0d089bb39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd69dd84441702dc83b8e3c103cee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfaddb6572b5be221a174f6b47d6ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687dbe03e9926a4364cb8b2ca7af04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b9bfaec88a5b6d03539645a745b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86d66a542f2cba9ad478c60e10a60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7bd62f224b3bbbd63a91f1a1f2757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b7b11001ea71e0fd402de983f9499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441d8f95dc799d509c1f8754bf8a206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb61b8b79250f840bffbb17beb0532160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5544e2df5a5d90e43332b9bb9f676161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927094cfb86b9f1882298c3a597441162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf506171b9c36904da816c9fc0b1ac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfa236132a122a6ecbf01c08b9884164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a748448a41772fbdaa5327924816fe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2efab02ce29ff3026bda2a123a04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8e62626f7d3b4349a244642dbbe9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630001e512b8b369f7d3ceb45aa45e95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60148d6a431522e9e033bea0bf78ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c68d35380b28f70e625aac9a5bfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf331e826effb881de01a97f0adbbe09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475de725b168c29e9b213533a73a2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f3ab8fe197cc283db682dc7210417173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093b917037c37c55ea21019eec6a10c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634968df82e2ba1f707a4f5bc5050a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09104e4eb789188772fe43b2ac04d8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc78f83ae94dcdac0e071f73f2d5c1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ae66d99d3e0ae2a32ed76f596a2a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292484cad17091744e09453c54cccc1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09436ee83b35468177ac63ffc834ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f48f4339cf8fccd14aaa560ad5a14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca449860ab6979d931a74fa5ba3bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905a9d6b7d752b05eb57a14408abce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430f207e775d8c69def9ef65462e41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f17a09abe01622c273441252f00d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b386975343e4a8308088caa29a7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13a2693a666293659c26805571d37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69bac08991809fe67e44e3372ff2fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e2594ec0452697a1742a6f440264189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74aeaf08ff5f4d06a7028db8ef3d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e9bbe5db56de4a50f57de4b6df0c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c19d685790f3f536f826a3b7293020192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd418a0b585d1435dc71869300d97c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb21c2f07fbab5e819012662745ee3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22327e9748fcf623aa1b027371ecb50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642fb043c59242f5646dfd16e793e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781712b230f73711969fa50ba5036c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6833a70e04d9a2670926a4b6b42b0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e9b5fb0428bc873a4bbc171a2189199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630072b21c63e78faed94de59fb170200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1fb100f853397ac9ce3b5a9e035bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f703fd18a6c154a18533f13e1a9acf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616c953404ffbb6de9494bd005bdbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fb151ec1ec5ca223de27451ad6d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ac068cab4cbd7cee31b88136f8ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9b53bc054660f5737ac765d9706d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9100652f68906b4dc18b56826d9b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780ab40efd46389b7b1532f86cbb30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f4febef101385112159c1d8b21b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14030e3ad8aa512111ab59a15c4464210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a34251ecfc3fe7bab81091c390761211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe0b119970ec2e2f6aec89fd90876212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ed939225d5810f2c926a895e5dae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ec7806b42c385d46afccdac740f2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ab46e2a38f4d85c298fb4f501e75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b37a79f82541370da17ec25695b078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fff156651704915cba06f50a79372217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eac8737508bca594bda40eccfa02b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d171e4eee82946c8423bb4e245be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4aac2163ba15e386f6c7c19cb68ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af785e2b1e08afe8c5c046b931817756221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cca912c378fd59501eb571364f5710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3bccaca2a802fe5e9a4eecaebbd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b38c0bdbe215c77a189d57b4baa4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27c334d3becc6501c25b80a85c4fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706078a5bf2ed49b0ac4952944f6e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ba0743a8d6005ef1f1a30c7c7db5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7acc464bd92277e05fc589ddedaf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd51316e8fd1cea1e2f9b410f2d9ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669b928b5a54eb2b515de99117f0a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442766296ad3e101907a1415cd4a8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7f0819057e1b943545ff601ae8c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12fc4d60cbf3d36f9a00bf59d610eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f28dea0d355c2a911f2331486cb13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837e66e1cb541afab218e9b1f78d053235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f0b5bf5959eeb892ce330b52ed80a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c8d28e72f9c32f36254199ac0d3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160276a082c18b61dc6755b7744cc6c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef539f1504c9815c1561e2f6bbc1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ade7bce603c8bb55bb7efef1c73ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e26f5d73d70fff26ee43b5335cddd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e24db9994fc97cd0ee14b337a94bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc6ec71815bd4543e782f49dde1f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ca2e290dced862d14234eed03672244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164edfbf62a1528710d5701b22d3679245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f7880d2257d416a8f544f29d31db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8667fe37859a4acbcfd6f5e14074dae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db2fa76644fe4e655087ac2299501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c0ab1be0d4613a0fa71e9fa42b8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bda484ca47e367c0b355cf352257b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c722cc4bd7ae0beefa4a08d9849b0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770af14897b4dcef564398524dc7d2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b3e6b6196415c84d5aa048d52703253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9647a7002351110c6588dfcaddd66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5c7bf7d6aee41a27ef7a1a880fb45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d4f0cebe3847778a5d6b0a322374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677325f2857c1e50de1688750f4ede257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ace5540939261b7cbc883b257765bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b3425b65cefff15796d66c01e19c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df63b716ecef599430a647f212afc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1c2793604d7e6fefd5f95bde765a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437a8b4bc31bfebb6413cde6005b2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191abd6af73a8e49d58cb75c1a23573263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365772e9a342a676978fe2b52e635ed9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f734fd55dce4cdb3abba33e707def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e693b819b1f9174396b94b1ef4e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e442cee39e286ee27fb3aaabc04e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6723f46ffa31e600d174aa13f669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4e0702a07fc14154cc957ea014a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdae8048eaf2dbb38a62b40ccbe415270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7622db58d6e170db9813b73d6d39c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b433160cacc6f03c95f83d01b765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716feef6df24a2dfeed910fc1307331c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369daf4ea9a664e97c2eb61866b96ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ede12b9c1e5e79824533b0fd8df3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf2cf26e9f9045c1f135d19517971276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04219086804f823e5c0beffdebaf74b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2fc2e134e0ffd319c2c79f0f7d32c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a799055a02f39ac70a858e86b4838d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae46f232457b3480a2bc82eaf537423280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ea2731906b9d0a09c969a9fe0dfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f4a2b95d2952aaa8f1291343b907282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b0b4734fbdc4d6aef0dd52ff61bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0ee4a209aec2689b5fe272672284284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7a696b05b6591f8c5d0fb0e7dbcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb481175862678ad9d63ad6d2b0c9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a6e2bd02789e21b699b337b84c15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfa686262d18e73251fd5406217fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93053f22834a1c4e3dc934559b04af5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54a406506062373892d8cf862488a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7112f083cc2ecd5f1e29f75a107814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177c7e03c19cf8a968fb13c0313d42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1932de700ee6d32bad83217e446a47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dabbd69fb1ea3c37ed9a8391688b4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637337c18fc3a5580a3bf6352718fbe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c1341f30130a9c2c8a6a31344264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761bad974881a9b8a562968de7010e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e489e75590a225326fb3194aa91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab56428ae089759ea5c2b9404bb3d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686dc37dd4f1cb993d0cda590759d46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8b3b6f77eaf4628e17faef665268301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad1bd73c5e5c7a875b5141e9705aae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928b3e32977d2faef96bdb3dcee8727303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68fb78278038c52664256adc4d7b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6801a77594d48b06d655477b45594305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899b1f07dac6af72b2f0ec301c3fa99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb83225071fe014e833856ba862bd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e097199ba2325cf5221cfda4e165e1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77f6a029595721411b2fe42b1bed0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eef11a66603a1c6baf6f3035699d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e872a4ade0e87d737893ddf0e57322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f440d98df667bd1d82e7f53801912f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1a9a133173aa61f7d97431ea96da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32160357acdbd4ba672a2e5e0dd3694e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143c63c7582eab4a89b67642c90f91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c9626c8778a5b409ce2405add3a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3701f135441a56290241985f66b3c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39db2bb60c4dc8a79737c0a81790d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d06bdae4ac0b052e0f649b60f33ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37805a562502feebee3dc26bd9cf1ab1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706fb1100ac67c1389b78561bc842a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04933878c596c429a63254ed78a0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2168c3459d328ccbaa6cbbdc2da53b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcf99cf2f7317d42bc58ff82dabbde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b7b9f7ee3616815ac223aa51b7844325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298cc78860da0d7bc0dd0ed23b17818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fad6bc309b0dd48ca5c3fab982b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b992001c1557662674bc38619280a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316b38fa2ed014802c5b6224452e1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3b5c82b6a9fcadcd1fe80ac00126330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf02a2967a187ae438eed8050154c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398474398b97d11c6a88eafcc2e3ba5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d14bfee38b160ebef3dd303f46916333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a8a6e80bd0c4f3bf3f525c3f3bfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf24e47c816eae30ebb937ac2ad24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a12c80b82869ead400b163ee71c025336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece13312a799af73d75dcb65bffd2d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3cb8680c299009ace50a78f3772a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d5ba8824698c1a61fd622b11315da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff595e6a32b9c360be9249c0248c4a3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7144341d3a10c129cf6699a36a0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e22f6e00b18532dc443a2b2467e26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980a21fbb58968974fe5243981ab53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1a8633d720a97122bac5d0ce6965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0c7819f6c52aa6286bc308c849dfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ffa4db09b7c26270cbf43a2c7db0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a14e02d7681911016a18805d3bd2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a54d93991ca3d716a6c485475302348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696857d172fee18f9c9736a391cd9575349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df492a216cadc84625b9bb1faf072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57dceaec1342ced381edefa5407a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03d15f8af91e90e9bab2c1390268d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d068123a61a53616cc161bd2394478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c56125a722616fc2badae6ba5dc89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ff2faa57e4a3561716b3f151feee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8150cb1c4229eb00cb279eae8fbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188146a4352f4bc1f4d1acd6c5723a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617e75ff722807aac6efba6f837c7e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd514a410fb525e003fcc61e5a3d9745359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ab395836e514be02140c08327692360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def237c4d7d394063d8b279f66737fc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73742e8da68dcf50fec46bd9c0b05313362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0bb5c65015e3a27ca0906a21db25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900177d86f5eb6119cc7c541b505b34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c8e24ceda6b754d5447308354ae8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65f27781e432efd176b7deaddd3bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6f86b56b2303dd58838861d20b27d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f384d020047e40cad27d3b992c50a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a226ceb6d1e83286f553351c61d6da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4b00432f2aab22509c0e4c8757245370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ffaa24aab15bfd02cfd3fef01ba4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c58ddd806e08f139271d1c6ac18e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9ad301854320bed7d508a13fb9c7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f03acbe406c6ca2c78ff125e47480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24665065eb2b6c6ac207bd85c8fb6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafdff07fa279b8f1f50f767b6acfc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c39195b02da08ae95d6b56618dcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd7eb60ad840e47f34eaad7875a7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240d1df3a189934d971d8783beda201379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07fdbe204397b0506f7a8bc94f1d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c6cdafdff5e642dc8324a8947f5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8dc857ad9b83ce5d077bcde140005382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297a300afe354330bec148b2568c3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c4dbbd26731f28a67fa870161db65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448184edbaeb78006089d627c06d58f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0c4e7c4770ca14e4f403c3e6507d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e2d541927aa49135efd8867e430d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4727bf74bdc46b6a9035d2072e27e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28ed1fb13e64f5618c307734b6d56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13fe1ad1290465c26c702852c3a07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8198024f56d6793c937b4bc4f450d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f18039d2bb9ed0303c57f509e923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e8f366f24c394d0edd7ab62191ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a594932f4b1038b6526954ddd175c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ae365e86aacade150e08af3c7585395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b4da46986df6661de196723f0f6c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf3142e9ee191e2e53aa66d107c8e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8496242d1308da93b2771843dc1b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e007b242de9d94467c468e65643032399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e28f8cb02c20b2e2ccc3836446b8f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bb282475789cc00843a98f79dbe5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5670ed572bbf55ffb83566edc5211402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff67a6bfc4562d12f500fb67bea16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c933d8b93a553f358eea47582df706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad59056a92dd117e0f7556453d6ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adb13df59ca70a085199fdf3c12b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ef5b3edf56f502ba9d9cf875fa60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2cf33dbe892f85b81e1c64eb82d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a4010975269e695f3a1236c8e9f65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650241ed805d02a74bc329110a223572410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dcd261e09eeb317c0d5bf1ea64ab7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e9bdc758875b9beca991c1e95010a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a0c64dae3dac841a5cb6105088fc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd352809cd839bfb47fc4a19a80ba4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71030864956175f427a1851168a83e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21694ad477a281c48ac9049e327ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aed1594dd868b45ea730588d8d2060417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03df3692e6bb53ae1edc0e03e7fc35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4d4cfd57080baa53ea2226568171419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0679cdd174b76d0a333a832aee21f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe69235f952a16ba985f45abaf5325421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c774e5006bd57c39ef59df4004d36e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc80a30570b11ab59f7a578f08337e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c82f5fa0eee2899dbf1cb958f0842424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0e0a00c4df1391829b7c4e84faf9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85f681ac68f568084df6f82f1b9eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b5d46695504427a48287d857eca7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30201a2a9937a7a876368801ddbc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15340a2d60ea4b690e3f99908d5a31f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a53121565c9f311c42361943c9a13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723969b11af592b6f9174782185bed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666eb19929131e6dd0eabff6d4c48c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f103391755868807f603b249d58abf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b88aa33cec1e4a5ec382f3e08ecee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b4c44a7e8c0eed5688cfb4341f36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14cd17f668c6fe890ee1d8c4352865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ffd81c6a027e188378b2b5b8c5a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadecc812dcd5a6c17ac9c025d1170a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d75ea228f4636fae66c3b459db5f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6172e41f949f43b99ca693e0e390e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719633258124c93a9fbdd8bdb4bcf1b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96571cc21f065ebdf6ee71be713eb3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc24eb6956f17d84c3b292cf28c4e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2031d2849de82438529db48857c1b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28078d0c2b58151db228265b83dd070a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64489577b4f2eaf4c64548241d5bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6970e90267d89818a99c1a6ea64b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eb1a1b13623134e922d8d8dfee9bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c7b2a3cc88b9285a292efe75fb0de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b2800d1ab45bc6f5b0bbce70adf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a1f39116792ddf949cf20b0e917c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439f008f9203f76b8038b2fc5d027c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b4b5a5cd90fe806bc3e1a30a70ba9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa6137c3c2605d10f1b5b447d6fa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1109fffe9579438952975f65cde09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5d5c7672dfb787c1076255978131456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c3144ffdd53ef1436b85dd4f4e6e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025633c45e15cec689be921c5787f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2e80b7b92c997d567834a45bfede459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975917f06742c866f4aa95247435c10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9583ced950578bb09e450748d9a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ce1914bf42254c8b5feb7dc70cbf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbe0dceba5df5ef349ebb3a8a5eadb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c628c946ca6d02fa4c0e927d1222e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb596271025660e18237ae721d7b4ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cef5309f756801debaf8e020c2eba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6153b0f5ec052e660b0263dd7a15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145e5c170349a897d2394a8f605472468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623c3b61249f73656b92c99a8ba910469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053c8039de0cbfb2cd303bdc941d730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eb3340f3ac05d8ab35548b0200dfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c453152d12126203d8260928b53f50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96f873cef68856f09b83f06bace37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727349d84ad4a1c9b8981e4e709f8d6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea51a1c88a5035616fa56566193a51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee23e7b98a0ed32c3a2e271d47dbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509dce711a352d5e31146a930a39d29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45831b617942b04e0e7dbb4462d2e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1e62188f504785288c12c35c8f4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb3c86eeb5f1340a7f023b0de14d11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaba7e8486de5a53df47dfcd522d18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94654edb86bc3a19171ed3a4330b511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa89b7086ee636251e1677889973bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de704a57d2bd58d4a9b29c22827f10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa6744a4d344cf0f4b1ccfcd1b1eb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afa827cad90558867399cfed4e894486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2728f673b6aba60acd3c427b0ae217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f7c94c36c7974a4601193c7cde4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe077b3fb9e0eac40707c058b2d4352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475432dd651a1d0aed0d65d3d231cc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f3e5245575039d94e0176ff5c683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac1b1cde14c8f19a5fb1ab4be8493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f08309a67e53e134f593acdf961c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2701d0ead5f2936524bbdd7978525494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b9948fdf002f0cf90efa015195f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4286418122445dc0200c1313a22b324496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067f0297d1a6220b73dae3c136fc944497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e413e0fb99ef468f9c8fce4f764ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a60df26846c5c68ea996f5be6fa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecf92dc6b9a447cde42154950e2405500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fca7c9542b575014a3e410574d73b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec04a2ec094cce205423708e09efd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9232183d0529cb63dae7e057cdcb95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c466be85c6dc06859a8aab3f02832cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704466a80d63d11d2cbfc814228a960c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486ceceb94bdfa32020284a9a35198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c7cf3af25875d6e5b24aefaee86f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03ef398d9b6ec3c4ee0dc1a8b6534508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c924f1df4997fba8d4935ba1ebd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7b4bd1e1f2a903c6a1c11a5ca3d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811f37383036d26cd5aad924039c14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e457e2beee10b27b90eff0f8e3535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1110f3a831779a351de004f8b957da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949d97a75b735e2991e1c505c4ea29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc7d6351c0137e7f65b6ed1c5fae6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d42a3fc2fc97a2807ef7a55246cf3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d776e6437fb0c9ba59e33311be5c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b76e901172709f098a355bb88626518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b15219913da6c7d612b1d02528698519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124676bd5fd97252fedb46c07a1de9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a0fc3c6aed910f64f051293f7fc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db72d41d65f032e9895d6d46e04a88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3431199bbf09b27a10f75b97559d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a533cad1e0a9fd784bf16104d4e6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d8b7ec128ae6ee647a48c8c985f29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833191cb1da67928aaf8f8fcb61b65f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea65ae7eb1906306adb22d1645522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b36bd9b73f556061008a9300da3ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b455b14ce2da0855401e1750bef2f5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24beaddae94c41d0276f49592a0f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1993e7f008f663cdb80ef5406e7d1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205bfd2bf0c708cdd2aa1d7d3a9e04d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c4498f475a4b75c4b8c0d598d7f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190874a9fcee128d85fac94f603205d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84e4198eb030f90dd92c127278b07f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96c57f49431e63b14dd9d6fa84eca4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203cfe6a40aa0e8e41476c984c8fa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac6551d45ca7c443bd7871a108dc9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752189029601d43ba93632168f80db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0fb1cfee8620c465b0ac6524209e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4c031d6debd0f16f9de3ad6d1718541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce756616d7800cff4c66c18e9638d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0024a0293de0818a74733e08827e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8a1c7b3276326ff005a61779eb84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aef348e135d7c7c5d9672948878ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa976eb337b9a5d992125a094afa58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d4c895b46a385fe94340b37c1333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0029e29a2124073922287ba5e2bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2d61b74d52e6c7508dfa1d37ace9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d37ad0168ee921e9712c424633f8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166aea5fbbc5937674ff78f77a554a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4cce86c7193c2c669bc951e75d95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e67dcda6a38f8729b619294544b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da01246c5ba9c9c1b1873ea2641d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782929d2e258b1fce8fd5a6d1446e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079be1ab71c0bb6744fd26390db3d84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f002daa651d61f8660e78ac50b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223c4fb54d240c638a6b337ec48094558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1453154c9b0df16d7125af2f1bb15d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee8ec8bc88a67320348e2b5ce20e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b89a72269280cf83f5237e1838255561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33125cddf76c444f27d4cca3a4d3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709339fb9c0966ac1703031b635f338563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceef7a167a812f33e9984d2b18f8c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963365beddff27cc683d048a90d7906f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a53531183d834ffb5fe33c969875a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccda726d5893f30c98199a2c9db4e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d6bc8d80fe81897d5e946bc06260568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f112e3c55d7eabf1a940342216587a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1eca8a7893c2da2181218328cbea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea0b8545d9064f61caa11526fbf70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7b3381c467d06121419c3d92f5056572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2836e838730704bb9496030b1aaf0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58debf1f5f1b671d167d08aa411b5a33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70537400338c868ea760e5ea6377969575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc472b20cde51b7ef4a2ccde65ed583576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f2887b6e76a115b2ab47074581ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b080e3d9b368ee2746ff5130636510578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3fd02c8514d544200e23869fd4c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a76504b1a90e66868b533224ab2ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aecb3948e99375a9934ef7190f0a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99295c1bd6225ba1ce130b00d8084582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b12b5b8c1cd5a1a3b1e9fd2a37b74b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebf4f7e133295b599d06504a38255584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06e2fd22aa2a79155c2ecb51aaeed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd9fdeebaef9b519ec9277c12c22a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349415be172c892ecc9da6e8c4bd77a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a41d15b5aa8ef4fa67aca35260fb17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd757ea50d7f1ead9dd7c361f52d7a3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291b428738b1d41a96a31efb36052c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d00c2c69824661f8959337ac198e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd491d58e1efd4edbc5239049d0375a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dbe3c8f57d4c94f35b60df4638291593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ad0be0606799f49ad1adfac971ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84235ae31a4991a25ca52399834cfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74ee7552d84be237a6bda94dad6bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfdcaa854ddcb2aeece13ab146fd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab587b174d2886a0dc843640f4ab20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97b21a2eb0a37d21944e626fb8d3df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9de956805748e3867d50259240776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f8e9c612ce26f9a09303308dfeba5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3024edb514c797f4fb4f80a6c50120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c828a5a99f0ec86485d53c626536b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc65897ab7f88de55b6f4d262a0ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c021c2790ee60764909455a8c9cef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248cd439d7f3822303250acb684f4d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f2aa4c38ad489110e4a48872977d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96fe4196b027a2a61a79d13a2231eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d2ab1f435b2423cbd661f6e54724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c31c5def2d80c546c68ea7b703fbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd536844506c3dc3e01032f08007a22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f363e127142e602bbea22e01f85192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fcd39f591dd2654dec896776c7e59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9294baf22dbdf902da96b37dc2cc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8d91c6da2dae1a7112ceb7d871b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670771b849545ffb4d94b883cc95781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e1c5cf83cceff425b9707b8af60f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e8bf693ab489004cddb596252e04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e48cb6fbcedfc61e9e08f9f0f75ba5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831074a6c99a406b50beca2b9937d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4eacb0a6c1348c86eecd080538c1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b50c8c6fa8c0169b2e84debf26835622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825675eb2cede0954e923515f84d37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcbb79a0dc941cd198347129c7115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf138f79a77fd6cd28b17adb8d723625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc6e374ee3fad57ae71d3612f3626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ebaf370ab541cd12df4457f647d51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a7b1ffe70d58864d322703be89e4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c53dc01f36c53640e5a36016d3aac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e3f94b841b588ab0af524983c6dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc91f78e8d51b44f1c7f8abd8c19a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66eedd14efd04746d8af736e2112d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3eff959796433d2689cbd9fdf520633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e32503e1ea48ba1988b1a32abaa8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f6e24faf13b5920ad17a10d04b57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c79868e3007d9c472d850c04ee01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd1acd404991cabab09152006eba9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f857f5aaff0194d1596ac02bb12e4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9dd008e7576c86f274eec3596ffad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ab0d370d1a11c0e12da1fa0a6178640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eccfe995e3f0627461a7265d8b2f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a163a5a3791c5ce783dc6b5f7f3ebc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592afdf5ef81c4d3e093029b6d4c691c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1da571fbe3ba900bd703b29115eca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb333fe1e60cbb009bdbd4088745dc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee6d08d579cd2519d2fdc0d77e57c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10a2cf6c43a3a0e3d72439144952d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac356b72e0f836d2c8a0a379e2529d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd79aced3f9a575d47d509312f04f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661881be1f0f0f9276e86426ab9cc0a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23dc31f9d1524692c3812573d7d26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846bc7014f4ee0344ea331f921147f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26857b9defbb568cf88b94a86166fb93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c73ebf5ccbfc3bb98db50453174bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53874ae6acc456718bc1da9f55101655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6a0854e46a6951780de19604ba684656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b8045b7ec21c2fa534c5876a97307657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b74f972c66457d82f82643af819f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1f2174a105bc94bbda8d38c81583659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f6d72ae8cf3a0d20ef30d888dbb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a35761334f77b98f9b9828f67adb69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b0fbe830a8a47c9e1e3bc16761ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef0e45870e9c9d4a1fae125a1a1bb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b574a0d6b3f38358b09bb7fb3cdac4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd5f05c1d218865c6eaee1e194e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502f433638cc5574a806c519995014666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7df069727f436d6134dd6b805bf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd69ee85f7315f758d2fab8a3de47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0f2c8f80e32dce9925c5f1038ace669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340947be7bd323bf134c8dd28348254670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b636916f3327392e38f8bc3aa265671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15047a6d881d5a8b2c28591ee556a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0ca3534253a019d6102d288a5cdac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489a93b599a3eeaca92ddc0bfbd060a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b7555bec3e91aad762ea4cf24ac6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ec565fd3d744fbfbaa6c984bd2de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d121aef340cd40d2de7373a20d913d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0370e6ef704e460d05a197ef61a303678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a7beae623614a27639deb48f3d92d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43648ce65187d18f4fb559cd79fe0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11aaa4b41a92039df375d79c46f3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f9f4ba4b2ae9cc0807cb479af2f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c521bca6e78f862a9953dceb04f9ffe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea333f63e8f678d1be9e47b499e3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440cc960e25ebbedb6244044fe92897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6aed021c8d645c787ba21d89f8d3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c22d8066346828ee78575a0a1b01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90351d6d0cc13f9543ece293ce5e73d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee213616bf772aa950d34e21991eb91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5716d13cacc7758e7ca5ae2e90c98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729a18cdde6a59bf7bf6128261b223691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061433026b7eb81f30d99e49b643929a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8162fcf50c9979e667ccd7cce09fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f366bb62460036d3462fdc56b5dee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17a73b56602cde9d5e446f62b46a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5bd4231810f9047f8a99b317552cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd4cb97f68dbb03503d8b6161c3a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3bbc0749fdf8aa8cb1ab1d14c451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b45fef80bf2dfbca8fb2871882af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284583ba142213549252466f3bf46c9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb55c3d6ea7ac8598f623eab0fffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e39941803561fbd60800f137d2694702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e16b1b92a698b5561a200837cd3f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f273c7a93620d10cde6aa3e38461704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac9459558f4dd1373197fbf0047c9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829f2d5462201f6cd3de9fff7384ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479670a34aa568551f678278d1ad50b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1af7684e924f68808251c0d79c31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d629cb934b85be6bc3eb79025b426709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed2dfa1677020c35d79fd3a61bd8a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bad7a25950c632faad19601ec497d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc78418f4db1b6174e3542f739d88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085fb33b4473635b03cb9eeb393dec8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df8992b6d58bf06f24083bd7d0d409714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f751a3a1c3dd6ee468e671d338040715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b81e67cd95f0df94b02d32b19e077716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329382b2a56eb3ff4f56f9e168453c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624eb370790c98e6d116ae38c7a308718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ae58e9fa96ba59df92d105adae4dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2913293a255f1ec357bbbed288d1d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a93beb450ee581d26e19f652cb0be9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641948550c9ebc6797f7ab97af30975a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e0428023a1d13c53fee9673e2e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0859b3cbb67c1673f01741a966670724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb004c0cca239f7c5ea25c9feb8bb7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a00d741b63a69a6a6818320487af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9192b223f3ffa5b9e5062a14e1f54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70046010651fd6ca1c8c0de8584e41f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4dd9a877f8c9896be5ea380920804729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337428cbce2ae0b5c0264eb247144b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ebe5064ad832c54b38d572f733c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580b7c054dbaa0d18a51683041ee7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f01c0c750702897106db106b03c5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311884d1e0fb6ec8d797e8d73136898734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87a4d9213af4f686a1115b6a32c2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1df2518ea67c88878bfcddb2fb7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2364be5d280f8274074bb5b14ce4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d859e8ddd25c095c7bcb72bd23d71c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524700d17ad57b5af3872e39bc97ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf627c2db9b3414e48e5dc2db7458f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd711a1789f4820df54a226dc2b2b1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299612207b592f7e36ca0b89dff149c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c48817fbc9f2881f9a19f68d724a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131192d73e2d1e978be9be7a36a906744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb41829c816a41d8d5b845ce593a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e0eb8c1a789e09b9de8bfcf0e63e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13c25caa7c3ae4fba51321417b581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a0c2bc0674848c259ee8c649a448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0cfd1faa100b1b8ac09d32f96238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3a6d07d2a416d36cba000e7eb829750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d954bad6522c241b07138388e46a3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35306318d664bce45dbf44e8a18910a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ed9e0e68f8ea4f6cb6994639a919753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3416c0c9fdb5391c297ff3da993f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e7c315aa9b7bebe5a59f0e482190755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7af788231fb60db2e0d339757a11a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb9f964e3f80964ad672dcb01d700757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0906e4f2c8752f2fb89f36c513c30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752783e10f3826c39fc5e630adf1747a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>