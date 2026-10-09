--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838a63ea7e23081056e104646032ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd483e1a844e5ffd5ba68c49b58192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb0206bb625387dcd62b387895e123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f981a1edf349e8729820a83cb3a434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078efda72d4bddda865b94a2cd38ba655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3023ad37215c18810d79e98fd838c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e33f72149e5d7adf73884f64245c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002768aaf03da4058c1fa2f8c894fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e145ef406afd7c1733a5b3b60f0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280cf23378184c27b8cdae97c118c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0f7b207ddb8b492eccf9a463948a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f9a347998c28079382abbb416956d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057cdc78fa2479c85c5a53a657946e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc544cf9d53871b7a8d42c05a0683f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c785aaa00616e27b80895343f7b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313628cebb864ca92c583e8c4ad324a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156523cea108678a970a96dcc671b2df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84d71f72ad6698abfe4f7052b8e4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e7aa86aa554c0b8868824eb0a85819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab63f1be47cd9d0e758bae0127606120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803224b57076646866232188eadede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb088de122aa6c28cb1a8bf74a50476222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a2b6b3c959811b2b3071c1234c1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a43cbdc89541e621e6052c0b0db9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbaea01d6da7a085857addc32fdb2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb394e1fc4d4a9f683964460c0ac726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0c14464c156442bd038ba58038a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854c482b56e56e0b298e52cc313b2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b3b94a6b7171003dc99567ce2750029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4513858f910e0d58b170191b83d3a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a74dc9ef08bb23df2d1c2897d48fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b49fa0c93ad421e5cdcf020a8997032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04dcbc44c5b00164ff6e0269a181133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e19e028553e050e025664aa6b36834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c603c0be4ca8f455174a5435b781e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f44726226951a0f04a439c776fe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4762aa90d597984d7d74edd9e70837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e9cb7dcdf7f88dada5008638409e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ee6cdf4f1024c7c646881392a29e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6650dd3ea2085582f2011637bdf8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d5c021e144589d4ee6300287ef20541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5067e4a03bd2157002a9c24e1cd5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3680f7b49dbc2e4042db77718f80943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3753d83a70d403978a5dcc7fde444b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497c655fadbfc53581113bd11c7a3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ff0471dd6657f72dc2bf5b43fdae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4f75d9778271458b526d140d5fe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1686068ee20abcc9ac0051f96501248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1de63129a40063f9cc093fe22ef049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b78c7f0d7c5b5d1e122369ff346350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eaaa2de27593223d040e50a63e93151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b31fe6a8388372dffb7e14d3737352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8091b3ca9ebaea24ff618f91462053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f3f72c8a4e2d39a03c2effdcdc7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1616ce78adabd5a90fd850988eea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3693f5d30d7020c6c0448c23a153a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c3353c32cfd83390bfdd6a6b91fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3131077d383d9f55ef1dd081450558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace8ca3c81525aedd721b460ec15b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae408de3b35a7ce455fc52bb9686560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5143e1c5aa567f897498a77effdd5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e1f03c8e161aee07c127164d338c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15297f53d69816c01eaf9c1706ce15f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b83fa77759d4b9bf7280585ad747964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b85c4a2cd6e2e9ddc32ff60edebb7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b629f4e01b84f417903dae75a0ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b39540f52edff6be550da3cf293f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5499efa729657a8ac323ba889e01cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86309e665499b192368cf2930f8478069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a932e8b130ae359aae67d61efb07570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112c0e317c633b3e16f7bc18f5d9f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3489c9766e65d2be9b1470082785b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025bde4a24e386b3c168d9d2192a78273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7a9b8ab837a6e694533cb9d6ab37074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea96a41e5bc1913389b29a16c243975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4dbf5ed9368a528bf4b5f78fe9b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c8037e1ae6e74435764c2b56ef32b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d85789d4898daacc9497121ac440478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de5c4f056fa8c93d231911a60761879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608ca9c9b7a75818ff3c98a70a637380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e3b2932392ed52c571fe7e04c91f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6befa376299f56fb05ea86c62768f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4602b0ba6c235f0977ebf7a297771e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25ae48d9398f9a5c8357c37de8f4bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb69c1edc0ae40a58d862e1d1b738885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe69feea6917485c4ab04c6a8b8e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f944308fe564b9ef4b288b703005887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de5e07170642cd5d692c5dd27b8be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c61dcbf8054608bb508ff7153a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079cb210334c06db596eaa7fba5ea690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db714f71b7ab625da0caa545090702cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f925962ef43cfa75a8b604b28e2cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd9f1e21303592c626dab0c0acd06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7ca5ffa0eedbbc3af2ab7dff6a5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766a0f386e67a8708c7f33c99ff75995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3017317da4c67cfe38e8dd1f8bab596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfda1abd9c080a04815898c23f8b3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5391f326d773fa14264bbb743735598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ad81306c925a6adda4f9e06a4abbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde723a4d5fb1b337eec3770a99b2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c659f03289b7e341be93516847d7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563961a96f800feef07d9209a129a285102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abaa5e548a8cff3ce235462f304b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d251b7e51254e1d013df64b705fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c1984af0c118c8159ecf606f222f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e010a62fb9be2c24c0a740c148f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e175510f8cd98c4aff555b18fb1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a495f7ffd6705ef14b3f8e19aaf2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4845af2c1bcf025a7e8dbc2d8bb80e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac0136ed6803e5bcf0b2f989481df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23350515e94938cd3e90701a9d31840a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad6e5c007e53f57ac6a5f4f3037ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fcb4fd096137dadc1e4a22067c625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee81342239fec5a093fc968ff10df9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36f38f02e4067191d57c1784dfa43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e3bbbbc68999a1aa3546d74c1523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f588c88da904c7225b8d07c6586644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11522c49b6f8027f3e2a5daabd55823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2904b25fb2cc587fb3973b23b568f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3af69ef7eb086c0aa676ba376730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf9357c8a0f52e981775d3f5e98f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96f33564e2276878f5985e8119f94a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17fbecc7cb5c86ef998ffa826ada8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe21965a00c0f13d8710307a28d15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f78e909b7b3389c6ac7070a64d88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394aae3ded6501825e05514264c2fdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a85adf4b661f66c3752de29628f61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7961cea2cba9c91088b09d96190b66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd53104c0e8bc877d2733cb98c523129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e99cd97d1aa6a94a3ea304ed9cced5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434034f7d290827b60b9d17694ed60ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3b1e6dababac6eccd3822ea33cb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac737169be26a0ce4e2963a2228fe3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80e511f1d1873aba215f2a4df7890134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087243d2000e1220bdece18854a72279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9cc5c1eb097e725b066288fbd69c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b0ebd86a9f574687f7c60594b6b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14763c6bf6f06bdbc0299cc94406bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac438f437d05faade0d01851b8b611f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdaaf30c70ea2d14c3b4f4ca739552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616dab54d71a24689bb1d26e12e240c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7b9f013830e7ca604b4549cc415a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f2a6e7dc2d5b96a492ee1537cf98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a71680b3e0668c28eea43c3997ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69460da670f6ccc76c8d1830dbee69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea14a0678d32450ad1cec54dd5f29e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db96c2ea3dbc01031293bc5036417147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673802c77ba9657b0db6fb33ed62075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db40aa126be215940c646fd758a96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb77a6c56a3cec85d2d30e2743340150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd8946c154a503272fcf559e6185f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc793d3c4a60e979be1d440c4a928e65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a9b5bb2ec370f9828d71922054f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75de6dd30acdd605fd2a1c4df62c3dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e223de2d9291bd73624c615c080b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775552f51719c3c8e3775630fb37cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee40a2f9862ba88021de5a0a20b35e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b018ddb2aa7f9614e97f095e5b51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770fb3a15b2738167350487af29b362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e311bb6e9e22bf124fe5132d591e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b97411c5631cb5d3544d3a15b3fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b0c5d7256bbbb64bc8e876fd91e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c300ea949e99260d90e82c9f4007cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0115258c1d0a6e4d91f1b12ad4f21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab387bcf6d59d0e503d9f45b08901949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee349b30325d586eed23d0b48c03026166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee251041847ca9deb9b4c93c0db25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13602cb76cc3711d50b53355e4510776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a65dfcf64893a95d57e0fa304f9bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74fb530a4a92aec2d02596f366838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ace846579a591fb292b1adc04d859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e787a81fa9b76a02b8593141f5f908172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d801e00070fd04b67cbf58d0690b97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c3f6ddad75697c4367fa4cf19d84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83677072a4c131667d0a98d86a623d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731d4c709bc004b7f4f697d04b11264176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab953c567fcfee8f4f6dcc1aaf9466177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a2b61f3032314e495e1fc36fb1a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763193af6a3a572e7edd9a040af1e95d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f2234d0e789b0f181fb2310299d4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01cc5039970706983734923e660169181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072e09b7c434b3d1d01460756ee30b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae3605908c2c9896df10b3f7888ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387ed2583856ad7722a1d515577aa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7719c982374dfc9788d4bcf4c741185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ae107ee4cf080d6c83890b43251e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a226638a49c3a726c2735deb296c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c8ca5e4b4c371a5c619c4335166d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64615d6b4611685334edad39011833d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f48ccbef8c210eae60032a449157190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef7effa60773949187972a3673bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3cf018d7ed5172618202cde297c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d230d1d6cc9799ba7f133c80edafc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27785906bdca0c18266d217ca1f1d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206149e6b8f15be1d7feeb3a2ddf18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647626532ebc1fb8f6ccefc2aaed12e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cb2e9fb7a2ce30c2f277831d3eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eba440175ae2b3fb3c8f54e4af384198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a80a44ff5d3e602f2f27341cbdb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b31d851e6537ee3bf36b35eab9e25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5985bb8e70697d3103a16ee28ae177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d706232325c446e274b354a3eb5d82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560390aee60375c3910d47669458d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa69f5161a3503127fa19dbd8280a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5630301af9505882a2def667a025a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb1cb5c6d49c246cabd9ce4a6d67a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c03f3c3c05f1d764b8386329ab9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cfc0ed161978c5f1d4f60ed839d40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184669328cc56c00375362e1a8f8e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa57a3e04ec89b9b3b75cf5cffc7a79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e931ad1edf206fa03a8187788a34c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd004f705a862d82b8d172fe2184272212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe59ef78b960332dcd4a9d754fc21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58c3fd23dbd2ba311012c650d7ab2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe78868c96d0e5cf59402497b65216a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf778c43ad71de119b728bae3e82cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15e7629f5351cea151a326ef2a84f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca742ffab70bb6d98fbfd90d725ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76da921021e7211534842fcce9e220219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70a140e1bd0f67a484a02e908dffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a70e9be6e2bb031ee94acd6543bd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c0ea0c8d687feb4d78033629e729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53262f3657be94a9065da9b568f003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c1e655cc014a2bbe4ed8f6678516c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae8f273a17300aa639b7715cae7582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170f5e4c04e6066096589f8389a377226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd3541801fefb628ec06a6b9c3b64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387aac483387af5bc370d96db4eeb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776830ea430ed4999ac92e93ac2cd9df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a36de34ac9e4baee08ea497605f78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b7f152cebb5e87640c90c0212368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ec5dd688374788f0ad4e360a5455232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a8d19d440d9244b4a55276f51a18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e8d375c177839b7683332b0f339c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8d7455f7610a057842a07e669173235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d251c34c34048f54822678a24455236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf15fc7ac3eadf455a382484459216237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad5913aa94a04220a5d0c85618c425238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc24ec369efe958c0226570c941a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ed6093b2c64071463847992319d77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae011143fce3178cb73b407eb4e2ca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3fe0e3ddf5fdad13ee892c68868d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7ea8eae66e52ec46f88f0f65a4faa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6bd5753a89b0004a17772ced1c4df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917166129ac3883ac0db6a9b07cf8d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2c491a3a46989e6dd246111e6d94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c4cc225f0d80576835dda6f5ffda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7a300f2337a2e2c5942f195af81a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9598754fa30f774e2ba2de6617a311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba9921aa65a15cd62929ad12879c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d028570c73b29b764984d5a49ac76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1a591acb665805499955a3396ef3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b39de8e3d1c060e72c11f1b6671f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d135cf841fa55acfe44abe0e5f6b30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24fca2a38b91a18afc9e5e4f903d5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265769c661f7f6fd685951d1e3fcd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73126731206e341918df1666df6c5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde1fa7e2a07f25e20403dfd4c2e324258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bfb40374dffa56d8f019e77565e5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3c0dababc8d64da30d2ad5bb3f79b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876cd4cff8c386fe034888cab137248261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4116c3cee51d19b5440b35c0c559822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cce078a9db622b83785360b1c0093263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2130a1bff35692a0f36aa737789b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d6eba1e787f7dfeeb07fb8bfbde9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac7b4a78106f0fab0a02f671e09f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0531af1a841855f08eadcd900b94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fda525f6f26371fbab212bafaaf30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d32e4e783dc138df2f620bd8daf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378391feead5fbff26fb748134dcff05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca7a6cadfe052304ee2f5c6c26cb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aadf9b3db9ab8588211517045639a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760c10b934ce5f4425469c9160ba22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571801d05c52d27d067515bc1b08df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1de63518c72bd14b51f6939d0128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb767e0d4e796dc3d0aec236fce988c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dacfc5e716be3da0ddfe84690ca65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db224032b8d6ed00a49e018f6eadaec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba653180bdb7ee3428742c282a5faf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833876d20f28bb77b3a40f361e72a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce649e6eacea16859e29d5dd5c1d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0075f66ffa431c9ba97d8c94a8f697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6ca32bb06f9305e1d6694bf51dcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f0559c9bf1ff73a24dda76a05889f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40713afcdf549be58080647b2b2b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe2911c15a8bc9e164533353361a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cde83b0db2ae1a4fae19356cb3ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff2f048295ed3943b23b2dbff09dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8c3504992ecee898ece1b8c4c5671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552cf70d6e5cd26c6161e16b5977463290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02264d7caae8f0e25d7ee3eee519d6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159a175f4f5e2aaed34832ad6aee64b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8afd58ddca9d25c0bfda7e2ffcd696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa1b645a927401ac31eb5b4ffe840f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313aeb40702fe5ac55b12bc254867e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eca252b677df61e1f2e1c9ea382679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2269c562f6a57fe0672a55ce361a85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2deeff560bd53edf0108d658884b75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6798f7d625aab36259930d2be3ee7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5fcd6f6e3feef24895054af87b52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e57e8adfe29421f8488f8e39a160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9808029d85a62543cae03fce024ece5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbacd653ef471972571ffe7679dfd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18774d912d4e441fe65b9f0e07856e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bfd550394b97478f92c28c0eacce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572885e1f2e303d947ba00bcf13ac460306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad45d119fcc1a055014a3ab38d763307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1974f88dfcb3d6f5c02ce3e3a888a57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cef47b283a8411da09f350f9240547309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c83e577a5b6c1fe28a88c9bfdb9f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d15dcc9add4fdb008bc7c6749d02c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a73c993ab7dfd79eb7d36612f98537312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c62b3e55216d7b4f1a0f35318b103313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365a5ee7100fc08eff15a945d1cfb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8106d37d43658bb56a5d91f78a7591315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a326a0425f2ff7d556b2ad752d571a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2edd7b406818bd0714241048050f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be94061f8e55f724c7188a1f76143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e379225fc429fb65c0eea5cdf8140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0babd8b5a43872f9515d93a52abbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a798dd2ce4d735341d36c324d2ec4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc085f7af825b5ca1a1adb92f94ff0b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326720287a09398e1db2bf9dbb965a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f97b00f339c203f5371e1c4840b584324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c044942b052974318c1de91e3c7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f476855550ebfba77523b60193692326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff0d69a37a48deeca155c3a6f6818327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab304f08c3129fb6cae68f576057350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0829c14038340b85ecd18d03b121329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a32b5a9402613164b1908b3e4358330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8b82c9dbdc934853bdea8c68fbef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98c681af97c6c2a28870f484af24b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5c1e25254e1b7e8307f2ed7b2947333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f18946ba5659652eeb99798d43dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04bf3bd5601c41811733d79c57b4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d471e9833edfc171431009e798031a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053344bdc9e1913bee4f91be30027786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763dfebf13e6adea2990afc2354e67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4f179607ec51d009e09e656ef436339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94a342bb2f04839d908bd87a7997d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabac7df0dda4f4510f4487c20e34b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899c965fb0326775480600cc3d7a26a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e59b8f779083fd42b0917085a03e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f237592cafa600a76d34b8ab1cbcdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55875d52b70a95056c57cdb3cc3fea3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f25e6e603704a3ee9290c301bebdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a8dbca455119da0763785b1935eba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311e5b57d4df65cf6bec366763bb2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe60c73d284134e044febae90fd3cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5513891cb73595b37b9eeccebfff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483d8656c5fdf135635de94f5e3c9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac788e9f2377cab946c707ada56b1f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784678b715e29bb5c130f8c32e1ad1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb492f548917d74672b148c66e8bc811354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496da3da58cfe7a542cc41aa5488a2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638bafd63b9fb282d5436d2f68f12d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187b0666b9bc6f2365f8af9e2405a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb99fbed41c4bfb674270bc1b47bf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad348349c27e3d29093e890a1d615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15926820249e984d6fdff268e9540314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d92fe8158b5f54ae0ee2fd5a54a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c7a582766422813411f452c11a74a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2a8a092e8422a177d8403bd90ae2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c79c36eaa268a01afe8364c7e4cad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104326c9d52a5ba423f5e4e9aec2816365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285fe56c2ddb4d0b03b433ae59dd07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3a3d2f2114321a6880f2ec928602367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82bf7a2ae0bc07e77bd5011d66fdd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31b2fdaeda3a52f9ef78bd466960c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec306bef69a12b71633978d69604f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb78b90cf86531b35b926f642e32fa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6271850c840c504d67e8f3b072ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56fbb628a2f94ac438d9373e8da31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc9ed47845953c393ad9ac4cb74f2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcde57ccec1dc56047d33d96533197375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d03692728e37153da631bf4401c6c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c172bc05c9eef59431604c4ba505310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607f5993c36932a1899db2d5b2cd7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186e966139303fce80cd47320a325e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d06416369e98acc5916f8fafd2a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba277bd10fbb4aba5d346630088e98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e602acb8aafc39ba425e5e5f074d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce788980f896ae7d3be7e62f35e1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131e1d608c214d7046c5c6ffa244eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2383fa19a2155c83d63b7a2c17a245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c342752fa38ee482ceab46e78e2262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197013f3f1384a9f3f1c42530dbd191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d15445304f53ac05c1172bab2e6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4f24b80476659a2b36fd0cb43b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bc3d0b66bec42a493a606ab15f98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48afdb4ab9ad0c1980bcc3475d73880391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa9b892f552f247b90d28018474b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ddd6707a48633133ba67dacfe4667393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e009020b2b3ec4a019c2f3fd0c084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ffb198a70141ba3249bdb54f1afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657454fe459c15d25fa16bb1e04af17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ddee5b404e42ade1921f7c3908f75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea64f2a5069c3bbf3db7daa0b5191398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c944e043101709aa0140881cd9e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c30ba86e37efaf360cfadd887b3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66d61ae6f13dfaded59bdeb3d9a35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e7179f7b2df5743c8b3c9ac52ed12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5cb4b1cd2fe0d7e1ce90b75ba28f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15555f3c4b92800be205e5714eeac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf25753d097d813045469ac51272c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d287eee8fb70a9cde2e89a3759cf8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7c020b6c0789b98613cd0f00fd1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38134400bc0de89118a06f03332e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e42d65412cf2c1605a9a1aeef49a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60440c86e97c58ceada65d3fd46c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812b6f09168c892339f47a1ee6b0f6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7bcd3fe48d9be1f8bbceb9cd80612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7163c4f9fd3ffce70c343a3f80cdae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e20a84a6a2f1d4d137207ea00b54c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d4fe41c4f029acc61507b2f14ad72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947ba370ea5777850ab12ae594c9dc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d506f9ac5f932775f617e0d0872ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b97510896619f83af0918cad01c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355602d23194511eb788054c584b29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01802e020959a400b16e87bd5d695bfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8beef767ed0fca03ffa5ad9ed6c3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff9d3797bcd8874a23a51b4109db6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39a5818025e8179bbe7a8e6c107803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb20e4be26955e7e70c83bbae3600b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41004fa906a8963648366a598fd4e087425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c646dff7b1a2534fe3a13be22f557f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d66c325769c2dbf238fd86c8816d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e74426810cc3c6783e78ef1ae462428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ed2d9191c83d247168daf35232ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaeb9064a59a774db5cad6721a7edc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabde4f35cdce46a84a2f8a8b44dd26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fab51ec8bba383200830816159823432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb21af3e01ca290cbc4943ba14b15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8ff5140eafffefdda7337a0f5ec2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc739bec0816f7bd73ab9f96edcd36e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920118fc4a063d8c1c0548038d2c35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb39037d0d13a741abd1ca263b7f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66b8c1665200e2dc9ddae565bcf64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7607bc4222681071a3552e988a0e5f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7250662207a217128f0514f4b54281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891032c126fe6bfe60d6236b5592817441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcab771f397db8d9a0ac1e94b8e8c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd0b7a3d0d17874f85aa46796711f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150c23e92b4512234294ed8f9cbef0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35795705c02d55ac1021938093acfcee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24da09a328663a8dc3f61e99f3c0ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df30901c658db52b8fc2e9ebe1dab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db47d4a71a434031f4723182f71f5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307eb4da0f5f2a3d3279ccdf7fd6ef7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aca536d2aae4928e5b943a13c2f46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98d8a9932c89485eb42edbd41498a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00195ccc698b351c21d90928df0f7d30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351964e5dc77ffe9c899be96cfc04127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7ccc3432fc2f6847fbf92f2a05ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f25c5ee8519ef32bf0a6baaa2929d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f881f32cb9e08e7e12ac6cbddcc91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa589dea696961fcafa1856e92e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0ec215af3f54d59b986bbe9f5768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e91be75c27c8e24c375e8b739208459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0a79efb63bbba0462331e1f9fd0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1a4ffeb897bd42d7c5aa25f6c3e6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378db5a82af0b92dc2b478e6a0098f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28596f1ce3a5e83a16ccf80a19d0307463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b219d5213c45701959c491a3f0cd21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb307017c34100db3ef98b6b5c6ab80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07e546b38bfe0ae0b408261834f49e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d21bba9f46482d24dc97fa2bce4d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3e966b6e07776f7a7840f657f655468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a802b13bbfc3fec08195a2fdf422a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e6f601169b3be997f929d6e03aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117d155fffa0adfebd63d26f88ac65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86cd24d53941bd69482b2d0b17887b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d376e3338be49cadf5419dd3fc2bde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13befd9828cff113987a9f174ed145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc58e07894b7f4e78b4b5288ee7cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64767a2914fba55008a55f110d71d471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2dbd1035e4196f7a1db94f922c5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc079b24c74f901dee164bbfd37da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b01f8e55873744bbc2697f8d05d3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c484652970a52d93aa77d2699f940480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b747b5856a692b108aac8115384291481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a2a07bf579668cf24e0133c4f0bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3918fb9e06c1bbbfd1ff1df84b913483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57ac2d27cc0b5f9b822ac4e5be202484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341eabece9c9c11e99dd066a65a2ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1283e24ac4ff1fe29a9b912a0dcc32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6345b5c627b476ba4716f7a3e9c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d3063e7830e248e3f0927a07ffb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8df41c4dfdb477e6f4e99355483c12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb637bb92360fc9a42d7cc401bb279490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c587ac07ef05250837a675903104491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93288545693f4867e1d31fa77ad93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aafb2f394ffe9a5411f5b12a4fb4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97afd16d3f49c340d08c3636a82541494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411b98397038de81814f91c9ecda5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e2c93d90836c3f4136cbbf9d3e7a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23405599e750d68114f7a5d5389381497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6420e25dfcae4cec71b8b95d8eb81e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6101373583c6dc01c17288fc38c3c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d5bbaf119743c47a737ad2dac963500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f1442e7ac7ace9c5fde18f3fb2a9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e113f45dd1bfa3cd1cccebde1ce30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda6a844fa1fad477943577adbf730503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd776a97500456c732d1359bf1268ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8e151b370c5af9fd3e2e5befb98f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b741494315189dcd538b535678554506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4710c458499c81a38046c8a7cc3ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5403a808dad45de038a64d2a2ac222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155ea96368f2842e24e6f9ba00b864e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b579e524a1119521bce69790c682087510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474632278d3e9512d2128ddfa7805af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627358c4d5da0f7f2287fc94bcb5d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c355383adad64cad924e271b4df2ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2750bc33cb2706fcb02e414947588514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792fdbf0e87f63b0bba8e8187c4033a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b926e3fba9c93d2d34a34c854890f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59117226d278c2161983c3624fa30b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8cf1faa9508c958e82238c3d1f84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a318b9ce1e92f589240efa9ca012c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df508fae6f34645fb76cab22be892b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9cab6b9eb175597862bd9f71694ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce1b111ec5bb185d6eb89f8b162db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946382040fdf2556927f656fc932874d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a8c1cd68a2271440d218b1695dae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c239e0ffda06381c79d6c3467c25fd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e2a25a85d62ce18a00c922d11503526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a53d32ad40737712e92a112163440527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e1ebc2a54ea3d87ade5028c53b91e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1b4e05364db18c4c62233805b9c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be3dc26b74a77da7f083e79f70cefd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c441e63a2c3a4e61137b3136f4b6d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9cfe2592a57487aa47ba94cec6cff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af929b7fe25338e7f967c97f917bf6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeec33c147971195b63c1c6a74e3b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676da1343e757bfedb78634239c0497535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b4abd3d0a18046ef7621daff4d80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a840613513aa401481d51865aff50c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e5a19b3f3509e8f9040b63bf67f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac813c68fcb420206a8c223c15c4c94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc6f7a7f1993dd09a7e4e266c6815540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614526a7709ec7bd2ee7544fe2de0bc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897fc439b6207708db847733f9790c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75fd4e66962f4f89d16e21bffac5f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3af9958be1ce8e92c0a74a80639f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40384ae7c161d89c200e3685dfaf21e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63caefcbe9b70dcf8285a235086e15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb499f398255a4c02a173f9d5d2c8f8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4756403ea2f8f15312371ad45e83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddddb81b79514ad974d67328a47b69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809385cd0a281ba644f949ca9ef0387550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c4d2c6d7160060f5da11b47b7167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d3190de245dd9e006b658e06daa76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882dfc1b4a1acf89a75573a079d4523553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7fe812a20dc44a18bd2d03374da5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5789b19ef982204e8def6864a52084555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e215e8b1d1c86733c7990ac7154bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b35c56202a6576c5855771ac0accc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193691aa88f850a83293b979c3301e9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911bf8062cc1d6db76cc9ca5052bf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e989ff7c3e4e1bb520fa8e6c3c7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e77a43d6d66074602e44c1e5d58f19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999463068841cf299e94eeead8027b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06102f927e27163964b23c4700dfbe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e22701a0aeda0ef8d46c9eac9d9ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6774cbda66ecf539aeb7f46e437e84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3389430c443b408037334c18ce3b08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38c1a4667d9935d5f08533e237e45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc348964d01d9dc7c231d80f61338e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca0ce4527cb54d5e61c105dfcea5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e452bf24ddd2babfa98a8b32e3dc94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d811b134816fe185f95da31535d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f45130ecc75f81860f631fbb43893572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013677086aaa88b455e788e5da15b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299bb77ac29c47bf6b8fc3dedf2ffac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b89341a842229fbb1d16b3274c99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db93bc2762dad425880ff154eaf5c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4ec3b8cff5481e72ebd48157e677577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fa0014e5d19b1935bb3abbe1c855f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add5aed55091ae601eb23f1720b4ce0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a71b09aadab07071facce165ee4e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821929fe6f6b0bfc7f7110b570155dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040de21fcce7a54c5533e3c78f54ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab4235d6c71f78e114befa032bd3c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fe2526873969d66dff8f075053110584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b35ada7db6cde6e625e96cf0d8346585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc867543fe5e22236fa87948e8bc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b937bed7107e2e2c4f6c949d9c499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40257e178098dfcbda9f77b1a174c99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c82b4f231db4b537bbe44f2fe1eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31635c9c2847a3bbadc952bcee505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9358a6440eacf8a162d97bd3d875e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55026e0097d3d1692de276903ecbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729c2677ba082ced28eeeb8bdb778c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2010d13fb46a7c853aba988c468ef4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572cfde3c9a1c62663c273a906cb71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c1b875d82ccbe90a8ed67d4406688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20efacc883aca530002134bc0add2e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8911bf36c2b113345ca637fdf5f9f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d42eed3989186860bd7fb93122623599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949f610cc36f93ca0f58093f917110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe2f6ba25a0ccdd2ec5abbcbc53b49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115009f14b9b66fda2cc3cc39dcfdc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc413325aa8af6bfbed13fc6365de299603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da05b4526d1fa931a8c8d335b0ab6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60fe0f0ae05e0e92e92dc6e22ebf36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717fa16e67ecf6b2d2e037dbf5f1c9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9bb94b233529d1de84c70baf0fea7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a483c8e4b44c6120bd9acfc334da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d997b49f7212aecf8b5bb3c9e5e3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06a22749d1281a9491176eee1607f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ee869bf48a548074bb1d8895f801611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53c547f0b8183485edacb856670ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad0912b89d7cae45a48120df3d98e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dbf9335e87feea33a2b42e4cc17b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeef0c34c1d5c66c81658c900d2fc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f5315d8f49b2ddeca7dd66b45dee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578432e4f3b1dca86ec878e9eaddb0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fad0f643829af37d2adef8b1aab2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c0946b78daf7b03c64e9b7fb46af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f30860b4be1f7919f3f44f32500ad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98fba93a87bb6be744d726b6ccdfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea121f54f8eb04c4e17fa0f337f527622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59676a1cf15d67e0780806513e4f836623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4b031db17ec35741889684675f35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770e5f24be3b2b5996859406a314ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ab24c8fadbbb5b9cb64c854594d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df7f92cde022b9dd630c24c62aa29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4435952584a31cf132143e92067194628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351466771164a4e37b18a31b918913629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764420a94a01efec7d71a16fabae799b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89c9e927cf9627496613004fb8db4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc4751f4708c879e090d8e1ac56b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644957fdc7d03a6768c59830b69324b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156068cb0b9edf540d34e234fb1d60fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf61a865a7b8358f712db71bcd7ade1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77aaaad620c866f5d37d2b3a1fd3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b78e21194b51e0110aed8ae3c0d6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd07b510c8a04536f31478c020c95c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385295c9746a9e2f30e4e30f5e75335639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851b98efed9e72675467aead7327af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda610e72a1307532fc7f45a94cac0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978f54e2065aec0fee240ed56ca455642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a825e8ec40b730877275500bf951643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f547fa582287b7da14a8b1e40f43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4b65c9b3464a986f1e34f0103ce4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891abadbc649b79e34ae6c579dd8db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98c500009c7a0288f2b601e520cb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea1187182348f42d7fa43e5fc75f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fc02ddc2c5a5ea40f31b8e2db631649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63285b7643010a791066865beb44f6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b7097bc34b564c571b3af99fd9cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217abbb7315aa8e266e1fdef12fd2aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e603ba235268eb1e667180f9b3d543b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e01f979b87d2e0fde11312ab7dd0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ff485dfaaaa79439a1b1af4549ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ed2eec6b5f9c730e345844a99a91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37a7175b56aec4512ea11da12d733657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071390fa9a0675ad87e35c1366c094c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412b9c9ba86fead6c2dc690a2630ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522411226a9d6c0c78b278f92db8fe54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f247b5caaba7d1ccf5011bcff8f163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637136cbbb5f3afd0e25b1d8ed5129d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f90ca86beb44e1a09c32c5d2b14ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd8fe232d29e68e93f80eab71262c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee30abeb20887b24dc15d2d209b7c41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd63d4d87edbb77bcac935904db1ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73665f3d8735d457a619648629d22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161b8f19579e4074742cb212bebfad1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc04b45c446e81544e9a2d8fa1680c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269dfcf66eeaa612d66db3aac41c15a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc7544fd243a253233a78462eb9c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e1eadcacd6a3799b23994b7d8b925672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87538246b62316cb778b8f142318686673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda72482472d321eeff77b1155c1d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94532e12d1e147fad67afbb15e52afb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4978dde5c75c8b7bfa3ca6b390a37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047ae34a7463b624e2ae99b35c29a3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2389895bbfd2c17ae22adfff6f99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2972d965c93fbb092b12e5f15e08b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9781ac15192135c11e1b3af01dd324d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3d18695e5b3a0f99529286e89584681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ee4ae6f3b708a6b16315c0d98451682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713f7c999a0abe582ba0a3c71d4e3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8683352bc68149ce2bbc0971900e01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afba7c4862e87bf8180fb640c925f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52976cdb83b96c4ce50e98a6c0b74187686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e00562f4ff78679473c3688fe0f47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299037d313c0c4211a6a212ef3c2a6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176374f18e3d115b1372b647b1097d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6619d98624d66e2c93e969e164b88c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30befc265e2406ae92782a8c15ff9e64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aedd0f8bc49a196108aa6b9b39db0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1f58f7d9d85db58f75bf9368e3d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696425bb437dbd7f99c7cb1ae8aff3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97db4c81ada125aaeb0b894647b793695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4de8788063dca021152add2db8391696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7fdbf55d8dfdf62ceceb1d111f559697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94888062b253bdbe2ef2b6443bb10f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb7d5b7c997281118cac6091c80ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1009bdb2a5b176b7ccff7a890b17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43213f3ac077f2c65a4c9d323cb401701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4689190fe7422728edd19cd5a5cfab1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc797c854bd02278fb5562093f11d0ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94020ccbf17c3a6194dde498c994d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d84ce4bf8c9c7d85921ca8b61f4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740633720f39257a20f8741af60841706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcca06a8b1142f38f9b149f2e6754ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d963a377bb5ad71b842465d473d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a424bac362bc3c7cf8257c335afe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6267866dfba86d6db77e58fd55a0e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1fe9a6ad70e0296ac9441e64b2a55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d1e6e096f54fb58d8af06f513fc2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12f960c8f4628bdca0189c0e7736c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a396af89a5694c7d648678854d4bd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99159c608ca02d36a3cd668890336715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bceb4dcea68d03898bf1e81267aaf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a724d6305f739af9587ffa1f09f0da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9678782bb6f9e31f136625b3eabcb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a93810f39728eb079ae5e82e49f91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602291ec14372b61bc1de53557714d86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8bff2f90c88b3fa3553f76a951b1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b8505fb4b344b4059e486a440baa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a48eba58207ea6c1d9bad28cc8a2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24508513f1ceecf5a185b8bfb3d828724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee91a299187ac70c5caced39ce7c35c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500f3ae7703237dd3f3a2fc133531a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c6065f6aa1e4ec03811e61a529d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d9f1d3bfe29920159eec6b876d90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a78b6a4335a04560f1df06c6b4fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75072e0d12081790e5338e3a5962e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebe982bc93ac5bf236753c74a1fc98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfa0c42ce896a07b398779533abfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27627d88726558f1ded232c6bc17faa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f99071b62ca4fe640411cf4ce2dfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b9db36140fa7f48c81a9e6bf6f25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c25772ab92d37d82b78f26cc088f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d86d930ac401af433f53a7b753aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b30f78748df7a17fe1211b5669489f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375a6b8a7ddbf2c5f70770512d93ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c515025329de7445425f38e457720740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b88173b74327a4b52192e4509e899741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469370b16365d1f5128d342579c24732742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351241abd624bf567cfe87f4b04a0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8469804f9c257aa218ee40c8d07c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baef5d1b0c9993532fb696f6b3bc9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0998634de3d40e03c6188c5943e91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65497a869aef49ffa0cbe000ab27d14c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65c07af89262e869bc9fd7e6b665a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30cf1ae2b8cd80dfc816237672a56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657a1b779fadff14f292306712980e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d695c0e76601e847a40d6a48850a46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aeb1cc2c617abafff30101cec1006752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea83ee86af72b0f54237e8c8a7873753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc763ad8c179c23c6f7ce1d3be93c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b658dca8b2b910365e7406c9f02e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8734efce157fa3d0fde883afef4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1a15787bf271ffaa5ee544f37d19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce6f12e204572b701cf6f107682da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82708066e97752a00af52792c48d700759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b223ec1da69fefc9bec04a0424141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8b14310fb20e0b811583e97d53b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229033c05302297104818c247a01fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071bc3647aa4c597d55b33d8d7702a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7ee779e08db25629c9b5042a20085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216c26d17dd084495870b671736f4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271b8fa5280a2ff73fc4c50e6570d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068f5139abeea20683f944e383f3f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d612a8c43a426897f0b394786e409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0ad0c327e566ffa0a4b56bd2261610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392aa04670a6cc112fb39f78e81fd7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b578c6cee9781b662324ca37bde112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625573a07d22645a01deb395104798dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a18f14355ac3395dacac53851335314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd22f30a7871c38fea9d8f11d4f441a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630525331aa59c8afe84f657fac5825a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276007a55c0e13c2e6b489f394d4876b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a98dbeb675d31a2fe95b15575e7f6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f94b262acfcc6fd7c70283fe896b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494527247f6974f95cb80d8558f9f6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d7900d961cf271871bc8baed36e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce650fc083800a605e7872693915b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b78bcf3063c2e66f8adb1fb10248423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb4ef82645eccb54035e68bf73716124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff872d7c30d92a4be7dec430522df7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ce6f83302b9067d91e6f5bba502be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040d2c3821853a229f802c9025c507e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936bffa1bcd668c603407bf13039cbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba876d3159839a4efa63fb2f8f59c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388ae33a6ee245b97921caed86175530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473a5b618831601f35a6eb5bde396931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb6b020d6af7a969b46cb90b4a37232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc050fb03dc356aa94b42ca07741831e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041ebbc4b83387c7c946bb71563453734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbd7baade9f52e259aa07bd6f902335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf971a8e604a37aa938d04868ba5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ca8b293c1ee8ac2e3b94b380b81f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00430f1e3aa86b07548db56263fbc38a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6ddde223ca7d8853da2244585e9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48527da48a92b3b53e3916366dff0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd8d9bc58300162d02d6e6f01631341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211642eb247578a4357724d8f8effb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3585b5f30a287f6c30b82950a01b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f3da53f42654f2b014032035dd70e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efb685bcc24372aa8037cde108b2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213630b0f1f0eb30115ad87f4bba9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a4eea322e7ed79f99aaf6806d91a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaea0f77b25c846e41a35f20dadd0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397721bb0cf610a07f3146a1a1934d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6e7f284958bae03167b1c7cf355d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4ee71c0d399a46e0e89e48098d4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b987991bc3d9b061385fc08bc12ffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9731f38eb9052823b6501b3c4ba6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda40a3476b86fdca7bf1d1ffd1e1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537d93575e15ce199228be64ae5b2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36debbc57362a6f77cdc06850e1ffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4391606457140f35251c4094d13c6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751495cacbf4fb648613c92eb977178c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd158dd90c148f28f4eff667428f4e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bbbfcaa13fd9eb62f95c061e1ec4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00aa200f8d7b0e782980ebca147ee361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d0a4621fb40185ec40514b1ef91062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c547ecaf3fb70ab67ac8d8062bfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea8a9d9ca7a6aa04a418553996721564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4202b8e0eb7e6fc997870bffb61909165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d38364efe541df5ad1f383c9f366f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38ccf1b339a3edfccefa2a230b32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245606f8343332f82e0ccadcef602b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba4945cfa7b8e96f0de59f9915d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54897bc71875aadc30499c8f5726b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e6da26b369b085352766f45c1d25f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3453fed08e7199ac399e71f8dedb7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46b861bf0b099f98cffd270686c1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb347cee715ccc2a80ad62fc18459574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965e8e8be319d531a2454a238d788475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213887a73d2ff909d6db004d245ede576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c555274dc21ea55e198d85e29fe8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dea6034fc39689092331313e4c15d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727247cc10478dd144c763d11304dc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064a0038d863386c61b7ef76cd7e3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b73069c59718ede3a85852102db8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7bc5c2c0af567f352f1b0e11759082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d5c6f9646ffec789c9fc7d56369883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960332840ec7932e2058ad29c203e09084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506528f2e05b723a4bb98613c45438785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291019257e15999c864605003cb13c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c79c1406d78ea7cf9aece4408f2ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13eb4b070eb14cb99d6800562597e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e923cdc5a9923955679c1c0142a18389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310836c883a369ffd4636877b665ffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475364c30a2f66a200e34380d62236cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da67bcccd5893ead8378d890f6b0e8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d063981e37d504948c1ef2a2b495e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3254085baaacc46eb840d98718e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b993780163af1831d0ba87d862f06d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86edebe92fb3f7382b097206a1d3fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb39c17ce5990000e9ee55df5c7324b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4151cc5cf0492d71c1157964bfc4a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d9effbf3ec8509b47e01e1bbeff099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f743571f513bcd19863dd94c874e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9bcd33caddbd20bbcea7967c110a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d9a66fab879668a4017bb24e42757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0558bcd91c3a327a730e6344b350103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5884cf52911fbc710700921703d16f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0cd2ede9660f2a9c559ab51bd3f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c83622f11e451ca89e885314afd21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bd4519ab28ef8f14f1e0427e373cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d99fd799f234be537a36958a17a73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291b4e04853f9d1eb782580042095e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632a091e9f8080e90ce60b56110b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e471bc5fcd97610b4c877fc92413f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6405c5382cc1e95291fefcb1ea42d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3927805d98f73f0f8e1db7743744f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa8b35c741fad12f1e8ef194e3df7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f12696f1f7cb552cd69bc6b8d247b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9187b135f8fe2773ec75e080123a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911232fc250180ca08961ebdfdc5fe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef10a841f683203fc30a3cffdaf0eac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5732af0b968103491723dfa01853119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979e652effbd01ab302831065fb00f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7cf83b9437675b0a3d41b497d90a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9ece9101810c7e4d5fdc76402362122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d78a4df3e935967fd68198e1f59e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed9c2d65f2f4ca91fc1004dd33525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2c3dd9dfe8ac2bbcc2ca016891f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28002ca4be51cbe0115eeefa9c24bfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08548aef3137099d227e92e67e986c24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda098884b0b5ce58d5cdb1bbe973b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e0a5f42773a21aa49a613a544071129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa245e0eda21303a70be4ab5a1e79c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b390b7cadf507825ba5ce7bb0920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f7c9ac133c7a132ed90d0a86767f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cbc32d0a206b19d8eb65e7c88adda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3945b8f28331f9ad63ce42b026d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e970e21b0571cdca1f01cfd9408f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8b738eda02bd86641e16ec59e2f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc680aa4c3998ae0cb845d52514d0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d8c0f9c9de4336b10aae37077cc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d59399e18f6e42af265c2ded7c18e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc4a45d8fa816a08623a1d1e01d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c11107a66a65e77d90faddc5f79b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656282b3f64f505e471197ecf311c15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c75b096bdc221b716ca2c15140d47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453947d1b02642c96a7146d63f8f5b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971ac9a9560aaba5ddebc99f7197cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9f4b71772312f4b0236875f88787a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779efe35d79533be4e6ba11ff216b59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec09ce0a35b0d997a1e46c4491f50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1285078a1029b677aa0bc250ee0f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971648757fcacae88fbe582547131c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fca526fd0e5dc07dff582fae3abaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a14fe113b9a87fa03e7c1f2a3626b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a299f33b6909487611c31a5dc5a18a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc569ffbdec19333dbe01403be6a6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf56dcf07f675fe66a3184eb564012155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e7a8ef669e4882cf2a8577129bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3252fd126035f9f06f1b968509c36f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3425149f889dae7e9202611e1be9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702436d83832dc00db81d74c8caa20f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d5de181e6cd1d1ec5f852398cd95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72aba5d8b190947d819464b6f5fc4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9c522a31faa28b5de9837d75889be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c623ede45f135f367aea81a32fd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c47b8997368c9a8b86618a827ec647164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc35c48ed80ad6b8cc3cdffba31e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f6826d24418d356f77347eaea2cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dadc707073712819c4d76dfedc8b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c83b8783eb8431274fd7ec474ea93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201b58b833a202d3c3ec007989bc5ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74bb07138963bda3ec6884f942d97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a81f7bcb83d28469938497dc5edf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5700b57367f2ef971361384aa59db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7421f8c9f5cf7727469d0372c9782d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63163d64a9ff5382dc05b5af8605f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdba14fad2d2f1dba159137b791b4e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0d9e7ef6bc846101e0eb4de13c7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4e1599b5c5b42fecd09e72388f6fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55375b72fd92bb8763744e8f5523e4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372fa7f7db215a7d602d4f9b3da6e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dcf1630830c688213bb6476e3c59c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32e167d7c35781ed3f8b214daa4a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa46913cbf15e887d8f5272f01edd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fcd576d8e36bbcf6fd9ec092aff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c24eaaee45d83f274c4b2aaf34c4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeff2fab94bf63f75eafe0e2a64050185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee532a1920344c1ecb058a67d96cd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef23f702cd06f7aa3a12f7a087a884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50760636fa1dfbf74ee954d2adcada7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883a882b48ba2d6a033707c62f7d82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63c91063d30516ea519db76f8a0fa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8463e34c1b6e1bb417f502b1481a4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fdd3ea61abfa287b8d36d2195ac1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692237b6e373d3ce330c04ddbcc686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc505d7a18ed9dcd8a8d34db1d0f0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b986088a649661b136604df694f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb900a4b3e9ccff4814cc59cea72b95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777a051f43f20e76ad06886a7ad130197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049efdb38ea867dfd074437a68e80197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c9a27cc03d759311ba07ac8a6610199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216cb281a6923f84dfdc833d431c6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e70abe099b66a9d4a10a98388035c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34cc49cff50e6209b482c55bd998f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1272de63ff101901aba73f041cbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f80079214b466e751759d6174ae78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866c7bdf971e1dda177957dbf240e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228717eceaea0927986d6b06348cf19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046372af0fa716f7ceaf027b046bdef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b630d9d2f970c77174ce2c0780b50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4665edfd5ca2dd84844f9f0d6cce3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e30b7066d882f0ed10c8c1bd6d38d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909217842ba50af1df5c240b3ba81fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cef0fb9f3c53d0d496968f4713110212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd289abb4d4d9200d1a3b724cb189b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ba82345c4b330f4a433a26249f98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd2a58bc9ab497faf53a308d8310e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aebfd71cc6c2df203f122c080ae614216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66db70ffa95c23dce3ec852a92a94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8917fa63023505517573ba2bd7fc7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57602a4579b1f916bc534700deef7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440789d5722d06a7a3c69adec75203bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff552a361fe7e23053a79c59df989f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32fe769e5bb80d056b5ab7f9412556222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f56359a64ad921823c9e75059894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd05848cca7463b3c522b44dda7ff2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef45306a774ab376970fbe6401d05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456a323466d1a5e43e63825a9ea3144226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1013e30ee3bb912f446e31288ce7b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b174181f67190cc2c71043d0874ba5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bcb27d469366b4792ea525045b7a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992dd37dcd31ae5e7bb32a52708e86c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b48cfc933ad7f8263cec90b1417f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e04e9414ad018c3c7d93dde6e079232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c375807de443bbdff98e7bd0c08cd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c4dab4477691ba09096099c7bfa73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b0e3cd310b5b2dcb19290db421a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ff5b9c49e77bb70d65c3c68df256236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd7da04aec281156ef7afe38a4755c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a51a21a06ff6f9b8d007da1dac4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252968c13ff0ef042f1a800e561c8b09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551b6fb0e9a1031757760a966c099d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41f469d636ee0242e45a70594cb06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57f39d55aef83849d51c17f8638b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1371f1e4ba0b128e7f6c7248eb32550243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45ea4cc566bfaebca8821ec621303244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dfe2f74e19e79cb6cf4e08acfa5b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260e2cd7db1ef917a8304237194da5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24178ac84bb5a320d4ce471dcae592247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c590c2327dad1e1d00b512d03b6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d26ac209478b0d813efbab777ac13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67acc88185733de9a5d47cee689d23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde3d413f2dfb0b172f20b653dd189251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5db00adc4297a62b56104fb213c0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb33e2c68b0762b4edc997cd9c5bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b3c60a959793b87a874d9fc3eba6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff7d13a0136a84b97de069e19c348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ef48f5447f8e07cc192d9669d18a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f0c6b015cbda145c3ff6824bea73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b083f874836b614bd1403a7237f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a3d7d629fbb96fdabdf619dc10cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08ccfbb0b6bffd7f380a2bccda018c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d37bc5fa16595bfe4af049893f6ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c1ed0501d693b01c7587c8a6391b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db49e63976d45bf0b1593450ae36e30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a3a210337982fcd2691576ea7f1c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e5cea14f801e1bb7ac541c0c4d42b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3a0c9a69ea7249719e9053731057266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf1b12ad75227675328a53b196f0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b7b5cd63eaa326fb64e18fc59127268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341e946fa125254bc4ad631dd93f4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba7efea79dead4896d348025c5ff24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974d540154f3e5b2e165d4cb045554271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172beff350b35879792d400125044b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd7a2ef956a2c8fed962f6f030c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d8ba2d182b88e5a8d9f3a9ec2e0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f727d282846c6c0349cf7f7b3ce276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7f383f2b698aa8eac6c49f24d5b66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ca6095f53f200dceb79c899005df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a350039d01fa087fa0d584d06e695c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca280e2b1bf2ff784f821130bde4146a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592fe30845eac4f82edf4d1c0d62fd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b6a3c477f760c40c1f13c90529f44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfd7945431582f670b7cc11be6ad3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c88df8e32766ba42e69b6e30bcad4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1218572f0a6af7d3004fa5c299de3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e40d482097fa0aaee16aa7ace291285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bca407267cf5ad2080c94542723e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65686ce0fcb9a3dcacf47a8c564be8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441919d52d39a795c5304bf688ce1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1192770473ff05bfda1b8c6dfa53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1effdd348885aba7548d32777ddda41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb97e277392c72053bc8c11b07bc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e829f5f9716b717fb9f985a6cb72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cab0058af68414d41397b77ad64a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd76002636954bde01f85e7432224294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f2bb4cf681a810d96cc23da01f2a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765a48ad245be62a3a19f49520838d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71dcad200d88a90b1ed0d64118f236297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d104ad1aeb1eae1647d33e8911ee03d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4cd742a7cf421c074e2b726e0a20f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b13a65d50d8e0d5cbbe0e13fec9756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2016aef7be7f0a72bd19849221868301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c94020d8e6d6e1eda185313d5650302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378a7fe9a0e3b9c4ee43e9ef4d9ff68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb22b6fc1a901e33b85689613d039b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd4fb67fd40f2c017f75da760405e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd5498aab42784399945eb6e0778db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961216cbbb4ddd5d93e143b144aa9806307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e52a024fe2617a9a5685464dd3582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8aca0fa73807b77b47ea21b4353b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844645e453cc5b40b05efe4824927b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f437b47e717f056e36771743faa9c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f44eda10ea3b313c0759d4d08a4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1789bc3fb9a989dabcdd9fd644b3b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef6a1bfc8e5beefc75b31607e5c7c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58a8478f5b11269903bab01314c0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd4cf6fb502ff5949d062b122fba6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12988191ba6721a9efc00076ff5da3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c6bb9d87b4bcc7071f7a56317fb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddb91f1c4774cc90654ff999da906319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7cb53db163ea8583c9c0a14a9950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b64e16669641296d7249e4d12dd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87189f7ff77af85361be6e703b4e62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9cfc4a2e180c06d809f785aa50790323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34815e3650ac30d661c64cbbaf0ed3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882968c21ecf8c8294667ad3b9b9561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a2e7684bdbfa3ae49683332a4961326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512af9f599bbbcc20893b23f63a6837327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2ecd328008af46621f54ca3de6ad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea620f6a59fa13ba30c0353f1cc25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536f4d84b8b2cf3c305447815f3293330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2ee7e05b031a9c6a51ccae348e5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36a58c01aa30cc487ffc32bd08f333332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c9e518f08ca26d93cc9d4c7357d1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a53b1e8ac780cd012d15b3dac8ba8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b6de3d09c16e848d09d1b47577a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4d43d185e59ccb0de6bcd238dd5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3466e80e579402e953992e7183a4a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be3be786ae6919db334869876f460338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b05297617b019d17d8cdbe51b719339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4733e409696de04e7016660c23c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1ee7b02ee74068fcc850b12ed2ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51776ce7332730f79fb751979eca1160342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812253f2b84542ee03a7a6ca7cff71a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59d2160ee2fef7ff2c335808f9b0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6900238bce696a5064155189abb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf81b8963d28908ac08f11109d6425346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d64854022e9f3784d88e92da06cf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc48f5d697213769b761cc09b8644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e6d3a08f364df551142fa1d526e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cec2e9c665e0bf2432024f77be052350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996016baf0eb3d32adfe6fcf64a940f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdb509a474d0cb61626aed27dc307c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17afda3cc0b8126b009c425b9833a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323148048bfeadf34463e40598a147cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b77893006e8853c81d89742b1218355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff32ad6f195097771730f1c747989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce12443fe5aedcd185bb3a161834d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f68c9f2db407abb128947e10290c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc92a26c37a934928b78eb962624d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86fc907ff9937385a1b32a85518c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af182d01ca9733ecbfc807b6ee67c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c0220a9feed8c25d5074588c3d762362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258a630842651ce4eb4f56c8d1baf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023969aa428edde49de54940d34de1a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a1a8a45c24b32b774d3f58f604f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2725d2e91c98e1f062a5f561aade822366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437779848505ff5fa40cf034443147fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e453d99b6001e901600bf0976750b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252929084732a8e7407cf41a103b9bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac153c737e4c9228d10002008b8c1a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b6784c5c0e902c353047177b06af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06609ab0001f28310d9dfc1dc2b85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76adb19c3b93426b199c746e61f29c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e07c7be08da4b6e5dd555477da01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08e8de8c04da9a6a628c58d9f8a52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dfddf74a6c0ef12687d164c603e87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a0af93a3ab615d0ec792dcf7bc4dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c9efd74341a69d216b5cdfa3aece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1db9a1f71dce5f8af15a2184ea0cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e3e03c8d9f1012c916adce2d3bdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a70620ccf86abae68596ee0ca737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8aa77bfa1a206a61bc0371fa8b85b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718e191e96c86dd9cf61902500b878383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f163b27b5cd615af8a4a141f7b775f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be28e1ad7ab37a0961d1e5bdf5444c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ec64858097f0e470f6bc702133dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f1c26fc05e55f94f83683b2a0e52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9fbde076bb46020e927bbcf22020d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647950ee6705f056da6870e934f230d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4595bd2692b12fae61ebd9c76976390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b46ed7f347ec9661c5a941e8ea92b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81cc659faaa68d8edcb426969c972392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4aa9ae15707cb10235d588dc61cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c674125c10d25a276c2360dcf535b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b551831d74568d1c438bbc3cf536ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249bf7fa25879600cd89c3a0c8a5323396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542c01b0daecce77d5630dbb7fece2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437da37f92e30bc6bf3d1da5137f54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a45edf88d4979143baa1a4c1e0cf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b0bc209d8d35be5b08f15acbfc567400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0a0c7c17d6320a12dc7f4d8522b7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358d5783dc61cbabd3b26ac1c813a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d265c8fb2bde05495e184bb0e1f99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efdcc417fef14063e993e91d71ed2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642879344f9c17fb1d28366a83b06309405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981fcd7ff43cc0ca47718c5cdaef351406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6847be2d67c6c8c018d0a03e4eaffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbdbdc01f29f5c977bf8757d1ffa39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c172673d9793fef5fe5d692f723b9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf00d330772689087abe9d168b742410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161bf2df858fbacbb5a397ca85e310411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6fdf3c854a339fe88c05c29fde993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf6353f8150b1908bb5697c1c7436413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994bfa85caa0c303032d496ef1e0b9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc204fd206be09847fbf3b6e10512d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4227f4805ab85552e3a5b40e8f70b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db709fb3dc5ba4c27be3af2f889727417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335041d97e38b83a99539e5c0a03abd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b90dd8631808fdb13f9b176e0c22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1405cc6a7c3660ecc8e908362a59f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb31071241f255cc087a79f4fde72e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16551f10c92e283168ed7e38e42e12e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf494ae0b7d901e04926b07b0fa273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed73091f2f682d6ab9f4f6bd4ed92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710832c91554684d1d4ed23fa9b91e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac6d0f16dc24492851fcb22c2f5474426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea875b15bce8724909819a3bb26a86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91579a78a403c6378e088d9bca25d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e0b7790e728ffc3c7692fae40991429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cd19dcc99a86e888888410fe0fa36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e23be053b9cf9e6f260073e9beb27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743b26508e988fc019beec14a4673d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4013d716194394c680813d0f8fb49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec5c649e0966bbf7870694bd0e2cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416cc2a0c59cebb476d72c2615ccfb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2395e9d9a81515a09f54f821633dce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594cb7209016598fd14e00986a293b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1919b6623b9b8b96c91b975ab6ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08fce16cb73e5fc814ee8536217374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a0cecc7278a24cd0fa477702d12f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab24b55398df503a58a3f036d948cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77764b55bf4a14e6aa2900da7edab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c01f040a00a294eac31b77c95a44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595c198f9ce049b95561195f1c739e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670deb4aeeec906101f1db207b8a958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2acb470e6bce02613122f686aae224446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692994d1510777ea8121c8723226fd4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ae4f70ef4958b5d837875f04d86a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052278594a1916bb86cab610c0fb42b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f939827d477481828eef97da280929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b009aa15381d82f8663aedef8ecd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dc107dbebf7fdd4871c18aa161a72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7086e3cdc5966cc040448f2da0eb17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee145c3f2ef83da65196ff8a6609f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037112f8506680ccaac9e05473e1b21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c904d2d0e8891cca42a6b3ebe76f85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c7e0d93eb669c3507f8b78951583a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fedf0f6bb577a7402ebcb4fd3af4f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894e99aeb406e6ab946e4baf3139bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c076ebd8576006e13ab68827e53c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fcef5c42e7c14b15d18d17c93dc3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6b8987f9eadc49fe6e62facfbca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbeeea68cec01cb0208414fb34cb68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934d6f5470e1e2856f5a0a731cf617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0aaf3e2b388a704ea1df97c20adfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f7b4d2e620a1fbe620744f854270466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277809376b78938908f05bf8d9258ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de0bc9d3dccd5bcddc21d78f1547f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0259ca4e30feba08c4559d79b8e40e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12f5a6b6080cc04f1a0adc4e5d0c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd95adf0687d5f5eaded6e601b214471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246a6362a3ab296403708a6b9d5bab1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4350fc1a20ef2a8f67ca3206b9b7bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b385fc8f33e7c2c900e5548bbdd4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e22aa26d91ba1f05528d9031e4dc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2c2b9c733adb7192d107fa998b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db3b9340f0d6e4f23be42d99cd9e38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3cb6b3a76a0061a4af51410cb25ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d865ce0a50ab6cdad5064fddbccb17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f420c6ea4a6cabd790ef8ceb86c4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d69c256605322eec306b36d23b08d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc975ca03bae43f93a1497aa46e51e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee4c064941b8ef6590b4a1e669991483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5907f02792c04c07c74f7eee46d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986060b3f4d53da7a0142c46427f4a42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1d84bdec2e6cd63aaa4275065112c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ff1372720e7b223ee6a8b83d159e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda637cdf262b8380b412caea7b15755488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a63dd21f24e2a09950e7eba654fbe9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3dfcb36a4c5fa4f8d568119bf3131490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959430f712353985ccf7c3dc853b965e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6278f1048f87d1110ff8eca62c4ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb7dd5962f7d4eb96c5cc66155b324493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e14cf4c70329f684f38ea44d9e5c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edaee27bbd386ad19fd28d8ac387ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df811b3b3c30c9d605416b2f9ac287496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b0cb3a51ae813c3f5710c37de7c83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849398e30c165b58aaa1596f6f52a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ace14777a426d718aeed0d66009a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02210530012a539f5dcce1619f54f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcae692cd7d183dd6712ab472cc5ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269969f5aa7601a2c17d0186d84882fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a04aa9250e874608c365ddbc2b69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021254833aab54f89f4a1d48c3e0a8bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b1042f92512bffcc7e68432ee457505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42eeb956557d3e3470b3cc5ac5a22c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7190ecb09f9c8b0df1536d4156da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb135998326ec208b8e43807a1bc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a911e1949a021b594102b72f0f112a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf03a1b81195205c69200ea8e52c62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b6670db69a188dce82c89b75b919511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708d6765a255435a5830a8a6105068512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b42f70605229a8e70a2570405581e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e267de90b8937304f660670ff2aea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5859fbaf691ca23ee34a5185ea7f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc81959ecceb283b1fd9d938900191516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5884a5b1c4ed9d5f82c59a6d8e03ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32abe8bcb5991e3bfa56e770bcc230518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65073fa40ebaeb9dd7e141a6825bfd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa253a0e2082b2f99ec8474878066b17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2298ec67cf9d9ff8396b077d2648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25d6b580a73955d724fa7e5de1854522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320eaf040feb0daeb646ea6e6bef564523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8339d7bde5ae7a4bf5d770d0703f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d62f0779e1aa93026e7884e591d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1671eae2116b8d8ff673bb8f4d559f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536ea49aeb49a8254bedfa7a6ce6cbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f1cbbef2d8ea2465c9d833b13918528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851978d977ab2ff8e982abe4c082047f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24375d214f59cb7cfeca05b460be1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4376f874d6d570498f87f5708fac54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46baf197ae5883d89777b0d40f5b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce3f09b3877bfdbc94c69f8766d72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9032d2651c4969f5569ce88ce4df187534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb1d6741f2d30513f00c7a7617ac9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da75603dc71cd4ba01b07b8fdf5877536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a3900681b653c4fb689b9a866f40f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f0b52f2c67c22af22e1fe9a16a38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fcf0cc7be1579da5a50776b00863539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f07fc1d6a76f13d0e8c42b79ff0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac0bc2280b427e4256edcf3b2ec4d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265d1b2f0ed39b07f6e82962b77d96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766561f2e1e9fe897e22e7dd08422b4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf814fc6a1e00865c125f920a665c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646178b710dbaa24f8e0ff4dfb2724e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015c717ebaaea152dd6714a37b823a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a61ce2bfd5ee8ab70f7590ec0b2f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a92d99643a34252e4e287b85d8bb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e25cb94f0ce4f5db42cdb3d37581549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7219e1dab761ccc73e98ed6aa3cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16165abc49b623958761331da3b57b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd621c03c4a93f49eee7222bdf16a23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c6d9486e944ec86a5ae103efee1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43d984180633def95441a29f669bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254e7c68772c14ed3af2ca3eb61bcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb39b15ed1a45ce74e081221deebb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf91d6c54efad2d63a8471b34f0ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2369c5b2478da769d54a0864694266558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0dc1f25408f52d85ca1aa3458538e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59753f1bb2ab5e2633021a9f407b139560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac375e1ecb992edb101c7bb294529561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40087724f78b7fb94cdb487afa9434b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57e46cac7b653e5f773cfdf5d4bbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361faf229fc74d82b6c950b7e8f7f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348569381d8177a64f57e2a519690dfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ba1901d2c6aaccd3095fd75047b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37a78a4f1b17182d95d2aefa5bb60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabd3a2fac59ffe906cd57c3d177a04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750c8761f46aa8918aa1214c667ff5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43472babf95924f4c8e7ca84c756a266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12b1258af04513a606b7a31a4f714571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecadb61fe9153ad47e26e1105eb4e63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd3c6133e4a3e5ed1531d4d829f273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227061ff90c82355b1486388c8594f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96148586de4a1670d10e10b7afa778e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d256d72bb9d88fc273b94cc12e5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab6b2a4a587b2b57747456b9120795577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5371a74978acdad2f18de2d66777578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620aa9d14f64c370e426a0f3824c1fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e45f169e6b4cc1baca33f03634339d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec1ee5f68dafd348259b521edb15d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7de8665c32b17fafe9d28a311bbc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3d50217a2e145a2931d81db4c52a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a7d4d15b8496a79c097ce69d7488584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf0dd4de012d226b2e4a0337ff1c5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac4296f1a52169210179743cb8ed21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca589ac9cbdc249f939cfaf378f16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfec59cbe8a35d3d90a91d4fde3465588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a667b9d94f1b48d55459805ce1eecad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5dd26ff494ff1a65875180dc5ea25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733a84b709f6a7bfdb68108d0559277591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b72ef636bcd9264d209fdfd594a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa867902406490ca5356c4834a95614593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc04d8d640055dc93c41eb557e2db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c00ccd947154262781d18d5d3394595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf184b51b9b26663dffaaf98ac3413596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929efec40237dea22ade941d721c745597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1636476b168a4adb5f6324d9346d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b06fb7d86212ff3649fcd1cfe7fc70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f14c23c5e37c7747fb74f7fb4a42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007508250891d9798abd0fc46c25800601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de717d5014f6bd34f86cae786dc4fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8900be114f82094110c58d99c9d6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ffd44ada07df984911c0383e808d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043386fb57b39dc5056433e3e7494dfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338c6e172ecb008fef433bcc8bec82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74d9ebf9ccf6c793db680003a74db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e43a707df3215f81ff77db672a496608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb74b4b10299d71cfb3c97e3cb0ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5151043931454e1d0eec25b6704a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba913ad2b602944554ee71e384831f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fe44ca32fd9ed5aa04e5acb66b597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cca5e444f2573b618c5691bb697e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ac4590d8c8168c013ed3a3715e450614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96accbb82a3f8ea85fdaed0778f3f5d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356aa4424d1cc189682757da5abc190616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb9d61d295a5e7baca66d268e6a9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d218ce9ec441fc788593fa825d17c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3510d3bc1e56f6a8c3fac91a225b1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e899a524905c473cc3bdc91a85e483620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0815d12108ff51aa7d200074fe5bf53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb211b926ffb41f7f21d396cdcf6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539433c06c9e85b12bc9c00f507d4181623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd074036e5b6dcac472893f4c0751a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc84a7f03847cee3790827fe450938625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a27f636049035c4c3082c992666ec4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386a25623fee64a911b3f9697ad0f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46eabea40591caa7035f2672e35d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda284aa793936eda8b7e5c9ba7bab4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a416431fabcbfdc3b2925c69993e30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86a35711a53f82196c5921baa2510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379e0a3fc0ed37cdb1415695efd23c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16806bd79c90ded619688926c8d868633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d09452a5772bb2cd8f54893ba1f56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd96cf1c2177162fa6cc9da69977517635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2216648d0736aaa35ee93bc57813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061287165e7db411ee201e519063643f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da72207f057f8a4e41e6b00c57b465638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4a67491a61c08c608aae1f82fee5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047424f69043447f8a814be39071ca01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd509b2a08eb9931c8899da67fc64b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469bf0851804e4294bf74dfcf22db5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e25b823d0044b0fa66071b4d8733643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b760afdd831932763839ed497a629a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c7e0ee4142e5c966460aeb5a15900645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68761bc13d59048efc43e3130fbb55d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2528f1b8fe5104f52309504eeaac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d876c2fbdbcf89e18cb9a6baf56afc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1a730385e6c62c083124416044b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7be713a3841ddacb0a137c91dbe32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d730a0d5244d3780d03999e1abd327651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c45c00159c81a7d8b5fc1320c8ff4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180a6e5181f88456eefacc8e928a6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1eb76ea87dd5cdba5e8a9db1e4fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1819dda0ced4e6ff3f1012f534fa59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0f5418930fdad9bf32d3a8e16383656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95b91c492675ba0f6adabf82e386c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e1e6014343fed76b7fe599d35bcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460553e10893a16f0e3b1eb2eafda3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6def43f7fd011c65166c7746e4635660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc39dc84ed68133ff7528a48188c7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c5f5f5f3747e9f67549e29962661662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fee7ae0cd29d0e9e6a94869644a0b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c249ff9a69c3e432926966857633664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438eda48edc4b7ec1233cfea9f53335665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c679fa2b3aaea8ebf6f6ce70c5db1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf588f37b4feb694ade63e8734314667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b95b53249b52b472286a52aef601668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf1ef6b24e2e0ec12ad358c62114a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7cf016d6c9bb853e76839c3ade8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d72fb60e70f2ebe3dfe09f117198671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d5d020c52a1b1a2c777d6fb907c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d8fe8ae652df570ae90179fb1eab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959c42b3e4e1ece2f21da4a4fd716b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a46b6b9ae705e82ddfe77ff3d91d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60265bb9a6004e07461cecf3bcd23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b3bf22f4945e3abb312ff3e5ec773677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54201d1efccac51619763599fe19d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791433f6841de82a86db0abcdbfed9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4d7edbcaa47cb4e0eeec95248163680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219798df05356b67228e067f0b77c5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e28a4f081cecba6fff74e24f7ece682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ea4e84e0cce396738d131e179ab94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aacb7130180701c8e6979e0b1f64e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f1e6f0a036aea2cb275f6bdea841a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf8621a5978ac84b216c1781d9cac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e377201fb4158e3b5e5512bd32aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165816be307f15ea3222eeb9ee8405e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63f72b365c9d9e36e918aeb6de3ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b0dd903f6d31e090391e79ae46bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d13a5e82a199748c82994af3af68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2450170423a35c9834b10afc378270d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a633a96f5cc29404d73e92e395cac7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0afc065b6079dd91d46059297ce7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1749e46a3d9aab0b2277e9eba0556a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ec267ed6256bd0ec211e0bb8796db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8758ef4544e459618634ae44aed984697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba523e62e68f0918ecf3e6d2174f7b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52d4109109e88fc351a974e5992e15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c31f6f9b336d0492fb918d4a89b56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5daba34233e727e022208f2c07ce8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e66eaf9d45120c5bf48b9a0de1a39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c941d69a6f97614bce42cad512c542a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2932b4c1fe540756e5baed303074a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa15560ba9c37904012133ecfa8cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c709bbd70617f8a0f8f158b2835e70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6cd753490e754d1bbfa9f3763b57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd761ace7723e6f32a70794214f4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9b6525fc12c66e987c5745046675709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50d16555c7644c8149de2b76d4952710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810cdb54ae67d19cf2964f8b64ede9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a5475d50ddcd2daf2330daec9c35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ecc2bb7daab829e6cb9f66a827db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61f9c506a22efeb1f1ab3fb548e30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816287dc7adcc9ea8a59c08a3736bd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f93713fe9a34f4b10554e7606af6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49249e6a80af98c6864fb3f8fc90a89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd4fe58ee9352174d9f358f0908782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9303380f81cf1d972c14810503c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c53a7f5e6235dcc7787bc008bdf7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68e0f9833769355ddb077722998a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c4d93ffd2b16895f8351ef06433b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe347daf75292e21d1f8ad616157be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384aa7915ae83518dc513c79748f8ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a31024b1fb2f50974c702649dae3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e2b78f5b4f654367dc193c030e4a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb878772d9871ec6c3b0965e44b45e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eadafbb18f69cd4fd70fd183e078c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc57fb8f14d4fa9b99c91bc646c9bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bb2eedb98763cf73551bd9ff1996c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c564dff2be870faa1ffc4d37a3a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283eeedf4022286d2cab96501a1f9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d525656d4b610601de3c61f28f504733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01805930036478eef6ba84607c8f1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307323c013a2068c6383d636f342c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a0026b528e52f5fe9517cb7d49d89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf13e92ff9888d439c96c7a333fff2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ad197b8aa45fb56301b369f21d16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a4510829d881fe43277ee1981221739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ec928bb637a84f31a2c763401ce8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b479db7eb06cd6abef7388e7c726741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600527990c50901e2aee6fbb22fd42e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9951c2f85b51f2abd415bfba3eb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad59b8b109da88b0cff639117b56d9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9be5cca4a3e20adc65115b9f6c5b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a947006fd7d53eb859c5a79a5052746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667eaa5ad1692f16f63f7b4a3ad7cc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c3eb93111b89095c97e0907827fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d36318be6ebc653481dcd019e59c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e620204622921f0c4ec53fd6d50a7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cb07c6672819a926130ef74502173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6813cdae9af238de7052cbd1a417752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437bbfbac23877dd775570285c737fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223617c2813272d031fb8c89fc491a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875337a225b0290d57b5327bab279538755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75986e374df7c587ac2c27052fd1267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e07edc7f33d5cf4fabf966463e76a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329611b6877627c20c5a00c1c3f21b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713c710667bdcab7b2a61a552da4a8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>