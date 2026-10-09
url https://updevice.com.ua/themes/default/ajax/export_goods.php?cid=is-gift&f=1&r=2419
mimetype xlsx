--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b5b1fa4c0dfcefa42465294f3b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79adcbe1c7ccb13bc3d294c2fa98fba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631ab8b04f1b105b4bc689a1b52f533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3a7daf562b5ad0a21b4f9621635744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520861f070d8fb58429fac55a47f0f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf57d57d2bbf588ea8251640fb6636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263443aacb7e6c43def3cd25b19a2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb95e3f9f93f89fd5d03385dd933c508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb21710df2dc851130a20f7be1540e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f0497a2a3601cc3e3e8f71bb0dbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879a67168796131704c3ec2a93cf5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a89cce90b6735848c7893a1a239b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7330d32b4bd270a1d3a4ceeecf2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0d1954bc968c590cc73c423f8d3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fad059df73d2038204afc6bb6df3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2ecf43101e108dee8c3d81370e0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d2c9921fd539cb4338b815759cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b2c7a3da9108711436052e28c43718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2e977fe181a412216368f65f784e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7b75773223de633b54413050710720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbafe25c21ea872df294082817ae1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61579a79f7e4bcb8977b29c1dc64f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed601e67c5187bda5c95cbcdff0b3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55096fb7ec6bbbd11add94335a4b7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1488fb3ae6ae2e012d077e8225f2dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8352f34763d545e97aa3ae910fe6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6af74bd537ab389cf7351581053927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1152fcafd95a5834359cf1d3dc41e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f6e997d672800e41e8ba5cb2c742029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cc3053e335af584fc0d221a0cd5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d814ca211053dc9a6a654db8a854f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67ded6a29a5ced0a5c83fb4d8561932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28a50644efef9b20f3fe2bc6c519c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d9afe288f44873fd219d27cc700f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ede5dd5083fcda6708a1a328e57bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745b67efefcdeb7fbf71865286010336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146dd87401780d972374722eaaa022137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af5a13c2bde063e12659f91eb18c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b46dd6c4d0856cddee52c420dd6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0a6c04a4975d7fb0756780bb808a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d854f0a7e3781d4455dbab90c4d5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a5c1326ad114beeb58b2bcaf668c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547ab7cfbec153dd2a324eb1b7215343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d9857432c7c9562e8d597f9fe99044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf591988640227111e2ce7a9b4007c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986020c9f9151240d969185847ab1c5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2487c814a726bf3bbac2e05cc73da947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b59085164209e6da1b9d45d63024a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fba3487fd4b52569a700e6bf9389c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d3970e8b5a01b2c5768c4e481f8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722aa8658abf037a881647e2a1175fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f3e784022f4d99c37bcd21ce55bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a61590977fbaebf9026961544d70f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b6267dfc1f17e041b24f363bf0b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43e8abc67acd3269b20fa362dd84a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde27f92d40fd77344237062cda2ae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5da8884d857f0bab91cd5a66015e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91bcb1eea76f66c5a2fcb9f95853e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470848f73149718ce5516b7afd7b1a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f8609d2bd11cacc952b3e7128fc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e14c21efe9ad7bcd898060e5d74061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71010fcc14b17c872472ffeed8af5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f413baffad826a8c55bd321d607363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96680205b1117eeb84e6191f21e94b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc81f57c8a85b6ba293f9927de985d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19c09d03ae30cf59de664e459981766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f284974d351bcf3ca21df1d84b0b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f483127313226a55e29e2d51fde31568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f807ac98301b8f128e1939a1348c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ea4f62aed40d923141429ddbe53970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8e561e35e2185042307cd63c218ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a277a4bfb76283e09a110b5bf9c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784778c8e2c85be9d831205a535d8dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aca146f31e630110eebf31e9e909f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05fe849e7780e71ac06ebe0433c4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9b416eaf7321feb4ccd9ec890d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695f22338c0340df2257d6dc5ca72b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8641e7eb3ee084629d8bb40af44e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70adae33ca6d68f00617a4b119003a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051d35e5edecb5c4b09aba9321776f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053e0e56c4fd7c6208b48e808f635181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0b6402e2cb203cc36dc15ddebfcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e562109fc62ecaed4831e3518b1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1372ce90431e1398b6d2cd31354f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21163074048d2c3088bc242cd0fa5a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7123de0b2b1cb064e09a60e170f3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838acc4c7a2f377d3598c9bfbd4bab1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c2cfb86d5a7bf95700e9fc8bc356488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54c45e9d832cac5952c91ca4cbbc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2a9c15f92dcffc65d4566655f7bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84621c73244c2aa425d454ac68335491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7d0f389ead14318f1a5a0f9a1eeed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4809a20b400128f3ad8c1cfdb2ed293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa06f0e987ae32e74f9aad582008acf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6207b3060fb4887b46834748105695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f9dde023f4d563160fe4545b32de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa10e4e27fdc78bbb2180df0dcb9ea897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f7d27c6554fecd06214c6b9b541098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91913b2d1cc2dd1d94056e0f28cb36c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2d49e98a9874b07fc93ad9b5b710100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0cbce6e79a60debde2e408bf6adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda7961a7576be6ef19aaf2e53be96a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e4cd8b733d43f981e8be7e4425b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74d59de9eba5d57284bb993b36292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaffbf722cf702b73d903a863590d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03023c2212d2e8563a9c625a067eb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70627fe316f8556f846d04914a38bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c75f243acdd8d7fbb7f9b8424503108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527aa08b76c5c82f54d0441898e88bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd22d99ab0420054e5b1919c75cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f587359611a00c32b98fc3fd44b01d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede61b598faf854d7abc1c10cd32b04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a613643e47aec2cdcabe396a7756113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b5566e8ca067c4bbd87b60b9dcdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dbf92040cfd72ecfaf46ef5819fc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c024e360bf88053ce15804c83fbc342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ef7f271001c84cd50a2bfc34b1c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818793d11d68f4d019fc1323ae5dcc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fba90b9676474b24a4e64cb799252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974cee4d09e454e719ffc861e782a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e38359f4f270acde8d9ed3cfd42d71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc835681800dd5f2af635340fc96293122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1660b72ce79b31aaadab5dbd0318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f82b0ad8f702671b9a5210c2ca2b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b5a4f15cd3735ba7e1ae2686e3b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f8f0636e216cb16ff7ca0775d20b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54236781f85c61814579d9cc555cfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e0ee0176cf7273bd769bb315d3967128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8e164da979e47c0826e23ca2c164f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b56a51026105acb945ff94034ceb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d014585ec89bf70c7d224226049a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5105ff51f074a174e69f4e818ce1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec6c5e42ee91e4b61c0b86460ca63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb891c57de830c030c58d340720715134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c42c25c369932372a23580f64eee53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b20430156924f1bcf5c1a0e91d45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d549b6a749ac3aeb9f1c64b4baeef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c647840fe8da0800a797c40c8fdb43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8e69641e890765c9b9d5a54d42ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2f6ea5fb8b4175b6a745db54313f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9307e74253080decf3d479d3108151d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb270597514365a0d0c235ce705de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94420fe4169b5ee3150ee655987058b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbdde0b9df1839fe6353073393774144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5612ca97ea7b47bc64d98c304067fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3f6f0e3678cabc29f07c8ae491518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e11452afb7fcbb450eebf01586c7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca547342c9a497bcd548f63d8cd0d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1780bba6a0ef3c22be7633cad652ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73ebfca8bb0aa6f718c9a20706fe34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042aa917471519ea76843e532f9df7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a241ca4ebc2c1d4f59ac3d8859326152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487773b3fd5e55df6e307233cd65bc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea2184beb7ac0ae71766d4c63e409154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423320ede9a8aa5cb1fd0bc9f0630d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68fd85d589d7e605c8642f5b0f9159156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35101c0e4959c16fe2f31d44a94b153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada40669b5a4d4c4505d86f63b7bfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b6fb1333c4c1288135df1a0aef73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710514d45f146d191cdc37d6e8549bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddcc214818db9ac6d9165b077973e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc5d4819982cce7652281bce045ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4355e1ffaa21212fba7c470fa6cafa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ff255d1eb4efc917fda14fa82c76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc7d21fc9acb6d8c2647335ee7ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d21717fb16f76d4ea596729c7bca4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13eb289891a8caa8c427af318df6ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02023426eb4f12d66ee06d21ccec1402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1719f429d7576b8b4a0a86ac5add363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb16cd24b5d0c72227f143c734015d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97c85a6f7060b4b23546aeedfd3b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95d28cd524ff5ef2c532cf91dd3e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e3c8ec98ca9d5a4d6702872a412b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835590b05e67bf9277b122303671b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa5062d76c0f696bf8861a90c78b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c567d50c0ab9e1030cd863e9a327a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45f8c1d02e308b51ee399224f69c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df639f4af1bbb380112adc0213bcf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c42a6207ff06f303b3318c732841a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246c02595f6e72511cfc964cb53c72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bccd60c85dfb8ab9b5af1af018cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f593136d7e1d39357ee7b231371e1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45429d86cd530125b4fd39d57c3343183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64251005837641a774cb8c6dd6950184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c30e8a5949895aabb3b3887db7c3cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0cbf9af336c588fc6e480e7edb43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6fd517494eabe068680f0cdde03d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5bb14eca88727cbfdd7c861ffa69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289c94b77cc239f806358eafdeb04aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989de366397e038dceaa143b434d935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175bd1fdf91268486d956f7e0d78e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a966d9db5fc65345aba295e5370a5cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14ddf68e0db339c87d7be5aaec29e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e1c10056d48d4af2185e5602e260194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103eec54729995c263248c36c824c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689ae90982403af18a82631f1b16c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f73e2cc62dc5677f3769618f0cda6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e57032618e333609a54d13ae6352198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dc72975007c492da345decf1e1905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a9aa803e601c2d0174e11a9a3508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da7cb24a11204960b0d657ae5cd32f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d64c0481e2996a732536c06017f31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb141c96d400d54a462df02bda5ca54c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292ccdc570a2744b74a4cdbb0fbc5db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d7aa0c448a3206657dd66e69ffd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91deaafb388e0b0c1dc9d872785bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1f1d494df3e7a70fb7391636a13f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6d374335e62ce88a9d78a92e6585208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77413fd78f8bcdca672868f470d372209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e2fa668865379c9ad6702c034ac5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23e2b789a4abebb7ce9c5312c0842211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbae243af93e2b9c28f1defb1470f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523aeefd6c1274188085744352ea12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd0cb7ac8d8fd2af4ba57b65df1a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cdca6792f707c67ed2bb61c3ced0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a581fa2bd12c7bde6d28ba99f8dc70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3993307dcf53c01bdd2321b822fdee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fede966e7864e6908145ae4f7f6b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d3f4daea3c492ef59ae59a4557a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60f53410c3231a9cbd47f7bfc4730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667881313a08410fe339bf67f02005bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a72936c7728488c0213530f2fd415222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d28bc6e6f55dc618f69d9d5933866e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccb6f0c19331f10e1d99b1ea03587224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd4d3ef14ab8d11db97e2e147f8c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519e451e8b86b75766641c6fd7dbc2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d85231b8385f51c53de48d8b756898227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae22681d1443328d7bf3f217bbe15a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb0f112e821eae9e23ca85e652fc03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e6ae97d2873033606712ea51324f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9213f9ee74578cd6fa727ea803fc40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c17e905f9801441cc630e71b5729232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb7d9abc1258bc21ebe35c81f97f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646a81b4c7f37f5c0ff3d05f5c1117234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fca0a630fcbeb311d9a7e1631ee6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c207d054c048d02998dcc2e66000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556392a3e0792d4c879380f0ce5bf5c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4848cfa73b1b2c022b26d510b5b63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3571d89c122d87c0062df653f756239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec63d92e81a2304a7d8fd522107aff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984fc1d09af4644e7c1597cd5c0dc40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c28b4f5fa60d4638b5691d0e8553242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb61ee1557ee2d13e5a547947fdf330243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e0ae29859feb8da8fb1cacb97771244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a63c07a5176d96058c2c8847cd3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfcc823af1bf443b83b911acd0ca04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120148cc894f1a4abd16cad84f5a1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78478245cb384761733aab4e270ca0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a9a28aa66c7bcab2de4301e64122249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3304e65ac930f26a756866f7891d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96a4375c6cb54ffb7fd22f72b7c07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e064a11a9bb797d60b48724f0f21dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30137d5fc164b9ae2b14524755982f32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320374909ea2d515e95ba99685b86352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824835b322756d6b81318f9309b61fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d949fc384e6978d503fedd0b401cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0333cce17218347b205edaa84a9ba21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68009aff69c0f88cc6db28d0fb5d7334258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c0657f6c6e7e9abda699e059af4c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e269b20fee4d13fbc2676ca88e602e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439fba81657bcea962c8b83462d9295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb522a81f5835401b32042c1c706098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca5f0c45bf4ec4651d62a29daec72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41d928fd8b96cbb31754c0124a1b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f191cf04ca9665dd81c77c547491265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7cb1bc19feba09a454657a6dd5e6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793591e70bcf60e223cdb8cd8792c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aba2d8b8c7dec96b8091228c64b66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8299a3cf12d3f31fe1590ef88b05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781243fa8adc11569d6de94bf43667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fea82f56b37eb4d7c73cd2ca81c93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba330d4164e2c1b0de433d02ed47a11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d308bd18c219b5837a1a6bb75448d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597c0d64a6e7711a8d7741e70138f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb2197e484b95c1856abb035f03cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e374260685d36b895454d6822b7c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c790179f26108ccdc0ecda9c7bae5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab75dc88310036f323d80cce1a398d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920251f05880816edf348dcbe2292d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb722cf2994e407e550e4bd7f4673280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e3fb4fcded8cb4141c217467ed5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394609d618d32e0ce18657303e196e0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185cf4b225d34f585518565fff1a9b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79fd9146cfe43fdb55b7b5900de9f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8801f168c698213fcafdaec7663922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544e8280b2602b7aa22f3dff9d6ddba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b2e3f49a58abe75a56ef5b64cd1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf947670a5d0186a226aa2d5fd2dfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abf0f42301118e892a8c9a2a520ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896b4cf4ead7292557c892cfacde85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772944ec5ee965468e527c307dc09b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d142543aa39602daf29348c4d0a218292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004e9e5e1a96181bcd54475da31f4fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6e315438a124216687a4849734c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871990a4aada8f5bccede8b33f22f80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2235961195f01f7da9bd1d8e40e4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13f6b86400c3af7ad4a0fbef2be4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6953405ca702307673520249888cbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2250959f2dec400db9cc22aacc4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41099b13e49dce9ae2d5528e9382d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395137be68fdb884d3e56d497c268d27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d43bbb7497be88f24f6c6623c065b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bdbc51c53a9e3616cd47f0ab050f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2cd090f5591b3196c5ec738b7141304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23bef2cd36391db48a6c3fbdc952f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b84c633cb092dad967b13992e5de5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0d955f43aad715fcfdc34c92c3d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b8297c9b9559578898158ffd2fe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d07e1f447bff1fc73c08b09dcbb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ae2b94cbc27544ed6bf7393bf6d65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183092b6eb43901262d3f34e70b1d46e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b151d89b8d45dc7181ffe298637f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461057edc2590f63855c851e691c8d2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32178fb95b4ee8f80a5f02af5599c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850610b114ee072521ea3ae5ef6b056a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73960a139195d9c6b93e4dc068ae71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554d1cf8c7b86fbd0d945e29cdada1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78807af6377a4260a472151c7fc785318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54300fe5ce169ae56755eadf151c89d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a2c60b18f5e0702d5b5257b3d029e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feff12ec6f4d072af8a00ed85a7140321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b01233787805b33fe570ea0a22a20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc8db46c6347b03e5018550d60357d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f719904fb7bc8bffd2351103e2e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07bf69c227f55e60bb58081a70e86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31812a31a9d440a88ccf862dba540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77455ec352d9c23a2669edc09424f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479269f7286236c7939359a4f7352661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36d00751ffdd7bfea9cf1be9311cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b0a95e723d8e30d5872a793ceeab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8ed2507916583a28258873c8ee8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61a3eecc56be3c33f1216cd3769d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b5fe2bea86984f141d5bcc55f110333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb83fe20419bac448cd8d9c0a2b6c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89729f904ec0dc83bd70ca80c7ed87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b05088bc9efab74e9c7406cdf571f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31607e34ff13b63eea7b1264ab17f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccfc28990bef8d4eb9655f6448b65c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873696df20d5248aa8091d75c948f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a91cfd18381bdbeff38efb0ca82a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899263013bbb978fe592e20e62622ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e154e8f504d8021b03df443a62bee2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b00711203e708d25732cd58e0a318a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa4a110b84c961e9f01f51f80745d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935f5299b56a294bf4fb6cd4694658345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b069bdab3285cb5dd6732cf26e469a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be47d64e439a97aac0ba0fe603fb44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f95c145d485b3101feebf9032b9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4a7755737b643e8a6b344ee4707e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af888f235d6d72b9864f1b62bad83c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280008ec5770db96a1f087c31f92575351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8fccef29aeb31d4f966e7767337a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776bcabdb344cb7fdcf080fcd310464353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d321ce7bab5558204cda8ae90ef34cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923370d29fac067ecb74a8f278307f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a81ee7569aa215262ef5b7aafe05f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146883dc2314ef52e6db7ef1bf6136a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6532a89427bf88edc28613d8b46351358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ca98ef0a5b96790ac1a1e437ebc9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a52319ac227eabb4db88df5e9e852360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7731c7cda30b68b1fa502f3ef25be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d9bf710c69850d759c674628c3a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645efada29fcae626b21ef5c47832c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac60e55a862973aaa216db3941356364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598899b5e5b574068cd208800dd513e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82696c2f7d45da7dcaf9fc7af28c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971f10f32d9606a2162016c855937e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be4667a25e5f60dd5482a9efabea4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b3a9d495418e2fc7f25344a1dbaef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ecf91da6c6a7a46e56a10d603c420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae744ed4a03b107560a52e104c35c9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b07277a084ac9f7bbdeb9be831d87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc463c70942285a0026bbae6bbc4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dbdfb114ce7f0171b9461690867c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b63b9f951e58c47fbeb7bbaf83d08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b5da96dae7b91063851f4b758e20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256aa631d45db9d20ff4c4fc1688a8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35adc69d45ac09785d098194bb75cb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86490872be58388334100b4f679724379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafb522ba2316a5a69d68dab5e291c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba4934e4e8edef3cc2ea00e109562381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f783d9b0240ab3d57a5a06f6fcd70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25806bd4dc64a8c053b0aa9dd305dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58902aac68bfd77dfb8f90a119474384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009130fb49c6cef465c5b632f964a01c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06f1aa52683f85a54f31b7c174a3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b7f987032c2dbb2c0ac17d656c34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd558443010c0d7e9240c746f748f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d7949edce6daffa415eb31b6ca8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7f626a23cccfc6c2cff37dbc6f19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c2e716e1b6dcc506a6c0c5beca19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202ae3804c001e1a1489d035ec5d66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd257e80763ededa8003f7866cd013393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27297f21daa0a220ce0ac10af24da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505eb0d2edd638b18f53a7ffeedf24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da19bef8dfbea0bd62cb769832045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fced6ebfceefcee34b46dd8fc10a11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c415e823bc74fcdf8d8c91074ddf12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4611af633d251ca392218941da2ea64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dad88064e985399d69dcf9345afc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa448df597977cf3074e29d2a6077401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc291850b63eb7209b6be6dd774e1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d71c687b01acfc488f4d9147e3277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f85840a81a82c0d1520c64bb5d56d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44c3174c0f00e1d154358387d3c49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699aca8ecf0de3daf64e8632233cb8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3bfa12c47c490a108dfbcf7afafc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edcf45f176a5ea28654b518bf5905408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f11534d12350b148a6fa4aa722bebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6396e50703a4e7564fd1c040d530410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6bd7e002b2db7ddeffd48016432dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbc1ee55a36dd84b24b7b76951bc13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22c623420842449b8998247253587413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270e0cab1a87075c3d0f827fecc0f3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cde594507f649297b8110420e8536415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d218f2926c84440de911afe7a3348416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1427056dcb2809793cc83cc1159908417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982316145898c6a043cbf279e06654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6bd60f4cd2a9cb40694b6cb62401b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc29a077f4d2180a87da1bcb53fbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99981f7a21931ec56955084f87296c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a0f98c1d5c98da1465ecea65862a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e36c38517d77fbfeeac8e1bf31c788423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50b0312122e2a7184a95acf857662424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff7e1f67ef38472e294fe9492f001425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bace44af130277874ebbae4aa872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5bbd2b5d8418b3199ee9bd3e0465427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77574063aed0132dd88646bfb580028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d7e60a4f88c4ccae62b07f779cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53306c7b2d4a6035d5f1489b4e52f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa5834015dc4af0c9d5eefa24ae765431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113734746f30d566b1184ffd8e1818432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce461989ee35d341364464b3a4c7f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661e6d10bcc12c6b3616b24c1d1185434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0657041c9897d3e6916fe22c68990435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53f76b14ba8c965b329807a542c3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94471fa2178e745505066bf54446ff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9075bb2f32363dada57acac92072279438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df0dc25add3ba54a18f4097bd3daf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b9ba6bc39c7a66b502d4f29796ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41850daccc290b908f7ac8894ef8b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb790fceb7c5f5f4b25df7b76fc63e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e16c6d758871bab9956999298704443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b127e04810626ef9ec784b76f4807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0baa76c8c264ff905f1688ec1bf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776faee6e5292f115428a19833056d66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4488a50217b120367b5d94b6c13c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a335d9e939335cc76ef13462f545a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accbcf9ae1edd0745419f79f0b3e3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf4411254a230eeaed0c7b096ced9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f276d52c598ae31b1f5f33c9d54f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4f5b8419370bd9da13c6d8113030452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9afba17f96facb391093510bbdbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d66cd672c40fe514552f6abf9e174454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e75cd31a68685ab3cbda090deb10f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d35dde13daed8e16284228ee3ba56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7cfbc94bd0d66c2bf755640ba687b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c56c6388e63956c79ad0bf98e6a3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f08b67cd5cf022f00ba7afce95f7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd6b5bc57d4ea4aa0f53101ab34b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36266f53c54417d7d8cd27f93e664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a357c6d9081cf3cb494d357b55b220462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8d6e2142f00ff5db8c5f2c8ad704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f454edbfe7ad067d2384d78861d8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675470796433318e74e96c8bb3e950a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a76f914dc8ad4ca5fe4b7c8d7f0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9787bdab4f37d542ac5d23089f39e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfbbc65ad299083e5c1e6eee208f28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e4ab4023158c35ba26711fa413e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bba4ad991e4525e0bb040cd75d03e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a91423fddad16b6fd253890864d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af9403b25a6d407764f6ba43239eda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c03f7d51e9b96f510cb52052fa73d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e827a78771242e827557b5ed3568e8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb72e661f3b4122dafd311dd87f29b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c78929d2648b6a38dcf9f0d46526476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706eef1c7ba3ddcf8bd1a32650d5b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12fb9c243463f4419c0a4b1811cb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9e18032cac304895c478be0d7d67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ba4bcff53009d3ea4a53257fa44c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c51bc89d0200f414e482376860cf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a57305e487759238a948d74c30283482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46027e5bb9b6bfb677f1c7cc26265a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0809c75d1311e1564c8682f1126f95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c28be2b47ddc040ef7baa4328fe17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d2266e770ab92975f82bc15cff17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d66bb69a23cbea8c1183ea4ab372f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d76a18393df815e69b42e058d5816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6458d28f038a964df39c7a4e0319489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae248a1488a5d97dfda20cd7cb063b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d465bb896d4e0e4d49e958b0ec0e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501660de6b8c688ee5024586f991f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a4281f9266161c820e0fb4eab788493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d8bf33cf901cad9f84d501d63b40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f190f438bbff0e32a377ae3c7d52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e3dd355dbf368548298049dff3850496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f7f1dc91ae7a5cdc21a08ae623be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f50e121463fbd2442b1ed22344fdc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843d3d93b19f87adc89269ddaf99d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d798bbadb7adeb9accb9d5934bc14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7ca58bd791074e97bced59f8a178501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2210f0f758f41be0e2a126d1502ac4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502860b424068970de6a610844ad6dc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f3d3625d44935f528f41a7d76abd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a92fd09e2c98a2ebe479fa2e1914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae656a246ad8d041639b10cf1cc14b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749764adc15c10d67137f5463f43aa40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354714ea00ee054e09317440785ee7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c793ae36b05b267b4db08309254ca0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca7b6d4ec85652200d741227b2e81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38491513a53af091f1a3e6a1092de8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd60dff472810e86913b25bd8fb49d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772748a31555ff52fc88379a04862484513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7104d4a6e7b21eda3f2adb6ac245514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25cefc20e15029f95b0bb8f5ef4a2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5948f77c95d5bef12311f7952c334516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0157dca6b6da0edc396559a2cf0eaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621654dc7b99b04bc5a5f13233b14148518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c03f04680bb0e7ae816f22291354519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dad309070543963be30c56359d8d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4d4f5f3baf7d3dec6da134db0a64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3095a9ca0e25a6d629b1611bc358f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167653b33aa777f13050176af07f4121523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952734299f4489e9f3493240d5b85356524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bbb02146d72aa72fb06e420c0f35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36ff51ed0f1957c9ebf8baa728853526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa563bb78a6fd250be3422ebf81a3e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8be6bae559cfefb262ca057d3004528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce7cddb8407a93ce7255b79476bbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c9610b103cbe37c5df712e7705246530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada7377a39ceec3ce32e00c8da6058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba613cf3f1c325f8972d4c203b0920532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fbc14b05c07834d6c810792c3f262533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde7fd7cd7e01425acfb0a3a4232b1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7e4614afd5a774aff1a93a5cc1cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac9863d6d331a27ce6e52d845fc12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649dda0b7bf5334947540cacfcaddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ff207fe8a0d7d869ee1a3f7c5c6b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9a11496a6ec6ab2630b8d5a9d7c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0159f1fd28db5ad946fe247cf3b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b393aff8e846849441284013e743a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313481ccdb1256d045c99709d18a7eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa558d9b29c14f64779dc41dddee5d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589692e3e857e15449c858606458b78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4481c48659891d32245cde420ba5e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f87a39c96a1ff5cf6860eac96cf11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8ac050ee5da57f9ca909622d1847547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19250fdc5be18fc1a97a3e28dd21f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517a514819181535db42f89c4f6ff0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0a67795cd124dd702790e3d94134550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338d09032ca55fc73a8db35a757b85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add8cc23a8964b9bbe7107d42d4813552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6a616e90f63cb6e06c43a2d40554553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb14d11a3ab619c5cf86ac0fd2addb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136e3923d8228f9b9f7e2c7e56a69e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ea8e5787d95b07221927f70ff294c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323e69aea78fa44548c4ffbb489437f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de904e9995e2d2a6a4f7a034856951b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfbedcdc9025b7e667e7ee63ef920a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6761bff48ee7959e6e8c66033ae2c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291269a2a4e59b71351904a2ca91574561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94895bd704649c26d5eec94c5fa087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec703d113d2ff06fb23d6ce80734be8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fec53d0278739616e23a1b962032564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd733568694f2a98ab2434597a26c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3145017cc7981d5371bcebf35916744566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a31fee12d9939bf2d3ab6c44f9305c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beac8d9db20ac7f3237c56c5af7aca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e80043745debcee54e71ec07dae3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a5d61322499cae087a5896882786570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35d9cad68a00991d189abf3b248e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca61a3d14159688949a4c871860409572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799fae1a0fcb9fc0a1cab2bb7f0d3fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81adbb60b96a104745ce3a5177dd58a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0eb028161eaaa992bde5b80426ed2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc365b7f3cb4646d3017bcb79c6ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e435bd51ce49944bce7392d5605c07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03441c14b1f2bf47a00a2a928d136be9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e620b7cbd91ea50fd3eff151aecab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc396262bf2902cfcd328120da730a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e404a1b49ff5e371b2e205302e17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836995ba6dfa5973f500da1280ea903582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812729c3dd440fdbb92c58aae3afecbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9fd44e2dc4e2ed1f8e453f189b6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5de29e7c5eb075a9bedf83ab65929a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919094858d28257f5e71563ce536d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb29e4fcb8ec5b9f40ef2cd51fe23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b8c9f2225a2171c326063bad4470f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe145bcf6816fac487732cbdc134e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7932928ff80cd082d288c5f6f50206b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09995ae870bd76a811fdda849aa8c6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbde55bdb5b9e8a00e926f83d4c33b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999bfe312823ee57a262d07361ff0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d2671bd69a0829f48a40bc269c706594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc94031b950802911afe81b8e6850d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113fc5763e14e0e4c0d842dd92ef559596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a399b54ba8841726cc8b6dd2deea454597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d5f67d3e05b14f0760b593f59574598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a0ec9ca04162101e284229ff3f53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfba3c0be3994f57c1847753da3c78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e61e2c8d7b517d7aacb0f8d412aaa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742062bd455a86d653384b07bbc6157602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68425c6bb88a40b616e26f9f8a9b3f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b33474aa92fd71033ee4a04d2ca57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a704b798a5bd4f365a5d28fc3edfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f44216dc676bfa1ad7f332a62303c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba64b26b2af6374179513894bbd429607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5dc186b6a742a6913c4c75696cbc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998faf0b54e719ba29226d36bcb34d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada98efd2215e00bad67dc9ed2d2109e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a147b90b07014975a2c5d2b7c35cab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9b8e4e6450e72f2310115d0d3a138612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b8c459115acec2c0afbdb43240f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0bc9a0de1e894e72b898a553974e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b07721c39bbdbbc5157e4af8e5bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626a70a50edbcc85f7f61c4ec30e73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de26b5c00eaa938daab353c881f92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb5288c7b4cbc64fc37a9bf26673f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13672e800a8e058c56058c9b72268619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba85bd0fb6ca8de81a958b0ee5c5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed7669615ba6b4d449e267b94ebfee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69681f0b7953fbaa519416395903a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcde5f9e7f32d8500446cb5be1018b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8767b10a9bf68832be0b0d3633a69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b279c41bd46f78dbd08d69a3322f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc3fd0356849fccfc52cfbadd5dad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f58625b3a93f6b69abc8d2f71b46a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405805cfb335cc39a259e6ccc9c9869628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f48aed4f9bc6aeed9a084f0722ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a8db7a18c20020ad14ee92f17d48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f6e89e43ca759c01fbd1439f8f47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c075bf13ab0b6f29f38d430eebc759632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bbfec68941009eee60d1c5e4a64af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335233613fbeaf8a132b1e2a7b432421634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377585c3951753e7e4c2d0dfa03c73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3f582d9e627a52a1b8eefa59d543636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb305391231abf06686c15870801c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3342d60973b37cd47bba8397927612638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab98f3d1866e7a599e7c3d832ba5c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2cb38dd405004bb7582f7b668532640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa01ee8cf8bbbbd80ca726fabfb99a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb31e6eb074ada84d8314ae1a1e95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c703aa7f19c764a6d010d888ee092d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72634b7c117e22f227f4db84bfd274a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b80223f5622d9e5cddc1bc4925b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5a4e0f588842e0dd0b2a6e5bceb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517ee0412003ad9d74995715ef72f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bb2aa1e5f7b0d39db14c1e6117413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51a7458f1c6f34eee33128af1404c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701684f27c27fa51da824ea227142d4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dbd6d50f144496b94742415052886651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7100aad3941dd0ce8dc18b5c689af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc42d22a9f089a9934d17fd38d4f2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce311ff02d135bbeaacc854eb95ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7367243658d49910b4864be9540a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b870bc5900687ffc5daaeb41700664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3f01be482d2f7e6f181af8bb40581657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb552b82dd013b8aa1c07cb3e2bf8a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa316f8d9200379942c5c869043f05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b59bec602058f1bc2603060687dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125949d5f71d6a5b6c649ef407e37f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f329e65c36cb8eddfc61add6c7f90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab44fbe6592671e5311ebf0f28522c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26dd0a7b39713b02fab831809c43b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbeb3d39d7b2458e0e5c5332ce4c67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d2f59ff1bf1fd66d795a4be28488666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c8308a3b5dbbc78440fcad5cc8ba0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b90bc3b73e45d81dad8cedf0d33e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe11a4e5f415a8567f0cfe66ff58e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eaaae3a53f3e61c7bc79626d44fb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5512d486a23db223536b3d8c807f77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b32e2b73cca8013a6155d4268372a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e1a45a1fa05f39d15dcfda5a6ab1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9c6d4d1fe0433d515c783415cdd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29d6474318b08032abbc5e93a871e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b6bcfd18f4bfa2de242991f976dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855373fe6c7cc52ff869a316e7168b94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5159afa2ceabb2bd27a8bacfa5b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf499805b2e0d36757a860cf2dc21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7eabe23280b7bd154986d8481bfce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570cb4843473091d26bed8146b9c848681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea54a7d65e96b43cc1fdd76e5a812682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8e60a305c4039373bb4123647fec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddf44baed84eb4244804b621bee9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0ad7132722ac6faa0ed08e1114da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada405a1665b04bcdfa2c1b587bd2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6558224d1a755977d190a74cb01b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5b88a44e97e0afbbe1f35d17ba69c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e5e053a9f6be934636033375b013689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d1ff262185872acc15920daf6be8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a249ef0fad210bbaee8fe51df26c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987482f66a1ee89d327924f0698c4fc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4ae9b3f85da24565870444921d59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bc479e024c08cc83861b9a3be816694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b6993bb2315de18f5f6639392e9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a8128a2c5396086eef897c98c2d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42dfef5e3d88e096bb75c125cc9a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71390849eda821a8c7cd0750393a01fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d995e6406cc03af47922d8de1cbe6f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ad1cbff89fb68bf86d025295737b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1741cadb52d9b500d52daabfe3ae3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bfe30f7bcd803cc1653d8787b7030702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bec1edca66e661faa6cb441696df1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0db307fa763ff7d643a22ca81c029c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940081e54dd6ea91d4ebbd00b71ea0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b250856046fe2689dffb7808c1ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab304b5339b56dd3d21eb002112b5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09007c6066f91bb522e4e3e1fef89a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a4b60407ea2ce77a105510226f11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3911ae774f0b328d347145f7d9adb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c6f9501d5133aa5a51095fef2023711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791ad49701ca4711502a714dafd931712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd835b56b83aac9e2a71aaf566cd6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8839bb41cf867b25cac3608ddba5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317259e22baeb6a579aacfa50b7d7a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e77657fce4ee3cd352c9442b34f9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92e6b65d28d353d2633d686938d29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da80e9090c6ee9dc7528f86092aa70f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2e0ca8f312b505578671fc95a0c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a0669c8483721dd557e52fbc25b85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623d52328f43d0e16f923282aaf16f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e788c12bed204bc26e3f77c76d075722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ede1c55389fa927b618217f7b6a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbe98e8563e21689f841110bb999ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6664cb3e8b0e13223bff1e9552a52b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e0e29307e3290f9f513e2d0e9379c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6547a02ca9f6c09895e3f62b0c14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ef804c1fa490d73428ba7511ab16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e248d68e3e2ea94372e524e719da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2f3b27c5d263787ec92e98714aaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec276e7031c770018e291d23966f60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2afde5864fb9c679400f556527cf6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2a2467dbead4574c4874f5534264733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ddaf0d9ef5cf48234c9766e131ba9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea578ffd6267447ceb513da8c50594735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a91d28aa570068d0993a4695a1ab7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf37346023e5af8c464b811428336d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f48d7a4ed2e3ed5cd6b03a1dece8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c9c31fb3ee752fee628eaacec1ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97959b75bccc5a46cfb740b07cb57866740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894015ae4811162f9a77be45d3a93b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f7be09ed04145538558cee98223d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0f7e4fe106879e013ae1ebf97c352743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d7d9a71742ce7a579c5530c0be88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a11165cda7098bdf1b79cb828e8fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b621808a746fa0bf92464da5098f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69099a4262cf7541d1e605ae44ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f7f3e9c37ffbe0acec700abcae742748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6ecbc9d67dd8aa8cfbb50fc96433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dad3cc598d341fb99a61d02e055ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d78a03e7c6f2f7aa44cc76307dc40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310ac65276d18bd576932a9977d731752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982affbd6c51cea26eb4c8d9c02083c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd52d3d685a9227f697d4d24291a3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c5c5e8e5bba608b2999f44142b7f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb107ff64f8650ab5341f788f2f419756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6ccfb16d0f1651bdf99d938b3c85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed3d98589d199bf59ad1aa7194c87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8329f83d060013cbfa68a64cf14b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6cacb9691ce45df2378e0b010af01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc534bd8f53512ccc14cafb328c54c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e5c1bb75858f664f6aa67abe27a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad11c2458657cbbc2d1b4b5f4747c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8733d097d572d018d89a82bbb8a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533a3c1373efbfeb521d649c9f234ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608cd9fe848c74597df980db03f4fa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f3ce33155326e27a97609913d3dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0468937f9dcdedda8be379d3f1cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688f37f26f8a6139fa2af1d2a5aef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773de7d8fb3aed062ca6fdbe6c636511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bd9ac270aa70301528ac3543c98e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f31212190edd7a91cfe8f63499a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff914231b312d9daf830ca41ddad31d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910724c761ad0b3200dbb579994fd8a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0693fbc4c10681e900cf8ecfc8d04216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026c744253dfd924194b21857f405717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93aa09733f35b14c8871a2b983845b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea2f4afe7f7ee832a6fb1674033fa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1d460789f622f0752b4f5784a78920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a0c439bb41c7993e704c12ad9506e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8df3efdc6bbb8093517229842d2dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561758afecb82d7f272272619cb43b4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c3c5d7b220e59ad3a79610b8e0fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a42d03c3a0e8a57e6948a20dc13925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957c2351d105f237eb3c9f0196963f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926032bde0026de15e5c556201a1f70f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35300a50c5855d5b682fbc2826173bf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7226e160fb9b023d992d138bf5ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9f35a54f5c284c22ffc465814d8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688fdafd4cacbd98468d57c785a6acf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb123880755ea20426fc6039a71e6ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbb9fec667ef3527fcfa673b5bee5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f539e05cc23b92619a03ee5003f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68161f3cdcf551bb6e5c490911d26335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787d5c5786b6096ad469474151133336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaff8bd8a4c5cf251fc9d6254c13d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530deb78dad0a21c008439f0023afe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75547018bbe887a3c0be12daef3a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214de2b64184c476c474b8ab33b0ea4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6354d4105075bc1e0a82467836675d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f597fbbbff79e8ce7ea5a7881c15842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399dc3f3b8be116a368db32dcf90e0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0a32e7ffde0cb4ef87d629cd53f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9a1ebcf1a40c626196ccdc63ed5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5e36ecf5c9392d2ef4aa68af262f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178c1e631d5d0f55beab594b6ff2f4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017399134da2c3f9fd994897c6c0d3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c90d66d3c6823c61f7571f2e4f9c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538f4d1aae0a63776feabd7bf9b3f2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0690fc1625868920a73834f455eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a3c0045733aa7c0478af2869a9cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac7640d04344f3e8a754eb08f222c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbe9b3fd07cac89386bd6fd7570ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5052dd28a384e13ded9e162b5a941b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fdf2fb03cccbee04a34ac4c2be19b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c08da9ae0229baec4c65cb4105e2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2fedbb1c76f40f72c96d48106785758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3c148c70a8f1903215d792dd14a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6098706cc61519fdb244a08f5b4c9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f38b4df7e25404aa94cfc36006d9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5e1c62293d49ad94905fe752d55562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c71d0ecef5e9e5ead25b12acf67363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704695f77a67ecfc775ddce8968ca8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bcb6eb07aaf6c7feefbbb5c686a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d3b6ac40bf3e1f7446d74283dcf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215a0c30bcadae09734317941e503267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694df1b0707225acb5fcf36c1a12385068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7f2a441135260606c7757f1c040e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b310d22b305cd72039ae092f34a5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7a83325c88248465b73a8715413671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3a621414bde338ca4a5982f9abc8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69141e9b3add9f01dc8fb9b9bc8751073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88359141c3ba18ee3aef831cdb2a1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183c78e90b21409e2aff731ee5410f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af2266f9a37570cb9c7311e06a1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472afcf557b4266ac70c28ed900a32577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437849a91fcf5834c06b4313dc1c23a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df758d66ede040479f75d73939faca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d60e1e7897ed5a9b42e74c66d1fa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694bbdeb040e2fc1d97be4ba6b3ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e318b5fdd5d9b8c1bcd64cbe6bdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377636440932f933e3b76bf6061b0bfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd1094e91fc6d33b8aae2b1a4dfd4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6624d579c815b49b1dd34a655038c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ab5aaaf6a0bfe6a177c14b25e71fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc34569c5e012974a79bcbff23e8f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f19f9bb06a2ba6b6158bdb3046e8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5f1f1d9772a9de08abd3b7d41256089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863aa3fbee2d5c221a6e3a1bafecca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b92bc02b06372fbd5785cd25e34a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc641e8f6a35b9a8b2eb2e455fd33192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ac124bbe07c4862271b0fd3e446f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadf112aeb168b5d95a05ee23de3a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf369e71054ff1ba9f726f7a187eb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827764d5d49f161eb775f71a426d0ebd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a272b6dbea8cef5ff8ee6f5d1ea6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9401b3a7689d20e5b3440477cba098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971d826d51a6136d9c7be4927bf63499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8bf4b7c95b2e21d1c087a535e151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db049484feccd6bee037f1d0ea6e5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc841aad6cb2d746a62b99c6e5eea283102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c52b649d6cbbaf524523d600c80ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507647987121df246a4308c0f3d582e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249c65513db0b7a592668d79e1307a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969a9b9cf9c610e0d7598fbfb2fbeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5307efb7376d52b822afd153fcecdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a898c6a9c4d098416812d3914bbb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a416dc8269a308ac4f2d78de5a3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb768c648bae7fec113e93357151bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18808db928630e0f04e1a4955baac2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795276f273ec634aa3c8565d66a266db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d70fe428ac2a3f658f7beb5a1e76d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4892321cf5961789d7c707a2df29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348a1b41719c58c008ce20d5a84cc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe063adb9a9c688dc77f67f9e7f6b70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6318783a0114fc988462db203885117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ad996e0b589105f7df352ef51fc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e1ad7bb8d54c70f93e4164d0570d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bddf0a5760962db28a10eda10b3b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca13a4bde39697091387c10cef09c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33103aaf353837c0e1b95ea08c50e01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f1d25d9d6a30a103e624b8fdd303123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f234027f323719a219a8e20d3963124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f3bc2edb660e7d56e89d28ba01c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b91afa53e47bf5fb2c570794a1702b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077c9a0934461780f557b2a6e84456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c6b7248c24305a570a4301a4ac3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a7bf276e39a4f3806441154bebd2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf0e6cf285ed09c486ba80f6b5726130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8ff16fad1271a792faaaabdf6e2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad17524706153832161f88c106bbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854155479e9483fb5fa2ee91821e0df7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd57a616f70ce9c4ffa1c69677686134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00964d94a5e81201db3da8a2a066d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e9c6190441fc65a462befe01d0fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258b93a40989be429114f543655376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ca09a6e004a1356b90afd912debc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0e41a53fc8c9c91a9010ea0603ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9ee89c2aa5c7dfcd641df643b2567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb93c3c6f4a9a9f57291c235a12a49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb55cade0ba8cec97f51a1c7fbef92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414db8ed2260a71cb4f8265df4bd2db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1aaec843dead178ec3e2addd2e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae9c7d183e2831efc14d15bb70d269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f57713d9962f601d9186cc39d0c95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f6f9c4720f70151d7b9868c73315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453e47aee3bfb5c28378041f1c0f1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234e4211ee5245833a0e371200000e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3676d9a4373135058ed7a1a8a585b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232473ec7925eed62670831ec2950a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c30f671f20705199241a03b384521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b919fbfbd1d3d18b3902c8f64d04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82acdc539bab6134b6a116ae2430d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2c62a4ccff64b7ab238a0fb8fe26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda1f44df362baaffc471f14b77c60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c89d58cc308f96d9159a0a3ea34fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004f214e1cff23ef0e8f4693ee027c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fd6e68caa6447e7831df50bd6eaee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d602b74bb7766380123c8d768268c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767448ffeaef3b8908cea94e11e4c46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b4ee746b1ba3397d2efdab52537e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf1bcc96146033b24a5d4741cf9c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a260307da4e331d7bf13c8fab25c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e531dc39666b29a7277c95770ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc80d4ce5e4be83b1ba03d777292fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60925bb41ddeec364326c421ff409b44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8685820b5e6f4eff561c7182bfd654168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6fd317a3871a53bb576cc56d897b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e739baee531809293b53e5f31509170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a4e889b8646c5c8ea1fc6eba03ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b05e095425edc5849f223ead09a215172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756f454390fba414841f310c996592173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a06dafb1b0d1fb4619472ff98878c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f394b07335f1957c8700470311791b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f513918b17489af358ff04c62c439d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1831b7cb2cc321607a82aaec3280b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e9c0c2e7aa815ad03cd9e6321a12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e7050e63c605755de2c4a70dc009179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac26eadd4f8006b66893c87f76a8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f667879d5322ade26a9abd3ae9907a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d292f5bccab08a7074f2b11d278f8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bde4289b0e2f5f61439f3a4c8ee46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb22ac36c0011fa247166b27ea74f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a8b73d66e018905944ba4e138cda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681839632654efde7ca1bfee6fccfba8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd8c5586a144ec7fa53fd4928432d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae02fd216ae0c0678c387391eda0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5aad0ffe8a0ac70ce0f602f2bd3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0b09842d64779b7af524db185487190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f07b2d95f7a4c8ce2ed88476195c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e91a37e8e3c1ce42017bcc1636c32f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b38c9b121307dacb328b506d84678193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f846087cba372b30756e3ea3667f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75dcbd83753d11c20f243fe219a1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da02481c7df28dd1817a82976660f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a25438830040e85c350117a08fef8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1cb2c12f3aea9a7486d083fc62382198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09687b1a5f91ba3108e4b39cb0147a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aca7177f7651c0bfcdac108cdfdab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c632abd5d4fb603f6fa611275f9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beee8001e3d96bb859329b3fca7ff7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207a972341a2742890dacba44c4dd32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b5c13891f453b4134b2baba8a0d4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba3da898165b49c52d71eae317712205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3d6aa3e83bfac819fef4793236b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca6750a3471a20d3b4d52cddf2e90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85915db0fe50a4ebad50598801f5fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632557b7657575e8be5f5dbb6420277209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c06f38c980c9d39df1bd7b6b9799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f35b1b1d1ea78d9f84aedaa591e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616523593bdc36701a82ce038e91fd1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a05ebd6c9d0372b5fb1866d0b76dad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe39e057e93a4a93ee67a544528f33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23cb60a35fb53b98ac5fd5cc39df63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc73b2eb16b3ad8d13389ad82b598e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbea0e5187370816aa4b8aa1122cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113366d9462a12520482cf1bb455c73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b018ae25f1a86afef1a5d2493426e4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0698bd1166ad2ade9a00c0690711b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e6c10d5cc43187b074c79dac9a6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a4246a4dbb17292d547a2736cfc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6cdd0cd5343f474389aae24ec2cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f4c3044fd5c60fc3fb7a96c002cbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020a25c0d8eb2743269dd09f19888d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b130178e9f76856064763f5eb47774d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7aea7f50167820598e4179af00589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23a5ad2a1789f254ff8c01290b3717228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a9b5ad3a8a2c0fb6bf5a9e981081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3acac6bf7923f78b5d1fc8d391ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb8dedc1550bd2cbd78a9a0b5a2c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c842a26508cc5d4fcdfb0856814e66b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b7729c89b84c9e949f2743299321233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce990447f60439f8cee3cc5686b4780234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935a15e053be183b996bf31bfd32df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5789b9b9f2bc23209464806a6d8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7003ab0c19a33f0e8b420b50902a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cd8aed1103509be582dbc5678923238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9075d4a26a2f15eb50a4ab60f55a85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ecd1ef01a6cac555ddceedc96c46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa2bc7135b2bedc35304b7a3ea239241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac049c3798a332f6073c4d08b35bfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5182a842c0642fc3592035ec1e93e54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558a030f4fd492edf81c808ed22610e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643515b2f7d7228c46e00980e866e8b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98d380419448bff4eeff539cf56d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433175495d940ca27040a2c05ec59a12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e016370f762911e3e03fe5ae87ac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba09808a283eed84332c0360e2f5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d63398572c13839754bbe028444c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ade3f1af4bf16933eceaae5f87880251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da93750dfc31bf21a4848d9aa142e83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910b9285a80f822011bb47499a5a7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f169423b8c9a00eab990b3fd11bc84c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a8c1a5684de8580fa842e4778298b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3b162237f3d6bd9a52fccb08523e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5fd3fb1a72ae6df61eeee5a4eb23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e1ce864622dfdae220a82aaa75470258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2146743025aa46406a4392a578db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a6bc7e00173525cbee5f61b6a203f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f96c966af67052c9f07beb992721c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5a73119e439c63f21fbc1cecd141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b28d7fde1191e10895f48edd06ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48fd63e2064363c0467c12bee4f784264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74119e442fa006028834b014340a9f00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112aabbf412eb336f2e251ea683c422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5fb7e8e9e413cb4dc655d0815ee9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3d50b08985e3c40c828a1b5e057bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f39268a37c8bfa4805543934bdcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11e7dc8369f5dee147450e4c0935e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d91553437cc58809b7ff93524eaf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10737e54c8a38df9116f2c4af7345b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2458cfbc0f74783b757af11747e26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c1c4d1ffcc01d9e8ce476c636195274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797bbbc0260ac1746086e431cdb6504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152987eec1f0dc84fa3bfe8301286b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f13d3b389944f6903229fb6dfe1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f1e2d28000ece64df5fc8b4e13be7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c173ab77cc449eb07dce44775a0486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d396f4fa1f4c095006a6f4f20c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a459ca25ddf6cca7edf906ea19808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd019af51bffbbe00186df057286d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f90cc8bf35b5b20f9f3bbe11270f36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5da862d1bc36d31280f98221212aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879abcac8de6ed52ac2e5295503fe03d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c91ca1d1d818e847729fd298d3b37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9e58f0f71e79c8a2d373ca670b955287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e8606d0684cfb96d1f9f737f9b9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039dc8cfccbdc6fb953717202e407ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d0cdd5e9861bbf998117a8d6d633e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004891d4aa743bdbd084567b9cc47eee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52fd6432a536929f3d5eff4991a11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23dade7582088d98278a0fc03155c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a2f69cdc121e81e14c74ac7f6330294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7b2d9ad629ae197f579683e670fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6ec128b1fd1bfc0d8412e09fa76e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a754534b1e265f4faf8a2fef3e62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f2fea55fe22cb5d41fa8b53f8103298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd7e3deed51076523ec25d83316d57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d7af4e8c6de67093cf3977b35c72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b82a255d0bd2acea051d58a364eee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727eb093edc45af745f703a4f4a7497302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27c39083164f7b361da560c8696ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a31cb7777a239eaa7178128eaa68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154160d11fea2e8b70fe3dfa4dbacb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a95ae5a78dec3242b02cd4a02f23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d8ac75edebb718664692f5ef3b9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae436f620ad6ac476712bae259cb5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c76b175f1a3458878b73f51ea49b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf27d511da6e73cba53915236e3e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286078fdbddad21603f014399628ee5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e29e070ab58baea83108e1939aed9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2b10e4b3152b3936cfff89abb33b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab579564338c9789c7c2f1d69a985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913c78142d74371838be325068ac19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013987ca046384b98d41373b6fcacb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0022833553d3216fde2330fa263d75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e7ba3a9801360c8ab5d286e6a252318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02bc868350f9c7e0c453f941a35f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf10ad99ce4926655d16ab469ddb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d70afc2d3543255201787a9a8ad6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2543513cbd5502be1e8b5c78908c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426fd0ae7c75f6cf4af78c887b516d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e71c78855800e99fd8abdc6cc309324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d0a857efcdd4680597e327f1065b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707593cb2acc9fbe0d39707dd436bd83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c87a4fd6eeb2119b4f27dcbd12035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e9b2dd542fd14948614ba1f9c387328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426dbeac79f02be49c28034f6622ffb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221d196ed37ce5eb6bcfe7b2380919330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a237889993ea7fee532035a9b54b10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e09cc18b0eb0efb4c42634f1ce7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb098dfa88920d953a04450bdb68b03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd7b1aee51a82cfa4fa2c3aa5d7665334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef018a27b7a5f0c4f9a55fd62b2267a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e815731314d06bf5a5f9094cb5b5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5c6c66dddd2d537f1720ce6c1e42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26a76add68683eefa9d0338d54752338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e250b83c69c0b93338b46673fdb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bab4fbaa699b1181719d1fc630138f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b71017dec945af2116de8b175ef7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20fbae1cb709037d73678fc5b4e1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b571986d23a2a50165c4c88906d8d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d57ae5d87ad67b2f7c5d96ee053d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade28719971f58b04f4115eb5a4161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd126ab540a58eef97b2854d740307346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5434d2f0974506c735fc8d521dac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b965e84d5de15ea8afc0b6c4674a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030690e60a64c1eda91faca12b74590349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37d284d1b1a7dd5377e4b6da0c2af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1379454b89ba203561e4495e2f27a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aeef0344225e4b6afdc026223a861352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cff0df3448f7da0049a5fcf17f805353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e0bd27d80c7333e3fa21110e4653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d44022cdf3795a8656aeb4e004657355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1165599ea9a5bdd0b5a38e61972b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466e5210d17eedef4dc255e1bcdc49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d8e6b8eed96fe33d37f994e9ee17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456d18c8ba7a5c53539c9dbf03daf01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ee0cc33458336fde08d292df7334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbcc59c275cf299788053b85c17875361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53ecdf0275fbc45a0bb07079072ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb44159999b555de440b5faea333a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b698316fe86fde837a8374e3380832e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf4dd02e79ac2e598f1271fa67faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0f9bf9a46a678b6fd134490c9dbee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c3a84fef507828d6229fec4e4e4d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9ad895ea47f5ecf2119163ffda27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e321eb7b25ffb7fd2f646961cbc555369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170b9cf1d532ed666a23d4320fb366370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c3c5909f7c72b2bb76a7e7e48ec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fb9872bc6bc17fd2529b4eb5fb628372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5d5ae48bd090a5f4f703f05b18cf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01bced92fe573b9736c2436649e564374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1782202d8a4feab94f7151783e9c07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464aff0888cb869609876ba30cfc6bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3845ed59ea469a94e8457c39e38f40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b451aa365bb0f118a05c34c68cb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5d0999ddffb96eefa7aecf8451c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f427ba0229bda31bb2f6de6b4f0680380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42c61c6937c25963ef014a1124815f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b3adcf1c7bb3c1110118420d8343382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086e5295d291189f9cc7820828d397383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab64e0e468af65a9e470800281a61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3596cd416dfb9273de2e84e0a4d208385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b9287b3bc669ba5a135ee1796709386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8417564e46d3ce959b6fd2ee955f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942f3cd982170f39cf799dd704cfbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734abaeca03096d3b2dafd10653a43b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27cd59eca5c75955e1c26cb18c4555390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386010aa068cf2dee0cb9ee03d32dd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfb867adcea3d0209e3c663f842a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3760199bb83d6449ff95aa4655b42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b37271528c1604c4c283eee45cfb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9076275d2c2c1434d9ac6af3ee013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354ceffe56033af2e095ba04acb2c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eae32dafc38c351f0a5f9bd29508a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149c5cfc94d9de00d37306b1e70741398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c731987c813eeaeb1adb50b94920399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a6f12b7fd077e5fb4f56176a5a1c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2bd44dfb19d112bf79d76ca52813401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba3231a7d52ed3f8f476f76b502a42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48bb8381e06dee483b57403807d323403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a062e046c3ea17ca8842fd2814f67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1c6604a848b762c5077381bfa810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf84f99182af66787fb028836f839e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8c99fecbe31248b3de6037d63645407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de882d0e270661f290b9c806d7634c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7053dc3e5eef1894f0a266f8827e815409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776736ea5f36c069e160b87bde7c5e35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb0e77da99c2f1d284582dc3b0638d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1484e4fd8acfe48c473d4362cf65c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfa5024ace8c261c24cf4afa62f1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654fbbf3af9020fee554bdbd8eb0a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e2bba0ee6e7161b1b85212fa2194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed41101964997a821a30ec4ba7717416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1286967773675ffb71d936c94f3f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc11f73fe1a60fd70fad1c3af9516c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344caed489d350cabb68c20c30bd56a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd83a4bdeed2d56120bf9bea814ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01f3732f65c248f12d81969b14876a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a16a1e403d3fef1b0f61be425958422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88350a1eaa776e0a64cf6275a39fdeaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d62e4de4003dac7023b783c78448c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732727faa589d9a58d1aa40d7808aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff04c3eeede88b8bd1d7433df29f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc68fd610e9b0bdf4f288fa45cfbb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768c22a63bed782a56f59768f4a7ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b1adcbb2b83a12fc774171c34a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef580688fe72b0bd2965f37d78b5cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d6117de56a15b30b18be459289274431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1696457e94026566e82356d79cb9971432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9eadd5af2ef250be2e259f3231dc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6cd3fd53c3ae62796fbbc8753c15e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5a3296a415f93f95fbb77d744ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7408a1789078029c9c2e1908c53a9a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17009082b95d862f6f4cd736caa8051437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2da1d481d736f70ebed2e367be14a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6164b752870ee008fb16aab6615ad0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19e46f13502a91b2146a1b8e349b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f69b97c87f1a9894562e4cba3522c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9ad99fee2d5d60515851c5b4e53b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688846ac6f0577fac7915f7b91e2fb1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3744ca7ebc71e23fbbc2d7541a72d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba7c8ef7f9205d281b679487992ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464755372d946517c89b696086c607d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbc51d2891896eb96d540761afaa69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfef22bb1e502fd72ea30c8bff1a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db9273c89cf4b7927adc8532b6583449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bd2992ebc5448fd089d27750b3ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6dc221df0d612f0d8d6c4e6348fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc9463386ca7878671a932cbd0cf6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40200699eecdda00b6382f6fd2cf254453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b88b5f2e8d4034a4cddd7a86737c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a81dc17047dca21f6560842d8b1d0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f271a1ff54a24e3b784d384aa6817456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076f0f62d6fdc5d1c5d8f8ff0429df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449f039e682512d9b84f62d04949ab1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d1789d9682ae36877c92d4c0e460459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555fd334928d45985c3416d3085896460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af22da0446831487f4b8c79959a0e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b75a9445f95fcea52f59d9de6e8d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb4643091de96af2a1eade7212489e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3bf3be3c0ebe7e1c2bb775e8c464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8423ac726c9a3c186506e34f7710461465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6db412df2233bc8e4329770b33f60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d3ba57ee4cef80ddeff322c1c7f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0858c54cd22f22604d0224b1277cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372dee00ab0633e9406e65cc899f727469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c005ea016f43d06f9fc7a90cebd8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe7459ca1a51ae7db37f23cb38d9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e17acd40cadc5b572e736b0c640b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd89b376d1d43dc1684e507a94b182473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcf7d2c68aee72ebbea9621dfb5df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c78137782b2b3cd4c6fbfce413277475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27340a1208df0e5aa0bf224162e49ef1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc672f88507382c95c6487767d4f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421147d56b43a54dc408ea7d272538e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec081e5e12634fc75ea8af6ca3e02d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530180e6f6e96399a3aea1187539245480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2d89fc18b3505b28902057daa7f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440cbed08291606a0eee3dca998f91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22bde029745c9c1dc2e2827f43858483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2a2d088f31030052bf926862591f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b298457b3cf1e86c67c361603c4d880485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1d73f595eb5059fb358276b4a0bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9960b1c1e4a248635bce7940e6535487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3549ca6080c88801ac5b02914e42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f443724db28a1ad114de9195515b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8abe294875b49aa068676fe2adb6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9123ffdaea6457786ea07fdd77755d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659cc8cba64aef4ddf081e6e29a1f76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff58876a29db8220aee7c9088003cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f831c49c6eb20034ddd253a700c8b81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38418f57cffa8923dd81bfe8b01296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5565ce46b2e62c8d7a31f8696bc8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aba9b34d3697baa23e5d7bb41f9c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185e7f169cb6f7737c99e8a7ac970b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c3e31f960220b84f34f4af20e96b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d754487176ae6b2a77ee54db208c6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15212bf678bdbe80dc09f71b18d66135501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c0b4b39542b022d7812bbbb88bbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3489e58b0461ca6a0a5df01bf1742503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885966285906de0b1cd1e94edf86a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d840890f10101596481c7da521b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d3c39c64d544d03dea3f71caf0b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b4e2c0480e75b532b25c283d41885507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c31090ea489f1a6aaa8b57a9b616508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76272af1d31e6d06501c2579da3909b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec492adcca27e4e9db9f63932e11de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47205d201c5cf8d86cb984be5c793f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ecadbc02278bf037de895999209e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0ee13fcdb491bdc6cf3d03e13672513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a2ba0dcf59206805599358eb0dc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7263b3d9b6c36f8a84d148b43572335515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee3e39435316ee53a357d2c67519c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117d2d09c1fd1b2123eebcb5c7f4ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817337e5f8e1dabd09c499041c7b718518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1869b2535e76dae3edf4850de08e68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a82181b63672337d787970920174b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e148598940f9dcab0323222e34ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bcdc0f8ba4d9a3d745a549af1daba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61123af79576490138899862c9ccb2c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6768bd57a4435496977b3abf4bd9dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9720f38375327a3084b3c9d8ee1bbe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb84d55fe78b0cfd4c85fe4475d66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7376c5b9c2232164112fd6649f6306a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85677d8b022295161b3a8e7f7d7743528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af13544f2578fcc8a0f9977e128920529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89782de2ce41e862d254c9d242b91d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb74b65633dabf9177d4d1892d50b20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153195f7280739c960209afb4ae73a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236828fd0a4810466f0149d204ddb951533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533b1a04911568282abba5804ff57b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9b8da933f5a84d614bd6b3c49ece1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6329109bb27b344c78de418ed68d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb002f0778576ce0c5544a9e5265af4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3a7ec1988c0036af8a0e46f1cf51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f1d92700c420d127c8ad92cf8aa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3751b42e13b44faf60fcdf4f4fc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597119ecfaa398522537b4c3e5538ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796164ee88c7b586bac05451087fc4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee20da12d7d0ec219112318931680c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657778117ac27cc5edb43fcd8e990e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b246b96a0208ecfd07886501458d5dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c7647f708ead911beb454371b3d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6882d0cd709d862805f474a9043e13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4382a0b048547b17a8a3da3ff2c0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f195d647675e9d5046009c017c92baa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b80ee72cf0a96d04700e0748d3918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f72f800a86c5b27a450e495b9686e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251833f035ae4c6f9d7cb865f0e081f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb149b947580cafdb68d8407250e1fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10440170b73a46362bb6ff1720bc04f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db7452d8ec15fe40e7b61feab3e71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343882b4128f45ed316116131519af5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad6b536b8527f7448c99d373c1ea2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909748a17ebe0e4604f82abacc511ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f0f8002069f464ff247c07cf4a5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a09d1470ceffaea3ae8d97dc2c8da6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d705e2c30de3d5d477bdd4602cd360561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568051da09f2895d6dc4f68fc369e29e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51195cadefde04411f3d1294f86c4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1edfe3fc95fa5f6f52481311c599f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60236c032db8b35d7f9590b58aeb465565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b65552d122cfedb76309b06bb43d69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3691338f7370a97642b57cf666908b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3e852dc5bd94fb7f2ef03fa06c95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff36897c906ccd5ff40a76c4efcc0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523a4929a8bf65d48d9c58ff4f77b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0425e57ccaa117fc90c95f549966f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a448b739f6c610d6431d0ffef3fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24ffe4c960893eed83529982c54ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375cc08dc8e1d9ffb75caa5d827bbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626424cf7966cd44e9cb4ea39876f70d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edbfb9fb0ee9773b0acd506753e1d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19155ec0124cd50894f05afe62c7e92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5963ff64074c1ef61e9f14fdca394a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e437bda6766dbbb3fd02810d392e8d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce06e40812992997c3a2e98318204f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57dabcc8c39e0f0a528b39d240cde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952fc69cfd8f2aba06cca1f1ebb7d48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1670fb0713b40b6da444a032611adf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538c8a49e9a73778682329aef267c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b380eb1348e25d1e1b3288524a1652585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b717e801d6dd75790927a55aab6ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37918c83065be7b4dc5b659756a8e014587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e0bfeba12946e0b7c18fd611d4b97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ff13c7a3e9eb321cb9171b17af2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb530285dce246ed7de63bb166b42c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa4c248dc7fb79f99b88d8eff1e06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec513ed50674c50d71c1381e08e668b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992493335884ffaefa027e132dea4cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d1d0b1992cf19cdd31fe9fd54263e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75565f2982979aef646e4123f393ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2758f55195cc3f6ece89284df434bf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e3b8001a2a55b493f634b0fc60c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79bd1c23bc11173b0d03aa45468fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc614cff97907eeeef19fb6c9516d895599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ae3f126c3ec4c341b6c12d86cbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170bd447d04f64be30907feeea9ca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6cc56c4e5d4e1a1b3d0212a06a876602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff4f3f762354366c9a0f20d42550c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651511750732f2cfcd59a70df9f3771604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520ac6d2da934380df6620e10443d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588819be75eac7b816aef90c676dd7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2a1d7f81db289af5e7b2e4bf865b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f8939c686da5548dea378b44f597608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cbf6b7f13dfae0920f6e1de5750bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd7d5363e4c200d70db6b7c500a3db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a7ab4107cb7cad648ae30743c209611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30297637539c3196e8f9ed96fb2dc192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2f995c88f0ee38fca4a4c9113284613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56657886e21f3ff3fa9729aaf81dfcc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907e5a54dcb8111b4690a49646d31c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5418edca103406315fbea9428489c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230752db1abafca3b80d3a8952b3758617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3db8e910409e1520847052cd8718618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c670d753ec96558e26a41722f05cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe5a189948f41b2714def199b4599620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5d4a3f5b03580fe32bf813e072f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270b461200d04fdb1dd31a274341b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e72f86807023f60d316e92c63140a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aad70ad0194919e87e12eba712805624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff05808b1ceef4612d2802c3029870625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f396e9482e9b1c963cc2bd8997afb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104d8864ce9e4060334d196ee1773c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787a95037109fe51f4106f03ddfd26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138cb9e92e64122e7f8f24b57a20fdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963902e7072ba56e4e2e3c09590dd7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993c0c01f955089380d2e6a8643ac8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743809cc7e13945a9cfe6c1e31a465632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d988d814045d29ab592eff1722d350633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5eb7a2c26bb1b867bbc147a632e81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4668f87556ba0f52a95f126b202d50f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4aa87e7af6bd5c473baf923a8706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725d355d29739ae85d13fe45223332637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306432d35e30701e935e8a4c28c491638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0afcdf1c7d71f3ec3031342d27fbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d46878918efc17091a01aa1394ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd4ab4b8039ffe792ff45274875f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674729fee677647158de8e443ed52de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ccdf2a56b10189c6b6560c25340c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283f2aec7b12d0f00346d176b537ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f1557857ca5922710c491810890fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a915b46c83293372100db6a02b11d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3eda677c9c0c49a3b08b12f5edc8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a5a96a0910c989cd988d08279ced648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6345ed862c165c6a5a257aa08a79bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8285568cb194a197df3351d556304650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea673f0af8cf8bccf1aa9ee8fe5c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70fe245a5358f941e37ad8776403e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248009bf6c3d02ff80613873de6fbd77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6669137a1eeccc0cbbbc48be4627b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f146d9044faa88160f5c8165806dcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4afdc685cda67adf7ba472b5085b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd323b78cf17e8678acd756c2d775b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a57c9b2d2bc03b7c670e7f1bfbc66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ff4a900caf07b69d29bed0c20be8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f78e55cb947620b8e5f391940ac22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc4dd2b04ea42aebad80704cecb7d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3783dc4b1b7aadb40e64aa742bd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80435733446249d23bd1d12d47104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f7f5bae15bda0a0244af5c7a8810664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df021252c4256e0e631da8bea8fd76b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59ee14931362602f3b7ecc8ec3443666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f924471e7514f69deb39290f5eab51b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b684eb696e6c360cf89faa7b9a032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58973f61f2e508bedc8fec38a9dc37cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe832151bbc09657a5633e28aea3dc1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5136ab53a368444694a7fae923c5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570ce08ad36d9d8f1b4d6998a3bc3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e93774de772bd3e7d2be68fdecaaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339c490fa2eed806ca40b16d9f4bb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e0afd71b0293ae75659d77662cd61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36824e61f4da7d98e0add9747fd53d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d8fffdbdba41547a5bd56571b9e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab664965d19c1e081428bfac29e8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef04fef7a2e6d0183ba6514efc7e0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1856b5864f86fc5978e2e8545e73e10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c20bf9e9a0b06ee2ee2b3c4f902bb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473267b77efda54de3de4468cdbeb6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f01ae668cc9adeb751d9aaee2ce3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f4618e11c6c3333da31aae527ccc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733408dc12de60eb876deed11edf2a99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac04039bb249cb2f6da3e9d024d18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01592a3cb50132db0585264700591a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec26202482af74a0ba8a9973289704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b2af94fa223e0dd001f9d4887cd0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc822c864da37cfb547d0806979740690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8638fa47ea6d14d6f7d4220d76282e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27125b9983c8c3a5ca0e5bc1ac2678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d57359cafa516b91fde32c715e227693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67078b62d382b5190cd9784c62e55a29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb5a2e669af7910e45f99ebac2904695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540c5618f74221c965b794f9d17b0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638c049d781e3bbf684f7e61d877a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00343f6d197aa1df87e672eadfbc109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bc00ff4e8dffb338875a3677639f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb5de066170498543627f0f8ab859d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1348ad88a65214a2b06e16160bae1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe3f4bd008787fb1d794bb195af9e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1041c7c81270bb3b5beb2f881b27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b994a921c1bb9f2b29aea26ca4be9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4ca862d53c8937319159aa1d0d47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eedd2b03f3a701805103645a00dd1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f07df523764075e0b9d93435bf36f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38cd9f24495f2ff9f6364eff7831d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173b56eb1877a383b5beff85be20ae0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d966d9ad6e430d3d16ef7f56eff5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e12b1850abd4c32c05e89f1886a6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f1ed5187b1578724e0efc0c79fd0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fa92985627c646174d5c06c6f9517713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed78bb4dbf4738298f8b448116aaa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e169532ed5acdc0951c024884f7bf2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c3023ff3729901124aebe8680a55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28646f59877ba5d2e2a88cb103c9fec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7845e9f76535a923c834d2a351f881718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89bfa46999ca7ebc75c5633f3658e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3d4d60e76117eca9f5e14771be5b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4011e48777d6d3caed58e4123a52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda99b7e1cc28a49c40ffa46f0097c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b59d94c237cbf729697c1417ac65e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba48f4dbbfb7793a48904c39e65e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0df4ee7355f1787170fc9e76a36cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546aad085be2c6090dbe9436e9739a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d178d64cee82bb0bd2dfe5415cec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62da6af7cb4e88df0b7f1a53b601b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b4d396a134c95a3a7327074f8c6d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a553c896d950946b9da2839cf0bc71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ab56f89be960d601d34f4f65e436731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104fbc114edc8553ca7f49c44fc234732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9b64ac7de1ac8e9f0b10818750b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534146aa3c4d92940e2b6b2a3e952a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877b0238aaa045472189aef0442323735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618a62b050c46d396c73051025447e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2e9e5f866f4942c3ef6296673e82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f877295c0d460aeb3171483b1c83a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6bca892ece1f56723358e6dee2af7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75c7477a23de6e4df2ae7ebcf9df3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a0ccbef53a0e72e7d960f55ce284741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298f20503cb17280ce25cb739fbd52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878811344b5ce96844ccc042df2302f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37abee9e5ed147382ee4357d7a95d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfeaf4148f0343215c884ec3fdbe2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aae297e87b1e1ccd2dce50a9ef136746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce178417fa899fed7a4ee7a164d1029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad184c85deee93401be87b7c5fc302748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fed41148c47cf03236d6ef8985335749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aad2ab925c51f78062f8c35c026b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aee072608477e6d3059b44327b48e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41dc50d337ff1350cff759b54216f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c06a0565489b08efbb4f0765e2626e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcca5d16b757b4868600aeb911d4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c6301f2d3e8fa714793b2d6403584755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a507cf8ee8825997b907cbcb98889b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de626f6f1eb44c019cf47ca02ad47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d9cea784da27707f6a908d41eff3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77081657efbdaebcb8b6c05f548cb1d0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>