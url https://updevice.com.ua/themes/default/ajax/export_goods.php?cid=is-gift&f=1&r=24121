--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6c7e77e0a478a66a3d4a633176141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee74ea0118c2459197b5b532818c0ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071259cb1e23ba690b5d403b7ed86c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb0e08a2593af5a015f1e12f075b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42d3639bcd96df0ec3e203667af275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f586a216d7a03533ca09c4bfc233606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e1a280270a40e18ef7ba4a701a867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c675e0844ece877a016ea0e990fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66ae9a26223660419d84a2ea8fefb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007110966e0e2523f8c0580d52ee2bde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f6b933f63f26e55a9f93ae0a558111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088cbdb6088a4c017fd094e52ac412e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02814c8d2e0e45936e8024abf046add313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa3498a3055a4046cf6ed3303b6e5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7bb9987bb17f909f2aee110abc94f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95815eedb7e5e2c3d9db2d5221245816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c07e4f9cb60eb28a25e643c5f2b0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b68f535aba3a64a2965aaab5596e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98227747326bbbba8057eb3dfeb3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba678d2cf9f0644b96cbe434061c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468fec808708ee5f4676a2d621113f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3411d3b63e19ff435e13d6d8c7a7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9438ce74efa12fa5b404d3e68166023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c6d5f1f8d5b7539e6d4303e84ea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fce274e3e9e2a1112cf57cc6897cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8afdb26a3713e570be49b0243be3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a5ed382bfaff0efc7699888cdacf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5254b4d1a6882c7e342b3ebd3557628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867de785ea297826aa0148d9d3c2ab529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228bf6e76dcfc961431f21ce08f9b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387813210192643ef1974f282694b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dcac9885b0c10d53ed0ffe87a15fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698089f00131d4be93008273bc6898b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de745c56de7eafad8a3a8fd2c623e9d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1b16f5f38ad1b976696718b909fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46846238f5e0f3ce5376e381b47ed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6dea0d32d6506e769584e1246ad737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52d5c105383edf4bec0469f35942138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7284529998da208112f8ce0707561f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c60543beb7f73eb4ec5d3fb9e70c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80800a38ea8d6266dd9442a4317bff3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea14e045760fc6cbb73eb5f88b21942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b64d8c42a2d4cbf11e57329bad3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87962d9eb1865c3b9d48e60f3c02e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2fecc69a61eb5cc79a317e6ac254a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96950c29507d876a2dee06de6ee45046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0f3f31faeb2578c007841f21d9a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea872254e7bd493f776447d06a90f6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b2e30967809cb38a129e97e5fe1e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae84c6fcece9f9b701ec2113fce2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990beb4dae8229a49d73210020a10ab451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c962c6e43f7e5b12e1282f2c83e7c6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174029d3b520592103455f938ac3f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f59f8816600dbb9cffd4cbe84d6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d9dea4a5ca8f707e8cb639b6d7ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a50119bf48afef89a5cdf684757c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b413e676c57f88e95102764bca80857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b6886952b28b3f09e2790c03f0db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfacc1632bfb1fc3d0d396398f0d8b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fbf3a08f9c49d3c29a8409b46782360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add577edd24b6f072b6da736989e3a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec383119104c9856b3c0a2bd95c86162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a77c8f7af9db1c2aecd972066748c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761f0f153f079652ab679efa1842e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45e6aa8328c1170f80787272bd6ddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95793b2d9a44bb11ce71f69f5daaad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823eef873c8c9e768e164a2ef0176e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd55151d2a45ea80f6609104fcc9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d846e1361dc27ee11477802c57c3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b781963c05bcf8cd64f1a76acb36dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dba4a273ffa603872939f34c4adbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e3e9795fd4ed6e1e4908b2f5e23172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6470ce0da5eb9ebd553b567b52ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f7b831f267cd8f48c5bbdf4bceed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fee4023292d81c242dc32cbd07ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751b1e4a8b968b1740c6f8d9c247e7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304db93cf3e07864e2d9f22865dbd65b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7317e83acc6b842692a84e9919bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96bfd42fd64066e9f0f25fc769915279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd353dda3bbdc48766517d03dc35ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249bfaf419d4f8433e9d39ac1a8583c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977be7a5e1047ebe94caa60337d12a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799e4435f84e96cce3494c5e653eb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b9299d5925f7f7db72965e22fce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f5c0a9d49b6cf2040f3dc20a729385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0108fef2f7e9d0550fd7774a13c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046bab631bd15903632c35f3b2a92187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a004bf9f4da30b6a5bb6bc49ba43be988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc7204a893dfb598a6681077ac4b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aac64d7f58d26aa5209a6e5624c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8631b70f05f9e9f981b62b6c2bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164079e179127bd67b1aebfdcdf4dc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c3c180bb945fb080d75a68366d2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827022baeb9a8aa8e00652f7855920f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e7146ff381989432e6b75b35066995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf126305425d8b7e87e8642280833996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba93341b0109bc4dd1b8bcfceae7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955baa85b76865c9413fc831f183cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ee70502f756baa80342310530ccd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c53f2047ba9d7a29781837213dc90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ca6a6f7758397b3f00ba5b30028fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392349e6ce41e618f6f33b3382fd11b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2144ca419be237bc7b08bbea465ecd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed784cf90df44a7cf881fea517b0a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577294cdc808bac306e56a8b71d7ea6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff510222e4a5c0707e04c6e00d11a33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c9b30e85a53156478adcf9f27477107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18978698823a3ac24467dbbcc1f08fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3cf924e424cda67713c8a1372fc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707af495e649475a84eac3725d28bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed67f4daa10c12d1c9f22e7ab699dbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fedc671e4147aadf20b5b4464957d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf074b2dcac46666c34c99aea4bbdcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa5a4e60decd66d844323772f7282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cd49a7431130f2683603a29f59905115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74582b785ad0b55181fd5735b8c9001116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d9774527fe1f9d80d928c72a5e5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90500d335a7860d0bdf3f019501e5f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7884a4791d13823942d0ba8b806a87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3828326115d09b8b7c28f84c61de2ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47446c286786c0b2b3982796838342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f04400bfc4f29da0ebf9bba8395f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92b39176cb4f644943c01a40a144d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8cbefc175def85b370ada8485fb3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d8fd9f4a5a0a85b10a50849f6dd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118446295784dab2bd368790a237db54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14889e2104bf50947fcb7821e6876a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c762e1c9d032f6861f9f2ea1fa5fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627bffc46c969b24a2436606afcc7c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c8f4a5cd9b45350c0d4eb6674377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe3722ce6c03a1ff27a4dd4530802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c1fe81456166aa82f4c635a86e03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f19e45d3e400ba775ca336f7a7fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397e653a51d29e3b4a943b72b8805d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1bbf6d1001e89ad4318632f3a4a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58936454819324e24ad144ad1374bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75309e3136313ccbbe2c260aad1e74d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbdfd03cc649f946693d164201bda9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502cf6134d404db926ce3ebfd1efc6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd886962ce536eb14f7033e9819a4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1a8ea3fc11aa36af48f9659cc65e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c454dada0caa052d977e189c0bf5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b65eab4ea8a23f4daf8fc5812ab4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facbfb0c3a822a487dd5c08e459293144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d3d0c046307c9a0bb22a2483c59c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58bded3a0ef1c1135689a94afaa365146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a531b891f745eb587088b50ddf33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07606864cb2145dc59d37d29c4d555c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2906b936851e04bed5d86b4d0d83f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486338818c2fde3ca9d483af008b9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e50651284da742e7e766bf36caec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660039914abf9ea606d47e9eabc3d366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa603ecdb5fcf1a57501745f672df4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b773ba59c0a5d8f5a600cdf2b2e67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d8d0405bd303db94e7ede9a87523155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476891809da1b908cb59b9af71981ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4242bb5b362d88ca4d2d43367ec9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621adfd18b1f407c375375e19326ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86ab5054ff84583adec7eb458e1fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f25636db1077bfd0a932b4fa9f13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b8e6eb477ba11563cd4115e733304161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d9667ded71c573517e8f2f2f4894d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69077543a318d71baee26ad183f17e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2370c1a799814ce3b914b47c0bf45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885eb3a9e95bc510e1102308fa3228b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e861b028c948531cbfc16d5e704123166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df551449b47d84aa5a010329dbf16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69c0646e765acb1784a3e5dcfeffb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88252b9037b258ece83e05207920ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f1e86b1bcb3e6e533760ca811a7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ebeb29fdeefc67c8e86a3945056bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a59398c57a84a7f95a1cff564968f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89cf50edb769fd5ceb7761403b86ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b624c427a5f3213482ec7785938520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7933df547d3f3b4af0882e863decd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4195a4d282bb34be3f8d2121ee2119176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5d8098467d13428f33721e9987e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5221bf8fe21bb1c2568ccba2c7d07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565ac08ecb6de975914852a059d923f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51ca3ddef8efbef426de7c8210f01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c80b181e646f6b79beb72c8ac973181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8121051629c1a6a06de387850f24d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53928ee7cea6625546024bfbf00e42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5d3f963399fd9a0c41238ff9b4df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690b340435d5ab8d7e5e911264ee69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dae9f7058c6a1ccba2c735c85e538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab9d9928ff1c267d96ac7e6d6fa2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d0b65adde3872dfc0f40e7a0ddcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957fc233f1d57bc7d4f92bbff37b8a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13055ffc2fa1ffbd79f70ad8450016f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e2e30b1e29775af1c5c77fe08e7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ec11d2e2ccfd7192a3688da6be0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da7ad4e1b8fa5817508bdb9216f72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd30f82d5d37739c8fa2b40811338e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0af4148914375bada9c6f5f05e13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b708b5443f16ed39b8afd75f7403196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaedb72cbd78338a41d40d974062a95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04316594670fb1033f64f5450d8748198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b182e9df045630a0e02a2e0599fb62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa269820ae58b692138acbe8681fbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af51b399923896d01c86c4555cd0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27931d6a728ffb3a5ef5b904359fdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021315bff5c2f7b2de005ab9c6c44ba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55692f2ba32cf8606e259087c5eaea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f68ba947a73e2fd32b4c6d3066888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04276248d68ce089d3b1a2da59e5f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d4b7e5a755ccaefb7f47f62c31e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d17c2d6526b75b520759ee721f3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3d7ca0a6d03e6746e3d0031edd8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c5d9dec6ba8b936e283756e963bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4ed0cd80c764d5df85502fd04532211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5c2fcd3b3403b46f591fc331f0b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e8ad7d85161a6c091158695cda67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3081b3ec07eb9fa1405f2affc3236b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988889b81005f9449f202ccaf9d03d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e11777addf8663d99c3329d894db5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b016ff4308d084d364588c4c7e962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc37d0882fbff737248bfcfc763da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd36f5324291c78409ea3a88809ec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1955b372a502e15ea685301c05eda3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855744845ae3ed56862c4ccd02744d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c47325a4827a9944af8cda8bb149222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d35cdd8470890aa18dcb2d3d11ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0c3b14c160651d37324679fa2b9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f2220955bc960fc89b552a97beeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40ec88481a6123b3f5a40eb98f423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c98e8320e1456980d7690ffc54e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867a6c722b6561181b40e240c3ac352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42043cbbb699626a7d657b00b1207180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba295747122fb301a294f0be801484230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d7f2b1059e496acb27e827d929c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475fc8ce1353c73efdd56eb495c784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c9411550b1a6b40c10ce851ca67e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d9c0296dc87969555d173ab71905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f3ebdc28afa533803abb07bfa87d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3bd95dd4ce01fe4a316459cee098f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee8bff7faee25fbcd0d302bd4e9897237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088f09fc6b752c11e113a2d92cebbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ce6e0ac323da9e175a098618f683239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928da7186c78e493a5fb69857ed27f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bfd346545555f8b7938ff7eac69e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c5b7f2d09d712bd4e36b148b527f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6113225055e864f2b5a4c995844708243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21edf02c8dd9baa4b2ade9907e2721244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b8275db4627946d3b87ec38414b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8183b203be3755ea7c6bffda922f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782767ab03f7929407dfb36a07eb742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519aa7eb445eed2baa3e1aeb073022e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd7009818c1ae380b5698761d233d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df234758c27fbd3698bedda8b01592250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf01ee7ffb009bc6e0b494cfac1122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d061a018aa1a2440bdc3c5fce70a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252f92acfd021bf2380fe964f3b5ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92334b4cf71a631b11731b7fe705fbd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49043e0dd730002e574faee31a5664ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd6b0dd7a05034bb8d478a0ac933b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a213725a4c0800fb00ca14608bf2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd74cc3b84614e9d58aa74bbc1ef2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9449871d92ea4c84dd8eb657cd86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879965f243bdc0f03fe5df9741009c2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf684129d83fb55589d2519fa254ff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d628eebc2b9a1e46235965e0a4b4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585927ba683e5c04a524eb3efcab1a57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb268c71bf78ddc22374e5950098f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37241557350da033940b90deb0248ca2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0626efa3fbfa377ed387fb1e8c5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a378def76bb0a589522b8ce1e8ce8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae90aeb708020fa16e5a63e946b8ebc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a693791629d1c04afbffbb9ef58ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b493a59ada95c69c28e28630b74f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed930d784243ca0f94f4e9bb338816f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79760a3fe908a21314125ef7b4e4a240272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0d9731a39f6f53a0d7d7c900a91a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343567c2f3883e10ec35365fa5a9edfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522842491125ba982b29383fb9ab71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70e113dc584ae2dd10c2203c3b07f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c3a683a41d18a1425c4a7d874ea7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79279bde24448c429a7ffcfb3991b01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1034b3e1c44ab23b1eb1e650ae8dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e827c315c57e7a74bebee12311fbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7111407a885f1cb101f2955391589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed357062425dd1486a0f257ec1673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39465a77591e8a8d2472760bf13c823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac7a5b3a7b04f42f4af7e3a2cb0415284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0832c0b076f790df7839c0f44640c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe5c89b630c4cc7c77ec854de8c20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1852301d07ecdd7e5ad02e83df31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ea5f793473461ab5dc2e2eaa4660e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae75a4b24425f7d5ee12ef2d2e829a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae04baa44454b8d2ecedca6a93d8c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524704e5c1fa5780ff5e45a2f39b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b613111e6d305f10c2b039f1533040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3796869acc3e37b119050eb4c2fe0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e47d3088867c3264aa31ecafe7a00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943f6661708854093e8568642b4450295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811247306679564c33afa389648b62e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3c9b12574b863934092daf849a33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775bbb8c717f8930f3e58ce47069d7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c57920f841f98e50a6c0713f74be7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bbd597998005f40b715f3549e7c38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f860f7da61a46280fb3416e1c0b37f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea077eb87b4d77b51be8284931ceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2733b445f43455cfb7347c132d9c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063829467d88b9e93d4711fff949458b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145025deb6c357da77e11d92918dec68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982c14cdb758e41728b8f2ad34bf68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105dc5799435a6f2ef7dd6d3bd4537a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79b13d2a70f51bc1500ba524eb88f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb738453fea4fd76461569dacc22d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a49d02589641813d2ae838d822a1f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6337ff45155d6f485275e73ef8219311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe13d856791bae3fa4ae146cf2eba8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e4c53248b2ec7ade9949ce9f3e7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a13c57021f3d703ddbe43137a60ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74607de9b35cd511d2564be469301315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874387037e63bdba6d43f5efe6548f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081e5e95e0b89e1354cb960d607925f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4049731c857ce3ebfa49027693f170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e7391ea2497a7c43d7c99c7aa05bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229de7f3a2364ec30678ed9f8261cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3abe81151fb04f4a1661635e2c68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c124313cb8bad06215fa2f3b100d06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3e14f01b7d4c6664356099ab88bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df0ef2bca02fd1ea7233b73e4f50e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b6594178e93d39601abdeede0985325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe461d0b1a2e4b7fd1a1f1ef0c3e296326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ee2de3a00a0279ec9e456558aef8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5af4ed418ab45afaf7e182c2d9a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65a40b108b6e06a74e304790f9fcda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf2950e36e81f93f781fa99ece28dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbc9a8ea68542de93a930af500a7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7035b30dad01f4d0b97a6a1e3a187a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637396fc9240204076e7cd654734cd48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1977aeb3f89929672247044b0fe471334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7bac17f1e0ac34fa98686a792635335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473d47ab147f0810418448ba743f51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7500046b30aa57e5356b99977c1ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66c5745211e376858be8c50250f4ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51220930e6712be92885026b1fdf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c785b26c4f88c953db70c8516535d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d9df6f2e43e638e56cda76d7d01ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb551609ca8c94ea55c142bd44b793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a834fa45f7b2a2f6a088dfc4d2a67fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f066e4b6af3eae1d32ba0f8c10872344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4646bf2a322d5ba7a71288f0e480ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223138c07adc41f402f0fcb65389c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cb4dddeea57124088e6669b801cea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7433111c3db7cc24cf923bd2da8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f5fe639ef32dfd0655cbe7d7a88c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736d9da960fb6fdd81d7fde5f352f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757eb58b8ef7e94cb64322f9b8d83b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee1a35ba12228577885fd069c1540352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898b48f4e152945052c8d9711ae38e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d370ed0d21619457918af6c28170354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b244ac951eba8fcc3ba6cbd76f51a35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fa6afda5b7a4b2ae518add22c3efe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd150394d89f7a14848b4af31cb8c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7e62beb8dd099ee15eb4f5d4bc087358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85e57264e10d83b99bda3c4350e197359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b53969c601a2347dd63f3d86569f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712edc3e7e3d8d6296f94bbd6e174c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ce4356c8f0fd4335d9b641c4a9e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ec2bda3c66af2ec181b5984ae1a27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bdb5911e2c9d245731b1c1f5ccbe7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5258617f879e214266d0ce43b8a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f8fa6bd2b98e98e22a37a93bcf19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8695c46f5c8c18e5f8949a45de3e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176f7920c5978383d7eb550d7cf76b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6935b9d747c27abb6e96edfcf796f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4548e2f8b2b0b47c21691395315a45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb9fe37fca948d0d0675fe148b9e4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe83f8b833a6e42bfab10f39111be3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef76b8b6d06089084d5aad048e7f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52cd62fc72beb34a311c758ced1711374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c419df632227475e1e2656de40c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a5e14345ed6004e088ff1ac3cf6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6351c087bcfc36d06edc65cdc7225e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be5a9140670b0e00fc0f58a8e9b19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e73e16672987deb9318a93e9c74d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff488d808dcc79aedbf7de8bc29f27b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addff5437ea2861724e8c93b9936fc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db8afa33ed600d1955c52b81bb352382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6547dc98a116fba4c026a1f2c88ccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbcecf7bd55b251ee5c48c182e88c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad15d3b58f3a2828678ad66b53477385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee06f05e39f09da80dbf6ec2bcb208386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901138249d607caebe5c9d769f68ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064611bd59989647c117757a2316fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74357c4714a52a3bc349f1e818ce8cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c72f222b61cf40326825dd8e1787390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aecaf12d65f39044cd1eb0e70554a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3b103a4832a0dc0bdbdd939df5ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258394a5560302db6b88818a10e705393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe36c03ee7a097b5c87dcd792ffba1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb52aa3e0fd10d297a90c0914ac424395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd1b2b2294d49182ae1e48af5c260396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01bc1312d2d64753de6cbcbcf6688397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77c632b0754d32963d95a6a837c820398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e841fba3417f54045b1ecf8bfbbb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b592eb3be523698fd8930dfa3313034400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d659f55bfdae7b55e073a2ddb781b29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401003e6381d5372e56a4812899c1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af8103e31eb28955a195c82abab88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e23e47f489dd32fd799fbcc40eb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c28e228ecc8e92db6a51a1165cb976405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b92f8d5872974eedaefac5091516406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7066e53454a54a659931ea6273fb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803fd8b5c678c893546e2be4aeccaa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67340226ea41d0622873c9917bcc6ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f288d100b4deb2484c7421764d8033410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a13b3330016941401cc5bb222cb81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135871486d716e784e8dc36dd327602412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba870b972b9d0a2964c2466353ebbd05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06432470485087fd8a1b5b16d338cb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8868cd87b4904878a75cb58b4dbca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f6f2995a6330b121d958230a468c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2c384d68e6cdde12dcbb67393e33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895be22fddec9b0174b7c8d10c9802418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f3d44839cf36d8093df2bccabdd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddc7362fe89de34b9e7e7841ecd11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47fd4a636d687ff7530435e8eef6b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc79da6ccf79927b0261ae2b5ee97f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dba559508118f4fe5d7fab23f7b70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cf30d225dfe4c3762b79010fdc0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b6ce5a711be08ecdffd30c9572bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d8ad1e3f609e2d491b60f55c8edf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296be75b16e04f5a27c9890fce0c126427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270133a8a1d915fef3de2d1a18e0b959428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf1782ad8d17df0e20a6d4f9683864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb224fcbdd23ae0c6ad623df1c87de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065a15e61c4536978e30a0aab0ca1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120744a1961c42b8165c12743fbc9a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218edfb15c7c9e57321712ab27819877433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea49bf37cd3f004b97ad9e250a262434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9083305f2202a8161203ffe12c83a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f098003ce603046f067a24b3ce11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb992bc40efba5a9812520c4a6528a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e37a68d6a147ee47130480f70e072438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572297169e5d38cb28f48cf9930afcf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078ba23c5a0c39b3f0be9001c87843440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac1b24f066c7e44dc8b961ce88dd50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231355a0177601caf13e5cc01e0bab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949fcc9c9f33b5e10fe2b8c97cf5d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c002e252f7dc5527a84b777c343da2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ac82a50004dddf42581d12faa081445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d54fa222da37797ba46666b2cfd3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f48e3a3a94f03130bfc594c35fc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f656e1d1c079fdd98deb8311f964448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fc2c3d029848d7da4c00129c0e12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26db53a76d06f35e9838e6118c8261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330304a04dabeaf06ac05d28dc5f19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f90898a39a80feb09bd7a8bbf2645a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4accadc8849eaa66bb8cf3fcb410172453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6900b40d247e0d816f8c347b2e7ca85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b21673110948356223689cebde290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46daebdab2f2a36f40a8a479c8c50c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15efebd11b59c71b6673bd0687303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b0f55902995c04445977ad143a21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb074fe658cd3bd6e1c881368fceb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce922772ba1757539f2ad62ef8c64110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa055aa5772d89ad045264d9a3c2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce9d20e64f05eb1c29734f77fe6e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782371799dbf5c92b1eed297f0e7fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a79b2610982c0ddca9e324ab45ddb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf22d7628ff4eaac97eb89b94b067b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088224435768a924e50e8e967680a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa8283e144a8f2b6b5ce0b6776e75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb73788a705b939b2790ec8f0c65f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8951519e62dc2230350ac2205b6a1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fea65700cdf24181f9e85853db0b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688af8879b1c2fb39a68bd2d5ec92c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac85a05ea1ef07940aa764f2ae6dc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937938a56f44f672201910e2b7313c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ceddc9466a794c23548ec6cbadabc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0690e9b358c1a737aac88e7bf21141475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb01e08248ac54f05270a2d9c8e50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e80e300ce8d7678d1ee7fbe164f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123fd7becdfd3fcc0594f3a4eb90b2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b0f14616600fc2572494270b3288479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b719cbad315542da2551ba91807b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f716c86456a59e493ee814efed867c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ead1a11694d6747c4c41e5051348d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4012f51315815bdc1c1cc0ba39490483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c831a82e9d0a295b851e687b64ad5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5379662899155a02ea2e8045984e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65237f7e4f983d058ff1d0394fd7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72691eec8f0d1ff9cf0de492006563e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca826bb218bbd4636dfb068b65ddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2437ccf4a7ae86b7e4b6d4464fb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cd3a024ea6c6ad3f0b12aca63cc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7a124e8475461d8289390b0f3418491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93359e3bac5ea7fbd9f07e278de47a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55a421f3651fc74c4b1842ed09a90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec4b393f2e543ed37743c03c3787a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706c515c139958bb980f100652d74d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa536ce190f448c41626c782375a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39570ff2dde70b4966c79f60577fa8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60152ca932898884ebe309a15c843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa02d19994fbfc7eac9f3aa8e7b6ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca328329809003c4bbd4c60908bc528500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998dbeddbfb215d8c188a9e20f67df4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972151f42333bd043c803cd688f1343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d61b814509b665f69ed727edae9524503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd17367987360b8c19d7b51f50b3793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2952270b017d49745a7f43c77eb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861acc4e91be467a63b02ae979b1a459506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506d664135c52660d89cb310492eda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e8e9e1685604bf8eaaddbec1b90af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb32d96ce2c921246c9eb99e53197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d283a68c5640e88c901ebf14a26ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3d41f539506d31b2daba94d7a9a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53f74c623652e52bfba50fd120ae5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e472d23fcb7221dc8bb16584e7434da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132240c81a0bc0f6295b5b41d0fb098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cb859d9631f66c9da40c6d74c8eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c8526c2d2840e50c2090cfebd812516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e23d3cd7b3155c841ab63129cb68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364068bda61f668667148737c529cb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ccfc69d99887eb58d61c43b36016519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafb06dd4efd37521a7e449ccb289ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70f7c61e250a78a0ed329f21beb623521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021973d5411dd3c4191ebd77ef11660522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c79ae4733b86818f604cb37367b93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410b9b410ad0bdb5217b55b483343b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305404497740abccd35ce0eebcb4fcd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4600724ab64d009da9c1fdadea322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b608e159144b396222a38631f462b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503d51530384543fb1fcc52333c721528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2511127048776d1cfcba6c0c5d47a7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc07fd3607dda036413ef019d40a79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3489e2419f8dea94b97b89858651531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a549fd858c1b3e6f0d97e18a74a72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd535afed4eb1933f54ed6f7bc5e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11638d7c63c71190bcb5672249d90e7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430ca0af694856249db7814ff9f898535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3a8fe0558eec44099518439ee936536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea23657aac19d97f85b4ca792bf121f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db673445af9e7d3f0cc88ab0a405476538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80931b4ceeded7fcad4141b4fa175be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a959e5789e118b02d8c00dc13cd845540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c74c7ab889b89723084d297ce68a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051839791b4c0f5bdedbf5f13924c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d80702ceaf3964d1083a1a01f2cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5d8177aeafd27fafe1e1ea158fd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ccd5e7dbb14d07c22441079ac4de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d2f6013bb08a74858fbd8767b222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3e83245a9a8130027be4e9c4ce52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842990f72c0640c69f3ca5396323aba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad17fb481eabfcf049f0bc64ed583549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa803f842bd14a4d7016d6439c663c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7cb71af34d136b403bd2c89196553551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac990aa2b8740226ca4e651eeb5afb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466dce673599bdf60822aa97eb749b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c7dc3604ed6d8e783b9844adfa26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f02feaa63733635a9957e845ecaf14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044a9290c4dc85524fe992ab6862e68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1690dfdcfa4708850442d073c2871557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eb123ddf56c50b9ee0a3d8df9fe97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64a2d54b8ae1c68e2589c0519bbd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f8c05b079d0b0c012977d13c7d090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41a91eaf311d88aff3b1c17fbd9e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defddb503ec03d4535b1dd286c87ff58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16462a4eddc9b50e2a3434230fabd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356bca1bdf2ae718d908a60833641a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e12f2e61d341f627208e6d94e5769565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f022da1fcb76f4e6d3e21ddeeb2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfaeab272f23a84145ed8987c410a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde087942e016087044b8de71837b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d603f1ba694fcd7a871acae6c0ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a4de0e297afc468a13cff868207f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9148962051c10508c77c91ed75c8632571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608b744020bc63c46ae18432cae5cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf64e6022b2519c776673b9ce42d97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ab962ae81b6f97ba9db98010dc86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0f4ba8980fd3c60646e3033fb9f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7dda64fd408c70050e8f01f09523a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7418df69be626d9a6fa2e755ca149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c4e99ca38ce4685c7c193f27e9af6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf4bfd71544b491af835cde93ec8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfabe02349b680c12424face804a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af641586a71b4d90aea80eca54bfa8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428dee10e563fe2d023d7f027a94e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2edca4c538a2cf5d8fa8d315bdbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80764893f73033d7d0b5e4f66f2ab27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab92550b2099f2692f77ac241d2913585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7b48fddd781b109eb4d279ae46709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ec3f1a41dadc9f06b2aebad44580587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ba0471c1945263946d88f16f8ff9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e34200964d8361430b1f916de6c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9166f0d015af87e259f33f0a4984590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ea5fcd5018ace0fa3d74a6db6c65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083bae64c27dbb1d07e742d2b1a81b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d82fb48dd58eb39dac726be7c09c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452baca773807c136dcf3c276dca880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0763b86a22fc47450d52b0e7aff0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511b5de9b056773aeabc1dd0846a8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96975a6972bf50b333295bdec20a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f486cf03b18afd9dd5cbab42afcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14e4927254c556df731a032b5d232599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9fc454220cb665942ffe926b7c581600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b92974a15683020541d2dbb7b1b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa04b9fba050bbbaaa0f1ef152a2dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fbb3d54e5d43db12c80768037bd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5ef510105c0b92dfcf25af8beccd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c5015fb73efe6a116b4047a378ee7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b34982bace68f80d70784a1ab6e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c147756347a98c55f8aa035ac84d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f928ed793edfffda9f224133747e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9eda5c9a22dc386523640cb50adb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d6b65932bc89090244211b054c0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc677dc16f39dd2a8482e33df273d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411944e0a2fc98a65a47d7f7c5e9299e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a733e3c8fb1294cda3f068bc6ff70a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c302e374237f4a93f8e878bef3f667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e65ff3b61fad73043314010d344f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b78af46814e07a251ea2a93f55276c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f894ec900dbb4251f641a47ccbeb1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ceef1501d2a074a5b34f856bdf9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b280686393ffa8be25ea3e1ad6650f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4429ea6503577153fff469395b8ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f9255ff3dba213b8c49d964fa41f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb9fb8da32e2a189813865b88c08c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b226c37d049af2e826c7832269c90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7f052871c53e41ab8747fb860fae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413257951a5d7e96433f83af2495dbdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79e990ea2414306f397fecd16e9e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069166ada66203bbfb5ef0adc3721d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7067a9f68ac5d3d2aba5eebefd20ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a82ec419744dc0837d7852816d7c9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b685a442d8a9c03f9f73cc93c322a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85223ff64854714b27c12d2c9e83e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c05cd18f20f194760ab166db06dec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501df0e7b50d9f0c43a10fa257f93ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e186d92c2f625d96514e31da9fca1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb758819d07277751b51e96c058628635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac072d585b672b82aca3b75dd37ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885fe1d859c3fbce9a0ecd907fbd35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d73ec5dcae7106e3e404f97cb82b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790d0ed5fc9e985f926ab6d978f7e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac07c25cac602ebc035eb2e27094d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9abc8aaee59b9b787c293ec9fee27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1c3029acc8858a89e4d4d97e7ffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092de66cb04ff430dea0f9721ed67727643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a687bfd85f75e18174c2083cd2f982644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f9b53b153ddfddb8f6526866f60a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207eebaf3feb4b13a3d49c1d01de9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814de5745bdd8be694eb7ad377f368647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5edb4e2d12bad8c941cba92b9ce97d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf04e050107a54211f46a3f3f26734649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1df1473d33eff2553b36662dae79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc102193c52c9f636e0cec0d1c3d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8048561d9e7fe08d1b2bf33c2a4319e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30080f2c5fdd83e6cf460e9fd0aab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c717f9f1b1791c160116f46d817786654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a2d139a8f9c281b24af5b308511b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a23949b0c4bf347dbfb75c61fe32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111f56c7975475651299f9c9a6e73d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e718ed60faf1256291859b3ba9bf6ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804564d0466088901ae6089d54047e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba4e2de309a77e8e6da0418d79db9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5774b732b130cadfc6091cefed8cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa886daef0ad9f1b324a31768c4d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532244012345548c39ae3e45196931663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425647cc07d1ae15d47a3a8188429c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b59a8eafa20d160975aae89f5c1c10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6dc8a33ecf5dff3877774a2cb481c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54c127057953ff4b731fac491abb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231b867ec3ad911d2809ce72f0bfcf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135afaabb0c0991fc58ad7334d060f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01b6f885fdba54178c187a42f5507670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb99c778442771f6de68e9b1bceff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87343161c63716f2b75e152a9860f8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b1ea208b3a5e56954ecac520c58c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0598da921fc7fea37aba6152ad01cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a50da2df3967411b025ff05b08237675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c0c1c056cfdfb0ef6b8b604084318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae19b2fd802768a9a3b8b7607c2e49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14910742b0737646416638f5d65fe63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8100318d2dbeb45b140b3618a3b4b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdd1ccc7e70f48cd1979fcbbdd5dc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b4d5dee63221b355e32e030d1a2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bab4b9416e47638cf98b762bcf0bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba5baf421e06ba493f5d44ad1a190683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a9436cf4befb737beb7de0f37a7dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f219fc935cab1ef1a2a7d9cb0bc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539c1bc45c4ee449d369025daa0e5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44852601d3f8c8c66e07d0fdc6392393687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7a85efa39e9b6d700ef1066685a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924fdfb52a5342a473e96fe8bba508689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4d892d2654bed129581eca7fa802690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2285ef1892b2ae4c2af88a747238b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d0ccd232275b0cb3c4a73d8f75054692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89195893c8084e219276b706084be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133178a998dd6988b0d12a3875113405694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def0e4d1d739870ea3cb3d0c7e7a6bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8e83ce4b4a51313a390e1c02e18e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942604dc2403628033c24720579727cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecf6aadc8214be27307854cb82e9f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff029d8b128442075d15822dc7189699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6666b08fcb38ffb22456d59e8aa1d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf2019729203a4c1f240eb86322fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2211b6251a3b65a3edd4838d24cba4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bbe1f74af9c841852355d3a002b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d25b561687e77e8ef04fe756fa6c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ba6e635ad0f36d52b2239acc3097705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d6c7193ee02b002ba475b7310e97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd8f1098cd0c6c0ade01067f798fd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b9a693b75a38039a677a82215c1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc28a68db724ca7d59eea9b08633e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94fbd64279576f23ca3514ca0eb65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd969a23a9ec8238f643817e003c2e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f87cfd8f3a9b7e58ba940741797f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4fb81183e5260d251a4baae96f0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c6a02ead9d058a302b065c5b0b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da601db2944eb76eeb41ebbdc0786b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856189acd2a769b776aa92424e79e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e71f796817a6d79d49729b0a6a28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121cdb44c8ae5051e6f9e53819b61dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc4cdbb2daa448e12099552776246719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444f206e997c589bf1f0b6a38b9547720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5214cbdecf0a07ea8f1770dcd15251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f84463e54bb2eb84bd880831e7e0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966918801de2673a17cbf71f03aacfbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ac6f8df63005a256632a0f74b0d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5475fadcf7fc01a11704cef2bfa8a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07b6d0175ebeae98095447dca1ad2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc119ad497e3c4d7018ecfe75155c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f2fadb138c884602d9e8a92e60278728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb8eeab3af6c9a334d6632bb30268729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb92ed48a213ed0faa5a3cd55a4d1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7412e70c4bae55401bd9415d4d5787731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573151c6036ba4df0aa7265b11f8621732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b39bb1e983e9284031d12adf9e44cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f530fe2df990565cc7d99021a74b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0a6ee0b12647b6189eaa77dbd242735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad27439b51f23f80adf137c79230b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775a90c3586beed720ee33e9bab6a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49364267bba9b51fcfe48a93d2b84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244abe3f8eaaaaf99480a06cc125768739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db25a8bb896478cf22e0f1a059cb35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17875827062dbd5a8d96374bacc19fbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42366d71b0a65eb5f14cc12190eeb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa3f0c7ad3455903d7716220f20db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f305b8f2f4eebbeceee084eafe010744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ef57b30155492d214decba924783745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26dc779108490ccd59136696fe212c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77d1928603ff6070c3860757c2004747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f332293d47034541b59b0fa80895362748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabb8e77a22adf7f09d57bc7ffd9b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada547c2b59db97a262217d71f8dd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba71609ab05ef62a86e1d86911e505751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4926a09d7f4669da790ead6bfb2620752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af12492b922a7970c43d3ed27e821753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecb4f8d8b5c174d8845907ac4f4299754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387cfbdbcbb126a5e1db8a3d644c1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcae7edbd1d2a4928bc4a8a7ab9e25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c8ddced95eab248beb3073def566f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8ffc7e75c85e8386bcfefee82704758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f8d268e2747ae291ff9358cad44d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23233c2f3818a522db9d2bad37adc9451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c08c8da3a9e33b49c854d1838366112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1505a698ec6d1db384829c18688733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb090c2b8061dd21d4e085647874e574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae74ebadfff90c81666524c3ae42b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33ccad1b921f596884f1929a03f636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa1d111ecbbdcce9daee087c34abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef52b1889b3a551752af5a6b88a6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a5452f7f1b6520c13ea178b670559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa481da95f44cbc781a9edcfa7ec0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5686cc16c3bb1b4be34a5115aea9de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf7ade53252925945edb5dbf35b6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6334a403d2309dc2622be83e786f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba79e6063dd642c78fded5d79fa32314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0741613362e0a02ae278d034da9baa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735cb4a26c3791617001a1524e6eccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b493c9e08de77752708ec64dd10317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78075b34735bb851afd7bbb2e7f41c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e0f3e5b6345fda39628d977c003719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ef50486eb264bb8f905e4881c577c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8e9b39e225982ee3f6d7a2eec1ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8996efffef84f53c7565212ba43c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb7421601a05bb39bb29281371283623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6541f3f5a4afe79db6edb2a70fccc3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11517fe6bd7c5c35e126dce1138084225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063368218d36bcfbdb7143ac772e9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639e292ffcf6de8d4a10a509ab3f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988de9933c47d71c412be5961fb18b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f9d12db793361707775d6dce7e6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a66a9f314cd45bceada79a337e99d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807650a618a0b02f7602c0300e3f5c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a988c7174090062431bc065c490cd8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8925965f9cae727e0f7fe22f85d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e87064d30526c6fe1668d1ca3673134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e40e3e579b3494de70b0f904288df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeba44bcea0725d8c82ed0f4df393736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612c2bb81a56341eac942fc14de78db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00259706fb7651dda8d6b8f5f3bf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b025d6472957ee75a1eb1e811c4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e12324e1739f672f67a0e52b814440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93d76801dedb54d4ee2b68761137441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400fe84d32fac4fd012435aedb706e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83117ac0628f945d91dfb9906c18943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489310837d7d8dfac9ae6972cac17444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44a37daf38cd28feaec3a3ea9f0c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fb88f8ae3b4ba8ce866af276c30d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ecedf069c8484f9dd7decc44cab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4585862f97295083ac81b177576c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0d5b2be165d555f30b0acd3e357449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34761cac4056119629194b74da51be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e48d603393586ecbf4ab8cd09815051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eeb2c2a080a82ff2c46989d84880852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35504c97c4c9619e6a84d471e3fd39453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17975080d76a2fe01068a5e6d10afc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3e1284a949c968ea85d4060949ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e9bc767d7f1cd573e7dbcafc47ce756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194d7b06340f36832c94cbaed2a37957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1422f08348da36cfa04447b6702758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0a30fe0831e553fe8b6605384d1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3fe760b41e2e8e838d3912e3a240a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7bac6649e58cc4e59ade7ce2d67f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc8bf95928d327b69c1131b3688d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f54245fb35363d6c86b43d8002e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a927dd4284fb1e6003bfa43c830c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240d38b04e3bd01adee99dfe8cfa7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69786f3595819c28e00f3ac5f8b16266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a4a058db26484a271c545fe887da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4832bc7906c7f58bedb466287d69e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6306c0788fd39486548a71001bbca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ff7be37221f1947fdc073d1e83d9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd31e7730ae836c6e1173c9711502371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c616e12bd45bb21077677968dad472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1eea51046309b0cf058f5e13dc1ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5ae83797a85b27404d0bbdcad8f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7fae93bf902fe0c4e7a866258e00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd1d07166ea706684f53a2411321b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0889e6ca845a386536b64020dd0a1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da5f40640db5df4f828c7bf689e0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9065ee178c10f39927598e20b5324e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3bfed7de2da05a94bfff73807bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c5666b49e27562f7b0b82b60ac48281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea836e79e7640485bac92f65fec8983082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544924901e89166beb140cf3af5dbf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968970118295c347adf185ccbce60cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745efc9481222b12cec1fff8cc0934e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be760d76ad298438a266934116d8e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1459beb396de7b6228e9cbe932e0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7898b3efec8a7e138e92ca6065724788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af633116adc41fbd87887d8f35ad589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4237cdf49b57623c71fe927f898e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498e76eb250747c8909896b354d48e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c88eec8dafb7cf40e759740f8e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550b8863252fd7768e2c2d6685867d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddeae28cd7668195d84c7b552e4dc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af2fb579e062b2be289c7c077903f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4892ae95caf1f924c00196437e7d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d0c979af46bedc57974085a2304a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391eccdd706e0afac8d0601b907dca198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396eef6685c51189074ca223b13d4bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7601c009f469ab656fd02a8edde2865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e3a2165a49c945b822e9451ae32b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e2114a9cbaae6fc2bb21c5753278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f1b658ada694b16d111c1f32b34b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d3446814c0f9ce001f8b746cf1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee13f0f1109ebe3124c42d4b8098f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8243cebce98e55cd70d9d2bf9dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f43ae0b2256e713eefc2d2bdda5d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f1898faf6da3bc50ac2acc84ffd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb900e51a39a94ef044db0f4d1bdb31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c50893f02edd8a36dfab0ad8e9ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e22bef4610cde7cadfeb1bf6e0de4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceba51213c2b2bcf7edb9a872440b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846982ff561984955f391441e46994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d214a66a2fb026609b25e5b47d7b38c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e84370cf43dc48745076d1d34ce31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1abab2d4f74af90827f646986bb25e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8b87ee250e834687708ad1e104e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268557fcdd37cc3b547f8cec84fe2880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c22ce692ff2e3eab75f261549c50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2101f75eeb6906eb390f4ae138fb52e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5aaeb1e0c02086fde637f4e7fda2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac0ce5adedf057cd04fb53567f113122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a236178ea5bfd3adf626150cbf3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13cd5be49fc20437f15b7f26434ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced188cc86d803caa36f1affefaab3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3df7ce557bbacffe6fbcafb054264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2bf4f00f2885795bc82b03915bca7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37ec876a27ad6a5e3a0ba2163234a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4702175d0a91939be4134360e00a72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e87e632828f02f6023fa4f4b634e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e28f5172c7f91f3df9523aabc6366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d7dc8d7e66f1cd18823fd67b19656132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ec161e3e791e660880f03ffb7f8ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75418a34ef616822addbbd15893b75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb3264e4da345beb90cd5f46e7cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad194aa9dc8e82dc9d5d6a849de0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b5ddad1dace76d7c11192de1cd09c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc2671679124a4838554216cd0c84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a117b4b429c708c61fa4b1b6edac255139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c572a3c374fdb47d934f41e690d5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c370ab9b761c7b1c5e8c67bc444f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609dcd41124c577200b96551e186b19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e869799d8a054dcf333f9908d91cd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1b25f7387d15ebbd8dd2cf74f9089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa99dc421b1f34909ac714cdf77fbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af6947c761c1edac68e91e54b24a01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d85630a9a98d26ee35e99ab2f873147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a253b0c44a43528a4b86f05088af6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae32614b0888d528ae0b5d9227dc4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10dfff1fb7bebd04290cdfc024f698150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14906e14515bbfa8f2fe224f102142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7a904bcdf5fa893b2cd07de435a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf4be1bbd14fb47bc523c3282f724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bbcb97a996945e9a2d0ff60610785154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2322e8773114733e736dd0cb57718c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db84ea8e971787484e1ac8bf48a13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3dc21537f16638873a594b1f8b71a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a17d5b6cecdf9c50856ff1e3efc9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028554a829bebbe3e8e9dc7889b7eca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b751982e426e7c4c738ca43f5b3de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb5359c17b5fce63c546c3b5ef1d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2ebcb073137fe34294a7d63405e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d2cf165fc97dac1e1007bcfb0c85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab519540513355a24a5413b13ade3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2529a8bb9f5400a63668dcfc7d62c1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed225602bcc7499f635dac0b7b326f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb79b43ea02e7c5de2b70350c63f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b305fd8f0a3aea26f4550fe19dd61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f45c977d149353f90b2a198adf8e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f676cae9243c94623f088d4ad9f41a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db843a7fac1ce80cb4c045d58ffc6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675db233436f2119effb1c22f1ff0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578e0da87d07ef7d23552aabd32f17a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d2d89669ca08044c58853687a6e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d89c3b17232ab148d8b46df85a21e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa871b6d42c02909cd7a304f3e05f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa055626b404e818b58323e53018d16b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b56bb3f7cc18567c1de4f3a945859178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408faa95133b0a59c6f6ac1f3340f5bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d0cdc40cefbe0f5818a86646f289180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7409c3ca9e086c0a47e6931bb097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f02f3880be1da7c468c1adcb6316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5b2b51081841f164bb6077cbdf75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2197ade091bfeb41a3fadc5cf406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3592b4128fdd694d0f0fca5993e124185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d2ecfe2b86d7d2b0be45b87160a6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20803a8d94f67f1814102b7dbc7f0ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc7bc5c1f7061ecf910a9459b281c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbeccdd81cec6ab45610e10682630b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a81a597f80295704b5d74a95d7583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87836f63d378251b12f35c37d9da03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d887a5ce20ad0be45b1b8490bda8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b90243c96f7838002f7c93b16b11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11dbc9a2681b4b653c34a8019516b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e92125608a494cefe4e4b82bf630195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c019c91bed6afecfe42bfec6c5d2ad3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b1ab12e0a226e66b6d5aa2c1dfdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc69ed48ecee716f5318b03761c4416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd9de57e4cf1f83ec06ff302927d62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705d597972f4796c7520878c1d8624200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af438a917da2bec6fd7687732c4b6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804844414e5caf96e2adfce31af71b87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e0633bf73cc0fb60fe1cfd19452f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b95b9d14f6b887d4122d64da1d06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436acc9a2983bf6c6e682c19213e1ce7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6118577aa159550437d3b2a619fcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba8f33dd7785ee5e01fbd28efb2d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda94570c500ed1a28fa7ab180ed43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb733cf80b964c82f69a1ca4851c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c9bf607a9779361bbebbc0fadaf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9e8b0ae2e6819ad944105944ad8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a2125e07eb9ac2b876582140bef93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c89361cdeb443c368677519fe14da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705393d59a9a60c4c77a0ca070a1371e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887f4b178be0f92fb4bab1b6323136d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6939be5ed1f8368976f9771ffb17c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675494e4c730b248c480d98477176dae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2534aad49c8b9edfb58e9a782f604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93295f8c3824c123e3a61aca55711360219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724cd0af3ed2e41b4fed31322230d47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3deeb4a36ba7a7dd139fc987cf0537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668c49be4324acd89e454d0858934e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76211d17a6ad39c4ba7fcf034196f6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180797f900c362cfea8f80a45c7ee91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b6bc3883664b3b3b035737c180703225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef0d38c6b4ed202db0e585dd89891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406e9924cabd21f28afe0a6c4353182227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f106fa5acc09563b5c9296113764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea79d29be4c01bcac056b405fc62f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a75d7bec2ad87832dc7661474c9fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be1212ed634109eb6c8b776a626e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5ec0ea0911044717b6fac8339b1a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf2c6d115c5075ffeb5ee348fbb22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1115fdd7e57dad6bf013d287a979acf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85203bea9a8369369f4e87db9b40e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1984a984306ef009785153e681d7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10f79cc2ad523edecc4aab3204b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980b6e9353916b268e378d05d7de07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e4b779364aa00f09f8eaf30bf6f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861309581c6a3c71ff6551a0a7d6b048240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd31c9d3d31677f133a34acd4a42fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b84259711c8c06d4a5098c74fab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dbf80a19b50992e6f2d373fd2d98e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a18eee14209c7d53ade28e30c0768244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ecaf7321941c2e9b3735ae310c17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf3e5d2e2724392e683a632c67e9cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb213a00971ab6982f9447234f551bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e693b35bd997c95b599b1aa8de2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c907bccd7b4d09764a032daa7f19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fba7272469ba97a22ed87e1ee3abd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f44f248c7b53c0a3636549ee29f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5757cff2ecc795fbbda468445e047b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa61c2ac86f006dd638be5f107b702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b0bf86dec95b4455565f774a1096f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9a242cdf541b449db66c63d4daef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71233c987c96898e87f649834a357444256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef69da85e1a9026b6f2bd17a581ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72876f6ced1771c99a47d28cfc3505258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b2197aba497aa3ab3e489bccd4405259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630ceb2934814986736a03e9024686260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea03fee1952f330a82a9de3a61837b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152e2eb381ecdd794f99695e871bb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830312783670b4018b18ba7942f181d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124d55273ea02f32fc4ec607ba8f1cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c96edd93717dbc8fa0e1ad718edda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7673146f7d7faa1a66832d3f92f5a7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f496f4107803763889160267c783998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0d55f6290ff0e7f4422246218613268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ea8c8125a21a99ac275f6ef08938269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ba68011ccf12a935ee87d0ea8c86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023ff64970a1907f3a100b2106469f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f048f65c845a0a91f5a3077b3db9c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cb2f8ed697e86021331716280f7de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b065189e03a44d562749fa32c736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0c553be3046fdc4e88ec255cd2c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eead6efc8e12cf097dd133c4c2499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb8cb2985dc9cad61feb4f5c27cfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b0b00a4878b1820ea040e9045b763278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05b3f5cd82f8ccaa2244666618810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea8ea3d2ff22cd955b25ef39e9d14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3dd0b97c352990a4504d4ce57d8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936628dc44cf96d82409928ca52da7cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08dc5b201024f2d81832dbbfffec65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cc9c590f892495ded84df2271d58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0f19bb5f355fc4fa8fea4819400ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6505861dea1c01fc4e187290e0b7d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0466bc9d11cc0af3a1b125277d898e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b000cbfe4ae54ad63a4d16cad62369288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c80618d5a87f77eaaf8a0896252bf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683811a8a4d545e4fd119e7afe7a1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c196964da5020f6af65e8c8f58a7f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ef324fb18c8853d4f1375a1f3577292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0977cf03e2f20fc6c823e012270f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f53987e9a79aed35b870d2f531259294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c70b722e41b479577e7e9688eaa9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ea82fd9a318d8bdc5b04456344e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4cb680b6125b7460ea8dffe274e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89789edf216d473c0fa1ecf63e5db03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2d3d39093b814e5a2b352d5098f8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e36c6f0ade3fa67537a05f1fe2b295300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f6729b5c50269de3b02751f2f0a59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1225f0638fa56787d304b9a62a6ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c232f378519116935cc693fe2b75294303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a7f4267c890bb5879b96b673f0e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102e63ca7f5cd277043dab577bf728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b728154c650ba0020833d8ac55d6c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbb8f6cd984599a19a85179a1687d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd147b37524ef6535b215775cbd47061308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb073a25e9f6cc7792b6d59097371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0c95ecc3b9831220ad1b4199f4853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5eac4c24b1b4c6af250fa04157137311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca90cea47291b0f80c077f99fa1ddd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c3f3c33d480181d2c2c438d2984a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4cb7851ff40f743f1a136431c5e1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69773a2dce244a996905b15fbb0e960e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265fe89e513d09168fc2c882023353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95636555168f00ba47dacfb4c3dbfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c3106ac533a49fb19cd33325680d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94407e4d96be2b68c8408be1a21964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a1680ab2a271f146961a325d64a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500e6c30b6e660d6a2e29999c11522321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a2d342e206bfac9ae7f1c2ddcd44b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d478868053e3ac516babd53f0801678323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347af22892b0e869d88bcba5d9868fe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e748c9bc03611c8d2e5455ffc17735325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3d3f17d2e538e76c9eae2386cf5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9084d1dac047ac453f2fff7e4e8550327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcbf906c29733fb64412ebb8a13a96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318222e727fea6dce83aff2b1c6b81cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d5e90cf4c9c72c50b0132b258ce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b3b32c842840b136186cb6080b59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c5c01d3676a4162eedbf431ef07a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a503e8511edf64ec95a36e3af0ec12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5566d042bdae36d8cb50cbdbba4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd48a78614ca31a4e19e821816272335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b748a17f479c5dd0787cc5e6773f23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1927581a0adffef9c3f8db944fba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9eeb453b947d43f83e30ee3b1e4e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e1c46bbeaf6783ae54aca1f71271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef24b72758b2d897168f62da802ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c53ed0e8cca97a6b0221c2750010f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f80f2f4dccd5d67ae97a1da9bb2dae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63211a9ebf32e7fd9a3955c538ae7d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ec5c8cfe6a36f2ca036bbfde2b56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fce0650b95fc1ef2272a4477da280345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02da1825d9514a83c47307f93b6f85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a276e7a4b647c3023a9a1ef15ca3d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c0bed8f62d7d7d3ef2df8b003272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15947b52f1fb0a9d884495095d3db554349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f1f24059dd79fcc5a156bc53d2af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa4a210e94faa68a435b02ee63078351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0d9bada935ef4c242a28a2d0904c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a66cfdb5a12160357759c415698811353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb452b340ad46be938279fad933eafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c04578db8cf3f94b31af100db0dd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258dc6e00e73262b9cc5d7dfdb28f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65169c167914d55c5c2437d5e41ce5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9b3f7e1bf31433268a79b9c8bd4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987ae68f18c858ea722ba2d072799c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179937d65355c9c1278056d2e077b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13201e761a3c45bfe3d55e361bcb465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51f77de073e5d42e8834b471bd164362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76cd08f38ac9710c59a9082c43ea1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42f10e6b2300f6aa5b8d3c26fdb2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217dae5ff836327b79f02d10fee67bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa405e374a95047b2ed3cec96068575366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d004dd14f86aa52ad5d1c975cff4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f140af50c3f6c3013c4c360c61211368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbbfd006090d9ffaae21fad896aa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789a4257fe278c30bb07f5d49b54e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d508fac422366309ed247edd47f851f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1ce38c7ef4ece56c8a2457ad3a82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9c61005cea72d1eeac58530c35b8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543c6b15e0d0dd05d83baf951c0c63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674d8be831eebcf5042f21828176d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf44684e3d5399069b98ae5091e0a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f814dbc38cb06e945f0bdb91063992377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918e84848fb77a61c98e490c8d1c17f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7e43ef7799c946a568b6898701b33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41798550f7e9826e888a0d92ad941e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc59c42ddbca397dddc6d9c7e868fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc889db2d6e9ea831ece254e10aec0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b0c419b40f85d700f9de57693f7ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697262e2ed21fb8e8f9ad21abff665a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f08ce265695b712011067d09f0047385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40452cb1d9e21958c14c1f1e9e807a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26d899d36ddd087c1548dd9275f4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2c453c0be04043a0b82e117724048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e487b15e8a4233bfea0c684c5ce013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5ffb2975dce1b2c3880deba1618e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff2552d7dfe258db5446a871a371e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fadc8afcb54c7aadbb02a01ea52eaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af2fde327a4700cb8a51a7c6eb4420393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7f1d59fbe2f02419651177a0a272394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88bf77c5617cfeb67b3ba945c17175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953bad8dbf937054342618bc0561217396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd6c653cd90456b043847ab921910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db00a4833cfcccf5365b04fa29cf613398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298ccf87dfa6f48f9efa1c96f0ba4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3334520cdcafea7d2e779a2d6130400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df495b0230a1efb411ead9cfdfb43d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353de5b0a5c61c8da634bdb735a372c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db902af82dfe56a6fa8854d682ad2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399c6d166d902f4c586d7dd55366c9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f4dd19557b05f6b2cf471bfc5823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b4765319e4cc53fc4b27e1b896b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4baca9c0a0b1c03f6f670cae57d45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2bd9e19f41ec3b88676309e1cba4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42698bbbc74e97df5760570e3433f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2238f787e0f41e5b151f9e04d54998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b092e7f9678f1f454ce79c2a1e75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e7c7534b7f7c51038f9bac8a3a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a359025ccb9267b6f1fbcc0a2c2cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e932f72ce67308477ceed3e5a6a13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef3cc156c92a129a5e3356fa49996415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9abcae90f9c0889af1dae26272661416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290f42653ce24913417aa74e96414e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec6e4bcdcdf58ea1394af7953cab1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca96cfec4ede5dab731a1d5bd4549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96022b61f4e20f64824fcd750867ab9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de97afb4a641ce0c751c56e705d435421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127a126748265a46e4714608d25231c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c199132a2591a60d5fac50cb2e67e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92ce1184acc5b70c8a80f03f5fc135424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af30eeb0eb2e2a85413c744e060db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c46e08738af3fe7a8883cde9a6d6c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05fcbd25d0a5ee7c0c32e7ef21e59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d068923ed9fe6de63d9b6a09e8e3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf929d3df7dedd91022546161d7e3a69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d185553fb329c3dc63dcd74f9cd6f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2787b097d8dd96d76de8bd77f134e1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb0ba11631eca884d180add0948cae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab48490a2ab3e1ce8619e4300e6417433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455bb46e077f2cb673150b7dcc79b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d825c117ae06c22aa9e7499b8f41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d81c91df458f27ebd9b7c236b2e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84c64fe461f36dadcd1b71096b833437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190363fd9656e8ae3e33ec21bd66a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eed1fdc6f319ff0d1eeab7b1e2cf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ebb14779202bd447db8f8a716c37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62986502c3b0e648db47c3f86e6d79a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955d3ade9de0bb157599b8ae5491dd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72740bc2f9c8f4e77dfb3a04a7c6c923443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e029f77a9b40e50546b6bb39d69698444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b804597118ab81abd94dddc655498d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda006a08df7c3363865e139011f41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab20d8156a2ad3ef6e7a7f0a9efb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2057abe46fb86f91cd669df0818805448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9450b6c777e630026d29b09f813f68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8552295f4c9ce8d24586c7187e124450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e17d9968ec35cdafd78c2ad181f46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47571361450eb6bc9abb0e7604603273452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f1fd01cb96c3dcc0a396d79f67b07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a4d2ebb55e72f25171348636b2ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bfed8578936acd177c97f4a98e599455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714169ed92a8d9e9e86753e8c42b6060456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc301d4823ec8c4a427feb97d141e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e0b4910f6dc153ac5b80c148a5df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c704347d8eb2b26243606352cf8cfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf925afb8311d3c9b82b70fe098650e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dce5d25ac2f1b7fe3dae7041d5ac2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e173e1d0c9a3e9c9e4ef186676785c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b45cf1c412fd4d19588bf4c254ba0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2309453fa51508c2ce1483633899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ad443c7dac2ababb8e0a5fb35f80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5a0268166e3eaf6d8afbc11236c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba19d80737d65e5f00ce8ac61277a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a926d9eecf6b92fee8ab4afa728d9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530321a4e63bfcd52e83e1886b20f2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5d27622a06283f3f42e560d85ddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f154033d42a0603b86e03e73d422e5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f583d9eaf95d4476f8f24154c6c0aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f614e19aadf6b0586c7073cdca705473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48698308409608dd303b25195b5db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f223416340daf86e1a45990711c76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e04653c7f9e9ba5a5ac982c148f74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e75fdfe1b1a9d3ee1472de6d0aff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61f2306e5adf6321221c3067620b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf9a67c6db3f73ed7ee0a316b1c8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b62cfaa5a066960890dea1527cd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87eb0fe77f537ed730a83c8271ed92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470498a9858481e1083bb1f9777f1dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058c4031cadad0764e5980369af99c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389c14b46dee59cf93598988e4850b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0496bca4dfaf07be1b26ca2f9dfd51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c416bd92ffd2bfe809a20b7bf855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab73449830121363e3ac5930cd84b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408ba0dbef362d64589cb29e78969d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb019e3cdebb3461a4286c0827bae4d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79068f5ccce4c8709b4bcbe29e4a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1a7674050cbe8699ccc35f6ce3576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d13319781f85635c3c196c64fb2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f6ab67bfa1aea9578942cdb2dec9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a5cb636dc4a19b98abead48a01bde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ad3c79675974d67c7c6426f488ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5fc6dd225bfc38de5fab8539f762496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e026cd0c9f0e7cffeae94c1e8e6e21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69743885b133ac168fdefcec8c72d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeeac2b808f99e7f0ea9315d1e45ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ba5491b854bf877c64545a494fb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0a941767711f123ef6f7b852afc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938f98f4dc9f18958ab432bd6f00f73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0810dec19b4342043c9914e0582f836503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1665fecc655cd0e63e228eeb5f42fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d46c5c9922e8cc903b784b917d1b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4cfa601ec4aa1851b4dff4a88def7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f077a8a5f479cc2bcc616685b1e73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998603689d12ac8ccfdcf1bd06c7ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08290ab3a04332eba9627fb6af4fd3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8282e325474e9e6c7b591bca1147d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f188e7f7e377ec61dfe26763f257511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e92f7596c3adb4638b17b0c8f04aa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6807e7a71802ad29640a8e8c714e7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f79f0e393a7b32e3a0046df8d861514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438f272f53f9e2b8703e7d74f3c3491515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc15e72570d1caf48ae5881b3a6d145516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f6b53bf5806d6ec8883726ab0ae2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5cf656fab142fbd9989a83094112d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be637933d3e4e09bfb83c9ccdb6322519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb590ccdca2067c2464cd43e4a30ad3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5555718fad74ab234c1e99b4cdd622521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4de8c331d685cc933316b7b7651fc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb692647809d510542bfe01f26312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e92a02ebeb97ca744c7c39a1dd0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c9faef872df116b1d553a4b04bef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f923ba38d2b112788240a0b8e317b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b93e8a734e716231528320ae112de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622000d3cf94bc372548cab81aee8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbaf17ea5ab4bcde90dd6487dda257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fc27970395493fa70b9e382325133530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed2598aa543cd8c77483917f460a6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64d561ab99b02fa7cf8676366eaf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff3190dfda9729a550df7d646b326533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2bb348843f1099794d23161849c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd592c0eb7e958a875f1e279180b8e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f4a0e47a715a54b3c5e74ac29ff5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d9e7cd9d4cd9a310d3e4d16e1155537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03f3a2662d820ade226da85cfe1039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41267ef4300e7c569652e643dff3cfb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fcdf83ec61091378e3238eb25b19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c04e6f7d4da0bd3119a25eea3ab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223fe9ec2bf84576d1019bb1e27007a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae01a7fa129ec2de89205961f75d41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3b0b23059106bffeea5b19c434edd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8efacca7593a2e4f34e9052a102186545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b37b83875109523398f5473e04485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7906c189eeb0db254f7e762c5ef90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1389744f5d654209bb554a904bb5bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bfc2c2e7da491b616db21fdcd9c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23296629012763935534d6a9b782254c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc832753422f93fc49c323e375e51d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1c32313aa56a89271ca375b3ebc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b258c22e9f341a2b7f51829ff76b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46091142b805306a9ab5d0c0fb16c62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1336f2e6cb76ac755afd5088983949555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da8a801c51cf4d1b0c76b4e3654e58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd4a6297b0a14addad0aaa29097ea2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6241ec99f1ae16384c73588764e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591385dbe4b7a74f68b5124f59312e11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b4cd4bab697071a0d45c59bdb9b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fbdf4a71bd2b48e5366dcf3c67caa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92f7e16bc6c364c9a1e87596175d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c88c7f89410b89dc8ae8d484d4cf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a09ea11a92ce78daada7e420b71b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dd50b4e86d182f6143833150d5e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14f01f24fb7ade958fa61d8b27347566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc762a03ce489cd6be1d0adaa92200c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f0b51c3318ac00cd007dc1fe18b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae3fd00bcf8671fb28ad2c9e1cc0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b1c23a42bcb39ed46a374662160a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7890b8aa899625231805823e35ca2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eba501c5982600f4bcde0432aaf544572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bbf8338cfc6bf344b7236b7faee17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b457d248fbcfaf0298d01612268c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c309ce4698f8088e25f7a13354896575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27d2370e9772c3d55f91ddaf28713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39b1e6c1965db3531408a091e706c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889c67a3268da3920cd7d87053df08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3720ecbb8dd43a245f71315fd477579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ad019395c9ab19993479f50ef3f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47ab29f5449a65b56f52d93498bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451b222d16ce833403715ff9b919cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f93aef2cf6202999c8ac0d9533fde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf089f81da303c9c6c4e85a39784a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd41f0a83cf115ef363bc10fb7475585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac77b9ee3132f5a17d73a719274df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b442721d301cb6e14304d9b2ea7acb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8305ff1884705002244d8febd583588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0b91f0925418cb07e6c1be18f11b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd662d9cf9cbaade402c4f4a9b7d453590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e3bc1db2432fb6791cfa1ea41784591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b0b3f6d9f8d508dbc27958b438cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de74cc93cccb6c0a7d27ba0b4748d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df442909bcbd118185e8c706b43c390594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af885adae6eec4af7de9461dd615997595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f59332c069985036eabcc4d557d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf1c2edf3a304787d93619e0ca9b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285029fcf793e7ae2d50ec76c708c4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e3a4f600d5c4437ff2db88ae6cbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09324cdd42bd61e67e1a06442408a8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee40e278aa1e51835d76befbd2da03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567151e5d15ad32ae52e31679142b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce646f6019f3a9c0d933372b401c3f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb11070d4ccfeb9d5307f6f61cf523604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9da375c2a685976819368706f47d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709f33ab25d1bf256dbdb29a75d5bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de4701bb79bd2d898c4db1c050f60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc95340ea667d8ccd30be63983bf29f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246248c63cff64ddf44ef4adac700a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b47cdfdd718308ad879c1da94954610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1afecf942358a05f4d14d85f39179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd090a6dfe403f2dc1779037e10036612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58f31e20c98bec090de23a078d077613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d2c4550917b8427875d316b269e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8efe9b4db0854070aa16de4555910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebd2dfa31cf8def09b6f8a285e931616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776cbc2c1900cd6833109fcf60eb3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f8edff59081661a31cfb85a6d54bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e567d01e41b16d8e604fd0620298b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983a0ef024b25bb8fd9c86d9d2480a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3ebc422f940d824b7637cd0c196f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629efe22095668c40d7de1c7794eae7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cd62ab3dc18365eeb56e0eb594e92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e77e44c7b2715881f5a639f98a3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7209196541984b9691a140d4419a6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ddd0b1298fcd6ad80d9210861b15e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa5545d90de8d5e6ed99d35c12745627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b027d912ed2972a74350d7c5a4c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f174927d997f45e5c9fc5f5ce5f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b1ffdb07856bf5537dd94cb164b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d842074246fb978050ff6b9c1c37b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e4c96e9a42088881a4e20c3a43a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c15d06dfdfbdc078cbb3c4a6203ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98251b9cdec01f9f9e122caadb84a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9028b092d878228c9e55f1c262b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6023d0b261a2b6125947cee78b466b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ed4c0f5b2fda7b128888fa4e706c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733943d1fa414c484f01f1c4f1d9d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c339c572ea2b437cccd156eec6ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4fb2b8242aec93c2dd5ffd864b0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7d7d5046ee37b5c71450e3a2202c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defabe08f07d85c7eeeb09dbbeaa607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc3dd6b0d50b5ff1edf5794610b5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869c1b227ca2ccb8012931ec7dffa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca558071a6e9c7685baeb06a9f2c8758645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3136ae24b5be3ad999d44bc41f730e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4c9e2bf15b1ea17f8e402f097bfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858498f96a45c72df344cfe96e030e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01494a77f9d02f5bf6d2b5067a2a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d6012effe3beae2c890800ac9b8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e1f5959bc30df9f44ca74f0bb225651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93630b9639ce312056dd8613935f76ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fbfe939890d48a2749adbf9c37441653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabb9746c616afe91a5177d2d2e51d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ae3fd29e22a88d341669f9a69b32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b27e7cf432912fbb0e8b610f5d3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c653f567781a6c65799083b59f897f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a3927298010f03261b72675dfa82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e570519ade930822ba53027168764659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3a87553613bc90b802f727ea80c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db064d666c4c44c86f4b8a4c2f14f04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b2f8205c995a881fdc078ba5ea88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c733ebf0529ace733aea22f5bb6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2096e3c81e5f77dbdf77a5c4dce99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b131a76dc71b264732324131818b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14f6578017fd58014c02c9d6b676e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4cbea17deebe91ed6fc0fc5038024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c06b2b4987875e1fcb998a479d01a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2c943206fd5cf84396f0ef29a6f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb525a4be4bcbe04e783aa52b37dcdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072a5817161091a4d8a14e95557432671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87880a7d64154fb1f4545d5a2e7317672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc2535c37d2716f1559fe62e1e6d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14319c5f030724ebff8c81ee26d2e6a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f8e4f1bfe6f9bea8aae2ba88edb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b57b1dbcae66ed557755dddc7167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d749b380aec636b291595a3e5186677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ebc6d4afca5bb93eed2fdeed7991b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ebd46f99c9c7e3b593742fddad33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918511b4364b5bdacc345a18cbdd8a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0468aa555ae4a5b3909a58a717d91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb110e9c2cd7b36f105a82576bbf493e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b38c2aa92abd859839ce130900f0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86913beb83ccab0683a410f5d1f671684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db0550acacfbf135de91acb6fa732685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928ea6cb60619e57017d041cbab783686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a541adc710944e80ac76551697684687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f24fe9fb343e04398b1d36d954da3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e84588216aa54012f16e96ea1bb17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8edc1d704b4015d4d1450059c36a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba799e6c9f39a327cb22ed412aa5233a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3407dcc216074d46237933d5cb60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1bbbe6c9e8cd92b7a2e8a3e023045693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24aa9a56708a92f18cd8abbaea6267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87b8b793831ce94ff79823315ffbd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846184a2df854e68d4e15c977dc5a4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c7c6f319c15c1e185a30470fe95f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51edd3f6780980852ca2fbf5f8ff21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ace744086f1f5eaa6df650855680699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce5523e27b3bb79b4e5d5708f8f13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2190500356bd4942e27ae79bb1fdaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c21f23f4d83c2d5b855bf5ec9e186702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f435a0389d2a9a6d68cb440b1ec1013703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdc07fb8a8e83a94df1e1e77ee704b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599377c9478631f8807e1c4503a783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6586989e0b4cf6e5e4a2282f9381706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074821a98e1cd6c7f3babdbe2c1afb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3a1e99d9bae3d357157e091e255d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56554e84a9e935e9224b0019ba64d50a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112823ae5acd01030cc3325ac197b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f8c505863d597c0cf9176a55102a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99affabbde2a237084a99e46c0cdb6f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c9082e29f760d1eb720dc10adee6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771eb73f93eae8aa1099af5d3bfd745714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ef4e1cccf20829aa345ac97b3be6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba39e26738984f0ad1ae8b2f219728716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ab84900cc6fae33be6a08859a293b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94c6657cf8a57432cbabb30b28457b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4491d4a4eb7c4106978fe0edd9d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c180913f7e3cfd257fe12659ef7caba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94f6de8390f85218add83cde5a589721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9031d2cc8eadd625a5a3080f01349722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ffe48d8ee40cbf386e14482a1842723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531032881daf9bf72dfd068c81a43c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c45a53a5af75ebfdb11f247e67c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e39fdabf70ca2c5162d9a0c309826726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3994d6c0194ea25270b996e0ee471727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd5b19f5a3efa364c89eb2047d0ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef2adbe0a0d82740523f60209974b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72f55312c13b1560e4a0d9dfab0a59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ce8b62daa2e7443d8c29a9d3bf74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9745edf5fe5eba41158cd046f5692732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94867d725e001fa651373df50b24d95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36a85c6ca5c0f5b502df438ee8e68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7ab9954b2981c7d7815a62699bb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2565771e597cfa1f31c678d478023736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c396599a610332eb2d27a28ee0f48b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f57987066bdb22610ae3b59d0044738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023acf894e6b579974e3218ae1163e3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da572466b4604bcba7310f9e0a87ba1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58cc1ef48528364bfe85ab2d4a7d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534319fb2b7a2cb655415f04db0e72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eb886d4d4d6b6da8e8e741526151f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf817d941a76a4aa78ff1c281d0f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb00a0f058663c47549fd1c9a028d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e54eb8abb0714b64dab1b59745e3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d9a9a9ab6e67d6946c991a4be2d2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f78a742e1ea21066f9bd57fae73a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41947e25b5e31f36abf320a75a67a87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111d60f35d798ab3d1f4d59cb1b10e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298d0e68ed701b63476a699cce54ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef7e06e0d610ef65bb14f85ba611f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97edf344ed73814247e7192ee4a45a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cefaa315635a18cb38ffc8dc065dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d7875e6fd4deb85dc726c16e9ab9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23e31d00553e946a2cdc1cabd41a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86975982bb2073999c77681b627e480757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c30151045a7a8b5a3803fc0f54cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be25d4f90ebee74015b9c9966fc99c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>