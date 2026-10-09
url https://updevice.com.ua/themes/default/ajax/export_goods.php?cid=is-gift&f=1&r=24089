--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a7be7861345df648ed3e3e9dd44271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f68d6591b965d93aef1198c9ceab532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809f32431f21aeced85fdad07830ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd4cf7f7e5baa70572d2d19ea6ef0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f6e9f4666ec9234367dd78e7d1355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e2f2691b00fcc75c8034abb7b05856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55581ea0a5358dfe9559ae3d930b177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fa0a65e3a07bd5a52ff434246c118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e398a87572edcbb3ce78dd42b523289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ddc734cc5c3af61f33878e02e4ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5861be148747c63c9f9b90005d3ed511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50faf73e0edf64429c7cee8205db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0fe1b0fe4e013a165e76426ecae0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287334ae160c2ac6d569c93af525537f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e43a53e7ab7456658cfb810870da7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ccaaaf321fbe273a117dbaa90a43716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f397dba709bb89797aa96c668487bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dcdb7937d4c55058d1756c43a469518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692dce5c4a96d3f75f6905858d51e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dee67930e3ab583ac5fe7dbf2e8f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be001e66ea595317614f9b658cd7675121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442971f0fc2807414070c30b777337d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8301ef44c1ca4b4de54fd14a2bce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f82f07d3466531d16191283967ec524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4d16451a392ca19b77caa94769fb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1357527c76e06e1de94b690c64b1b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446fb139a09e4a9c14c4ae72709843b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884212b867a550fc7337069afe1454b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3fdd6485b4b6547a4efc27e38a64729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e7b37a05a84ad909242ea95e7b55630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15da024cafed4902fe977de99c378f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb275a341627821a04c2b04e4be16532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee1235df79c75e97b935aaf4041da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304d5f2d528490b728eb8cb6d78c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949a5b12508b038f0f4fb41a3586de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8bedb47c9fe8fbeccdeff708653d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109e2cffcbe6a9eb498643713eb7f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ed01b57180a0779cde892409757bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02195f72712185fa6428585d6a57574539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c461e49af311ab7443beab20ab7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9fb8388c98032e9d12b394a6186b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4e5500e992f12cfa2c143762ad6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfadfc43555736827e2e7a08a5c87943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7066cc27f3cbf2411ac9eeabc2df7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd560c42adc606511753fa8863d18ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54417d35e2642e2f23084f3162f66946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e453de4918775d2777dbbdd2ac6dd2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff414ce728fbbcb21f3453201db6f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e60486c2b9a0af52dbcf0e93ebc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6f11581128006dafd248820e218450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe714fb2754ec4eff3697bb56476a7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649a9fdbc0a5de9c986497f0483e4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486607274394b0df762b13f2330ce9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18496883483ae9b09cef2a9804b513c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922957b982f80bf1de145f20ccee9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155e8afaa14a607ce99605d8be2e8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d91b94b7918d0729a9fb069e179b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc82da563f1bd0bdc6f795fe4626f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b2c5001559db9336dfe6d5b89cf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7d41ef77ac0b3291aaaeecbef9f2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16bfcf93ccdf1b4739e0f72243ab061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368d2ff98f659900178a3d28183b8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe2855058f3e08b765a84cf895a1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dad0bfebcc130a91c0287d1d49ccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff429bd08a2f98f2c85557749762c6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d708eb0eaa4a3fec48dba2f65787966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426a9be2e180a116496cf6db7ef9f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7362e89a5c341827a099a0063fdee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89070f93feb0c220d36c3ace33aedf2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870d7bcb234800a86ba275807c21f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ba257ed4c40c31ffc0d3d1ce5e59071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db45c513a9709943c01e9c53cb0557f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f147978cce72ed0fe2fcf0f6676d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f7f54b06e0286bdbca3cda679e6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc8c99f0ca1f108ed5b332024d2b6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1060c2f79794a9c45ee1fd22d55776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caa2c5d86da79da5a834b8ed9c850277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320b09a77730d3208b285ed60b57b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741146c624c13eb0c5123bd8fa1ed4ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb40e0ce6301d764d4ca569890072080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c18eb519395f3a23d6e14eda5c9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece64fe525e1057d20518282074710582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c42ebc46098b6644f52167c56d10d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee6e3f39bf2491d01323b3cf14540984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0c4d7038f137e0f93d385f98f70085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbfe3e29096356e64a9bfc0dfa3ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aebd1a20c02b9d41fce73eae775ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ac8ef552c74349a5a4c05e8331c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578056cd5a55c842b1192c7b3e9c022789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec13189d054133f4ee216db5f2e1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f395ec4a517d11d2f3d06b5937eef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e9b80ba3caeb4657459f50a11376f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c8499d9d144e8978992d6a4cd5eab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f053344db4e8281405929d676384494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeebcf681d87e6f75ff86d3ffdba6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7b34cb389d303b76ac1bbc7eac0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666785de480e63e12875c6256e1cd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8745b0f99157be7b9277aac99681098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1f1a696adc8d1d395129f771112499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c698584e160bfa66337c5074e8c0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ac91486a9bfd41154118cde45ac5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7184e277cae706b260005282f3924e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c2a87accfcc7fe5e39dcff801ba7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78bd14963d93089e4459790a720ff0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2daccbf53beb6e8d9bf4f5c10410f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216fb86b60a68a66d746df0d151af0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e08ad765bf87220d26916b7c4e995107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5790feee3b03d689340f67c9a3d9b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098d105c1143e7d1298688364977f68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0393ba295b25dff78a14f860d98447110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303a5237d0605a2c09a7b2118aa247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5acaba4578cc086e09c1a8bee3527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dff77c83611afc4cd0afa1b1394b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb30ddaf1bdcfbb2e22345c2020bdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363e5339b22b78e40d932b5d47f741115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5327f76f400bd6636c36a85340edaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba61ff6579d8d1aeeb04ac7083a2aac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5925456443d2430c96baf1758b03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f2b7020861f2a8ea6def3953163f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59126eee3729d738a9bbdfb4202c6cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a16de9d5f23d36b18aea5523bcc43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796f733c2e8627d73321018b2da390122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4c04b757fa1cc423e7fb7727e2ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467bbf0e8e43832a9dc68f86aec9a1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2dfb0b7e1fd0c03fdf9e2352b4432125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc358625033d4667ddcbb1c09d894126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dd9b4ffe4e40deadc62a13775c6f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc49eeda1e4e9aa7beb09d5f83127b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035a1694713dfd832c4016bd0554d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43914da009f6b149734286959243512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5e56bb6948086c6c42195e23a3f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed63db06179a68ffe808c1fce79b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ad0b79b30d6897f89f1c9f54a396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56867b0c23af9a083a198207609ff59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c94a9a4e8051a962564b117fd241135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796e1890b7099f29378d3b0b47691b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d92133f6ce7165e007847128453de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7ed64bf90bbf3ce39b7bf31262cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774a3aa625811cbbc3340ae0b6afaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab79208d01b06882d086511c84877140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39b6bd93abb22ca3bf5a472710679141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c033eab2b17a90c5b14ae46960228b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907263a5abb8f309b6784a90b5cdc1bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01c4309796294c4daaf44abda8a68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898d52b610f0dc372c2a7d23d5c454145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c4bfb9c93a735df6f771a81ff5f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deca6dba4f1f236c3b64b20c9406138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8850b7cf1be4007c4df0f08f26965b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08abbaf0fa8c91bfac54c98d94b7afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d300d6cbd751de6360d80878e6eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85af3b6569056934b0dbda407b044d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed404478ba048d645b960afc59228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528c213a58d30e66c293392d81254f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c17d0f259737f4f97790ca7fe890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461985122368b049c24f39ee5f6831d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043c598511647f18ad1fd559fb8401156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394d13e160a79e4194c88a78d4f887157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24658bcfbffc0a52d42f213255b18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc90f24584c9d776bbbbc206a1cda41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a14f4dbe7c149f9787697eb3e1dda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f949c80b5c9a78d125627f3c2159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24340078cce6117206e94c33bf200d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766384261ffff02731dcfa4565ee96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fda382a9af297cbf5c623b9081255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311cdd377f75b3e38a9122ca8b5024165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc7c5090167479c76cbfdee3b45627166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cad15f44f9f258c795819adef0b1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c907425f67387a18fe6e532df2df5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b18cfbde70f16c836cfa663acb009169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480a6666554eab30a596119a6f4d478170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabd8eb2dffd307d71df04bdabb62f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd10c615c1eaf845cfa3dbabdc846f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673c83e9400c5a14a8a86968188eeb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731e10c647e23e4e92cbb19e875de4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba4f31302da0541fd10ed44805783b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f723d35032117a5cef4ef5ccbc3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a3136c2840d60000cccbdbbb09cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17fd66831ea1202ee327d6fbab5a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a54a18c54a5083e9791113129359a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c1495fe3a5cfc8ce66dea6bc59ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645eb4671d8c235ff47029e6cc970e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b7cd78d6440d9c741c27e056d375182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb9c27d649fe3d7d7ca6c721bd693183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955d6bf7cc2f90178899e112dcac8d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30da9891e7fc9afff813181a4ccaa34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43121cfcbf816e4d9a7195eedc24635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e014489b788fcaab504bde3cd60b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931dc3f8a5018f4857c1651674880d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de776c89119c009a7211b00ed283f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9aa1280988c9934bfce3ce1678e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca485a95df0fe2ebbf8842ee400088191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458f0d8c118053cef7ec3f20b38b83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c491e811fa797c27a91aef2548db4e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869ce7a1268497fc06793f4d471b582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4135c98af041f16ace4a82cb4e7e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d583ac807c93a62856112240dea616196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e48b2d50b64d72d297b75d255b73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f977954d5649d2f8a98c7548aa5e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd13893cbbb46e8124b63400b1130c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a6865e9a01cd258f8ff2208dbfb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7313b7e980486b441d20a23dc9b99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5cc58cb4d0a397e8c65a57a617343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc44822b965b48b9200d4cf17effb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b71754cf117172f26c85626f551d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9627b5d8cd9dbc22e25b5900df16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e9269406dbc23c382eba2ca26f1c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c0c70b2f61f33c92caa309cebbf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff5957ba4ee384240c9964536072fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f8d7ac02f5fb8ead581e9e4b610d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b55b244933a9c3b656d3a60917d277210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d6aec3b46f26fb03b9f8138660ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d56942c372640c7b4753197698654212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12816123fb333f297d4926484309d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b97ee395cacb49c538e686383185a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5bf49d88630553d1fec98e417e6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c783c8d6c2a9f5ec234a290eade132216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da4d37a1748aba7b1dece06f1f737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3553ad3fcc5432eae1e1604f9a1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ecc1a6a8dac6f2689b1695f3a075d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe535b810b9129fc00649c458f9780220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1189aa06fd89883cb2d5fff952a96f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12591c5640fc40927aa734a18dd3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103553e776058f07366c5ce79ca28f94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3adc93514b63a55ccdd38e9b0074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d71d0d656b5c770e338ca348a4c56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cec066fa1622ac1eda6bf1b2e4dc35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03031ac19a1c7a9c5128946e72a5a46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772924c313c8ac48e0e3ab1c9c9a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c058ff6ee42636e9a44dc923ece3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64461193a2dae21f2130de42087f79c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da51e599da88ac227eb563753bcc12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4c57c4f3dc1383156da0763ff7e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403ff083e4065d99948ec257493118233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b80310339c6db52ce1cb4cda5c0b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1629b8d6f87d20f655ee4a4c41b532235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f376d47dc5ea1fa0d90494a662a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e7d84994f81ca9d3531ce7b84c38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8561818ea058a90fb65db5e720d34b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf680e7d725fd5a7c635e1bcbc943b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebabbccaca36784349217d03ee0f4bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e68c69ad0161ec330333fc4bcb052241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed32f8b82a2ccc2e69f4699ae3cb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50ae8d771a81b917be0aca7d1c6b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623958ab1356487d91ff1ca9f123d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61f535f4ce78da0c6810170e72b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286330aca35deb93f709a33ecd3bdf6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54442d90170d0720fdcb4c92ce7ba4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4896dc8c76d1adb7fd581ad8afecf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4f70d47059e2333efa6392d8ea78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae473ac9d37b54f8f58a4fb3c63ac04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecfd934311078e7b79af21ea6024ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4b3e87ef5e03a2351a1e5261e9a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df7094ab299577bad012208925a6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b802a686d36b108911b0f98e1d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3137123470254cbb1f641567474d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636dc6448762733c23bfc7020e11cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e060888cb784d40ecd045f07b85ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9eefa817467fc5e9f9d4de7d6ffdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791596579d920f0b087110ffaf4d148e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008436498123d7e3940f6119ddde69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d8bc2292cebe5b16b9df89c101792261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e061a9914eaea8fc9ea9d6acf199e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98b99086d933eaf43c3fb5bb5ba16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e239d9accb6e328d9106b2367f1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4d9ebcc1e662c52399e0200ccb2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31702717f1a69f8bfab19e5cea248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984fd5be8baae6a4a78c146ebb9072d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea5378a500afb71fcb565d31ef5bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63de907aaa3dd039ca956c6839233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc41a970ed1c98be40a79aeab7d8ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e290f52ce0ce58d7f65f818e064e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec06dee5e524675b3289c27c155f20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce74c13957b4942cdb52fcc6e9187a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8876d761574d09e97fdcf84d8c0c91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e466e75357d67951a68e79688e0b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc2b90f77f60e0bfcc0af5a4e12fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae716e2590aa7ce690419c7c2350b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380358bb93e75952f4924005bf4dbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623cc869060895fc5fbdfe826ecc97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d5ae2bae2d8c8a74850f51f1f06e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078233c8dad2831690068f7e57c7c1e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff019d171d848d6d65cb6a9bb23cd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4da2b525b0abc06d9f2ca50d43d56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d895da1352acdc3ecc2849ae0c47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b2f4471478e6ea9f178a53d9a87f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27858e2e1dad4b44552f8e94ca4fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c3e8e44780712bd5fe01bfb723ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2006d359ea6977e25cbca10cf1ef6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73336c98c7ce9a39210fc00e621662289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a50fe81cac89c738ed6aea9f2cbe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5530d49ac94e7291075a017ba348023291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa868b9377435cc9328b33cbc795f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b1665c00dbddd81dc455738121edd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1524d72b20735a63b5de38bcb523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb44585ed8b00f5fe56b892bbab4f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45bc60125d703253e4b4e48201ac24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9f951a4ae563246ff0ea50f64b1de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147e46e9296f44c3e72c9805df51ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edb0026224d4eb8ac9473eb9a2ee2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b74d90dbdee7e054d66e0f8b206a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130d0f83292251acd566cdb55bd629301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dddb83b2c40a6dd45b92c5fa7ca246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3461aab3c361e16f74288ea24fe0c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dda0e8d38ac3b0e06b278ddf65a25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f579242e3af2dbaeee234b93797a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c757fae02c9ec3ee937edee9f382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b242767c0cf6e9d3bf7e9fd7efc525307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2f462c459cffd6b141eae0fb2620308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b760f8caa297d8fd920959ecee35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f334f442bc99a19d1482736cc613310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749558a51c964b32bf26a4bc2a9ddfeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eac0d79398c5df42eaf26be5e8a44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156ebd55ac036b138df7218a861575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e9986b2a502ebe4d687524f6a1cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63b77066688f0c2c3263e502169a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914afe02cccfbd8486913856db708c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ac5aa3fe9bd6fa37d47ec1565d53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fae8d9cb369c4d1a008bbbcc761c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588dee4f1339e3174a680b9e6503f21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee369040061a282395fdc98875d85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09c61e5d970a8afd4a8600ce404d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73cdc13da5fd15e861757a22c767f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327ac5225662c1aaba4c628d30bb41d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1f12314cc642fd59554134e86c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fd31961f7f6e4f3526313a05a01b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9cb1b6d4d06f293f67e243f581036326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2ef4e81a827b3587ca3f483887be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d3bd301a3b8526920d75fcc6971f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d429ecd0d0232fc6025c6acb0da7222329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955fd187eed43500f91bdbb5906ad39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f01a3f1ffe7eb92a216423f1a309331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c04433f60d81933eca77cbb37a18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016bcc88ecbcf3cc4c8f43347b60472333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6e5862826153daf5dc109f4a87839334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d928b22914a39df7a7c1fe2abc1f33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a309b764942a6121fcfb2fe084e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7377f8e086181c39ba30f29c3e75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181b2de809e87d6264ac217db573a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b5fe6cf79fd708256741b73615d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492cab017710f4e640d22acec78d7fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aead8b66559aa578c263c1b2312e0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11900d40187d04d31672bff5187354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5936dcc9546b5bea25c36bb54a36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cdd078c112cb2fa46e5404d1741d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774ac95c16846004f1f62fbf7aa16a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07784c664beb283509c5fdf64e2ff513346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7c75e73f1b8ab80530afb52e2888347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08b0aa2e55c86c4608db0e7381972348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac413d2d501be7b0316a72f945359349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069261ec73540ee64333683f9596b6ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97297299736a67df6a107a708e31a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc0e63b62967a90195375a301db55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c436984e28cdb9267f6c1d297b722353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531d45bf3f8e0387da11fa81ad9706354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10175b68b54ebfd56870a2eddf5a8fed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859a0d8cc2faff284722c2f33d2c86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae918deec3bb550209af7c23fcb499357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ebf5d43801c656f20f38a1c537fe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7180e32f1eb16c780d4d9a0617a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b5c833d2283c8d126d9bdf3ce78e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412559fb0d06988e6b5ba4934783e04b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2b15cbb44c361b8df5f9eb6e10c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9214d63953e0291ecc49dad53540363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3823b33149a76c83d445237949de4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790a811dea2de499aea4eab1e40b22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18aa0baf6a9988097244fc79cbbd47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833abd8de0959ef7294a79b747c334f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba73a0dfd27b8a5f02a7b22b79fb32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34861d29d39e441bef58cb8d6ac205369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e239c3a5841a148e2b0e569b20eea7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ca98bf641132391cd4c278661000371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a245cca2a1b2969513a181cdce1160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691e4c793cdfaa71268c6d0a6e013a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4a127b272dabe11c1aab4a3f4463374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08dd1fb459bcfc218cf02d5d54892375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c38207ab76f4b456ba407489468fae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af349e1c74000e02c99ebaa774f11d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a003a3f0f9590237309fbfa6ba4e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085832e2fac5665c3923af769fdf026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9485a5d7d3738af3702bab4a801cb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105efb746bd32582686fe42c95aeb3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed47fa2048ae8394cce351439bf8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd25b504b28022341244a1ef3e86bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510f64ce7f0356bf7db5d2fb00a400384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9c9b22d9fe2258369c534330eb01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64249de6dc71af73a8633ee1214689386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f119ef6230d78d055a03bd9b8ed23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612f7c3dbc6249695f754f1e3e6944388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f65a9432fb565e7bd9bc545b9824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d18840aba803d6fb4e1c5bde0b446a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a546852686b79fec16e6849231f28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797300443cf01102a49c5764885a5383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a02d60233b3388a3e45511bd26c2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691f1640c9f4fcd6a6a2a44bae226e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061069e3fb60d8e6fb33f46f7bb858e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fd65ed76f03e6c75cf7532c6d24dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694594993a588a4e9715f3e46798df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9391001ef1337405a12029526e7c452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263fd5485b655df27fe0c525fde742399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafacb7fc0d091e2722f47c2e4f1e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c76ccacb4fa5225c93d8f801c462401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cff854973b7cac2ab5d7f968ccfd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af4e9cb105be53b3bc80c63b986838403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702de2fff78d7621c6da4031481c1d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5ce3886bdbc3dc84ed66a7b4cab15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9ea610e6c148759dab815ad97628406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890521664d00be5f5591956c94d3e329407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c75d21cea662292711c4195221252408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a6feac5e913791942f8f53f4286a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed926108f00326006611c51f0822bf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c094112c7c4d771d7895be43079a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235da3aa33f15c8463ebde9afd2942e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacb63fce3912b4f52e07ffa21a2b87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550b1733ae92b37d5946d56218bca1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c4714d3808e94353304358b71b01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2624d8c11fae163fa5f0d40ff08c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773062092afb2db515eb7159666bce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1d1ac3f5cf42127d1cd9f0656207418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f954e2ef09fac9204ffa23ffc1fd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4377885eb1e406439f9b0fe24da6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5a3f4b9a10e4a8e84372e06a931e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e824002b4320c462cb95fbc80b9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94f7395dee2fdaba45d33fc4f93ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913aa77a07443bf018b4569297f9500424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ce8562c5e32bd4148f657fc27f6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ba350c78912b809c46dc89ee10d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573f29bb1021b76c90327ea8539bffe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f52bfb100a682e0c8941332ab32b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21826b5fa17d6fea3b6d2046c503432429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04210a88e932e1c6f33775dbf2f089430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d285117f2c14404fababd71e97f49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc445ce285a87cd472410536994bff1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f7e3b8fd5721540445410a98495ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acff7d0d6e4d5adbf6022877bdd290434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df416cd5ee312633d8aaea80598bd5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92783d5f10ff84a56a9302b8e0f959de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424cc00d258eae1eeb5553a7fcc8af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd944829d2d1e8cc9712fe5fe2831438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8471c654c7ff4345bdd0a659e12e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f389a1065203e9cbec3f1b6ffa35062440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb1adfe8add93ddc4a5b1712f72afc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb27ca17457403dbbc38aa7e528840442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5530ffbeb5e1f8bb1e254d5ba727c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835283f26148441dde803d32b47bb489444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fff7616f8b3f0782a04b06bf054298445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3961cbc0892f4d95e7dc2c9d8e6d1ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1167183d4d5d6b976bece57308bed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb54d3fe09f63278caebc446de8175448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4f915d61ad9ea082a425c3107b9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766403c09c11a8ef121b0d969a6884e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218c445a88aebb6ba65d0666ab9cb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b12480e286b5c7555ae4ca8ca03ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d68151ec43fe21b75feeabd4d8e3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb692d4b57f76e8c51232b9b5803d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9c55ed829d2ff2f725d1037e1875455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f31f29be93cabfb65f0bf767f9027456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec51786ecf071a7965f71b4b8ee30a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5712244f2eb9ce018362949560e349458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ae8318deeb4c88a9a11dc7ce229a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c149f6e2b3ae666651a2c8f3b26cf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bff2c7c0edaa29050d58616ecfb7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05d434d6e7c9ba032bd667c3ffa95d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f297527f8ef229b11dff6dbccaf477463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06186422614962e09434a1d0efda42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2491bcde43c2048e8247b5cd3f076465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff461e6eddb02688ad41cc862bdc73b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a30e8621a9384a500e9ea900d48b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847fa58e5451710335ffd0fe1b55e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737ab6cc174ecc94fda67dfb169df7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed67f0500e8c4d85ade15f6bcacf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f3300de427abf7a6620da70eee21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a16f4e7f5b890624cbcc5a32416c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76e00bf5c0d787b2159fd9154fa5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb4dbffa58494b91a76f883fb0b78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a60180e1a784199954f03f6f9d6e76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440662d6279001c0068b609ac242f60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13619dd1a3686617ce5225574f569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a7c307f75cb4275271761c8e40b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9cc24830586e01b09df38ab057b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1164aa36cc1deda12d2b754b5af240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883afcb03130a91860d010d88f9abea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46a0f143c3e343b529c11ac830f01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf9bd966efa7b58cfcbcf38233df09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928af4406ccbea5adcb15c991e1594484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a4744febaf898636bb2ce61d15ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c182ae6abff336551675cba36bcf76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af501c2f878acf15d9a8bd9b6083514487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a68b703ba0d5a780d4f63f864aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc378c286df0162b0c5902f3eefb83b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f8e71f4721c2a0539c1a3c4588d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7413a4f1946357119a742d54a96a285491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cc7fda2ea86eef26936a545e79f0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844bdec94dca64e5bf3a4bb81e8f49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5647890199e6f2ddddc5a5f34993bd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a2d83e72e8f10526616a85c64308495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc665096ffcd6ed248b928c1c7415496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b29d9769eae97c8842d0875c16832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9196d6ab57e302ef81fdaa36ab0cf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e85cafc617ff204a0d1a59407ece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c8fa868f3a884bdfae67af58b9877500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb28a77ddcc474b584effe0d48353501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fab50b8c446260f2531e60030b2c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f85e2ef569b97580ac46f3cbf2082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a18aba70ebb7635fd9be93870abdd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38aa51f00469b00475a3c103a0dc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e5b550930051837463d390347dac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b854227a71b7472621569aa9a07b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60132cc4d3b0d421923e0782c70744508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c85f68ec0097bb79ad1e8bbe16523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092c0ae73b858a90c8d996c69c27144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002c86e9763863dbe10992bf6b0cf85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed14307b66f84fbc55f58e2083214512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5321e6f80d8e0f501191f199038aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7c8c6c8a4fab05abba6a605b28d6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617672b12a076abf34e6828103a199515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5c838167fe1f4deee1391b5971ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de5966e4ad580f58414ad9b3ff189517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557bd9ae3c3fd3840149ed1d12395ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cafd6fb0635d3e87987d9e1a8c4f09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572bed8aa04489fcb83c8d9d7a4c23a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2fd6383a20e9fef3411c7085626a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46f329462cb86d589fdaf5a9a52da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd107d68435dae21bc0cee566df377523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c94af346a125a69d7f435b5524312524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ef0812b72f4f36ecc2d0a216e7a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f73b1c8a9f762831d92547895bf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c0be72f14ee671f926f62f2e28101527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31f572709dd2625093fd6acfa460e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2162840670473b3a22effa5b71bd33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ecb70e550ab9b44a29454d01d4c5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303123914ed00b8bd7178e4c9187ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e159755579a78fa0608669f67f973532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b530b63724226feaf1b8e4ea77218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7572af7589724ed4c88722491ca01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c076f628911a172785967ca32220d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0f465a0820fab34221fc835e6021c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156f61a9107de65ac8257a57c6aadc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c2047de4e7b86ccde8f84b1530da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f6eef07fea2dbaad2739bb2fb541539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125cf3078ca9c7f65b50b71e7354b42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db9a5f63c5e17c417a81c7c909d926541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a9ab8ef2fc066c4f78d6a5f9ef38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f4a418cb0bfa0618a781e1cd92ebc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057fbb141d0e444ab17eb1fa53fa08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c3ed305c4ba5668bbf409036e5f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb2480fa37c1f927f0356c6d32569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557c7fcba8654d27ec8b1f6050a519547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd26e0b53a34ec0c29ef8d9a67ea4b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3714a0f36eda6ee2daa8e95ac28d66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469be8c5b003b498dd616c7fd6be3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc20c022ffdee7df5b17e3c757cab4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7667a843a9baa73dd46e0709069e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b329953b0d5914ed8029c6c63f2c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c684806f87967de33ac0a9520e21d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d8b298511e8c8cbc57622d9bac89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4941f15e8bb54c469cf395457cf2e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad1f2ec2ca3608754ac319af2f4341557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8244a30717c0f56b3067e38172dc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641fdc6eb9332dd17912c856ec6ace559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22958ec7da38a570a391533d98624560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325154ef6067209fd743e31139fd529561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced6a1aa6dad7ebb7c7c602c8e021f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb15181683b7dfcfa26d8dad2cc0d32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e12b0eab9aebbc14ab4251a3117b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbec82ce0fd6778894e645e4207c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc18dac6ccefd07c21e1926c3f996566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5ec6c4790b8fe770f1fd4a6fd7535567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebf1c5b234d0ef148418e7931c242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db119b3188ee857f09e01f0bfd152fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db28ae5b39cfab90ba3b534cb7a2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ca81e4d3009c4df49692fd3680f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f5b62ba9fcf0127c5438a2ff4d0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373422aba16ddeacb5f7a72719d839573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadce91d0a02dedccc5e4da0cf01bcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d4a961559c88c277eddacf195f63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06711732d2a0943672e2014739a5f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c244472fb7b946670b301ccf79a8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155163b0f769031d987d06253b7f61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3c01550463b91d86ba1dcdd39389579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487aa6906dfedc3ea4fe1c50650e1c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2419f040b89339647572495cdc21d2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6fbcef9b9dec72d118a71af31594582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c29edc1dd34356575ab984cdf3f0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71770f910dc716840d913cf64e68b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ab266ac7b5dc00af6332fd8ec557e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f577e2dac0f4b86ca319d35ef32bf4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8a06c6e328af745c60bef1f43669587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ebc1ab72f26063d4db2aa56c3e4e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a66ec6e5930f743ca759e799192e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ecc808a650e745a36c0bc5ec5699590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb010154964c2fc76d932d2071a0bb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23b5c21ade902a743a6d644e891e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9437933b5dbf49d5f17ba3abf31d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba60747c4473b15daeb493a5818f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b51974427fb72ed4577407996b6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c7a381fdff18f83245c6894346d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7b18d0a9a52e351dca63e47e795b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bf0b2d526311273d19429312b19b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65e2c5e92a5018137d7b2bd3a180d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8812b9ad65ea9ec7fdf2f4f59321600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731909db8c19a148f322cfda9109c3d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3fc950dce261d0676074d3d9d20b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c480e04816a45a5bf21297dc94f066603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e77c00b017efa2e4778275fa674c29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f86dc81238e6c8ac92fd3cce179823605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccb532a6170c1d08cbdfd446f3127606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb08b28d82ad6824fa4136a9ecc9dbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf703774b078c3b93996189c01ed3da0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc852ddac79381dee74ced70850e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4076097674e6f99a53beb16146043b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7791be15ba57b25c15817d7d76a12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2f957b8f90be37d86cf887f8a646612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2584f48f254d01f661f58516ee1b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f0ffd9e7638de9cba3849016763f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f01ff8bce47e564e6a8535ea7405b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d363999f31b43d48fbdc5ad8b29d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb6f926f05ea9a1b622a94ed74911617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cdde6e3783815e45f12ce55048fb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df73239fc5f2f9ea4a4f960c5536f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6bb49cfe75e27ed57de8c65064e74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c2a04783959d29f04d76955ab84e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c32589edfc2429db1b98cf72209d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c98ae7878c61cb0c69a8a7c679b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6f4f41c550e48f47d4d0ae57eb4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e4a5f86c1ee2317ee27d2069b4232625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5955c819461f83e4c89efaa391367626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e3ca5752b5df4f6fb2fbd994ade6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed99fde2a7c77c1f57c6258a471acf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32abc943b5dfad147391861a45c7762629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b717cdfa1ac855f111a99da8d9ff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46198ef46c913cdf2c3386b9b8a6204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6debd4897f885d14a9b3be609688632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dbb313e6d7479619d39b8788c775b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651205d25e6aa5be6d7a2c2a3d212374634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c67759bf80163b44498f3a2af0af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b483ddbe4065b1b875712a5142fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31139f0093d721ad6f69c0e764e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa0408dd1eeed59a7194a5c17f8c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52480e2867a66bbbeb81664cc7e333639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a5a9509e41e3f3986d97bdf32174d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264d404c0d92e3d6d0adf3c30b66f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c50ab85cc3adf63874965ebb182245642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d897e699d8634d850699bb83d6ae6e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532303429107b395343ec971e4e183dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652067811a11221c39ed9fd10542ba64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af374b491d24947d481c9dba055c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594336d4c916791f98f7d6b1dd690cff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbe8c1e443aeefa11d149024178e38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bff366b5d1315eb4ee422ecdac39c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c163479167487e0001e3daa1bcfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946f39ffe566f2cc0cd7eda935e93e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91cc14e1b22f5a4c68a031f06e99b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491751dab9b76d410668613847b32a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6ae94526c42362eebdd44596c6ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35e0ddbe6b6dbf1b2853c3ae8c263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adfe569228c8cfae9366119b171993656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa49fa283318b4e41185fa4fba861da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df51014e2265a3f8ddec0b4ef7f9a1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64b32c65316f761d2033165a9355e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535063602f73a708cecb811e8afe5e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b81d35d418250bbcd6843a69e8d1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd078bd49a00fea576508fbffb30b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d494dd20e9a3629d6bd9145f3436c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903778004b9fbb390654de0a07e97af0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f89c3321a600b2fd776b13209f52e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a1fb2b23aeb27233eef04bc8bee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1217a0eb2306c3cb62221852ed281b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274623dd593897fbd957b3bf6e87f0d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377f3ad0a43beea5b6ab104f8fcf0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c00d78d12d09618d6f021e26a6be8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa195dbcbb085ea846197998f6246671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c830bc6e3bfe7e3b9ba21876f9783672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3daea815cce7726f617ba2b01c24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e4607740fe1de65949c02e3598a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b4d1d72719fa25b4273e2aa200d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27490cc8818d8b3856c361649228998676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83790df1d47f87516f10bb9ce2c9d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1aad4bd40e14d3d14ec7b3d7fddd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0366789eb353b4ad2412146361467679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a999d57caad3a9053c55d4a34118c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e9b5baf11ae4f42fa3d3e71fd942681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc788e15bab4685ad6e0c3d64ed59d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e59eb22e54d0faffc35395ca891bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b979a7901552e19c86f79f8032d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7fa8dab406204041f2d9884b59284685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0833cc61d8d7ee8986698866021a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc6bf8821795980ea4a62a6e1020b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e265e6cd665f7fc6e08e21a87469688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b36f8955cf867ebcc3f63a9a3adf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d43c47c6c86417b97c60635be36a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f043f314dda17e926eb184b1cff8ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2908df37ac163d508edb10ffac05c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07df496d142faf01d499dde7e0431b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99108a9e651a49a99c5dde528e77d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aaf6cf65f73f86e5e6a3d0a825187695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd76b8af0dcc654757219fffb5cc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc97f83e5ab4159f7b8bb0a3d33337697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767f6bb589c007b5f1894808e0e11bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d9a0c3a75b4704d5af62795af64b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c792dc42788cf5ff19ccbdf349147cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd89094f647e5d8d3fd373fc52a1cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63f804dde053c8762b1600372a41f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a155f9c35aab74156a35f7ae8463a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b40d89040254e8c99215285bbf965704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a7ef50c310e83ce9ce338c244488705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea052b5ef91c8ebc0f20078da7b3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329978cdbfa9c7d7d723a640990bde2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8188b0708ccf77b2381b6efef18a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b691d25789ce364670aab3884bfcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1743dae10885239a5db920ce65768b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e67bf01f7d080a06a269176be258711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343111334fa9c6fa0910bb8f9be4f86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685235fd088783279e9095e13ca3cab7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc95a172cd76464e2395ac476d5a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc4516ceafda9fb4e55b38629c5f67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04603d3337034fd66094cd945a969716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271c3cca79fb44935909ab9ebda6d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe5858fb79572bed6c5f531e878b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094626cab4345c0ef3b23299f4bebd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a562a09b631af1c50b3eff570dac72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937f6cb0471eb238f9f07bcfaffcb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e941a5ee3ec83a88ea636b49bc88dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2f0cbc445bb5501f9cdd94c53fd2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424e5336338a1cf634edf2a7dcf747724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc4e6af73cdac58b9a0da548c36401725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf607b5d9d9acac4a1b373eaf96c0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb24e872615b47b6aeadc264e848ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b845609dc5b44798553ea377e46fbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909ba533c0515bc470b7fb07d5c4e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6537c8fc12484732ffbe788e878e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7fdb09799bfc41338c9c4e85b632d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e65bc5c43d553c33a03123e73ff7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68edf591d66a5f3da0125a29df9e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0e3f861cb6e8bc2a7db2f76056ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350b74ba3ef01a66fecdc3b145afa80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ee3ae8b585637889aea27d815934c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef073694070dea02bd9d5b102eace281737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2ffedd8970eca41a7fd0477a1c2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de24258bfddd1a6f6f5a93b1780a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b82e57756b02917ade94a5abca3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608c87de7d9892b3fb2acb1c67da65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9ff973936c4b8bb5a3c9b07f2174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a5d0d9627d509776baaef49ea4fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f1f2d53a476733c6009c96ab781b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842f56ccdcde0ebc59fbe6e3857761745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca021f180459553ab5977f9c8e2e8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303ebe8438563321cc38a8434c26c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be86d7b3a42ffe4b6ed9e7bfdd851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ed1547601cb65a3839ef3bb13fde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ab1d6ee576c10037b05996c5d753750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28dfad9c3a9c0aed7c43585ec97093751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d1d87955b191992ff69a1ebb8b2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2e090dd92d9e85178f9f91d9aca4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6389f343db6a174bb5068409c9767b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed10ba4283e39f4924e8c36b217eb42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337e3a1f452b8902a2eb66e22ffd25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f860059365d4582413e8291da2a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd8eb91cea381b1e9ed1414b62489d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882322c8a966bf84a0a5fa7c5faabfeb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785e77b842404036f380d023b4c1d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672c984502e6d01b0363468daad7d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650aeebda15d603ad7bc6b6bbea1de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb22cb1eab8687b87dd81fa4cee6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8947bb6bbfca3c0b3f278a233dad95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c58411922f1e46b9fce1e9cd8743e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66320526ac18c96aacd85761a56b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61698519ecd52baa7d2fc887e897868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d990b7d509eea49087e46f656b79599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a0e7df44ad3b15240bfc244b844a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735680cd12d65fe565622470e2b782b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18831c5802a6b0c30aa8c104594dd9e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f44f4be3710b38ac232b5efd5f850913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5a8384a18d7a783c1a9bbac98007514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c99d87c512b9143d116992e62cbd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4cc42a42ca58350e98a26515f06516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59bbaed56e573d9b95221467ae67c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea5c0356149c0122bbfe27c0165e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe8d5cdbf20ed90c3a5426674646919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b4421ef73a9a0f005519c461be3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c96581e0df1846ec3a04dd5ac537221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f719d14399466b684d959d72a6ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29936fa842d58be70c54ae9257fda9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bff4cb27c7b7388382257c99897d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c973ce6765eb3da9cb3d0c0dedcf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ccdb6785817f998389cf89ee466c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e3aa6715f62270809c28e1adeb6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3c47e0c0aa5269a2d75642bcb4b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ac2631a9a71650c3a14d7f146e17e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380114f80786bb7a1d935b57f95d20530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0314bb583ddd034867b84f7d56ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f08612e9e19e7fd8a3fbf15223cb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef04d04de8940b10edf2a23b5de54733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26834d8351f4af8cbe0bfae14c91da5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441711b5a860c5dad6c4c1decd8c73dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76856ccb20e99e4ba06189474ef1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c33fed042dd8994d416576d1caa8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47a04c4d283badb155cf9ae8b9e1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1631e9e2bbef9584a62febb0035639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172b81e914d9083d5fa8cf05f9181440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d76514b92a47f1e08a04e0bd8f3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5824368e16a04484c2f92805076fd7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35986d2e412ee32a301b1760fcf6e4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a2278a1454bbd3ee2d59150beaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4da91d9c69e6451e80e8eea80ebbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ed8a3e16db9cfc3e74bfb06ac6c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6895fd1ba3ad065a432bb257abf7d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92626d7afa070645e8cbab592005f38748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36096b7784bf3fb21b732139b96ead749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7f6b32f2cbd4567ccdb9b49d415c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dce28011dce31d1b8d00f1cd71abe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe9027e260370aea534452b64500a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4f195d7cfe9552de6ace11883ca353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814edc0589a183b236dd0fb89f226c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97d9d0c8b6366dca929a231b3d1a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe25d39af0db2a7e7a2c586ddd8d54c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9c06768a4697be6e7a26c9b023fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0784a3463cd09ba16f7163b53e3ea8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8696972ab72e425b59b7aecb969edd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2902ab902e080c7659d8c382c4fb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35340d47830808b493e0f86cd2b475a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161fc304fa34696b5674d153c270ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aca376c9440d361368abc1ca6cf7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2075041eff966708aaa7d74e51063ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08810bd24ea585639b1e25d1b2b0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89e4134c2bceff18e6ffb5d2d041d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722ec37aab7cdfe9318be81385246f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4c254a359691a8afa444dd8c772068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e46dd979a1ee710c3cf83096ce512a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e6e204fc8d59585bfd7596d6e4e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f9cdbe94b14ca707d1c1f227a50c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8f034aeadc8d5f30609cda8638a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e86c177fecb96b575c05f041f10e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf492992ffc8943811f42e99bd540274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b67c0cc586717625e6428a2510bd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6432fd3360c741ed07818b56627bc6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c2c6b5f7907a781c7de4038abfd4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fdd5f93ef057895999df0989ce56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f9dc2f103fca39c07036dc231da779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4534a6830fee5c85fd7cb22d0a36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4dc965e0e402d1444b43db820cdae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff2dc2e74fa692221709902d285e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141f999e07427636a560e0a82ca62f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249481fda726d958932b106e35f6672684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edaa21a1982bd9a654aafd19894f0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d90e8aa839c75c8febdb705a0dc2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79536dfbb98da4e60e0fde943310cca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920587b3acc7c4a6e7000845fed20688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aea076e8532a6116837750bd0a89d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e152944c86f239b48a09332fc2ffb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce2f36a48a3f664a94a3e5366d6b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5eca0882a0fcd4e875082d14cc68e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7b2fd3bbe5e292625a2e87e83ebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc5e450fc7733e731e364700dce5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0a7ae5cc2e9c099f74059812013d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2fb84a2a81947c5429002bc7721796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381b43e97c8c02779e7462eba8f3e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58cb1f8ce082ae2f59b183de31f8e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3099e8e1642364b22cc535f97ada99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a309da490919f108dd99b43ca6921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1410925732cc31d7ffb56931951e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb8a45928bc9e261e27c671b06d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea192f4cf8ca5f0f115f8723e1990d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3a02a77a6a8ba8bdce9ca37d2c307104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a5d3cd050adb30e58d2b206aa0ebb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c7c2f659cc19342b1e95029536b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f42ee01a6e8cfd69576767b3a60319107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d8d8eda0e8ff50e0eb265c957255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc077efcca69d28fb283b5e3234a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db4274df35b1b4c8c3b4cc7c9f1f74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259208242234e4b3877f13197cfee9c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e311cef3d68c13d1a99ebcba4167c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ac1828eb69ff475913e8c7937e93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd229528e7d30e4a936d0ca46a858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4bacccd3882ee27907d89723db76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da3bf32ca068ea4a0607884e08766116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b4448af5f02d72f4ba382d146ffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f5263a5e1541c78435567af8a667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d8ada08bcd93c47a266546f095dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7abb47b11854ddd0eba059514fed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6330c16cf3ca7efe17317bce1ac656121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a73cd565efafff1a6e69b9d2c01c05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83d8205eae982c6689f94543755290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e75047816dabf16b71e71425feab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108530ca0fecfa71ce53685b6b45828125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60b9373d057de410ea1461a8edb37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3150ad0fe6b6cb544846d006df4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e263e8c58d81102d283bd4bce392128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea5657056a2e9875e235648869151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4251b5c59896fc8ad059f602df75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357c000366fd9f1b0c343c768e1ad9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c39d18c7e810a62b5e7f2abb2b35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65b0618fccb4fe54951c48d663042d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93377fb2ab82090fccecdd0021d0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9289aff8fa9de564619d8b6b41bf72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2523d0f5d8018950415f993c9c0433136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63a71bfa4669d188cfbbec0bacaea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e649165bb052329b045ba627439eb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ed7263f0757ff17192bdc58c8c7ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268ab8b8fda177c783fe3e1deb33522140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628384af9396b410b6f7eeae207a4b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b0de77a412f8fb266bdf0f7ceb9d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ad8fe6673b3490a131b0e5ec1be8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a743d56634f5b6e9d95f479db4c145144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138d56ac9e2e7594430f4743c2e8ba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7c5ffe65aa94059ab61d2161c030a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b951aa748b4cef2a3d30a2dad794dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbce004b299cc7aef3b76c55f0c5b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f0b1e10a427c9d1960f4e6c4074b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6006a5b8d669b8e6e0fe06856064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b7eb0252fd9bdc6db84675f9933c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf500628457b6927068431f8cd28ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdcaed7b2a6d3e42ead1c7979a9d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c28261055e207cca279ed29c1222b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2212be49e139961684313124c8adf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a453a8c600ae2bebef0ca30007a3db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7449f36e3df6d2b403c0afbe636b94e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b6376c8bc2aae81181b38371b851158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f1057afe543659dc311834fe4bb22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dd8c8a8cdb45ec0a3efb88f778ef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1994d59d47065cf977f06016c37c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579689de2b7af266bf4f7e97526c087a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5f55548ef1011c32ac3626ab0ff7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994955232f7135a0d37da89c3b8102c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af82e0328a0774a8a6763726e52b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3462bd06d1bbb8bdc66ad21b7050166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827838e2b8a3cdc125cda8fb62803e83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d9f96514a69e372d6f91d641fdb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4738132115d510fcd0dae2dc6590301169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c195660332862b284e3beda2ed9c79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7bee3d80c7126b0396cb104fe97fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bfe7ef2b894497d2820eb697166be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711989bbef420d43ea99057d90670d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512cb76ea827439043806c0d422823d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f92fd31aeb3dffd71c53bbf7d795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb4b9a644eeb7156f89e98b7be4cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420166c1ab649fb3dc442ad2db76e670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef15b332aaf826d0fabaf87cabfd85c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db569f5e32b008695ffb1000584708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ec93acf9eb6154658edb31f4e34b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e39846a458234f95905ecde03332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f8c8618d7419041853761314ed5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876164afa145a4a5c28085a99f0c910183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8f5f39b37d056319ce368f488510184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dcfc94c8d504049c467822f7abd22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f60a2829a8708116ac254aa43a3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767498dc6466e33a64e6612d027332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54e34d79cb714b0f8d76c1d1e0d3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60dda8bb68fc1f9d5ec4a914f3397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ee75c1982a4654825a312f47409d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267da7bf63017bc46f4ff4fbd30debe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff495b801c7db2c1a2f0d9fbef3f20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab16d82947db2c7e5af31bb4d7d0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f11e5b3d33a6533bc728f778c55d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5b7d84ee797bc4f466cd3694ab481195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c70f484a07f02da02b869c829ed33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c527e2f499a4a4307e085b13d54ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55b473a47d3fc9051c4398b9dc3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e70a4d15bc7ea842619a2cba3c6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486623e2927dda3c581cc62689546d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5dfe2ebf02ac5902934fa29501145201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18746bca9d96a0de1729769076835180202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebb9074f9c3e433ee4787ae80850dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036a300cd67c8e88f5ab54e0a700d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba31ac8eaa17dba5443ff4fb5beeb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa076d7aba9d90e6503096d934a05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785869d83955a056b42744a4d364c09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b3db5b96a00549bedddff62fff52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c8a1e304c336b609bff90d4230a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bbda4f239a4b21e635b907644483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f116bea5efe1094b66f62cb556128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240c2b70cf1f027085d5a6e672ec08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f02a2b43663143518380ae91474307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfc8a14565544bb7a9446327326ae0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e4d3714549dddfb4f609a4bfafda2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97305f4082d5ec75cbafc0f459fb3d46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d0035469c90d71901850a3863503217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281c3790f0f80a779aa0d97e942785218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cca5d103eb7a7b4411ebe6783b914219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf3f520047a696a2f9ec4b7a5d6bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e10269a368be65e009fab32b3a2b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee032688a963e4ccf60d37140da94a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfbfa2415fd3608c02778e4b7e2b0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8553eb80bfc124977b262dc0f8d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b471854debbfb3fb3703d0c90bc72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68637cea5bac5e645c8476470b598d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e0f849cb9fd15b208f4ea580c7fb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f765f2f3c2c23f2bcd0adbc71f031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770e27d1a8a077632622552ab7eb96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15bc4622446a73bbba6a14de0a722230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f97129179ad471a65657401fcbbc03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941cea9a58baf21c09531345ac8c768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b0c8499089459b154b2f4b75bc02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf5c85e1be8ababd83489261d94ffe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1dfca38948e3be7bd0289d407347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762006b3169f01b7dec545e6558b9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9b7880db923fbfcd934d914cfd313237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95421170938b1cbd82a2ff023a5adcb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d7e23d7cffbd781087f97ef1a355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97d6da0a47c806b0a505db8064d09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa3315cb8cb7956209b0599d419dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95192ca5542146edcf921238a1ae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62051c32e61077b7a7adf3c144eab2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417799a94d94857ce4ea6c9d671101f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf57096d2981adb86bbf41e22ce0b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e07c08b14497ea48ed684a5e22bca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e7f922ce9a56d10447fa2b722caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9fa146b088ac50aa35b98c13cbef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666633fca0e07b1503e420ad6164b2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a693e119bfd84e52a05b8e8309525e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e71f30fda01360b5bb8806c9e0c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc26b8bf372a598d6b44e9d0f466035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155972fc0c1a4276c92ab5a3a3529f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d15d6aa225f9a132ee7882d9844e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0282b63af452e6468c2ca70a3ac5f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906d27213719c285bb78136e3ff3d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996167229004c699c99881ab3e245d66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0c58519dd7b47903c7381badb39b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c39016574d85d800d23c9e22833e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2f10c380423af113b4604d67e6a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947171564b49667813e3bf0880ba11ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81da9742d60b1c6bc55193a625990e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe22a05d4543c5fae4bac173cef7ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36865c2d8f632267ebd68cf7f18aae7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6be754702eef15d55c510171a7ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e4bf388016bf12ec58ac72d78677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141791cb7f64015ebca305f4123aa95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b3eb4b68866d06e160d54fcc47d98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438929e3996461fed8f4ef318e02597269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864961635f28b190f1499d23e7faae7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a68f3f22667ff64b98cf2e71192465271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef57f8f8812cbf5957035bd7822b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376e8cabda349fd1b499e4a5f49d0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1717cd782c6c83ba8f79291652d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe9996c5cb42c17ee4dac25852f0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d426990a333010872c272a9c44e723f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c162870642595ce5859cbd823ccd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bfd8859fbca4202994545ce24fa8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81b4f5a96ded3a5216310a05fbe4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd343cfa0ebe8d99d0cc7607e4c4852280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a672ca15f974e40bca2c4b277f5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55237935b4137f9ea6abc9cc7b7dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c26d53d40acdb042140bb5f63a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1ffd5d4a954a473fbaf4534d6920284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebecfd759279e7488124aafd906e020285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c7aeee8aa0946b40297c3c2211d9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e529c55475e84012c0966117a64152287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20ac0b4f569910b566c70d18c3185288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95835cb45ac8b8c1158c66eb8ee92e86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c8c174a2b1c7684bcde7adeaef16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43419fae3053ae7cbe833c41a73eb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6047d57a3fad2ec01d207b54fea43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504efc38882affce7a1028fb0a4051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246d074ed778cb86bbdbecb798d257294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6591e429cb6fdf2dff0f9d4d1c5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3a32cc9e33a1f046a9b9ffb3a26f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029c8aa9ad36b0383cbc4ed947853f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defbd89205602e95d5c3545d14f679298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcf1066bf6ecf5c4dc93de7a706b1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1798d0a2ad34a0a6c66d4fcbcbedb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280cfa8728021637c55d87a6f9b010c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c66b2f85a7e5253f5a45d3152b711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08064d4dfcb65ce446a8ffeefb03c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f8cd91d4b82348a5b2d79b02de8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0bd2a88fd2147712c6aebf2678e0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5004047024d1385d6f8ace59b93d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45cdf4d075058c4cba019dc37f7167307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbef0f765432b9491501480be312f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094609082745b2556f7c0ba59e1b6ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1ed93456473105896182a8989eb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5a98019815667705eb1ad6d92129311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514d6a5d4b2aa028dad808af665881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e25c6c2f8d169a4ceddfd5f746465a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46efca7b67a8ce5ef8a36f5a49f73a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a52e60434c8ec1e1a8b88fd2c3205d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86d6b377ad2d37f8849e1d288c5a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52859a8696a282320dc52833ced42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4ed43df796f3d11937bf43539477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7750ac64bcd094896c84dbc240665f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa4c2776d2e3318d6b788b6762420d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62994cd9f74b374973be9de208910c25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f1d295205807a2446872a4de102a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b478e75507a2edd90f39db9983b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11f8b3e87331fa60d5ec45223a632324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e01ceaf54be795b908675e0bd0f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa3227f52eac286493351ca0036a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162404d2f43052fdcdaf38f6761f77a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c291cf33f3c5a075659244f632d8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd628747a7ec0a587df38ef4fa3d2f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb69b329cb8ad215fb83098d1c793d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d4d6e2aeba943281c68df5bab44e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074863b3847cedc6a550bad1ad854d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5242d5719737b65378b0739c2b10e0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda59744faffac33c01bf6e7b5c1f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68476f21f99557b05325fbd2957310335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d7c02ea26791e451bcb43adf6d77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837b87abb8e776c06a44e449ed0f38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475349f65b9278dab1f1babddc44bc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cc821a2fe7adb35b4f34de42ffe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b5f069316c7131edf52df73578e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec5d85e245415cb478cca0738d614341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc53e9980060ce45938e685e4e62a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cada106211b28f39853fed4174bef4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da820f51d77198ae9d329f77e2c3d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5f5cb7d73c6a8ab014c865e8ad3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59226c66c62d0ed777454f86dd13072346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7626b5716d17e1dd1d1a67a726c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3030b5017e069a40b80fbebb20a53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113012fe656713d045e031f22c7f8f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fdfde27ec1dd8e8ebf246344db759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5079b87de5e1b65040268edf9457351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d87c91c2531c84a07312056d25f49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0718e57eed88f6138028e923838019353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313fc9412b53b20cba7fdf6d15aea0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8aab57120d3ac42853cf25572238355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97a672d38b23b89edc38ac478c9ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d24a78647b90102fd13bb160548685357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e62ab2ff371bde4b630947da36de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499368c00143b80324bc14b12ec7717359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990b7f9c132fec8d358a2841af6a28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1cc268a24fd76fcc61c87b503625361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d506e81e1616704010aa99c67be5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c314a2d3c77352ed92f74ae5225729363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa131fd887c8a959880b9a8af599b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefc6477d3ed7d0007d09f2553a065365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260fe2b6b423cac9d698479e9a9fbbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490645cf873698c028641d389a4857fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ae87ffe5dea42354323416bd89aa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494c4cf2334f84afb450c3b814e63e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2acdb11bb17dd4cd84197a5f1bb258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c731c03bb8f572d3fa2cfa68abd436371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6ac0bc9df481ff79498fa45b56ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927733e303d3cf3fedb3f855c1ed8dff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f7d36f00052d7bdd9a7e0704e2b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8413c0cbce1474971a85c49773ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38e933db125dd4f99cf4ae73a95aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906561b3dd75f4f72cdf9422649ebc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457f2bd68c3b93d207179ae34148bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ad70f72c9710bfd21a818300c968e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64205d8b747cd438edf88de1be9648c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d4efd3dd58907b7b686ad5695d2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0a66ee76505ffc6849523cc55267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b59d8e46860bfd3dad193148db4b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078b1bf8ce7239b8d4b8383d0fb970384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37ef0281c0141073917961813cc3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01ecb62521d172172d91119f1a58e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0c1e76ebf7e76bfb06caf3e98b7f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8556025a97604326e1346cd813f8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a1e7ffec8c48343c8799de0f037c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534525d4e02795d7c94a4d2cb1331113390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e25501ecff9b03aa6190d903191ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bcb9a3d148e7b52a437a3580b588d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e3280ee32763bcdbd3f634613998393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cce1b1469b8d96a8d0a03b9e80f919394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d942535db8a2b89a3d881656236689d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4bb231a304189b7d1b8370baa0ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c02d9542e6f6c7dbba94f5e6325f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a464c294ef65f8c53de1dff214cf14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae4556a5feb628a69b899631fbf3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b6432d42167581eb3c70c42e0509400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb130a4f51e321bea2892ff6d6cd51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d338573ff52e74bf76a0ba3d32817c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49a40f3a9e14e55a10fbc87b885a0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbdcf99c8d933a8a4acbb0f2500f72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8101774a2dfebeb13ea7ef83e9f340405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878f70b098bd4dce9c3d79d76c9da4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b966f13bb14f311512180daeeae29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db14db23b46c2146d5c6de18460a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b89739a92a4147479c4ef9738ce186409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c3371e5354df750cb90d70dc90aab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a99d7b49b0cefebb582221e9307943411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834d5160f823bf8978c2460985aa22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe4ab346a8c9acfc336da02410aeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd44c97ff182cd5389c3d2b5a31f29a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c0ee66fcb74a1799b3b23c0adeb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9837d894a678b133019943e9f26d66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56308fad9a16a247bf6f135722d6231d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db4b2f90cd105c5c5bcef3a611f24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87f696969ff93e309aaa28794e2c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540f7849db3891992345900b9d8254420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd47f42b0005976f821f4d05c3a7a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa184a92ca8c8950379cc1d374200031422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a7c31caec6a36266a3efdbdccd00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420258dcadea948e55697b446f302678424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7fa8da5ad06c65f1e1e90e4a6b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2485eb133aa9d17a75f4206ddd55831426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd83959b2b07e0f77ba0b8aebafcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858ca0bcbdf7df2cbfc731b03bc9a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b7075b544ff41d44c3be23709a09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2d018bed199e354eb75ca178166a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523be0cad5326e85bf46d91062bdb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f96dcf78abfc948f0454e021241e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72633e4a96795ce442dd4c498a0f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c7b2a0be592b87b11bfff161d3d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc00232cfe076cfd4990879671d39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf5271245314e9c2af1ba1e541e01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58903b8c0b9627c971973580fcf2f28e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7fb10f85bd08f2409f37df85f8e58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe365d9fb117059c9d3ba86358a5a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4eb04d60235a5934c5aaaaf61692d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e24eaacf2c637702e143f21c13d767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88be68825db51dedcd8f00f322717a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305bb21f334131e8f1b210d4456eda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7de187e2e02721525ed17e5840b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cb81a3af2de3fb6ae18705888e00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a587dfcfef5da268f1183f194cc77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7adbe702d6a7d30a4184a3fb1ea8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd628edd0936073cf97ad0dc33d133448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b4b5a6e62363c7cd7ee352ce2fcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcea4132f564e7ce28c336f6e6647c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428cb4bb5359c0ab1ce89d3c022ac23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4dd066d04fb4a610b636bef08efdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4ad7dffde921feb51ff19e113c741453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff96373d38e5024b64b8acbdafd19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d28125bec0a44718c8550d52b739f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb49bc112d40d92d6ecb426cf30f05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377bd99b6a7f7fdcc98733b3a04db3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e6cdd7861180341c8eba7686d121458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217466103d6bc5e9d4f47d6225c33340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce391352cd3e126bfc2dcd735ae459e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983142e98724f756ab7f73e5e37fc010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cfe791bf8c0255eed54586fbae80d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef87dd9cfe7955bfcd8662ac37c36b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86e53f85d29d2757968a905a0b4f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca18b2186b786bcc8d5599e5367572465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ed775bd0c7015e47f77a3b99bdfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c6474a01bf1b8bd48670122782f2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c02d211c74a33f662140acaadd53e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6560c0a1e3b18abe06048bfb4acc13a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e87b3c8bd9019fd8e14ea9702805470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5d0ee9316840414289d368d5d905471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022eb7b099a0a29ec673227e41448b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f1c418a065490ba6097128b3426f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24253c92425a94514b88c63b6c7578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c3f98d2addaa8ed2b3c41305b179475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319c736781d4be4dd2f171d6eaf519476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799217798dbb89d68a3b97fa9d0a6ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed824484ade531798ba36b4d19c4f7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5845c949dae644c3c6638f8c124730479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c947de30a3b64a24c221588330b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f602b46b10bbc11bd0bfac64ec1525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ab315b766336d45753a8a8d5cc96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5f1c2dad3474e86b3e98c38f7d63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d106ca46d050f2028538c34a85241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018304752de96d55004747b04edc3296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ba65c8c9db02f6aa039c6abbfe19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a679319500bc46ad32cd51a74d29d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e4cafde5cb65a9bd20103beb9c63a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f30ebacc6d87ceadc54321d6b1736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a190fad9e0007d7ba9736039de91c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ab47013cce4b82a347c1c684b41d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d145a9dcee50f3a0f3e58df8396f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f15e0c40964f6ce33ae3d9d770a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4a2614c480e7e95363a1641fbd56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571a6110b35b0d20bc37a8ffa16f343495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d17c87709365892522e1ec819820b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da07a5ab6cb0006bfa8089218301812497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225843f4c352c6af14ece4dd661c37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0af0256ae5267270085303ab71a2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2452c5f077649d65d19f59dae5dd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba902fec6758889702b65b0764ac47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74c895406bb0bb66e4baeb2d03954502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b810c308ce3b4fd876a5798eed579e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da72fb6521a2dfc08220690eed09cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55af01270bfb9a1f6aee7843a9bada505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca442b7d01b7318a7af020b52005a92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c221bf538ed6b3e3a1c1f6d29eb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad6d574e23289e5879d87495a9075508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102444f460714a0d523242cb8533758509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150323c0c387351ada2e0c1589cdb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b284b4fe26d9d3d95f66594a836876511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4bffa67fd53a6f827102e560b050512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e308ae4a8419aae7f38ed53a5d5a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2734e3736169210bfbc8c04c8f29e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc8339a6929e76087b321b6edcf8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f9fef1d11bb175c94e222f9de3cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18523704deda501f8f78adc88a24cfac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a23d94e6f104c75a522af61e246a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bede32cd1389310731bc3c5ebee6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1e3cfab1919fa76f6e14bbac968c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97e0cbcae9ce3c79c7947be4bd7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779e93d3ad45c83c153ba89633a8ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058abfa3ffcd1a91cdb7f29f672774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb937244055f75e99e603885e312df3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387a034290c05d48acd8d693ef297a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21016b172d3eaa78f80513cbb90e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f62a4f795d1ecf6a3b60c4f668643527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737941b1c3296dcde15ee71382ddb3e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e227a88a4f687827f42a4ae7d0e45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812ef2ae11322980b7ce28a2c13220530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e99eb06e402538a04f9810c301e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd631303d0a2e2fe2c07e177ee1b91a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d00304663a7658853ae574198002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfadd7babb5c975d737c337b90a5434534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb63961ca770a08138ab59b0d8ac399535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baee3ef00541543efc67395e5206092536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943183d14b48e8bac6ae268b53e0170537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4782a97a9b59f987c00e3ab9efd61bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864d47d9470ac7f619ab5fde12d3ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3ce4958353bb82778e2c145ffa04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9fbeda04961d17200e2b626c0923541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212187559047ff15abd2022cbedc8a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31e2da33729f07b15d3e537abfb55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534429a3570df31c3f673ed3f445a66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3db4bf93849d3fb6cae925675cfc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc075da0a287c5af81fbcef443fc92b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183f2dace0564c15559da6769e070f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afd28befbd185674886583e8df12f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e483301350e94bc6c67d897502ba370549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965362bb5e844efedcbe8d4532fdc17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6892b244a1dc0e7c217411c2f696c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0cf165e3bc74c28485bd74ed769ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e29f6985db447920cb35ba3288c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601c4e6b474709ca66f04cb3b367f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59dc67c3a0d5bf7a2f81aa6c3356a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1770dda2c5fa3afad8b579b56795556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070878f7055907b45d0e97ea7502c16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f094bc55034f79c7f6901b1c797a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec807e09767b53da7d143b061094a59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3a7979e78ce88cf23d45de83e1bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585f351dc67b101ed4c425f42988d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dbd391beb3670d228253a58ecc0e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754923861667652ab5f68fb4632cb81d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1860e31244eb8c3fb951764f545c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ccda28f9e7baab18488e647b4924565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e315b9ee10c334bba64e5eb35def0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60703104088ce9afb757d693057eefa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16499220cf7439e3117f1f4e4a1e5ce6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e6a6fae331502fb8eabcdc5ab502569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce715c3d34d36dd8ca2b1609c72dbb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a0e9a36438f3ffc0c9afb6b1039d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c2d677e04b63bc4bda1a9e1e87ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc239c7d7ff65cb13b8613f260fa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9328be84c1d85459f31b2aa7955b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30069ff2203074dba955eaa9844bcd13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a96a96156538b914b666c11866241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2dd0054f50f155940f0e7cc7d5c95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d56e167b9051dca86d483f0735eb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d34a695f9beb80cf17fbee6ee8748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae7cbbd89bc86552181c4235efd58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8eea5d9cf58bd9a83cfa5fde4a22b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00032bb2101c26b0fc842791e776582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9be74e408dbd8f7d12d696ddfd67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd9f71f083464b0dd1bf6b464ef2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac4aaf0df57c3d9d1f69df38bfa99c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19495bb9bbf4d363aae4067781d38b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da2d4253678e5ba4907408e0910dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db7459428536632845141101c2418588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6effb1d161e44ef2357b16555edd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367696db61db0cb9221ad002c62f7ae0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cee1a45e74f1ba97100384e316a93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811a66f6bf65beeb008052f653742c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f62d0c1906b117c1b7c3d1f4e888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1ff634a9ac2f6b9a47c5a7e0ef83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a2d5b0d61d4004feb225e9f44f11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914549328f96e45b751912f665d5052596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529d418b98c8f34224bb0ce4730d3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194afb59da3aba249533a353583099598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc3bdc4f060f662cd3da178b2b293599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db0a8a687ac1ee4b15c1944160a3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775bc147cd734156143b534c4da774601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa044f58e37ba36ca19dc4a643e026602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277919b0bc53f9e50c6ba3acd8b868ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1f63ad22db949bcd66cef9b5730b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985b4372b553e265b5245cfc517ac5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de842aecd5d422b8cb548fc84e439606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742fbfe8e3123fac8226134d319fdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05bb0376b30cfe702068e3604915cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110f549c1d007818673748f837bfee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb10be1f3003de08543f47f4dbdd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a869e7f1749dca5ad961a3da49204b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287634e386267e0318cd25bb347f29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f63adce0f74b32f347917327954491613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719739d5b787e7d51172d30026a258b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d39057bba6fc40b55a8ac1225f5353615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea288abb43ece218df8375b1d5ee91f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41bf98c67c65b402973c86df284339617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bafc478fbae9691254f43dcc9b97b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd415116b753134acfc0dbe1a2a5a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b889e6c4a8b140fd66068d2e5614898620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafd6c7e05c9bc5692bcb3ff226ac1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9fbb026cd2d97439896798a2c627622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386129296a7e7235f87fc9c1eee2af80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fad57c97ab04591e11b5dde0ec24ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c749db0722c5b9d533b6f661ff3751625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9be2f8d7308d7cd9c9747062d763f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dc8cd7b4e19e8d02ec5b41fd5ab8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101624fc6de0154741c5d8b5611870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc77f779812513a2eb86ae28b53f242629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216883d15c0444eeba044f1c9a1e1251630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba64de610f5a8c83ce79dff2b567f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c447fd5d919ca9524193dc6cf078f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005988f0ca68e475d28a71f9cd10b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7756712bd516a69c8665fdf96c6f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ff2287e4a4dd4f98d00eeee49626635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44f5517b175e6b9535e485af8f346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f906704f0b68a5c9812adceadbdea63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697019b39cf28998e73dd2bd944e181638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801510226887204de85f35e59e89db4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5b2f0cf7b6e2e2f1db0963372976640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259bfccea4aebfcbd8fcb6088d3196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6fc9854bc21012f31f43c9035303e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b667e8585fe70b8de8833a381ad5c3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc937b331b369d3cef979c9df890d51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e435d1d0ae57e6091664f2d07859645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ea7a7d3b80cb30c790d53dad212c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053047717153ca221f02430919bacb7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef1811be45ee81d2eba62f69ddd14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9bdcba938aa5b2dda7c5b59e6db9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cacc6b75dd01142b495b399a7ff91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c9c8d7dcb377fa73ebe683fe9cc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbfa25f2c48aa054ce7d3a8209910e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b710fd2d1a2d9f337acb4ef1f3030653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8c77a83a380a634eaf2e85494c51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa40c6c837e7360ea526489445cc96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0220eb48777ef236dc0b96ddbc50b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8f0496095c0f13fffd035455295ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb59091e3f703155754ae6f7dedfe6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62422b0e90e3434a0e16085bcaaf43b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9dac052209e36b93cd087b2ec3c00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4382e5a83d580dd0c4973cbfec70b88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19334773e88158f4c271f75191afdb6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc4cb52edbecbe173702d80f46d84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a39a5fe7c9c4399591d8a0b1a976b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18279c8b04ff5147b9cd2d37dfcd0a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42fd54048f5a4e352ae6f91f99a63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0600affcc3dae035803e18b51a89b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fb054282016c50ea712d11a9b7018668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977022f90eba48dab5f6cc8fd18bfdcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc69dbe5b6bb3677bd83c1237f756670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc190bcff6653a33461f2669f624a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4808171e2706e48fea93f07504116672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491596e397b7a3b5997430fe52deea8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f68e16b50b99888ff4ae2ea83ebef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818b5f3e545b5bef16fb800a00002c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183e8e3afcd89075e4d19f9fd8642d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fda71bac5d050d7a8b793b51ab052677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a96e0de5612cefdfb7ef0ebc09ad76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd833ae1f3474b2b66e8661257a6f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d66e7d82723a7151a387842768da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fdad70c4a77b5f99feb2bdeaf98c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6a5ba804c9a2f5fc23d62e86d635682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1bd48a934d3188644d16ed7ea377683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ace1de10a149ddf8adcf04a5e532684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc2d7b25c10209c6530f9ca64cbbfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c859f56aa72065303984756479ea4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8451ac1bee20f79b8231b62ed163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61d8f2d862348bf66e34bcdc2f5db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef229f78c92bc3302306ef5e384848e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0637f0bd475a8c94250c52b605be9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42582a91adbe40a0c4971ebcee8c81f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92e13d8ae7c6c71cf6f58776781a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99878cdfcaf2d9f3ef44decd887d6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98e389f81a085b5d2502b9513b81b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247c7ad9b64a345352e53db79a10bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a277356bbfc2076ecc3d3cd2edd45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a684f09b0b8f9665c9de76f01400697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbee6ee26b4708dad4aa01b948e90b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63fa497211c2719958269ec2749cac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4f286427e7fd8fa245727aa51a0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c246bd3acd5167ea04339009f81a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec0e88b1656e2d5236b97e2e9257ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735fb942828b26559b71cdfefae5326703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c3e71a13263fc4fccf2f800516e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb37ceb90a54ba665bc3061345d580705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245b745d148592c07dfd3ae339030f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18f08e97411caf0522e60eea46f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce4c8f1aed0f8a027a922fff952e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f51b1f977eaf464c859884049e407709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62487e14047cad332bef613f05dfa2c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af7769e42a8d7fe658320ec3a20e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52d20da09f586a58bc28959f9dd82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1ee1d548a09e7f8dbe47266af95f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a6f9d1a5e2061ca475d2c0c837d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9201cb4cbc9902a5abc3c41a20580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f88cde11773958e29247117d88e24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980d89e29d98b7035c848895cf935c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01009bef2772152a4d70320457a8522718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408354a422e7a02902fd6d37abd7d5a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c55693d749c93e60492e60d9d360720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf587338c4198e421bc24d02385946721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad75b89c40568ad2411053c58f437722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767bdde62493c0d95a4680102f9790723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5d9509d7e30bf4df306e44a3a361724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71af41bad2fe49f03a85c82868f0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910495fc834ad91425f7f90c1d82cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9f22a6d37204dfa19de7ef1b8383727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc850629684e45f9e2a139a95b0878728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1539461e29e7f6dbd0cefa9d8e211729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6e1c3ced03a51ff783c31eea0064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739335a02bb740370c8aeffa81d1318d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc9a563f9ac6fad27bfd40bd15af8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808032fdd004353c55dc5ba9cf70248d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79415cda7d93eeca269070d1315369ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a3f6c3db27ddecef3747eee06c65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b4b8432dd488dd2e5ab5954fdd6e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d79a1fc2d196181cca47d78521de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b21c816ab6ca17396e6dc9d57794738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039317a792252f01b1593d7f96af798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e698833c2b2ad78bef91362236cde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73602db29fb5438297a701fb4739fac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1596f226108429bd497aaddb22cf2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb1d47a89aebb9bca0d49ecbe33ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b955d6e9db5d62e7772ec808f56329744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9273c31d42779abed583506324274745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c22ef47a95e9a36b186e2ce9853b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba7b9598503e07f8d3ead9c88e3a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c82c5db9738c7974998cb36d672869748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cdde40da8c44c28ecac15e0ddc0f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f07c970a41a3a31f1a9963e6a564a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54683c0508f8d6dfb584e2c7c3927071751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8060afbb0bf07c2bfe40a56a0cd6b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a5f179ae26fc1b4dd2d3198f52e02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09259f3e5635e8099cc38f4b916db543754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d153b80e59e0d65143d5c80f18b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca93e5ef061abe16a181b963ac9e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae132fac335963a61ff1188d00fad1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be32f0489b316005bd09a26ca7ea06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15dedb83bedf9f615e08a3035eec3b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>