--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd74836da26da2b4bd3291bbe7d4ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb278c4720e1213e734958b47d2392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964315d2bc0630dca7325b3d03944d343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64b41a840fbe14241773a7663ed104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6acc27334c646e23ce8a48003539255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb7f5b50339b9139e6abf2dd4cd9096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332870c4791555815e9428c4f209bf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854f5c800245a54d5e1345c3c8b8878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603dbe7d279e7a20a532a4c96ba1019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4755e664c82d75ac8a2e87a0d42ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83f23dea4d05335cc64f0218fe8b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fcb57a4bb9c11acd432022e83e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266516c1b3e008bb22c199b9d068d0cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1816adff57f9240d0f1af43dd1fa6c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb7e568fe81035310b4728add84bfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6174a8bea10bc43f6fb516ba586716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744beebf56c43a545cda1d3de7ce2dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8ae350bc84f4d2a6c6dbbc4d127418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e4474d0f9bf7d7046d88438da119819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b55048e4dbb2086beff71ff03fd1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86158f817f578bbe48003c2adf385f9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf0a2021e8a932db0cebd564e902b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845f4c7ca12d3a29f801941b98e70723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f28a4fc4a7274c1b0ea8da5eb45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc68e9f695790825c39d0b40457b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19a8e2e00a05247375a32bcd1fc9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce417a1f5140ea35d0c300c4224e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f91dbb3d84ddc887f569196498a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46a8e3eeecd8f731d2d90604325e5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b078c2bde26505ac4c9f9e0216aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d925624123b3bd740902dbb8e11d7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4f392afc18c47d6d89d2dbc1d29932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc199eaaec528484c84919f4f534ccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db46499c388c4d8d20844f49da78a7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac954814707cbd2823790bc6546dc2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1002a0c33e4f10bef64324f29d79536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86909df0cac7722c0c4c15b5e5112a4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10a14d37e0a1da933bf1fb16f29ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ebaa563129f79bb924b0b9274f1a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24c2477ca2afaf5e1b3024499861b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d6ca63b2571f7b7d4d40ffce4e6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f42625d36f37e82e9a625c9868e6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca0727f562e411e78dc4b10bea4e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47806853b108cd5403226e4147e9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9e4e65fa6d4ea33554603270e3bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c385fa25cbee92c30608f6284b82046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951552eba002b0a57d5641accb08aa847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f17bf318768743be4a886a591e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046326e1125b329342c7dc20739d94b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac582fcffb73ab12484701814a4331450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf3bd9a78615b650a77e028eea47951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8fcd8589cc89f9af50bea8d87b9af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f4fe928885ac722ea154c62dc96f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592b286801635763af64a5610cd3f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3dafd487a52bf6a5306aa2b66a9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11729e2e76d2af5e70c2b15250c415756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296bc802b7ee47bb8b6237fb1d66f6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cafe3d0d5dbcf9bb2b1680262051b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f248493770ae3b79bd75ddd0c42fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d962a6e89293dcba6b432ccd05f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718400d42a819874272b3b2d04fe5ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633c9b5888dbfe4b93ccb18819f23e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6647ee2504943862fd34248808f5bf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1833be7e6e830067b6533b094afddc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6dae9a59c989480bd1e37c24def7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc22ad28f80c3f7ba5c25681d67d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d857bf3c8424336a63d5acddcc1da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a57a93d2b27b923a52cd50c890971f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd7294d55e90d8081cf369cc0621969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f071da133bd9be6cf769caae8b7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8defce0ecf94bf449d23034a4fb5b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde57c2231f632184c121152bd90543272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617d753b80ce6f78df7861224734a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f55f9e867347de4f9cf7dcdfdba14774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e325a41a42a0b4a288d5539b3a8f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c7e67776d8f71e088c20cf155dbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb64bddfd6a7bfd11409b59dbdcb4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a676b58d27da37497096a2c09779c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817885082940caa7bd8ef9daa3fa2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b81fe8887df25999ab8b275a96a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dd6fc2959d37b554fecf204608ed481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac14a613e3213d01a9cfa3768603882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a894b046e8ed9b7f2bb6c3d8179bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d4868f9094c70c1212db79d52031584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d4345b4464e9960d60665620802b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c031df0ece8ab2f9c01dd3a0c6a4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4122e2dfe29d948a30efd1876c8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f9fbcca88195eff3f32267fa7eed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a914218e1b1cb1e84910b014e17d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be5aee25f5575ae9b37f5340f2bddd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dacdb0996ad069a0c1ebb864fc86f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529014a9183fb957ee1a9ac2b0a88e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f77f6a12042752bcaf869312bccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ae3a3267209355e47bc07836222994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12c7bd792253f9c469a69f695171f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f861c503be239c6ce3df46edd2b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a164ebfe10c31aa97c8baefd4bf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a34e0730b1c7707db2e53635eb6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4eb104da24cb20456969d3c8ae2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5cf3a70269ac3eee2352fde9f3a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf91cf946ca6951ce33a27ad42b0b40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06b94b46c9e5f91471c8a927f5295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52e2ee403deca3998e41595ceb3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e76d74b1f2add1fcf07b0ef329564104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b4519cd16904059b2002022d9b49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb8c3508bd032ac91d4eb85d42a804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53f0d77589ddfa015661fd92a6108107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf8c95c7684c6e1a324c7088719bc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa926f718d7b582f083d7af922346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f6dbdc72f0d7dfc7ddb643d566f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7fd26bb352792a9f6bb62ca18187111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764ac59a6163ed351ec8daaa2513f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b099ea841e0e676975d9317627c7df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01769c20e1d8068aa9b64a834b77e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85da24ac216a9a3741a6800b5fa4111115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297be40015f1d89dc4cc21c2397374116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a643e4062343ee85fdeb17ec006a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800540b5c1b16483db533698cc63d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e1446145e61b4f154a3d8956d634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d66158f95575c07f7f328590b805120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a9fbcdcbca10d82dda4998171f57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a1e5b556d230b8ec02df1faa5c90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff39321b03f21b53db4bf8753a23bf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93a11748fd8e1264d1c047224efa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeeed5e2feb28ba2a087de6278596f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ed536755c62553dd0772cdcdf1922126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d274d9a1c014835f57825212ac372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44161f3fe026530ed5babc3ddbddccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e54ad36c211db7c046783a29861e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9057c16dccee2824047a2d5089abe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afddd08228e667a82e240646c42615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fee0ad6966728a64fdae2ba01603132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c781578dc8d502acdcc166f206556133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732abfb4f12eb102133ed9a6cb7092da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbc40afbebfc1badb36bfd132f973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f10ab36de026f0103882950831aac7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70aa4f00d9f96dee8dc38724fb272d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d90a13215d1a3c28414ebffceb38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6b3d5af57143f4f8464d33b2b910139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f85cbf5f6f7c57e5e118d17a0324c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6bb6ae936eed6854d3b33a9b66f9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b943bcd5c8164fc4303856135e336142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd29df3c31ae5d988f8e8f9dc1a356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087710ff2908690e0ad687948accd60b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9b1da81bc4dd8af9693101f5ac96e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0976ab9461275328e7c0ba18a37190146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997513b0101562b226a53a2c7ebc0f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b26ddbd5fb5b3192fc11d0306046148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d0784e00054d9b5acd18cfbbbf5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faca4379c4662be43224f06331534e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1463e63505675433974f6c17e247cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc404d29ca1afbaa48928370dc7085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a1ad4b0d15e4d029285e4fde67bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b152741c3593a2ec0b5215d451adb62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e07ec615412935922613e56bdf7d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53943f24d838945a1ca0ae66b2af5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7725b207d3972956dff6b0c8112886f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d7c39935bd63c0868b563b3c38fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762968bb42c85cfa00ecba5639026e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff78306628f68e595b7f0c643f57f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3a2390a0278cc6b02488eedb11d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7405d99792d2898f71abc30e65da9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663b1f3a4341826a772dfa34d7dbf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd7b9c8819df5d020a3ae87dd1bcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa3ebcfd4150bfd4bc26bbf5e7db1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389c6b12367a1d7dddb216b7a19c2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211d579bcdf827087fd6fa45a27082167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91550236fdd7919bce79193e52a0f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d185d96cb7dddc93206f7e1bc4021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13379e94561572b68ec3efb53d5130170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da29bc91f108c9d4199573c3aa7d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d6ec7911fb021da0cc3325c66efb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb14cd7baeb3d9acd5dfbbd877e418173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12048df455be74db69d8f636694c385174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272c7034242eb3908a7718c3031dfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a61e48a90b656149f1d75b703186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273b296735ac0d81365db0b1e60489177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6ca04bd922071e3dbb82a79885ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8941afbb1d4af540f71a5fe9e794f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e8c11bde817ec7f90f7a227dc3b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188a89fa95101800dd03e1060a9e99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67db47363f17e3651a96231c4fff08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467d9978a86d2976294a06e99ec6cdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c534ba5e326a9dde9b2586fff057ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52972ff64dfae91d93e52f9779a8b24b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c6972ebcbf41438ca10bf8399ea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be196759f8ecddb8a93432ce5a9c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577938ad1089eeb181434d048e41fc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a368dd1721887abff214eec69fd8ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bdff6fc65c92f8a430440912e5754190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44486bc9f54f04f9bd4b0840a06fa44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede3a751a964f770838c781e770a6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e841ef0af1a28b53175f62fb31777193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cc1b375cd42214d2e0d66068c8404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559afa8e45e0c11b9ff3b568163870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958670919cfcae1afe735e92d01a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91268b693fe8c0706f663c12d22243d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab005fad3b59f1db9ac8f15b2991b99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c03764c5a1e51f5d6291f1c8d5e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff7165ed1528c51714fe5d73a1d6e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f70fae4512e5b75bcc88bdcd2e7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae5ba58f3454254e7aa1a63b8cff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61e583cb2a5f493fed8357f23781f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19731d22030e19ce2a4cb51367e992dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab5e6bbaecd5b6c0b1693289f2b2f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc2e3094740a2740823fdb46f6c78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9510d7877adbdaa13a998f880641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb514a679d2b93b2997ec8bc8cd888f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2434a9ec74c0ff965da46bdee284a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdf42e111baa17124dc7c45c5324a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b73180e78d55e8df7d1fd7381c6b00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee951d5a9e67db69fa405cbffbf039212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623edcc5ecfde8524efc01ad63b19fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f244f6bd4f3d4da0fcffd1c429c8682214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54121f225ee09ffe8b499b7673da687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39136d827c305063f2029f263c2d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d33b8d366852b2846fe190869d0659217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ee15cda7e8544e3d61466fefe657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a86415450c2ac0e46d7a87bb6fd263219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887fa34162874ce99e6b24c975c4c05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7616fea5202db9a8586c71b4f799221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69286266198e125dadc30d787eca68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab0c91911176068cbd68c4a7e7128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67202ac5cffaa2c2c2987f3e4fb2995224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50371676fc51c84d68f72801dfde49ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96749c2bbd37fcddd7bcc0b26425c72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9e3e39f2826227c4ddef9ce8d0c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116ac0b4d6f42eb99d45dd5eb885e52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d6b0694eba7b21a87a0c196c3f95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0763d91301e5f00f395a9a44284d0d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed42240d4bf984f754a85364edc90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96d3f3b1be3fe37a10cdbee6a90b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec367f37d59d1f4a2e8feed2be84e101233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273bf90008027314500f67f73c5ebb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae389b5769ea30bd5539414cc5c67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389556e92fb6886b09f6879d58c6d77a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e820e1cb1e306c60420419c85f13e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b27eeb41eaa04d3836367e38aaaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789562cdf44a28e48ed967bc573e794c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83990da3110b32834a2e7e1f78fd621240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b951725957f38cb97423716e3ebf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66b16d2892c24546ccc01f3d5b931242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045afab9c5e54aae207e349ab1658db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd55d1dd3ea1aec553834eae81c5c9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ee681836cec284db5448dd5f8c24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed4ee2ed9b5f497493e7fa55a6dd9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984529fce452916320a11eb3af7d4fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a51fac1a7a4566aa61594945db61e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4f771c10345920f4c3007dfa78c8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f454b6a4cf8b71d1ae43210c53c2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710da5fe51f47849a42465c4fd29bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f3085200557c9f29188a697a8074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec8619f517dc66fc9fa42d2db799b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38f0aad43643ea51e5b13152ef725f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45bf2d5b3d0288285b69dd93aedf04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2f44f1fc19326649243bca4f5af53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe17a7b860ef973d8db38ea7c3440257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59438b6376a396fa80dc1e38554f150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be919ad1d5b8c34fa64111b4b1e1c23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589b2535fccacf9ee69de475fa1e29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9865cf4aaca92486b86a8e9a0a6b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a48b45fd88ca2e5dae15c569f700c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddb96a8d25850423429930f029abe1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d081ab27cc7186da8be67487e397264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c825abaeacdc28d6a63d769edf77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d96e64158209ac3e38b64ec6b1ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d61e3728d7f3731aa22163ca8b685267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544844c75921f76274d2e95e1445ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24fbbe2687a0e8cdfb0baf6eb10d0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a43bc08e729f0ad7867698e6fcc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988571444ca9cb1f499a8899c5d8db67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce7285006ff4255c63a02f28a5be1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5bf4799804f187085ac173d6b72b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cccfeccfa688a97bb288bfeadf171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f29da60f912cd908195d3edcd3fbbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518af95f17db9335d20db44fe33ca0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a79c4a1bb286dd34451c52907a392277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aaefa62dbeab801eb0e7cb13abb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982633dc76d8cc4ca7ce6590216ede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62ffaeb70cfa36cf35e433d1180de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc60ee7b026f7d4a0cbc3f7faaec37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594353c6d9ae15f8a0bd5c5bc6894e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b5b9ff62a34395ea44bbcced2bbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31726b8b4bbfaa9078223eded09be3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df529446c7bd873b3130ef8c737691285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771d606291dc6ff2a17ab31692a9597286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259d2e760d20c7490de656b879a5b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3a656f0d0b4d90506f38996668cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c356b24adc492f301b9fb96b7cc505289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362c112e787351e6d1fe7480ff4bde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f89dc153c495cc67821a11bcb8d20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e900c0a19801b76689f6c7950af108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ca34f9ca564eae132bbc9992ee81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a9792c025c844e3168bdc29dc9f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ea81b4adbbfb8d5b1d5406956574295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cebe25d9b20697402de96752797e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83626fa7be394a0f15ac5061dacb96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9d3c5a84209781e2c8354787b6ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092bf054fe1f327349a524fea1c68c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdcb2e68e5711b77d3499c421e93c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1282b12188698b665f169fe175020a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb103df27ac0431a4aa4b77485e0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adaea95d7917c4cc29f6a519a5c1f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a86bd3945cbf2944fa4146ec764984304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42bdfacc825d7638ce2971d90426da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00009c81d683ea4acf91e7fce7ece306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add931aaf70dba62b2d7249836f48d2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32a67efe5ba63125fc0b0f0e99be2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e899a0c443726f4f3acc1e6ebd90007309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f6efef91ff20420b596962425fcf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed516676056eac2c7b658757c3677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead4cc337d7d6737a19a1dfb1935f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451695f1e5b6c9e5662010febdbe7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2030e53969ae2a0eb6a86d3da856621314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdce198ff788f04ea652741d56eee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba73f062d4bf23f128f084a6004c4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931926cec02239e1c9cdd8e5fbd7f6b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad8eab3c1ad4c2faf6954380e1137318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57a2e0112ce06320c6c0231f287c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ee6549c096b7c033f18146e10a5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03ef2d27c24bb357e1dfb87a83c8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab661b2a3af6c4dc3c3b67826209b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4168112439362c3f51a99bc0524a52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead83e2aac598e77f2099c8f386c9cd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae61ad1f696b0dad73e52d0776f410a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aca62e9b00f6a9d24afeba25bcef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc61786a66aeb54b2a2f922081986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e684a8ef6b08517a957568aa86ece6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400798386717cd3819c1bbcf2872e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035ead2b1ff61a0962bd1de5a3fe75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72789b0e7df631bad979f2ca20410c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298abffb445ff39ec649f701745420f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd1e107558c7a930be129493fea0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486804f537b57af73d97abea5282d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea68b1a301f960d1e6c0b58d528742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c511ea7c2f7d4a5826aec51c6d4a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35020d97af8d9022d38625e67dc1d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12b28ff533349f03b21cc29365b46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ac43393148aca9c5230c65d5407f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1916d65f930dc68f81a5532dc843c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a193e8d68c6e51c441a9f40dd48d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa974c9ae4bd31d7a8923b26817e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83bc3f5e9ce2dc16854c4c89f79362343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97194c8818d338b982aaced33f98a9f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9998c7515a4c0c6bdf5c724625d33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd00ca649a5cfecf16fd9d53ff616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7c7ad9231b9b915cfd5208e247f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a42073bb75bf0cd1c0c0920e0d35b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f6fda9dd779403fcf3ba013a97b0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5acc88840d0e6a97a9a9ec386ce77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcff42fb242be7a74d3d124b057935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d6aa1ec5cf3ebb24007f8c0ae4e64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f630a70ab9799529bb51b2e99c1e734353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc01127082423f59566a999c20bc7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5a499d83bcd6339d93ce9bf548a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5999bdbdecaae909bebd65d48fdf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191dcab6b48cb51566d8cf53d5ad9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f57534f4b6b11aa9df89e9d6b99d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5da9414365e24957ebb6b4326a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41138b494dbe5e47d635a09bee9e5dd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba62a27ccd9e91142a6100c792bb54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ce664c9b2432ae5867f50fb183c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d712e139f4cb225ab5313bd5be2ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635b2a52f30cfb8a8e697a0906b59a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd067253650d5af9fbd3f171e5580fcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668175ecc9d341e1faa44e69dc22a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54d9b7c6f038c185ffa17a567c614367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4dd2acc33e8649d8dc8168648d46a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8a46e5c1aa4c040c55ce17fa0c98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f611634a06f41950e356e2dc2ab4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311758cbc74d6bde3cea0bad64cd60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007377e4104f91d7ded260445b13839372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fbb8c43fe465df96626e722e7873373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef0fc5c966c85f52fa5f9be86e720374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412352485521a283a693f1b10f8939a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085c76527cbdd53b5f46db0f4ab9ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec668957023b659d2573ec5390bef7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bcb5d974a5ced98bb251668c6c25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d55ca65d56175e5d4e0cc919a88a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef885627ff92fe8be83316245816f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8f75b9904f89b07d6d92d7caf920381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef04e89108ccb07f3bf3b1532ccac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7f1721d5c9d3197b72bfe91d4a37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dcdf66c0327436d6177fd3ee3201f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da9400db8e4927f13972b78082a9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ed00915bda2c94777a4cdda47a4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5ae0da527565e5e9777c0ac6dab5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573364fa080278fd2ccf3ea94641be6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab9449dedf774e580fd71ad5137c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9aeb6f16fcb1bef91163a2d3b34b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd415208a62af94de1ce18e23f2f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da96467f892971d30ff024efa14523392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385893e9ac5bb7c5febd821374004fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b9b396e382e63c6a664f2c5555af0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ea3060153be0e33587eab4b88b1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a22a19bb228f62892169fe51e17ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe308b5b3ac2efbc2ab0f6f1b4a1de5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2db733cf34a6172975a0aeb59d132398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add6ac5776f21f70b972e93f99399d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692af0d8e8534c610faad4ded361275400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe874df6a5289e72e7d3f46aec5e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8ab1cf358856c11f555fd0ccca33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cba8d836056d79fd443c81935c50b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc6d8604455c73957263d25f2e064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3da6df67610151b8f1683785127ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2e93619e9201c8b910aba5c03ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc2e7d89cf0e73e3bd89883a42c50b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e63430233a03f19c3fff97b1efe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967098727ad9913cf3fd211f1f8acf86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83866ea24c6c2f67a50052b40f4e5c75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44217a42bdb06c3dbb21fa952950d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aabcd243deea85a32a2313c5db1f79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ecb5566ef779be07657ffedc9ab0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418af852ed0992a93217dfe5e5cd1e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479f4b8c6c3710a515facb090e5b5e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4c8a73289fb0b4e0cf3e2567c29e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6d510d5f49406fcfed489085ff04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1485f38d4216b9f18ba88cac94f46c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ce86caf7844a6de7a1b8385499e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fa641d3f7c29d597d9262b7deb85d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae876aa8c155dae41fa4901e11b6a97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4787ddcc947bd70edc0fe0d6df6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6cfafcdf5d2d22e6deecc5194fe3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314495cb356a49891fdf18aa692eac3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab8112aa3294f19b4fb1523f3d3c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f191ca8241ae9e495bf3144c9997153426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e9e854b9431499bcb758218b838e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b130bf7d4f34eabddc4a89418dcb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22517ff7d3b4052739a0adcb77add017429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa857b4380f66bccc3e849cabbacb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0db074357a8a6ec7637e416903ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc151580b646d3d4e5eef6f85ee01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68130346a77306e163e70468c0e61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642314df00bf0a45c61158e8da783b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6dfb9b2d721be65d8d3518698dd12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8bf98bb1c4efedb15bbfe55cc3bcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc304765360270c178a2790ed0593437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa01913acfef4d38183e690ebea996438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b6a1687c7c6223470e03ae38eb4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df549a9a0750ebb90ba46cf98dad75a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164a55b7fe0852f62e07d84e6521cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793032872815dede7f7fc4f5eab29ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9ceeefc630370cb396dd54eccb3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ceee09f1ea7e0d28014be849605a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361105ad7ea0d46a3be5855f4c1d97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923325c5595a0343a75ab5915535f534446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555002b6a2f9dff90d1ca34f977ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e538dba01c3fa1ae96ebec2809132ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec54cba5ad522f1b747be2fe047e5ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70dd7cea0e26156ef408d44bb2c117450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bbd474ec94c24a05fa0d5e4e4c9c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c20112e262de0766e80c30959a23fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b257dfb2a387db03be41aaeba04801453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892508bec0cb2e0268e6f33c5cfa7e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bd63acfd87b711016ce65155a78b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73f860d0ac8850793e7c82ea5647fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015c15c8cd5614fb276b6d1c87dbc6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4dc5a1d0794a413d2c18109db0b0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476b96b89e8645e0ccc56a2f16b8dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95c3b2fa7e795b95f7ef3b4268853460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36645f237864ae4c58159f59b8b4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30dc4453492bef88fdc6c898033803462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d42d4b2246f24c971940cf91dd3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ec3f904661f0fca8cdd55ca97777464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a3b7fd1ee12dee90fd5826cc174f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb6d1c33ba99b169ba74686931dd85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842fac889cbdfda22d2c88eb5f2e3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285abb3593fb6c6098bf604b01a0032b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb321d1a79b03cd314270e982db86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a03f7be2b6f09faf93307420a195470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c98cb6b519d1a64e09772ff72633471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945529494cdb7e13c096814873c96e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd1206e05d52b7b5c4a5abe62a8e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c7fb8d557cc32c101f2c611c9ea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f677ffbd823d5a1434fb2076afac7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47967e9076b5214726e263aba1843c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671b2e3b12d9281d171658f9dc234d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1965aaf574090fbddeffaf2bccc6d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e6042847c709b22e939cb762ec8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddaf5e9d02d79e441a86d5fc356ccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcfafc2bb0b88a2a800095a942c75c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668aed5c83eafba65fc83882884cb9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d058c52f523bef9db741879bffa027483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83145ec93723c5ac76430e6d8127474484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3de6ff3f8ee32b42817f84b04755485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760785af1414ec876edfec12f8dfd8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3065581527ed8d0dfe30799d110358487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6dcc45ad5f354b06b8ee41375ffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ab5d19c50a283329499563ecc9010489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0b14ea86a6866e24b620d0156745490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa45243fe0b3b5ec989ba3d0b54585491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd896e72087ddb3970d2175c3f1110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23d3f6dff8d7b706116bf8cd153b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91c0d3995d4b04ca76b8dd570a577c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1aac2e75bc6c5e9df12b4a8c5d85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad84c83571b97adf9bdb6e54cb07c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8311e44785d02440bcf8b67e5aa1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686eb925d98ea726d6b8c2e9d4d0ee4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa8d3bed541e2c683b3acb655fb4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3689d7d29b18c07d7f27db4c5ea5d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4fd77a8fa6b14f399665d7e58ade501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca3fa30bed44b09d7d96d7cf557d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d06b18a90720f23456e67e22476f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc34e8a971ee1ac944243d36adc86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111701c450d65fdd6a999d1427d6986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c966882c285fbbfe420b1063e1b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12e55529aac8f03901bdc633e2624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622985d4a2a8e34e75f014472c7832fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8aa0068c0faeefb2d064b2287da63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677da40f9a1e44e6da9235cb8324d3ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112c2d5f344b591c798ce813f33f81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618423125520619cf09322768a34d34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53d6c94299e00e3c6d37c80ab052ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76bd128c656d89b23993952d8c0e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a55c3e9328cc67235e668810ed872b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5f9296f5d32a66025f8755a05c1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc08b9534e4c4803bd38419344843b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a41af5902cabadd46af709bc71be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87dcb001977e3dd20598f978c4ae64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517cda566ba69bb45cf1c64423554f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1f8d836c284788f51aa6e0bea27c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e75ebdeee4f1bab2fa75f8b85db5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf110e04d1d2ddfd0523155d307b55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce726fadab73983d10c3b50dadda9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c19cb3d0312c8147bd9df65bab2c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b59b047c273cae2c9e4219066274526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e0f9be6f66f44d71c40e38dfdf15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757260f4c3045fadb4ca0574c409761528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f360473bea7755f00102898a7f1cb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fafd00310d65b54cdb079127768a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6deadbccd39792f41e9435922673f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200674b5d412c48bde66452730eb87dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336c382304788a31ab069558497f44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255d69fab0c8a46fc90ae022f567cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d70a99d276a3503a14f5f7850bf81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eadf343a76702da54cff3297e8574536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692112f35640c1422f0dea42a23782537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab218611504deeaaa7d7b6ca1604fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dcd85fbf4e16b3cf3f7e4dd9de549539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692be31e84d5863ffc6ac14623ccd383540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ebd915be71034b986083dcd79082541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa30315faea5c2c172430a8672afbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810632333647cb5909d9d673462cabc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f306714b158cad3ade338ccc4e3fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58c0edf0ef799acf66049da3867d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e600bd983033430ab7081e29c76e361546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e25fe08bd2d55490b2004ac08e0c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839531d0365cd386cfabc5b47c71e866548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43794a9bacfbf2e8c9aef4704f004549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891615e33a9c79100b9d5913b33a60d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d605f0d944ac1bd8d8249efd9501ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587626ebe5f25303fc150a90b5cd4298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ff1a8af48819713529b2b8fe25ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f951d380d2928f722a789a6016e033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc872e55779fdf93b0b3f5627a18e77b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930da05c2be0888c2a7d9da77959cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20bd2a315fbaed1f4e821fb997f233557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0d880afaea5bd9cc36e19715ceb0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977028c16917a32e06303f52f07a1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23664a455ff0cf61a4cbb78813df8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec736144530e790861cac3e713b1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017660851c1797510b3eead902683963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c33448f890c762f9e7d8518e37a68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6dbd4829169f1a174d4f39d933347564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895d30e3ffe6f4010b90db0f056e0c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c0800119437b13b4b70b0e263b8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f935088dd4034ab5ebc8ee51d0a93c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98042f284f3df3a541d81bd9aa8ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631906fcac516b8e303a42d75b22a843569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de331a88f919bb345bb70681932bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf279b257999290f87c6171c7791dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a94c2950aaebcf4a7a03b1ab9d35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad8480da33d22c768b8d4e7c81ce3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0628310aabc045bbebcbbb248bfa73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1be0e46ed28bc9e52839a8c1494a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76549f1a57367a2d3b1385749795f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f01056fbd53adfbb8204ca2336ce8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4121e5d267abf3707947739c9daa13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418fbb44046025e7d315afe6c457440579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de51ed02d73397425f98e4f6d3eac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425163606cddae6bb29dd9c6366f82a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3bae03b9fcd266d838d49cb68c11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125aa3f2778a0b88eafaf63f2b371d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51b557722f0b6df6c1c8af15c7929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542f3ce46695c534ed0ca2058157262585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd28c6c4f678c66391684d6bc2716586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27fa19808e6c6924c1f178e9283ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae806c503699d3bf3932e6705f3e10c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead2d142525a3197c6dda595542ee81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42090e1266bc776cd0d610a80c4187590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc336d9a170cdc4bbc0922c456c784591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f14a9a6ebe955015ac1b16279b2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d30867739ca87cbb5f95e4037efe69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77f8d797483a546e29fcd4690f3718594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3404c0ec1eb2d732b08d2a03a49814595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c8e4ab0cb2518a00af720dd8bafa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e722d5f50f39c60be1909fe4d91ee82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34aa55fc50d335d74d6431695e26b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd68d5a5387365d3f26c7e40b669e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9d0b25bdc76c6455ef3da95c67cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085063e80daf7710b0d65c0839753e79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2040e4e0bcc5e4e3c0685e0755b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6caf3e4193b62a9b7b3f7680e51a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f6fed4125ec4027bc1c7324c9c72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56c33c6d4931188d3fc238004d8b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7cf555446a086a42a974b3bb5dd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe347b1ec5df5cd5bd8e89646f2eee2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d6387be4535ef959c1f53fbccf2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47249398010e9491d8de6b6c42ae61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603dc430b0e55c2405830743e78c5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999ab3942bca790b4a3483918c1f87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9f00087ab258b3988775e2a2987e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928d16db2abc2fbb24257354eb2412613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe5aa46a4eccb59ab69f368dc08a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e85ade6666477f12ae0671c85573615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde5beb4baa4dff3295a3e46672bb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89050783d83d2dfe1253a749233f3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f273cc0f795d53a97c43ba703131e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3300239bde56fd34bf00d945778af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8202e4c07527e3c14cea934eb3723620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204e32acadd60c1739e48524c18d4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eab347ea672af976d586b1d1f5a77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f60bc0998f4567797d6aca9276c4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266470db90bd233addc872cd97fb72f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96e8259f86419cf839b8f6e537867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652e10581cd95d4fe4b4b216520777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751d7c346e603d969611f24afbe747627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176848062136777543d47eb22783e230628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0fbd1c28faa6abe750b6d4e2091e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d312f49a2fd43d722590761488fd53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c8ff8a25c034a44d8a96106807e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef1a4254e5edd7d4ab962e7d7578a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cce5ba9c9b82d698cf5df2f92ab34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac410440c75864858467abcbbc2d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d8932b10877540edb0f7751b9531635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502dd3150fb9626a9f8ae1ce1416db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b870c303f670dbf092ecb89506cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c6bd53a7c7f650f998bf301f0280a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aa55b0d1bb0b9ac40f9bbf26259b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aa1b393fe356a2b7eeab490492bd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152d91e465e07a650139d300622ddd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868fc24191a5987e0dcc63b88f5a49c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6aa465a93369d47cd0b419cb42e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f52c4274176a5163acf5714a9487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b951303e7c59b82f645782de50126645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd32f6e2221335b7acbaaf3c0908c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693551bbd88c2353afb7ec52ad44a400647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8400074829462cf1a3d26a9ac1ec9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c55d419cfe0a5a43dfd2a4ef13bad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a2361256f03d9d1dc9714527d3e68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e085e18f918ece1d9d74fb06475f89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008274cabb0fbabe0f3d329301228ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b8addbd35aa3fe37da1a9f00f5ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b4fac915d3a7cac81f2ce89f1fbf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1fcbb4258b2fb2f18ace3fd3e9ffe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc551193b3060f3dae7b5fc409ad381656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e274f32deade12be2dfe2e012d9ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28fd52136c03347406fdaafb15558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33a3e100eefcacc64485f733f709d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c494135f68f626450d828b8f2e98b86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1f7cfc1d56479ba06866884c2876661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c2d278b52809876f8f1c6b02f903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494b59624ffcab045b63a53466d194663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cfbdb97c17d051501c0290b52dff0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c37fa80a8a93793d36a9bd8b5c2c9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb049db3ff963258479426819824a46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6407a30e0585374fed3cd42e4113667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fe678d7bfec33e7e63fe62ff21e92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd59444f156df5254a9f0cb9d869790669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc123fc6393d4b8f9bbf9f95ac3e56e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16f58abbaf6f9b1de7345ddcce92d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56073e892600ff46ecc5bc40b2e61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aafb27c897bc132d023f6f3cc4d8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97989726c1c220ff5206029e518c078674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7466712e5c35a09d85fa6e060d6bf90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b782b8bbb6b672dcfcae7bb270d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb28f73fdd8561bdeaab4bf61fbd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242f406e1e5ceb1377fe23a18ff52c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f24e009e5b932628e144249435468679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bbbb7e9824ac45c437a5780f9bcaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469d2be226068c84f34cc6d8bc40e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d8c254606aaa8b1443790e8b6969682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2cfe09f08ec1b54ede470eba7e58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c33f0bef5c7eb164ec56abbd03c85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ae2dd98acdb4ac6fea0aabecfa05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef10686606dc39095d04f378bf92a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1484dd39c2b1879d81c394324132764687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34260882bb677d7306a7008c77a597b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0cf2bfdf69f3c134e904c31d962a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e949608832ab7cbbfa5c1f484676a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c0c4c757ca2c4e4a451bd1d1c3826691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0bcd6e65a7e4366303f88be2ca3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb17c79f63e8823d31e38b11036122693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0ee3aa0dc195ed96379151e56ae0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb27aa9516aca95dfb9ee3876c434695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e03d602649c2f56039ad8848d139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298199236e3318e2bb3c97718b96e2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7aa05353c0415fc03294079fac812698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690053a7df0ad7e0f78459ed834d6025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656227c29b8b8f089d587e83ab47431700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e70ae2b2f0c532e4dbaf355f32ea5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459cbf91ef3240f52432ba1b7456ff7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9761036f762cbcaf506acde3c7e24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c1823687582afbd36527c36890419704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da658b25a307dca8489c6ced8423fe34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271635b6b58855bb42d6e35e80c490706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173c5551dafc8daac9e67dd5b8b80d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8d61faa4922ef7a7c8ba3d19f993708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa500fec9a44c6b5f8d3844ba3ea51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eac46e4bc3b36bd688372fd76bbac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1107205e9e5b392ad619ccf0e4a8080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0686d4a9f86cbc1b59ac98fd2771c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dc8ac464a5b2aa2b94bddb144425713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104df33f7a2a9640dcfd4e864e54206714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480108d1440704b2403740673bb297b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684e7b3b175d6412f7bc692caade1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b047a51c188398c9d81aa6391c63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d9c736576df80f878647d1cdbe04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddd153d49fcead26c84cdc470c872a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca3342efeff28ecd3a5568fb315e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf255fd711c23abb73356e88b7ddd21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc4a55f1de22c88bb4507c7655d43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce230b1c06ae99b207942b1d18bc00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6c6aef23f2f24c1dfee8eb4edf44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d8fe8d07a18223e06ab15d18c9ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea36084d0c86dac5bb549fe123867d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a83692dc16c903a9a96b25489903c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5160d77c054e461e2127274da0b75a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b892929aa7bfcfdbb316c4699545729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7f3a981db366ac27f49433ad2c3c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504318d4f37d8699db4f587504f500d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e9d9131bf4362e178102e9c36b6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50697e5e8379db2ba05f9eb9e21e7d6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5374512c615079a50a1f1ebdc8cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919267ec7ef33bd5d6f6cdfc27c20b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f726aef8f9aaf3ca2dc108230c8a87b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cdad0a592ccaa6ba2ed1fdaea7892737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c42ba3a524acb12bf8cb44d17441738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fbf3276f30721f78b924ef4fca699739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7265b96dcc2bd405105378ae3073c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5580ea258eedf639ec7e252139ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18de0b35c58377edfa8a313f54dc97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67017e88019712b772ed0459b043f250743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6da7b1b9967ea2a1cada350a7d0e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ac3218b9bc95dfb95d097fe331c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9594effb1ac987e43776a9c894394746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471e88773bb90f1852cf6d131e4513747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb92b07ed1def05e390ffc70997396748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d63c67cb0099e3b99b3a86f4139b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377ea2f9ff944f4dcd8d2103a95824750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad74613d06aeb59933758ac9b69126751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ae8104ca79cb3aecb6c1fffe9ebd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab77f4e84ab54dd61d8e918df8b49f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d243b33745de3dbde632600f54315754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3fa12e1407128d8cd537abfa0545c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8257d85deca068f142b837c9d0c8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec335eccb16d426cec9053c722286757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa24e344921256b1e3381854c4551f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de07fb32e4cd0d9c6a80dd5bcce926759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aca03fef293002c11d92c0c1f52d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915c62aaba84fcd0fe63ee877fa4a942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25649737fa5190fe71880900ffa36063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be0612586d80c5dfd67ad86b5759c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a27a824cbe4429e0ec063fdb77d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18ee15c2693ce6cf9b7c514e234466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fc851c1661696f2f06d96c8f6ae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684755cefd1c9ae2aa3fdefb82e215948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b6261754948b8a08d40259adb0049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511604de5f41f9ae1102d15220ccb7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade4cddd6360c64bde17f7c1ca9326f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610a2d30442bde05289502b6fbe01c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cf0a2c645b04a082561ccd0ab51413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523c2c034a8368cdbf24b5fd401bee114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbb82454acdf05ea53e66bdc8498c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414624332547a5ab141b8c5b54092d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a50231af3b088f4ae946fa81c214f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922363e32c7ea54a6d9e350d3abc0e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94278cb72345c70dfc22633da0cad4b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c4ffefe093658a64bf9e759abb5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450a10971fc19249cf1b5dca2bc2a0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d08b79b21e1f876bae5c6cf9ea4b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd7b7f4794685c6d32fc09f7d2a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eddb622c46825333fda3bad984f6ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd064cf9de4ded7c2dca18a6d3ed39f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e88149e04512e28c27a81e9d41a7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46721ac9b9772f6a814dc03f4d6e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92912e56210a8f8e87ded9b391be285228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a41bc95961442eee6e603d8cd90029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e93dbdb1a215d4af24a77b7fe2b88430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd005e5dbac9e5db05bdc967e2bcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8af6bbee5752476bfecbfafe2004532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713b85a44ff0fb331404adf50ec5e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00ac547bf18cd5a7ecbcc0445864434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c9731ce91c3fbb07a31af444fd6b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b31381774bde2c18af1c3b09adc7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e532cd9af4966129f68862f0da60937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320fa4461d8bbccffbe9b84958f7fc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0e71a972cfe4044344637eb4b29639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e1bac74b61db4d819cfbf57fbb1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728125c3bc9f32da74682d8eaaeae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a202462ed7b21a85a341a471fcb3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362c0c4fb2ab249d7db4eb1c20405d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39510d255815d27bd69d01dffb6b3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80be9e0fc0476d709435e7ae4c0f3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cd6ea4bc18091dfe32af591280ac146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b0a925362b2b1af61cbd2b57667a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd72509153a2bed9e954d1dcd426c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b10666375d27b47f501f26a5141df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca17bdda80b115ce5e53bbcb2de3a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a1d04205dd5d6f15b002d55da1cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b04be2c0d0a73148ca6bffcf41bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae4e707374c0758fc805c86f01272153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a70d1509a5ec2137e909f6f9401a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935bf6673cdc327b4b0487262cd04bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588772579b68c393766fbb7327bb65ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b99afaee5f8a33590ab5c76e4ec657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a67fc2e876c5b1ccf87209ca752958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ee7e1677b5c4e0316300bba7cc4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3917da20a8c5845bab8fc38dd7b187160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005108b94ea69eb53b2a80352c8d01aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb230ec13dbe8350e37d85dfdae2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445979fdea27ce3e332bb3986ae93663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb1cbb57759df8790d1ab9bf3403064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b2bbb188320dc561f8070c856c9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f258047d90a01b0cd5586d27a935da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db077dcb685cf825353399dc58f914cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926fd1eaeb46fb9545a69707105eb9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f5678c286561e8cbd27b7c24102069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698139b6d48eac37e213c442b64a328070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1459422129a6aa3fa339671bd629471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc368d0e3e06f335a433f021044d15572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f4f37ab30f10a6f1fa259059b57573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00a06c9dc170ac05a9cfeec38b9fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f0b2f92e880eea48b26e06138c77375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39d5b320a62074c4d2ba400c2b2f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae6af2a518a51818722233174487b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b57b12617eeec2b82da07851a21178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ea8ffe49a25956548619c51f931679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724bafa6c09e9ad851447c11e7ae5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87155ecb19723a5cf0e97b7404ddf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ef3c567aec1660d37f2a73480ee882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033664932df240c5e7abdb04fd87aff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea24c7f347246ac701f7c33f8d4be484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c315635e03330505eba522a31ea3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be9b1e4e66009d7dbc23aafdef37a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0bbcbccf302ebc2edf9cbc8c0b61e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025665f87bb28865a43683cc6fd746088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab30f4d10f6fda8f75cb28fd5f78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144ee82e1a4916345cc22db0550cf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29fb84c41f466088f804cdb633fd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65cc7afa954abc75ada4884bd923992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b78fe343faba276ab5062eba5c18893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c93545d940fffae5d3fdeb340dd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc9738b30271d565455a5a27895df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc333d6bf5c42243a89cc4e73faba896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a2c66b7b7e5ee84237344decc8fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796062459105d4c78dd2eaf881cb7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b024a5ff3c36e9df94e37014ed2cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138f6e417ffa81a64c647680d7c292100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e5f502afbf69261d019ce922af81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b29d8195f5f626971a8149e3e5484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0404e4b32fe904bbcb14d2508a12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6484386434262564a7b582a46894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dbfd181b44ef3c71e947653f721e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88907f68b8441d72b6868c7ebeb409106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef098c8d5cea316aaf36915293b24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84032d09f44b3f01d1b0a5da93e32e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba49db64c920e86ffe61dce51b181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a55a60c81d2af17effda4dbdd65e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f015f41324d389fa6dee2900a52d39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b80c7bbd3a54efe0bbdbeb911a60e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392caeb2bd6077f3e9b13e6ca5cd73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a8d20c28a3483285dccfadd76615114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57e7c1fc198b7fa3bffadbcc028f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6134b196fdc690dd534fd27fcaf4d6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a06ec32b488f572fcb6a88420cfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3955b2edcad97a72d515be24871498e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3123e18a3d7a4dd8b30fff9b38b9bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918b9176bb27baa6a3f0c9ed62b5f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47613f08201e93ef22071c980c4f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c94383cd5b3b1b60f7ad002c16262122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51c2571ddb386522cd66253320f39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f27489f83f48ff9c265016fdcf10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c3e7894623e166e71c32515e6dac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad81b7ecd5d375b005dc47ea3d58c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f0fadfd1ff33f53c147098041c4d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd98265a4f7495e4f9095d25b99aa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b342e99baa3cd4f5003ed15559230a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68c4bf88d34b1504d72b49c7efeea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef866ce2e33f39e8a090d7b395e08e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8866d37ab7544797abf7320e96e24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd9618cbef6aa1ea063178265fd9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbfd93f3cccedb943ff1832b509d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d431053f607dd7e635ef7d6d31095135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1beb1bf3c382bc9b45035623009d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217907e99abbf9ecc282d47f85a2838137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d51b2435d2a253c4007566a007a099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cab74b25079d8d72e355567f62b15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a165043720014ed76ddab3e6a88b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493812f608fecc17a0b469e3187bd0c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f0e8dd9370851f8d7785c5f086470142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a775ccaa2a740b30433da36b6588143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f1b15059739d7d50deb9635cccd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a694a2da08bee9ac482c095d0a0ffe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9b28512bb16257a2daff1c2877e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5577d3ffb099ab61f210035828181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bac0e7066d85ba96e353d80c4ee37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c43ccc320121ec4cc9e148a6cb7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc2accdde96075fdc44d86f2d007f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95713af37f12685f0942baa5de4adc66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5e00bf5394c784754df224c8f29fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7e323f71321cd0bcf29968cede8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaccbac821faa4799527a1c944a68f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ad13ff7fc4a585c37f9e8022913e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af8abf070bfe969ea5622728c5334a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce0217cbeb89ea007c44930e394d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3f959f8ddc67f058bec3b71833bcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26293b3bb33b4b65c966bd1544d35e37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb2432419a2b14e113c9c86b3c962160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1e1addebc7763b51bfa671f021e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c2d46378e57b3ff45bc78d83b301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de51de4053c02c3a32c9db5c7fd73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6cc84cb1de9a0da81f7612bd445b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c4c41820061207338a6c874efd3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f9d4314173f53f4e6d6fb5e061d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1a5c2b988720d76a037ea4bbb441167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf04299f4c7e6c04982f7aa18f8ebc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74ee88a1fddf87144c38df8f93b398169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648946445f492d9f8cddd0769731474170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a21b77c900cb9508bb584dccc2647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd1fd9d472ce9d3c65b2e1b0c1ed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19cf1fb7086dd8d390a2923ad1e00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c010683d04767006bb260d4467d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d764d9b987a90166110fb91325ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1c4341e0621feb7cc74ebbdc7e39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d38e4e8064f98766d9243f61c048177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5c7f7578312c3aaa189019b6c5b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1b9719dc387df5b0ce1bab3fc3688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68166bf3eaaabdec20cf22e51b93b02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21946c0d9639abf55b6ef5a98ff728181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece958f5e58d101515800bc2b0650c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd34e6c888fa8db978ff5156d7c83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c474c00c1667764196c735e146a6d75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307a57932e8db45f4adc6f81dd5efa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc37d5f1225b086c991b06e6d7783186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a832c5ad29e14569522809da47a70b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4067ab3255cb47d0efaea67b4073a92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d354823569bba40550fd6cbae73ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f4d011736255d3d936602045c526190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d4451274d7ab1a491da543ac3863e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f31f3a7ac4bb7be72abbf7c8f499d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa01f8d3285a1f9ae704c3d4469123e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c8a03afbd513656c4d1cb14ffb68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0d1e081f275f82a6e9392aa96c7f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3744eb3571956c44c8ca76fec9179b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326eca586b78b29d8d780f56e56bf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ef17c1aa3d1365fe943f9e64bb8dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391eb57a0225b1d5adb536351730897199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e264017474ded530984624a2d72b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d987eb2b61bf25ef3bdc8c2c3695201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236739e4f827a0f1f39020341b12ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf259d2f6c894c961c889bc748d455203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ecd2e40e2db8fb7f03300aa90356204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aa6c0841b2fa5db1f537869f407ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5def33acde2fa1a2522fb7cddca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195eeaea0cc9fd05098190f0602384207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd096ede26b19dd8fa4b74e43034a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843de21f6ebc8b50f0eec167ccbc816209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1fd697f453bdae4266a489929bc5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58596095e7843ce1b28509aded54d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de6e4bb77c4affa2dd1cb7111ded5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ddef44c832ba02ee2c765f6d87a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8591fd5eab6eeb7bc3836ee24ad5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a92b78a929b6bcc418bc00de0450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd38190dd96f6eb1de8578fcd45a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c44841f551a414edf9c9a86ce5300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0986523a1b2ea1e7dea755f38988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd745af12dcfb987ecb0a63204626d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170163017fe0a1ff5c44a813e8d634e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372e39291891c9034b371a07cd4980221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e850e27543e02c76684d237c7d294b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfafcdb3472f7aa8b079730d5dd8527223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123534269a7ca9addfed37f0cb30eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6648251c7087abba655a17bada8ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e17db5a317890e795f03d21d2c6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed9cd14025bfe4399c398d7256102227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70273f246546604cbd85e4a47f21a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba3d90066b028498ecd9268edf632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba820111172b432332e41ab687efcd02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50592546e5cebcb8c18eb9d096366231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b10880f7d6e1308701ceb76a246d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14240f8d652685fbfe812388c924915233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9af13658c5ffc29aa1ab8313d1763234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066fbdb99ebfa784873d290cf54fb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68357222088fa20b13209205157e68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fc7a2b3503ef5a87ba5af155e72e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407cbef8690fe7dce63d0ec233d839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb956055104665abe6167553aefd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93eebf20c71d5a52c8cddb2af29f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81bca70a0f7fa70f9093a51603cb77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a1194ee692a49649e86c0175c4ef0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d399308d89d9c056a25666f9cb003c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee74aca8a6601fdfbc6724c9b45f60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72bb7d70c3e54d8b290d54014d7c96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005e19dc537320da56af3ddeb9ffb5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fca1d4dc65ba252d49b77e2d3034cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40fe96a4efbe31658d4182ca4c415248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f974ba4ed3aeeae83fca04a9ec2de2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c194b0b465c94d3ca6593dad47437d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9377159023916502b0f6b543661f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad041a4c5536f0d538e4ad870b69dd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe208dd340f30b266a5431a5415bc846253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc72f3d4d42fd2ca86d253a9f6619cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb3b269dcbde74d447c7338ac139aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036cf3b43aed7f699a059c00e0f5f57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb0555fe7a5a4625ca0edeef10c4e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bccc38e9b3c66c336e50d6a24bb3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e95bedb9c96f89fd320184499fb432259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1532f98da486ef825e9e0d273c67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a770fb30cac4d1b24022aeab8d890261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de0b0e07e85a58646f3c8c5a629ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6a0a8fa0d800c71a917f1e334ed4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cadf45666875b42c237909713b49c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675afcd27102b8630942a82568a648265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687ef35a3ed3ea4be60d697f3fbbd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9638b94013e0a081a87bbb37c0f9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d554bf1998cc4e6b95b3647c0681f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c776d48f05de6186d95df06cc7bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d987267576366c516539f39e0124270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b90389419bc459a171fc971c1ebc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebac548a5fccd11db5acca79dee70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533da524285b2e95f0fb5298d36bf69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a273ca22459c75e75c42bde1ee4a96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb888a82d02b1acf3bfb9ef328aacf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868033948f7241c480c747b0706cd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f10a21cf979709a3bfa763203f689f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827918d1f3de2bacb8189e8557906fdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9912436779371153bd61ae375e085279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66e830112b71bbbfb43e5ff4ef1d97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c3c9b8657e580b3f3d30f024d9bd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ce9b3b21fad7ec92d4060d1d6aa5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effbe7b2edea294f5c8ae100bdb7ccc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544b3cd99f6f7f35e130517a1be2bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0751bbbd0863ebeffb954cdb2705a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d0cc196c8a09361233656c023ce5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc065860accc97f179732a8332bf5ef6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669488581df0f0a0f5bb77e9d9ebb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e679eebeed8fdb22c20b6b552a04ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfead653c0959bf7e0bcccbbf5f9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7052a1164d7c99d599123f16d2714291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442344aa1f215a9ef335300f2b3217292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75376d7f11127409a0f7b53290eeba4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c62c3b6b161a6b32d1bfb00c1a763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21400813b7e9fafd2d34cb538b6c93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e8839269ab53f562497a0f376444296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff1fdea45b5ac95af1b8321bf7dcb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caab088ea7492ce588703cec58f61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5edb1f94683c99eeb00ebc1fe97e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240949fc0a3bf56d0a372094d3959e28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6bf1d7b9027288bca28bd7f1dd32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75551cac21c1bfc574b4a8ea17cf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabc8f5660cf7391951a9cd50ebf7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c9ce79535abcab76b6105f2efb519304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de30d6d0e381ceea2093186b56bcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475610a147b9e9384161b4e01851d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fba9799dd63c8120db3508d064951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd365a8557ec014cb042588da0591b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9502af484c0720baf24f2cdac07818309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68350ced41a5cd618e8ce62a2fc42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4dcc5c3eb411f91b952880f0ed936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa8212e74421b24d18d6602d4f0342312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c4d2113a2d69e765e03f6afab9b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f87fe11f04a75450899f07cfe172314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786766fc2c33b1eab81a49756a3064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641e553c3d06ac203684fd235ca0f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef62d0b290ddfebe167d6339bc8f9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d0686ce11931d5c154abe0a2a2dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9231586c3648d7641ca2e3c21fe8f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a4622e5797bc1d5c8fa39f1708b64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c91843f2a50efc03a64abdcc1c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656353f4f5f707bc6085821aa5c56797322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e82f0aba10e9b3286ce749717ebcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca138d6a9622a9b5464a4340ab81c3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bf359a63f3cc7a1b79c682d2df87e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2dbed29ace7cbc8bd3d0385dfd5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4005f9e95177fe1588f602f136c1f61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d36f5a80194b68eb77cf2266a3cc85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508a10476a9fe5bf8db1db096dd47e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe69455e5711d619864736f5f950c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920bd8e266c2114ececffa23226f9ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f0269b0327d242e49953c25ef3929332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68148f26b0604718b2ae08961bdc94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d950b872a62f28576a6bb221759db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad432ea92af9a8393a1567b43d033e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b39b343eb244469c1c62693a6ca3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b38079e243043496577e90b8bd41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a1ec4a238e6b2338973ac3593613338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234673ef17fbc06d00db8e74086463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb6ffcc2900759f513c3546ff92481340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d050a894b24362fa32c8166df7aa0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b61b98e244d7a9c95eda2c3a3860342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca583b3251023aaa87671c8666a38e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e9dfde0dc1697121ac6b102a8823344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae030a4a4ec65e489706bfa24d1b711345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90c334629b8b39b29910956bceb226346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d5dae1635147feff49d49abe6aba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ffbfa537a6b66c971f7e3bbead5d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a63818a16d33c350ed0a2d3fd1ba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef44b8306ae3d03e93a9c8d2c21c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f697356019851fbe40f8ffa3792c093351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b82db6a24b41d015a43b3c572956f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffd1473b1c8bb29ef1644207dd432d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b33ff1f6683d94fd384bf8a62aec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb588660cf7a40a24563d839cc253c73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315e7cfef73338e04d97f42ee8e217356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33fa28dcde3b60e0a6478450dfa7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32662abe0a77f7e78d46ca2934f85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe599e66034ec5accbb3fb3c04a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ecf8a4df7c5cbde6d84b65c89dd05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce71faa4acb2c428a42278a075823361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca461e2bd07a35ce6dcdcf255e012b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d058857903b2343a36c95754182f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00fbab29d890dcb712eb82c95ad7dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6069e07f1d0d6278fac41acd22bdf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d84b5096540e3221753d612fc1dd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc02f9cf4bb06df723d22938e61792367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a3a2f2063fa6db3c55b76eba9a33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4ffc15df998e3365737823a3280e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8ed01d79df3f9836d7603984beb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f398a2ceac960b750ebda3fe7dc3e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34401824d3486cdc470470d7acbd45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38626772fdea92e05397ff5ef53e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f4bccfc90fe49f5596049fef307b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7442db4220d423112eb2c6920bb0c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeacade9d01af68538579d508ef2cff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747474f08b4720e6cdbf0582524579e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa13a894de225920ddba8ab60992b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae597bf763eb8ba903d115df9f5c00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fab7c61f16151ff8c9b5ee0fef790380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c3fd13eabee631953c2dc464190b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c0d0362c88401c4e107e9137c0787382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206d5abcaa376949a4b62f8f094415383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a527ce85772c2eaacd730851184ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce9495f19ae436f210e9678078a64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7584db39ffab8a73a377dc0550d2e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6dab636f5a03f8717df3cf099c9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed8c949c62c6d9b4dfef42ca7d943388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a472b4a80ece833ad7fa14e7fa52c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c16e52eaa01a8b0e4103c943019219390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c36f95d53932914ecefea61a6408d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd64eb1667427699b46d0fedbbad8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b673d6c8001c40a8aaf6b7bf6207a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e4339d94b4650e34a81f2169a321394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb522d3a529fadaae3c6257d94f9877395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d6dc8963728c411b8f8fa12b78464396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4707dced0e55b236689531a0fa136397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff11a2f030b823df383794d38664c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36d71f966daa7384770d5dec43566f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2661e82e61dc9fdeb3489dcff37ffe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789afaf436075d2ad617ce5bb640a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a97803c32b27c69140f948c80634402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e511bd4afd108df26b22dd544700af4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3978cf2b413f293a2fb1e9d4a18fb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab2ae83905620af41b6beaf2844b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc36989e2e512249fe9e8330f8a255406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccfd3c7fb9c36cabc08caed44590f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68b60f5bb86ad2ca0090486bd56e9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3f40ceef191f5824028505ab77e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c50366d6c8e3d799ce6d4ee1eaacc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6e1d1429386a8c4a19619661ef3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8db6e653425c382e67741d2ce523412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cdf4d3143309843f79efb67e919ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a3863b1f2ee9486ff3ebe11567c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906257b6c8de1cc185b54d8ed09c7f06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1504e73d6f4420c5691184980d805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a88311f5c6b98cbf0a798263d406417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9a1da8715aee367dc7e4ef1dfa985418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a11caaf9b3a3862421bb8fdd289e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2837ba357d85bc66bc83f6a13fbef0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59011acbe54b16f0212814b5f492c026421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88371fea46819d9cafae52a64530720422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9c20c756ae7ed13f0db16b5c0264423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c502f00937c32d3053e50941f46ba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89402f782e1a5cb8a4c82299dfbf6e59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fe5502a2b606386f1a47dc05ee731426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08b9c95777465c4c6a90d6140caa9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee37cf6219cb71b19aae92279ad852428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943376cd7757a759d50f951a734c13a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944caa830d4408c6f264b40e20d35e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39043d9748b3fa40495cb4ee721a2c46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3e44e7a0f47a8ecee5297caebfad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92af930a3fe0f4e3c1bd373149c44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c2657a25d270ebc307fe87ac8288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c69afb4c1ec1542a0d24b91ea529435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2592cbb6ff4b1452ec631a0336ac844436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a7fab349466cf920cc498b987e4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb5d422fc847685c6a7bfc48a18d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa56f80b8bd1a93432d3556ae3c9577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988dc1b8fbc1c976bb5d9291a02abd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5cfdd17c6158e2e5b3ce3649e5d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06bb95aec6cd707baa87eda8c83d75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057d2091e398f6088ef434c570be1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08888e402882cf90cd6482048a3f2e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40851e48532adbe8c9eefece2cf3a95c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19761d86ddcb96d484e20aaeced0bab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601d3368641a5b6af74d465ed97053447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a86497e6ca28d72ee4c6d4ffd09d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616447edb0b30c09b551b650eb2e072c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b41e37aed41e47ab0c73e6e42d2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741502893e97e80d4eebe2d4802c470451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7a0b577880c8087e3c6498fc6f54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f2bb198cf9b6700a9a29acf07af4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328c071b067aaf273f0167d51d1124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ba50333085ae36e622ee66706924b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f1296e275cbf14b4c41098609ec05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ba1744fb3e7e261d38d512521930457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34a0f5d2c3c363e46873d48632f74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e4cc57a9107ed027ca4db755bcba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788296892717a0d440c3b13fe430bd59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99429d2677aeaedd40ca8bbb12fd7ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0ed7fc7c9006b8df146034050757462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab37ebc91162d2045c3eb9d8dfb119463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e99a757f970b7b7e1fc0f4651e6ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02464d1c6749ba92885c1807204ac3af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6426ba101dfaff0c4849f909ab01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf7baf87b445bef3b7bc27d36ff78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b619cba675d01808b52d74b0530a9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b68d6e59b324c98735b9d3e44681d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e5ec9e540bc026f940eedf77e41d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c27b603d7aa80d5246e13d25f31c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7db0df3de0cb0b6584fe609feedb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fac9bff87ee01ef0dc282723d737a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993c3325858dd0f73a55dd91ff93575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff3f4570ef965e3e42579e27d295bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31abcd650c22ed3d457666440d564476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062959344b67a3cd0ca34854cc543e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245649de942f51b17a00aeda90de6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1b504ab1ba3efa3d4b13cb9103a63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184d03a2942ef0bfd251bb84e39af0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a7724aaa6eb4fd5bb59135030dcbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1005305b2efb53899dc179dfc66e18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbf0e5a462b33c4f03d1b4a361d917483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f209b7b71eb2058283bdb86398c19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d1f87e421cf69346c7fbf7d819d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5953cd546463825fa60433e4cf0e52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd35131d334c3b3c85e1d0e149bb64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24601a6c19c892976740f14275c214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d444c984e1bc7a74ec9c3b2464b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9d2cd81ccb7fe23310aa5c9e45721490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289193b0804017edc4443d174aba298b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badeb00a2303a01020fd5b5b3d44d74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910afe050801f20caa6d844c71ccb58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b663351ba0839958cde8c2f6ad61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b1a7c08645979b6b3ae223af580f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a87851522297d35a89e3bc6a311e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff952653831f4122f935cb27af8480497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c58001241b6c1b5f94e9c03cf2f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795e51d18a9de5aa47935d07a891d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b227412c41f00230d932e1488d60c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac41ac7dec9512326d00cef35e8a7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf2d80c3800d48c2a26dc41d1e20d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e101b93e829ad01eca2ce7406dd14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d598bde97599392e3235ad744133e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e49a928471a4f6f0777896ec4a1229505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60029a71c7fb67cf7f7de8e552729b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f643229dc8d4f8e3ec8e3beae549ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac14ad1ec850c72c44bd65f284d1c19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604855ba8536771bc6a1dd7bc56129509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108586126be4057a2e633685e0872ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2953ab63c484a9a1fa3d5d67056d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d27cb8466d81848789ad006c0ff59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad35251c5d0055379cdd87d6e3a4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20826310b8cb5e82f24784208e43952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ca2f986d3a2f43c50fef8c0d1f20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce730599455c4b514df17948fa2c5fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5f71cf23c3e5936cf1680fbab5ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cdd91a72f0f01b605184e49c5452518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e8c2f5850eecb78e0ced6baadab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fecbcbdb502290473fa2d2784641d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c96f83dd3b1088cca52508125fc553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf7463010cd84c9987ff6ab7856e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf5d2d71f9911b3ed562152f2b069523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550a3d2523fe64779f5b19b75faf91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18bbe81ba700111169720470a979eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5882de90574706564345e3355fe9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a1d2ba3005920c0925d6369fe82a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38309193343cdfd016c9843c3c9fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f15dbbe50141f245f44fbbcf23e540529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cfa495a966ab620f8a0f44b8bc00c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fcb7f65e8002534c10e37da34c0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d3b1eccac7a44217363f3333035d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647f25d887a69b88091b38792b767d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f086625f449cd3923d1e3dc14d38327534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd0d1d5f946fb65f9a8825125ef5e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b0453e3eb13ff48dcf66812a0736536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c61fd01c2e2a87439b4c712b61fd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb86a2416736b7b9d51d76d0115319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bafa61a9b31050bebd44fb14a09d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896567a0da0153a65575a18062cbb7d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240076603aa1ea2a105d8dd5fb5c532541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5677c360fa194e9e82b323bb6407d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86984982a41241ce21233a4971bb2e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b449fead46ec5b293bb3775b15adfdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a927572e9b077354d8ae47b4ef4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b750afd0d81e073c9fa064806b4f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81841dfa40068682bf827ebd708123ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1888c0daa8e859e38873766060996548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae46033f4f4af535b6ab3d8c1081f37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d727ba7053aca34fca8b9d8c5932c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c98f04d3bdc02bd44fbdfe4429dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb0a27487ed12759074e3172926ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f289de8d574edf2f89eb91428bda4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd54b3acaeed44c6f5acdc3c125046554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca9a0194ccad950d5546385e29f297555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d662d646954652eb1fd702b37d171556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae84826e9ead93442ff265ac3f987557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4325e19e9013ff275e97ac59a6291a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0832d49b67df46ece3a8109b8f08ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e6c6c238edfca12abeb27df7f06c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee65b7edb81687f87808ce54c7adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76e4a8161598aae8158d9eae6907b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a5da83e335a96bab2978fe353d00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbe228abc121c40e6425134a134379564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a1a16551dcfbf1662227efa32225565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb4274112219cce7f5f3dd729f1c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2acdc1cb3921763314a934092765e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd409c5de9ea5cb85fe99f83d238e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aebfc23112021b403fc5b202001649569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95d594f6db7d00452dd9cf841bae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1127cd5ab74d8d46f16073ab9749c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa7ff1f35fcba805043c09b5e83db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292460ba7d12671ddc80668b0d2a70e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098563801ae899918e006e1a871f3893574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d6a93d4f4db08afc8c18ee9116755575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5efaddb87567c2b1b3dbf3af54c20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74660622dd7485faeb1bba5c2410c1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00624408ea2d2284aac481c40e446e0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9cbd8d685a113056032ed91952136579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab379603e41ba5512cad81c8b48dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb1e5b0ded93511d032d45c61feab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41509ae07b8832e844514c5608004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7e0e27dd691e31f1b60b65267111583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9775fbc7d415a122f870536c42905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2670c4de0df44c23097ceec65f9c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e163475c9d32a03a3977ae0e04578d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842cec018aa566e27fe67ce47117e97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f3a11c80cbb1d02552eb63f4513f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0bea524278b31dc571e16e9fad3e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2502acef48e96c48f70354ca96d58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a56381b268c25a804da85663ae25b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ad21c908a4e2d9d230383d1dad7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6bfb041c7c41b63c145956e42b1ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba9e755544946c8a3dfbfa88dfcd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065b51250f23c006e9bc1e731be855a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd38985e3b427357e41d9beedea587a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03b08cf5c55b10ff3b69c2555ad80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f3a940585b02e688932725088eb33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905cd6811be3b77ecf8ca749d3b0409599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7df550abb1c85e1387fc85ed22d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfab98def7298a7a314d3c432dc743601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e9bb9c0467a86d072c0b4ed835ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ca524e399cb10cc73bc27a23cc4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4163b882e7f5fe4a21f2d19b7fc46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e6513a198eb7a31640b51e9c93ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fb6b642834e1e3c4fc8a276b2846606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535bb328d4e53f2d79be60f6c39166f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1462b7a54002f402d3f8cc13be3e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233459a44fe4548f8789926d20334bc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b53ad89bc2bf2837cce29832bb084610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941169aff000d81d02e88e224070d38b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c44c215a34a6a47aff1a853fbb9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762567155437af973970c1d8a0d61f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f06cb81462d76b6029a753170beeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1179592b18137822f44f062e0b95d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24fa7d20a7399684140cbf71150e38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24e387ca1af8500bfa14fe391fba5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62400ad84c88227fdaa8d59067d213618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52698cb32a308953137f50de889aa41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599e005f78d57f2ef13cadf1d2dcb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f008e5c01e68be0ef9acbc0ba0aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b117025e1986069f2f5ed0a8402a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a78a6d1740a9116d40d3aaf1be6659623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e4a01b81057ecb5230fbc31b58e28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374fa0d3684a4a14264f9e55850738625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b56c9a072f1f13070feaacf1248bb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f123b2f895854f38364d3b4c54a3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da6b4321aabda98d73496c2d11352c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba49e5e0c95cacae1e34fbc82197a57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868274db1481eb429acdee7d6b2a10b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b0db681d7502b261750adc76ce32d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44fea85276e1599e127abeb90b4544632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0e15cfcaebbf02fcfd46c23120b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12a4cfbd886b29ecf84a7d5c3771d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3459d20ab40712eb1bd78f0b50bce3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bde554290b616c8179bf2f7915ad7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715144619beb53b9bed1f00160515aa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060c86b9f044bdf04d1a0557dfb07e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512c286afe931c8c241b9776928a35f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c37e83476a2e7e7d473e2bd8428c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5705888454ec520de8be65a72810641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86b8860db34d186e9945cd8e62171642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c4eda869352cf8ebaf1cfc641dd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e481ffcb9cd855117a54186781f970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af195549f7c2c19bcd8d61da4b8d35e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525511936e5c2ae6bd1c7ac2985bf2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5bfef7c80b39a72df85588b7470d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd3cc806a5553d418181f13a49c65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac9969d02a14fbcf9826b34c648623649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c168e0e8be862a61881a9502464022650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0cee19f10e9046ff48634c025dbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74911c0c69fcf8576f1da8f953166db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17453b4ce67bfba86e6c67eb324b77e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247bbf31ab8ac79880c2fe00577ead654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7337d222942a74931f86463fb92d17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531dc73a44947b90ccc92f6d80471d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32aa0000fd1ced609728e113b0753657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915f1d738f67fe4fd11974b61c3695658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49af18019855018e255157f276437a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b76597d253b9d4568434b2fd4009b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde176ff328cd41e25c5e6debe0f4f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656996e54fcfcc1c6e6f4a9396c2cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81a433621695df77ce5146c608899a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91dac092b37d3bd29867b365f7fd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6217e994abf14cfa47a2baf19abc13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec1008a212c0d6aa41544ae3b5b3c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74d773ffeb20a90edb7957e0d2e35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09737e8941b5f7041fc8ca040c17512668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64dfc9d0b5b5a5d7813218fb0cfee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd435f2dbadc9ed553760e7dc496ba6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8c219b28aed106a2dec5e6c0c721671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4adb64dc494b806ccbafd9f82ad8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827c1ae38d3cfe5972c6f811d316c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725c99403bbb41b444003e878fb396674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da1d8db1d875c3c0a9eeea43cd133e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb028c391c0d8ba6c25bb2085fd30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a89cb349ec642e1b89e00794a8c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0addb6b554592bbc0a5ca8e7c0c805678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980849fccfc388b0198cde7df649712d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0f0dce4ae04ac5a926686e0f090a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7d31231503ba2d981649ab1c08c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987faeb50a9d39ccf8a9aee370b4b8f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86daaf940d3e89532c05bcfd81c2feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc14c306f0723da573968f327a899684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6b81444834124b0ad339b84cfee7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282a1dfe6ecf15bb15963d3c21f0f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f3a9baaa54e4040562c51963b991a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a409bee0c66ddb0f1b5979e904454688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984240a4c12737dabac54f7229d3867689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905164ec1ec15b4ad61655cb47f0fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7affda92dcfa7f787bfdd8d64ace85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff92aa876d1e28ef27038619ab411692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c87781085a26e3a66dfce9a5da851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d89669597d645c536b088d4fc4b7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085693c6dcb14b174eabd4fbe44069e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d6ddf1b40f4bf6fff27c901a3fdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29767a1e4f12d2c7b1beda09b16721b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4e4657298ffe39fb0b16e8395146698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84995dd66b3d5a185bf97aa4ee41f156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426466474bd0e9d88a17d867d3c622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d59be61452c6f366cc6c473c31c48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf8e4710120ac91b9cc85794a923e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eeb29491e9f1b1849ca98402fe3db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c16270072783bc2fc2c2025bca68d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167cf77cb2afbf0b6e52d14593ede5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689769e5f9a83e0905a52f63fff48ea7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503979e304bfd4c22d1e65bd0fced0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374430de4dee9cd3dcddd7e8538b2f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee477a063dea1ee13948987bb54fa1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c6d931e916608f7d9e8f3bb121997710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5295dc858895fcac9e12b331c4985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c569e558ef8ff757a62c2f26efd37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aea73d890f7f807069e3a5f7421b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3e35cbd4b31cfe1d622c9d094fb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316610e7f54a6d8bcddffdd639403f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0151b0d2b1e03808756252f030bca8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390cc60a65054e32cd0090ce0ac6fc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4edc7836649c3c80b3ced8d24f8516718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a76100706a33d2ead19b45cad3e3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119fb256df263ca85aab105502be3f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74aceff799c6f4e01a91b4807dc2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef6f6d4ab82a4ae71ba4c7e621947722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba0987495354f6e4b37e0c522df5ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c90dee9c730b802cec6d53d9ceca8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981413534347e064fe931c8a0fbf6f33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639c423d7142a1b96b8d8012590334726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52fedc5fe821f60603b940329084f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d46923c1d62b52c66eab05d802378728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1933e44407065640477368649fef66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a627ca219774797501e66fe554ba6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0e9638be302cc339ca9f95a6ed74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9906a91d3dc2022c386448b5472d1e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae1ff0af48ed87a3d437d03c9f9af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f7911c72d78091b1da22ad7382fd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234d8d5828d8ae203e0410304f1d0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366ee7732c32dafd6f29874ada9c2fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c184f12d47b45f5905aa047242012b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9fd4cf638b4d42c62cbf2fe44e786738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4159efc70dad9d4de2bb0ae5d2704739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1505ef28360b5f8cb80017522fd42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a12eec19e6e1ce5367bea20d6eab54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768506af6740a512c463615745aa4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd07f6d0113207e534d530a34b1f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906d400a33328d6f2c3aac5e9bdf2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86714c29f0ad9ec4f968c3c26d6311e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af21509e3e156c3e3b998783902db8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd99885afca7a51c3a34dbbb6f5f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5932c4cfcce041d09fab0f4112ea8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39aa36ff99c354e94a7afaf14aa3fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8eff1596694d09ec43e657954d2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169cf11f7b8fc9d90877c50a8c7563751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac87de0ee4f49e9baf5bcc9c86a998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe018ba51c77400de3a116750f26a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351d3d2a76cd3aaa659d1bf82cd503754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcd00d3cfd09a0421e6bc94cf5d44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20662f6badeee1f2e13c4e752cafe9f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2862146e0919f3f0188fb656e8d5566757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0325a53a3ae41a48e7f0f002bfe14a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf259b95becdfe620070365f604f4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>