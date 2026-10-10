--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d3434f8b9b92f82bb62b7f2184ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6dc428c99976367b7bff039776092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82d7e5ec6cd37550d1d537a99c4753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d410c528024a1c1c8c90aafb87f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64a050be2e28d762d88102ba1e3995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0a6dc8e51aa61d1d4ae20ab191a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be41cbf9cfab2d394b72e3c1524577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdf09268d45cc937a70f69febb6f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc689c9984d8205614b8dd039747589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae206dc5334ad96d52ffcad11320e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b4afb4189f545f57f260900b983c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6db38366ba9e579237cb8c114bb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b0ca57fdae73fe0655087f7257e5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768c59a2b1c29b639f51cffe71ff4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf25b7c12c54ac42b64c52bda2de2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe490b6ff056a0877117f53e9c9872116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04edfb9c0ca91115a5fc23d836a2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dadc188f947d4753710671ed01ec918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429a6e7a33e1c4386b927d9276050c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c1ac400e1ae00824559a4764a90d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb821295c9818984df7f0f78af042ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8acc4b72966a791db7a9364a02a53422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88214930b1e9116ecd749a1a23be8a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec209b066f286ca80348d51cfaa9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f4d6eed110314821824ee1515b6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31c964962173d2c23682007e7998226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eededae1ca9bd49662003b2ddf1f76e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898d0fb98e29a165fa9cf9ace8e29628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316a738e380733ce868cf9f272bfa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20064b7eb5e6a49c09e42fa96230130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d79c6f38376eb027fc010a15e031eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ac04ea51af0f71c3ef58a220366332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f363ce5bdc7274aa72a7d31ee7cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dcd440784317b3f8437fade7676534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee7f59bb6e24bd7946968018e788435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f6e8ab2cde82c96f00856579f3ec736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ce0c976457091bd54db6eabf1bfd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe64a2dde118fb7070a1459a2373c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d44610ac9f69e5dd26e85a536cccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c96339de0ead9c3cdec91fddba1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a25d513cba008faae7c3ff7b0eebeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87460457f7ef450aba787fc255cdf5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2623b7c7da7c563d6f94e45aed32e4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c59997c61ec2ee43e04a70c0516344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49788c71b5363da50c5d8c8ca4fe7c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e8823757ff874f681ab2bcdd1f4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224da57feba4288365cd059f0e2ba2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad3fcca3c34d06f5c2d7dce0d5d77048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01cfa9276147e5869920bab5d710f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169350fd12464ae891c52bf2d89d50d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38ce82979727b988319408ed27dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b98b2a08dc5be0f3fbdf74c1a835a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a9f8f1cb1e3322ceba878c10e11b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f19df8f22d30a417c3116dc6e03ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde1573ef52732b6b1ecc577c2187955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c0e2d67583312ef8327db5044dcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de53c06cf9045d30ab31bcc9ee25957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994401d8b768879915a6812bcdad486058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7081cba0691a16db80830cb9562bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4972dbed49bbb8790bed0fcfbe4ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f2d6bc289c98e20fbb3288cfbeaf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044483e9a6666ab9aa6670a99cc88af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30effc6820461cd1e0a7f24aa3dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a9f6af2098b5e8d2ffcffdae8bcf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92173e1b85073cc9e593dd1d47be704965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593663d391b98512ddd224212c3eee5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227734fc30736b4aff809425107a1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b10339a65bb081574794a0761aa3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64944d8329a2a98f5a076f589d9c2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02948fa0d55275b6edccaa32dcf9ad3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0bc611a58e1c826e49e59e71d70971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ed7fa1efbf58f6ceccab3154d8e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a199f9b15fe190b9046befc7570a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83861c8038f9af0edd2ca124536d2ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e666e15a68789f64cc446eaf17307275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62dddfbcce7d31deba21d95ee1084476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e3c0b82453ba26318daf99b2c40a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc77297f54fc9b656e510a9fbe0e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce337cca9345b1906fa59037ffcc6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a62f95a5ab6651b7533e78866759b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e122f783354ee6aa487a2c8a159867c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df497b5994e8c9a5336cac07b7328fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a7c1f64daf776790e93a8f25b84683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d639a3c44a7c99c304ee451499a3d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ca8de47c79ffc26e0fc862458f4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b775a606f39a627f5b8356602dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae412e94ce9aa5846e9b38d6e8abe0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d731a541b2900b8886070b8b97f025788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f115fd5060e902f33b5eb8d3458989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e1735897e5f1e9fad6beed5dcb9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647895d8ae010861b01bc8e80d3e0aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f596758b6cdc5b788eb5fade18b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfea1068134b0ddbbad252d213c46f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d194fac898a5aed5e233356252f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97305574ff36cdbf4e9884c7936dbbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a0dbb0834e4cbf9602808bb06d0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c63a27190d3843706a96a976dcc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ae49423cce2839b3f18334ca076598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32778518837d2b2cb601abf9b7d0266999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac78d4e029d895adde208f363f329a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e0dff21a51af9065c64d202305fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4071c997c138b34a569f25ce4602a3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac448f360a442869735b499f93160103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acabb4f09536fb6c1a6655b3d921d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd78b27a1df8b3350badc8c8c5ceb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b39240afd151a1088a91c32eb084f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f21d07fed024ce1d34757752224d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962af82687a5b6cfa3d99b3c3fd72a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bed3b54e4c28b6c2006f779e6499b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137325279a05b6e09021eae85f483298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e82516c1ac4b72b441d6b2305d5d2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3cb7356d8e858c3d0d8ef58555ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d1880bc2dbd8ed0335b00853a2669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4926529298cc4f91db60471b06656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3000d795a8550c0c0ebe3c52b4da96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98c25e6586e9fcfe0e336b71937f7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9934d3d0c51cd3159178f4e3304d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb9cc23d2788612afa43d78001d6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9447a9e91c4b96e4d81aed49e71fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403bbcf9ad064404f48258bd2a1531d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b60ba3aa8f1e7960cd3e6164792c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939260938a1e26d6bcc0b53ac3ea8a3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd70e65f53a9459ba027e6ab11383a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a3c5d9230a63bad386df5c1b00642124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375befc24a7b9481bae27fd3b00e3039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d394a78ac79c32f59c8f6bc3cd04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a912bafc527f67d3ae6ca951ef9f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bd1181ec485a67a12e3a336e6db2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c6cf5b0d5c40db7fe30190bbca49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d292bf0f905dc1757e2af6f67d843eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b1187170f9844916cf620bc8296a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e272ad65f4a7e3580fae69fa34e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0abc9d4ca298e03504d9a9a385b94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf1cefddc22b0b976b31121114b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513f33b58200791d625e8ae66a4c3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48193e020c86712efcbe30a46686e36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bb964faa1efa3859065350f6b980b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b37897f93b4b9a46069a581f5945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99372c4f4d05f707000351e7e11bd123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b28d86375b17d77e0ca5ce864e4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876d87207b776f2d86590255b4952e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5285ccde038225c952e2498fb183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e64f48cadf28181ad78ab7081c0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e74803b9fc3dfd0a2f645555e4d39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3175e4308560208644e5001a4e5df3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0d9a8a0767b0efaf2b403c65e8da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb983d1d5fd98a3857f3fda6c7ca4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9231e41395daafa9d106fc8ffa73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ed54635639ff4cf2fc6423a1b4bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c738f4859abeeb5949e460a8291e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94942bab985bca8a5927686fba90c86f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8729e307f77b51a0155a32bdcf40ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1185202ff09a6b779674e9241cc734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520a84479f7074c602f1fb8dd259b1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e89b0e82621ebed93223c92b60bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a23a223411d0a2ea6317f0c94105f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29ab7ae4c6288895a41718eabf890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872756b859e29739f49e147558278b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739671a83d131e90efa1046bff280e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a42f6fd44d79f733b31c1b88ebaf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ba5669a29cf5ea1666ed31b80ff7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60212ad8e0277f42f7acbc6283c0ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195aa45a42a0e0c124923b7d95e5f07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bcdf3908217d6f83f930b5d7d3d02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2dd9c22b379ff1b938c04da1698f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1334b3f8f7f54e3d11394a57ea03b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b07766a345c3729daa2ef2007a09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60dceda56c9ee5289388a41414e0fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a473800f3adc7a0ce0b461151942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c56df8f50f1c6ebe0d1470cecdd86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68a13111aa29c8544bc221fd3d880171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233296cc31c5cb97f36f5d729a5e190172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30837bc9a2299e35d2d3e1c816d2ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3c082f8824939d7d70ca2e3fc036174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ecc00f9d0683f1d646611f908887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7410cac3188c05d878d2e25b2909176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886167dfa8c06987189b7aeba64ab33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e2495e7b534504ee02d4efdff391178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798500d4c469f60c3cbbaf6e323fb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe8202bf226d24bd699c7fe0325ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8a4c2fe594d59cfbb3c5e293a26a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb8b0a6cf63fe18ece04b72d5a1d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77771b8a56ce01d482c1f272bc99b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163140ab8591a3a50ab57c6b57a7c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420913c21d1414350e35ca273f99d4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c895c18ea34167f503a26be64c1639186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde368eae78be226e2939ec079e533e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce9c1c79b5c193468f959f874d5c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda199c2cf0e74d4a40fb8f43ccb71c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5bf2694265181f1295fc7b777c05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf8f28f8012a1171ea6bb22e6da28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1453e43ecd485f34d0ec39b38c2913192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e43a522942ab92e2e7db98f1094ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c728ad76f02046004c12b1796443571194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a47a7bf064c14dd86c02bef72f29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048e81b2be9027caa6ab47cd9dad01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e6da04333b04bb744f82b3f617b0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a4a94139e5b5f8ef292fd7a27dc9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7683aa0d0f688279b19405933924b58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6798b71090d8c2ff32b32ed8be1912200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2c35abe011dc6f1cbf11baf872fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ea92964a7e7338e50ae1bf0ccae8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14f5d6c2ef682d19ec39481e943d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414caa3414139613f83086c9aad2b902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17cee74080c984eb4b0edd88c0154205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d5e5734197da9a1657dc0040491f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2229d473df02ba93b6822f5ee268f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796edaee9533cb9069252255a59956f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2e1cb3f0238e82707faa58e8f448209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16852c54a984068a85ae445f11870ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc67c5f94e976eed51c18db3931687c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ec14066e6dcbcc018398fe7541fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116c49db800560357de9fe789aeeb25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1ced782a852700492a428fd34c44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7976384382424379881a3a29d7680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48700047d568cc957e5e9881f268dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a717b15a83018c3761e35de56c1f133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c5fc96a69ad7c916479442b466878218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633a96be3f40c11a1858df948a84d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166dd708ae4f58fb888a3964512783b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42723bef7ebcc320f7ac8fd7605be5e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837871d3025953b4283308b79160a67e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077eed45acab908cb98ef7afeb65b18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c5974483f2c0e2a25ac41de7b247224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727eab089c69021cc873d0a0b0af8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975926ebfd607688cffa728fb67e70f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8449371ee01d4a5c2bca4de2a71cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b749966bd05ac4677a7d2ffc9590185228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110485fbfedba0622350d0d3182b50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28c7cddc7caa44fae4518fb59eb7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f724d079e0595639c66f0f6023548f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109eed0ee45af5efa1b373b398e69c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c038237de66d8ba99c00059e7966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676deaaf70d5f565f165d6fdb58010d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdcb24b11241fc1985ce6126d1b5e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356761d87a63f121c32b46b821c28c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb963b84faa4eaf525547b1e5ef1df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64d8988d3f3f9478c8ed9fec8ae03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee59f3128a2da34885a50445c3d231239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a671e1c005ffdfaea86ceb164f58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d7d7f43ff66459e86d6825c75eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3218cf2675c2c3c98aaaf3769f1dc0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2850db00b7ffac375dff60c8933b77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac60e7b01d3533e392d419793cd3d86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c94e3b5297ec8d1e68f15d18eec82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f7d0574baec814b45ffe218a1e0f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b7d066f54f69450e9a892373e83c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e3e442088eff4faaf5c1e552dde9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72702d2b6809b17853c1dc98a4a8f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945ed8b1112e4505f91b0dfb6eed34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169114d684ef06a442e0d7b27c15913251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf98bf8789147f50b553286acf395d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871ec90116f1ef0b8b96ca501b9388253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c208074a2b721c66de6bc97e068736254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e7b3ba6a4939841b549b4ced57b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70c8a1e7e0ec5d022c17f1740e046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f7e90799ccaa216dc0afabd6343d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5582977504461bb42109302da82475258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43ee6785449601a66b67562960095259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d32c7384514e20f8c175ddbf92bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccca0ca67cd2fccaa21da57eb31d18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65480fe9e3b62610680eabffebb7f7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd667d35687b82a4d6419f06951a12b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a403054826810cf6df245348e982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39030bcf66c2c549019cf39dee4bf4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65609c999a11c1d77c4ab1b48ba20b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27619faf1c0e3b5315fc47ef274d9d52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be7808f25c7b14ecc7d5a032d1c0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d5880b02c5b4516368629dee1e98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a95bb1a18ab4958d8f9165f6c637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f619f96c8740995fe5c97ff3edd1845271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca72244d4b6ba42770f6beac250c55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c0975e799e9bef68cd4e41cec3b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40901f9ac006637058be95b924fbbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2228a0341ae9f2d3aa0fa5a7cab637275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48008108d7eaa5eb9d6bf91481d5d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dab1b80664707770cb55927f3e059277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48ed2a8324ac524b16032e6a29dd8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764453014335fb06a38071b7d1a4ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342826e31b5eaa5012fa813ce22895280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f71491a005482bbbcf1ff05d4b00be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4387870693c24d062565af0a7eeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dff872500e20f882f53ff56c49395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88cc093e9624a266d86dc6fca84d90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4596a171b26aedec2bd426b5f504e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe801ddb658e56c356d9ac0c41f3c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2fb23ec332c39d67eb6cb79f146e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9694210c821f710214eddc7038b58b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ce287090ecb68c486b97d0a080f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6674cdb34c882477156443fc484c01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745bd54478ad6a28e92fc8db2b9859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c378ec41da8a6f6d1d13272f0b986292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f62bc12ebe80a932b0bcabe11b81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a553c720e86b7d1104b7428f6ede6bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86dab70a9c6862625894a27dba5a5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb72abde4f5f42f3f75e8e61b048c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618958d72d8a8b1f3e51726eda152c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3344392690425cd77e4ec1b71c6e88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf81c48c4ecbe6b0b91080d43f283a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782301521ff61b21c205dbd15b1c2b79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85240e05abeac4c2729c2204f1cd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3a914120305c993d2dfee2f17b06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332815e16804d7bc50a8bc52fe80e22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68865faa2b21fa7a0838e9ae9d8500d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7037c7b5002d33acc431b7427ca0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacfaa86ec45f7980101dafed894143306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ff04a1497b6f96b7b0a922299d5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f4aab2bdab6fa9a119bde33b3f09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a425da5ca6a1aeae36261b4f1b0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d285747326d43efdfb41ad80f00a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f3057c66acd651dc31d6f1ebc7fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f90769a154e7797d4b4230fbbecb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f881538524164346067f66b2c3554ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c865c115afc052cdaee9c7cb8e553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bce9f91cb0caaa1f45b2e28e0c72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cac2b741925a5ad2b8f39ed6bdbc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b24c7614e53c3de0d021db168d33af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4f59642e4e64fb478078788703ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead68f5fdfe8397d61a5ec29700e731319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ee6c48c672f561f0aefe084f1ad52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773490ec6443b793cdac5afcbf41e4d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601f53d8aa2883a06fce85aa8a5e51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9181c11d69c3546bed544249102a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84746051ca89954f1932546acb7b85b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571b6e42711be3cf757bbf4839b105325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a047484a9ad37746c4e29e50803f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8f9731cde5095f8e79590ba73d62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a3d9f7380278dedd87cc41e4eeb6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a20f6985a14bbeff456329e90b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df04b815c29351e479f22b5a3f1fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc37ab626b6cb75d977894c4f0e10c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289cb0887038f8ff7398da84e6df7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa9918352778e80e303e96b91c27a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fef6edea37fb08f53b4925944576d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b2c1e2865285bc479f2d9f99b560335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebdca0daee20b85ec4642de51c57ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426351554f326975019fc9386aad5a6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c5fabcfbf4a5bbb3a08eb796d7797338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef15d215d2159873bf421be0e6d59c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ca3b399a67b0816eb6dfe3d532eb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa3c9eb6c2d7a3a6f320854e9f53e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ce9137073e28b2c362bb91fd7398342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6bf9e0a01ef0ce027f29f43bbbe4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5506ca9feccc87f250eba037dbc488344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c26ceefacdcebe92d89f0596896f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771bacc0e400192a5cd21b6c6c4d9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08de5b3c2df40cc8d12571f9257b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59a363e4021ab3e6fb6245fdd5780348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88153cb94ad76293c4198e7cb26cd676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569f83829e6988152ce0251bcea624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f134947a7dfbb4c5f62a5279fdf099351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d590a3cf35c84bb88c84c066d2a1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb09a4e204a478a75130b7e8c92d4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96062e9ac3abb4d116e05a74237cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1b6450e6d804f558df5d79897212355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73e26a73519190ba5b80e7a11076b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f29d6567a3dd53ade4d365981b833357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ac21f06b4ef071ced124def5fc76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73cd396dfc383273db3fbfcc7bc672359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305db3c53e6cf9ddb867d04fc3a8a17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add7e59d0a9ffde6fce90fa1a9a778361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e52b91296962afe35c4b653578d1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c48cc3e6dccac440621c5694f06e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602703347f09a99d14b99c8f5e5c568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183c67786df15b0dbe72da3e516df0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e2c3f13cc8409a9c43bef565485f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd31d347b12939c350dba1f4b5e832367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5e6846912e6edac553b1705d67490368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8fd1f1e937a84a539e85f9741ce27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773c8c46014a46921fa14ec0ff605e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e5d4468e80b3954681e0c00d19b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f13b8a855078744091bdeaef1b654372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e038b739d91740619f9e41660645373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6faefa57e30544bc7f8431848d5ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460133cdcd5d810976f7f37e28c9b09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2062e44eace05ad3505547a10a60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329df7ec3995e7d10d028020d52e275377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e2649e73d8ff956053c90437c8e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b96eb9337fa0f81f2a3d3ee379a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97844fd47fccbdfd9af7caaa96df3ac7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606515601e3db813cb038c7da8cfacc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640d3ec7bd9f48c6131a562262aa6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2c91794c2a8705ea9a55283080fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f5e54877ab765f6abc07f3d8bd8e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20521416926f162440715dae10c0ad4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188459be05aea0ad6f0186f3ada2f7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd493612694edf19bed7fc165d8d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e795806feb80b00fd68e600fcabfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59cb4bf918b60f56ee8f09df75adcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788212c227d94fb2a61bff35f2cd3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e96bac15d7db4b2d77862898d1866391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58265ae8f40cb932652ecd39273db5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403f1f67e043ee65e7e79c4e2961f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12e0c45553a7d09b1ed929478b5a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b00e31ce384ea750afa0d43f8e559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1186597a408b0cd168fc3218e273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651ef8527262b801668006fd96b1c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4740d19ece8e9606ddde43314dc1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f64062e388ed45ee9aca847e5bf85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0ced9f911ceb0ccc61ce10ae3625400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98e9069fb96c3656956ad2cb601ddb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7dfee9cad27f3263c7f67493e4402402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8c0c848c694d54363094051a3e19a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdeebf7f697dbba2958f9c740d058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ca35bb01b035d3395cf0948245bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4780ae4d4b653203581966a8b1003c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9f0fda4a5ab074b7f3c6de450606407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e33529db73fa69a2c27b2efb6902408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57fbf56a80279324b7b9c82a0ad56c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f88eaabdc2d8d7c9e862726295bd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b9b73965b68c6ecbb2a7cfd4432e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3470588694e2da18cfb5427cfc671412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5550cc181d69cc5116d0d03fa123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e9c274e60ad3c825539700937aff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200171b7bd7e4c8243e6621cb936eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0baed40bd4bf6ab65db1a247eefed6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b27681329d2bbd38dd344f1782db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae8caa98f20b4860ff4cfd292fef4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c147f3bfe917c18bfda6a542fd7d6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460cba2fa0027d61d132921696e98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581913622463935396f96877e3ee83a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599bf24305514cd4f93d926402e2b6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4575e0045bd6dd3cf11a8274757cdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5bb3dccd04282255f3a12f960d4bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568b6e5e01400d0b5e734ee4681800425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4fc4ac5f21d85dc2dfbc6a0964d31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2911e2b8cd5b9ee8a66a8f9dadc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893dd3751720c6e5aafe25113d50cf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598360a14a137c0ae6dd7207209648429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef7e920fb159ec0403132d3c9aa436430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1440d3516b41c60dd883081180e485431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68e3ee53302027468eb9bdae1f6dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edcd77e5616f96421ea27029fb16a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f45bae7ea76ee67e0d36153aef4a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534760e6e63009c9c7de4d0b00531b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b27575383f67e3665ee6603fa0c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b5088e8f4ca11ed89a4e070abe368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c8678e8d64a5fa2ee32e9d49f48d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938fc9a9ae97669f529d7b09378e07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f12703b25d348f834fe75ec154414440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4356c8a892195566ba99a204f48ab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9b1a0bebba4e70031de17413d8a11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa13f83526059f855ea9d6d31b6027443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a74ba1c3ddd37e526df3ffdb6a194444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b8d0210b791d79a7f68d3cc3a776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e3787a70fedbd2af414088675bcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9f719f418d9551465df3b694bd5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8aca61ddf9742ce8176e9ec5b2ef4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f33a120edeac5fa554f1047f69df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129e4a32dcd15ebeb8db717bcc6882450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9654a3eddc033d3400a70ec19d9040451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed09618bd0ee1db63c3f713d3b6ec39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344c4352666dea2af8413e04a97656453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5513c8c8598b3545fac762985ece454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9329490eea9617c88d79213d9417ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116edf4df46e88d80e112c3e86f3ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85063712ce07315f1e5367b44df197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b4b15c7c4759e237581b0cd55ba9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dddce41bdf618fe72aae28f01636ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59d2471100193c4ca618e2841d631f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d629e6fcbddbf84bdd58ccd1f394c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb2fa3389af56f305a6b0e2757d4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071585d309d5e19dfcf13e6de8e6fed8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82061eacb08a580268366a9c2bddb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f2ff6b01df48bccfe6985c66fde89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950de3aad5c8acdee19df088d372622466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce273dbd91109dd61c78594821aa85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0315e94b63ffccb7a887d80c15c06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbe95eb513a22f1d59c5ab411de6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c006ffea11d50aee5322b3aa39b1024470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810d09917deac54c753d41c97ccbe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231319833a1fe57015adca343d3ca2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1891ff1d06a90e38bd61587720a0f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02174d769d68554c9c9a17de3fb0f5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a4e6c6607eef67bc8699cd27fcb7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e4d4271900228f387086b200338d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df595b6256df50e3dddced4f7b3d79f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779876aff02db4e1d370599be3ae404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5f08294f9257110521368856e605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038548f25947ccbf247ba0f221cc869480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e34f78a93ddf94005eb1c94bd3a49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a24f87264127baacaff590c1a825482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e9cf4a35813e2fd4344e950fa5f60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c4d3d5b0477c174f489ec15a42d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430218c547891a896d7d4601f9f0a0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28115182aa71fdd060ade847198ab79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e07a430199e36e4ef66a03953957487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ab5389b4a937d22b2bda57f6d346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb96962fda06809ba91f0c8ec71fdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba860d200c625f953ab8acc379a982490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df7c900d0f352d90bd2e1b70d84995491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c835bf793455c2e3b5bc66fc6a50a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175282a6fe2818efa59d1440b8ead9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573307c1e8af3aec5e42aa178092acdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e051bb2ed2aeba870d1c4e3d7e39b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05deaceabf1be66a6c0cb4f489705496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ac9cf49090f4327623fecd4df2531497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae090505b75c41c22cf3f94158a817498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a3947ce9fa5fc94b2178a297d991499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962006ab0d1e5dc24740d9d3a63869d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa018256fecb8d33242ec3685dd520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a77a7cf091fda99c866f53923910502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660048ecfee0d7d743e0777ef8073852503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f888167d75442b8df70e24683648d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef25ee31c4f11f94ca19f1be3b8c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb63228e6b71641705740fa2f937b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db77b91293b573ced0080ee2b5a9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7543904ed9129e4652f64d1411d9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d46ca3e1532379c8424ecdf9dedb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b4af370143fb1ed67a188289a6ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f86a6c606f909ba325dcaf98ec00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f4e78ae57db6ca7af88d745b6a26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29920a07319caaea6930c630c5c2b05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d773be29f1c6fe49397777e4ac2a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2fdc5859853e5c562188a4b974cea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f028961fd73a7563ab77223f17fea9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c6b0e5281e0fc1c57583aa7b4fe8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ac6e8173901f368d1bc39e8db07e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a7542dd65e1d7d61e1fdc996fe95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366fd27c6bc044ecc936c312ecca739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe7bd8693425aaff957229230241e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e52c242b237ee90b549fe7e012be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a95e067f0b31491b7b6a846c83627523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd60216cdd3a37b9156bbfa50b0f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37cee6d97b7c9388a58a3553574b93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db2354a641ca3bdb9e89a874fd232f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda16e6c83860312ea01bfa7a3219ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc555562bb44a966586bb66cfed1cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44baa7f32bff78eda06edf822dc6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e76cb22c77c1759425e055348d2053530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103c000af47a0156d2a99a88adcff7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2255baf4226630d96d0b15f5ca9cef9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7f63da2009e0ac04eaef209960c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bcd9da75e60ed7f0be59884c0ad7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00899addc3840f0080474bc509c0ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c8a2b7842b8f0428da71ce0f8c67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e561bef418a6a159445c63ec8404537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233bdae1b8f1a7bdc75619cfcbc664b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4714f9f2c3f0a4c4c640ac3c108d22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa369e09de31a9aff0283a696d0abb11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96e46085916865ec0945ab2ea524f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534815a3cfb8f0e17a73e705c569f828542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d72448eb1f907169ba41233c98ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532bc687456a8fad6047babcfd05c2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7e31e4489bff5ec1947f7e0340e55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e0bb76af1bc5db850a97742423494546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b89a58ff9defaa1b6fca10f62699547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d47d50807c63230513e176cfc1f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a38ebfa4fb8dd31014defcf7dc3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc40841a85b11a3c60db4336af5d7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac6e5fa2a4b7fd1e99b4db5226826551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143959abc018b63d835dd604bbd9a6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825e343cab64fb736ae6c954edf4169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2636f81bdc1388fe10e8dbfedddf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6635b010c05d9333efa7bf7d6664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0b27860782742aa117ee8aca12f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191e953a3faa5e34519d597394e9c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9c39adeabf6fe86cb13710b59351558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda846f2b4e8e5f4da64a21e7aa3f79e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f3cfa26b9afd60eb2d701a91a504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859fec3181af7fef99165cf7fa599ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33acf52843c72fd2a36548743e37a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a29813019f564a628328d20775de9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130011716be22c1af5159a89dcd80f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502dc274ba26592fd8859a546408434565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9d7f004f228700a6adf59636d5431566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a1fff20e99d67b9a7ea1f0cb9e32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aab6a2f30791d0e22624aaf4df94b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f952d722c50fdefdbd9514f165d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c05ebb1a1ae43c3a8de50970bc1ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfa65d6611215858b7379d241e994d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b20393e72238eb53205af9be1a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920de56daca7f57feab666679d2d276573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099e447eba9678f5edaf80d42891fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea7f97d554a5b0ec43f930b31acfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a45a82e4301c1acf0c11e551d4b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f68e1d31fb25d3eec8e936b44882577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485448e33a3e7894c15469942110439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74ff78afb31af505f03c9bffa5e94e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb9ca56fd88560588f975f08d4a18c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac812fa3f939d3a40834724add488e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58cc94dbb69cd78e27df5d72de3052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865b3be1b803360929f656f8b07cfe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db59b8990ba614c717a5f8274af849584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f07ed0620c51c329acce2fd9419f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76809f400abdfc2832c76bb5246fbb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bf961237d7c126fc066f62b6953b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42624d9f9bd999bf3a9c8c6ee733b48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67a4b95e4634dcf263336cf6873721589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8c8e775748b3a6d7c6c048e762d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6a02b51ef9d4a37f62bf841d0004591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3572878409fe61c6379be35035e69be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1d22f6900bfbf14468fa78531d55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6721c446af419bc86d1fa785f08c866594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639934755e083a1d0bfc11abef17d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb1e93e58df047b1409a8912889b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef2e697f8de7dd488317084e06bd33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c59db628a8adfc085570cfea1d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a82871d4003fe42e9a0121b062611a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474757b039bdcd1c5f572ff4d8ff55e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339417e2043abff0378aa302f65829a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf8bb947589e0bb971e779070e92e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c01981019d0b8de3f108d496c2be96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf93f4be64a6e12ae9437b20495455604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aaa3e8597fd138a6d37fbe4dee4fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241db7882f368442f751d592f3d7e32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae266a5bfb68f79a64a83b0ce4c2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aca989a0e860d32885afbf6ad067608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b9a039b6151608f2cff2b50eb476609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57870c0e10423a89a10ee534c8c97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f2e023261ec5a8cd55a14d5a68201611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85277fedecfd8d0cfc586300b10e7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a96ec09981a436cb7c1e6f76eed01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06474e5f6b7704cc06c9e3f07c7d4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda3cdb48af0ed27e16b067cf42438615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5726319219080d5e9b410da95a910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884c78b65d6122a0ea13682a807627d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304008f7d9bc638b8d1d617ae2b5b8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a709706d63949dbed3da5de1be079619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf6adff3ce6612098ad827bf826082620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e8cece7ada38052dab79cebc9303621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa3e8f6415dddd7ebb85af77e4a142622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a561013be2081185ca2bceca2da49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc53835fd316a4dd3986a17e9eff975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6a38a381e379841743f50725b478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a3ed1aeb1ca91f74636b43be785be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c32528c41f1458f850bba27e12e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7877411f4edab4788a95a0853b2f68c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295eae5b33492cbe035ba7046b6f35b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0895e23d8cc853cdec5ef8880b345630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e39d99335511549fc257bb32d471b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af9c3dfe7a576afe670261bfc1a20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef185c3909592144e2a4333e8150f30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b24ed0dc353959f2ebf2041cede9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299665e548b424342b1b0ad2502ec0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf92b3f34d711fdafbd3e93b9334dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702c58dfaef2246717b81cf7828b94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589bfc14c31ed347ce2e17966a9dac0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9617dc52b6aba533c98edfc08ea887639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aeb6a6fb809b9962548889a266d33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aed0381dd0807c277e3dd9405b2958641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc9602f7a9f6b7a57c3c60ae017e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a711021b3397b49d24f092beaf61376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7285489572cbf7e42b6b9bcfd36a43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deac701cf6641447adc533d7d51e46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099f494ae47b1c7de44cef2200fdc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aba8402550cc9d93fd6c5e35235bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030522d5c5af984e19cb4034ff1df372648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce4b3a0aa849739f4a8dc09930b09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb80d51ba5ef3d4cc03f71b809252b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10529ba3c8950fb605c42f857342f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdd1f9e87795af151b7b29b4470e82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca05b439be7f27ac176943bd5107d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baad62b0e52b524b273ba31fc36f8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f043783c2a78ba1277be540ab5e3c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a3f7ff7ec49876f9c1d0d32b036f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f9c5cd941fdbc7fd9de2c7abf864657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60e34dd45518212a5d78ee8c2ec9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2f2afce96f48e0adbd3d3bd446beb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e58e523417b528f67cb0a7d03c9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448f045fdec9eb41e8a55dde998316661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558798ac6b9a2a4332936b52e3dd27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b1113d1ba62eea8717c016bc9577663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5719d8d731acfbe2576700bf47e706664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187c1011cb01afee0bc46823956714665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14a19d00732dcbb053e87528b139b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d09f19d0f3dbccbd50d0687c68d06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a35163e52af7a85f4f5ff45e65a7ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb722a61588dcf4943404893a904ad2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b0f2b6a1f29d98b44f30a556d2bb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bfa3b710bc81c24b777ec0dbe89ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a49b5433c3e0ca5b1f112628107d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7519c90f2c6ada451416c227949d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d2006d7e98e93b30318468051d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017302dc10f92fa97c3c7fb4b4ac7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae429466980a55ff8367690805674f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b0218fd413a681cdee7d43913306677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b4ae05eb6ea9543baa04175beb033678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967f8cfc0f3fc17d5a47fb01eb0902679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dcf1f0e9427f98e73a5903fda016e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e19980846b90b046c07c6ca026314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504262dac10285c56f69772aa921c54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fec061406e725dadba6fd0ae20a4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a82b8486fa08747c4e00b7d7375907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a966413968c8debb0b75813e1f516685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864f25b064b5e65e0555f026a586c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa601e26d15abce4948b8b8e51b4356c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16c0e5430c1f038280714dac3788c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f158f1def38cf0a6f171fbf3f747689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647d8b49494a26ebf6e3157b0dd36c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0937b60b757852b298367a59405c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cda52fa58600689403b036076563692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34957ba696180404de878372e54b88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7695e5ac3070361b1cb87a9345f9cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2cd7c6e1ed9c46f9b1fbc1daf001e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b289e7ce0b88b36f387d3afe36aeb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720862e57a2a75b53e5b9ba6a9c4ecb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64524c3c3fe9e70a55c7d9e3d5ccdb03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b3f87ed3b22d50ddb12f9528beb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f36d80f11e0dbcbccede88b61ff8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60a9568bab521e3dcb542662c9dae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855258ed33b92319515d765d525191f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d648f8caf9a30056da057204bef6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd624a759ce2f16cd588fc7bcb7c552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4fac8889b67dd04e9b0b1eaeea277705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ff7af635ca6c517e6a05f9f6139a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03662150cbd791be51fb595d56f3abda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319f23127b5683f5049748fc71b316708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f53de35030d2a8fcc5cfc164bff11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a5a96cddd3d31309bc7dd6329d36f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246a8d71dea89fac367ede1b118411711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b52d1e980be76a6f6ad6b055139d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858803f02a311a42dceb599b83ff9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b08ae34b00bcea07fc33e4fa462f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9238ff12b96043c0a22f04de7210f6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8272722d5edfc039d18691635f8475716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c7e2c528889282e00ad49e4b4788f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6db715e183068fc877dac1070e62a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aad5add75a2cfc98515e96428e309719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95901704d6e6092270c6de27853d5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b36fd429a113cde4d51b62c05e2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd9768f82d5aa76612525a288bb850722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f52e67a52a41d3b0d35e6beb90653723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3610ff66611123d6e1df84116d8ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1e2dbf15eec75fdee22ea65736fd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e452df34fd735facea26c320fb951d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d36a0190e8f6b8d8dbaac9372986727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4391054046e6e3e87bac6424a4757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568767824d905a63815b340c6502615b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878bd2382b2e71deb26cd3f50b7975b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c47166467e1cc1012fef9c6310ee2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e660c59ab518bd7f11ead20af4d7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc760082888ffe895e306a5f806055733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36112c678c9ca89a3b7ac4decd14ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb6860e42d925219af6f8d34efbcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4eb9fbbcd6f4da3c40c402a09f39f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430f35c319331a68954a5cd1e219e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e5b5a599f199b1d8111ce06dd96c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a74c3cddb3c4ed1fbc9040b2a116da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5150be5de5f6fe3a2b3bd63ec2e026740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f431cf23b7e8b8d9ccdbc49d4ad35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd31dfc5a1e2e521dd60ab05d0daae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46670f8054d8072cb2e8ccf59613efe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da584aa1b75be4b5b3d60b9390fc6dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce9b9743502039bb374ee71639fdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce273971c8b70a554e1a9a2397277c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea3d1ba770fb7d7bf43b26a105a29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0cd9b7590f2b84fbe7bd7315c97c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb7ce3d7ee572464f442edb121233749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d6dab8c55f9234f232ccceef336a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd5cf5393a52b342094185e7a3e81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c304a96a367f7828fd33463a93fce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed080043a6639b93803724916767da6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefae4029e90de3afaa91ba3d954f340754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c94ccf5bd524dda8bcde6580d449755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c050dff93f85d822cd6b8ae2068c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cd9a0ecf469b96ecf74b638d4b99b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a9b7d8c390f01109153ec923102f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b5f24bf177efe84e8740cf527549759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c526a2d4b943b63af865878eb565721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739808cea599ab849b21b2859978c6aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b8f14a192eab018c149d227eb3093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc5d02d5edfc644f415d891f1438d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db8fd0a3e58a94ee96ae7747411275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb990943b481f184127c30e3a56626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fc81e589f8661f62b1f4d6c71ac27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadcfbd426befacc96e58570a12e6588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f32e4b0e95022ce36da79f4fac149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6e2081bdc262a79b93de7798b42010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d5a467a04f444a91a74846c65be2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf425206c808ed370fdbd2263599d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd94a55b1c0fd738d639996d7a0998313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87c4b477161518da1f7bf8b1c648f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade35446f2ac454ba57fe6667a664b1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656cca3a74adcede177232aea0b1b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9c9d8f2e4ff145d7527dec33c37d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619844918767a040e193e98c8b259418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58ca51626a0176374b2f8d50e1a7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42495d9d6ba523dae4699be4911cb2e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4caaa3354bec97397d1d2c57a1bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1875146d60e6026944d5351dbf2256d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59829c3d273d8f66bc734b33660b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014bc4bc85e978cc6c96944ca055eaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c103d214c326358a1120dfe69f817c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892df2297ae7a69937c88cf9284c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89133427efda8eea52dd370f393962f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0792843668228eae6a9e0461b684a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1871ab0cca3d76818b07d3c81cd53d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd300d45e218d00b71cee50e49ca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaeb8b2ffe7f1562f2e21c638d8bbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac9fde8bf5a0a319a43c9d5dd773832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf628c7597ac1191e09179e1bfdae31133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82f67a2076aeed1a8583f5adc246934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa4c287e62831c4547003e60b545035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75d21d43f7705e00e03914e4b97b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c7e22812aeaa7b55d19f781d1ae337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81f7ad08337ad5922089f04d603ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59267395bffccab92e00c184602425e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c185017bfd74afbab796e568f2799b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eb7115ffed40f42d0088afdbdbe0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb37e6d2f4e94a6d233c62defff29742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c70166434cbd90c6a4c990c7dca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c94d8654129ba00fb164ff8719255a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff4291684eb5a93e0f5a82da1911845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69278a7c443869ee59fd0663cb95d9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfada3d6e5f24413572082f8e72a35947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b04dc01d33292d0c36326e5599edc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3d5d4712850cb34d6e82e831cbca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8233d3ef4dfffefde441baacab3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a771f480ea6f9849db3cda5e129251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0372d7a25787decd944382b828ea6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30de82bb60ea61c5a16dbcb563a2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3134db6c02f542fc9cc0e21dd370db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0f61001e51a065d9ff61a42f649b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5639165e9cbebadeb2c8e5f89fd97356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae8907e824d3780fee45ff63c3bea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64b0a5df54dc06a458feb9b319b0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7dee9e9f9d3947bf9c73da68704459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc58048e260f653793ce142d330860160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b789be0ddb975c827d196b11acb2ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f595bcf83a2189da81f071edca0aec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93c308cda3506140069e3b5ea1011e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2de07a33031843fb4ec037c02f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c995816efda2612440be02dcad6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5af813147dc5d03bb23c2833ba3ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177499fdb46c35ef1ca0575aeae989c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536478afdaeb478731c6e3763f332568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb0f4e22d4c73525b055ce5cc5e2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71245f25037146cc60b3f6bfa22fff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217b2b95a37d474a3c6e1fa143014971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d22f29f14c0731ca1ccb2eb27bf0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39409f8057bf50c11ea0f8c1d9c1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e38cef1900949a19c09eb5f2743774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8fdff725dc204a03ec9bd2b658cec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7bfa0143ee9a6188c3b42014c281476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef55e5bf037ce36a695739d3883fba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cedbabdbbc275b87ff33c61ef8520478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57cfc5a135140445c51408512793779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc8c426b8aedc626985f2a453993b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736838dc4c3a4bcbe3c9f9901c132e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32cd1e1d82b5ee8524fd431840c0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52871345c794208840b6f7bb9641e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f71e4bc69df0f99e7a5bee5b66b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c823ab53db058aeaa12b92d6d19585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5068281034b51d3389f56c7656d36d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166052f1240ec4a5ee4e132e998303c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d968175943452b3a186564aa35d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec778774a11b76d348d5bd5d8738889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fea8039b33908f2fc461f887c62c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc4e5bbbe2d270f6c4e9f7b95b1c3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8c781eff584e6bc1423c7fe6edcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd468ba10742907e834c0f6925f7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5ee774216f30404ab604bd50b58da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a84dd555058828b36af595808f19ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c556ef5585a33646ea23f57b68e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810892ce63d273dde83291ab454da0b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdb83eded8c4c63572689a9c12c8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a44a255e6fb8b1551927c3e92eaed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d08800b7afb29679afb7999207b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca99dd36ce2635e9d177a610d8fcfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a0bfc556e95dc8b431c7643682542102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8eafcd315c16d00b089a754a7d2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388666705469f658db4d6cfb39df51d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595329e3033916474653a3f6789d91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eef93c1b75fde703b842a516ad86b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb9042a4bca7c5806446cd98bc2ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80041c54706608a76e03c16de86a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61eb4a2737352b61b76744cb2b8f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045c253be3f242c841c9ca96ad7a62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b92743b1a701dbde2a8418266b70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401914a7af17014c521a101c707d673112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410c4e869bf7f1d8c519a41a0dd889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14c8d9a0fd4099b0a321fdfdbaf0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea5db83f1de0ea0e56701c484a97d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f84d2e68c40c9004e335fa26fce69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993f7d43b1f11e2738d40329f83d42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086072d61deb7e2877263b9fdde99ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ae7250ad9829bd63d7f5ee503e0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303129392b1852f982cd627596e237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c27f356a3596062b1345fdbe7c20b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774cd605ee04deed46c67a172822b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc3f634ff81f83d1f720f92db36208123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298a6962d8bd864fc2989e6c0aa86f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f38aee0ca7f731afdec994b54a103b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b57fcfc817ffbea9448a5d020e94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271915edab200ef20673edcbb59f0e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8dfea72597e84789a41c46cbc709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76128fe659589e427eaa7094ad59e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1781760f86720eeda400909b0f2e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d83550bd77cfaebfdcb836a0cffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4d0847635effe6de768e0ddf6d50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd1a685ffc2ee7263c1c435e32aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37417b546c6d6609da2c8f21b353a44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e1bc9af6d1a151d666e364a75014135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21d14c6e7574bb406a9e60c4c01ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08059f114398414aeaa81d1240d0ff59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc6ffacfd33c57b75279f914d7ad6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f510bd3b54d3de15d114e801bbeaab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd1f339179e0ffec48c7de876f2d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e469e81573bcca282f2c6182b08fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152e577573d3dc0c42ea10d9417472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a832a19169166c241bebba1cec2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697b119a5b04ac726edc74acce99bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c52a571f4e4d854b518463db5ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5bc365680b953ec131b3c5c93c1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927adb28e4548a89de1f8f6299d09fb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad84b28c0f81b7f24867c07124165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a35e923daac518d79cd3b5558b441149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7187adcc5efa78261aea53973885f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b66077d4b2b6ca245dd365edff95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046329e94bcb1042bf6f79c9274980fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948428cd0e2aa3530f347ab428991f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b417497a5bb1a6d971b3985cd761e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8f0d28a983c3ba7fcd3a6138f0e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4429717d856d52829860f4c5d1684f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b3202a2b89f6805291ad61a2e5bcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621558613900d33c4178b1c2268f56bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ae5eaf18c96e54ab2d5c340bc01c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed424bbecf7d7832287d29d23a3d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eea63c6cf495c824ec50b16e2ad69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8a4ed6f069ca7c4a94890b7545dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4822f2faa788966b80e0170d1339e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598f7e75750ab839fbf222895f7121164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114ca9a7fbe3178fe010222266afeb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c661b1723a369e5043f899ba243f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f2c168fca4713e71729cef401fad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598e9be4896cddf53d17deb2bd3512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e0383ab392291ed7f53577074e39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b277d14d28b3a19d85c6107158bed12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485378a9b08566b397fff9159693a65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40652d220e5c187255cc9d53ed95436e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a8a16c56ba3bf32e09036c17dc2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f729c8cdc158ad1e5d36da753505174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807544e29f9a7f2dec9cd65e12d5b06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1730ff0582b91c56f8c027da0fe8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab5d5b85dea7fc3bb5d283a843966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0abcf769aba3423ec529b9151b1c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da8c1d703d4f2e11b2b58735129ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea399c2e2bd80658f5a3406a87369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac52e24840d55e5d377f4b7ab1c69f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd52499d556c59ee2814476eb2d4f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baa1fc9a8fd39062825b2da1b6029183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50089ddb87e7ebc86613be1d6429f14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9484beb814ea83fedde9809b89a996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6a17569134a5dadced176bfae3b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31965d584a2f0a39bb37054817ee7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1cdc9c8a4097ccaddd70242ff329c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441968bbca908ef15891165dbd4e7eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925dbb6de2d58a5bcf390cea42dd6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51a19c4c805556be915a6d47879dc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f59e05a808362945417fed4cad472192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a271dcc8c84ed2dc8e051f54a871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a86a4f01fc75da7b27dfab3c9f028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a52a058800efa595f1b0718e29ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04716141e7af117efb7b7ed8e73deb71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80f60a6ef1fdbf8972596124ff2a13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c49a4edfbda1d80806c74331071a7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1f9fcc0c2fcf94a9a7cb50d24c87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c80a347af79f6e02b49119d173c2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64401a7370d2bf2e885a36a999ab1da1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ab59edd675b8078378b7378c94cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c65fe912680546ca19ac39802430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d498ecfe0758b31ba50010dc3f8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea84919958e7fded6f22850da41d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0bce4068ef7b61f02aa18dfd1ab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf3a72da6d74c3c4ebb8576fe0b28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb66aaa62da8902ab2196869fc724208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4b1394426afeb21ed2cc9ad9c3cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fbf72f64467efa1dd2e06c3962b63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ab8ef0f3240a11ae8e2586c32f19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d19ffce2d09d680a90a4798ff96d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ecec02080065b16237befa446ccc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21550b2a6f10258d42412ce7ddcad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205ddfd639c0c776eff3c963613ce28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d27c2e745605c8ddb409efd0d50d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e50d4ee26a92863b873c9b9772f9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaee3bd309b3d5bd7515d0c7f0cd627218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c97a0a538c1d7df76e63db718155219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dae8db297b737a3517e0bea587bdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f162c83e716e27e4986180286dd162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519925f2a96a8a7ab6faf39734383701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d992ad134bb7776da8b49727df900223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f726fc3ce1862dd4a13d5e7b0e24450224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee22d62d274ba247e712620ca3ae6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc4135013ad9c6f4611de8255216b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effefd050c3d160d26fc179eb2fd37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78470759cbebeabdf0a3ae6fb2acde97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c78b7b5924241bb7e0b816b1980f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57129c8bf61b9cf20f6f3c5abded76c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a2962676f8aaf8eea3b85133ecb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae596bbed4d3e3434eb47e2e5b6636ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f9213b098d6515192f65051044e14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14994da424ce47eccee5b5638d4ef0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b67d3bcd41c6c0cc6d1c12799d5133235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28dc2f4292b85e21543d74c39eeb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d671927853e00c31944ae7bc044d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e71ff0f519231ae0898b2a0732c40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f292739eed1cc8e025c0ffba286603239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4ab694278f833315635b7ae9223e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd8e91d2a1669ab87d73cfc1c4ab5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26105149ebd556fc022b4bb49f6dd086242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147513b111f37f4a25c195e940701258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62e9a47a26178c45327f326f3bf400244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46760d18f62ee2a08182de23fedd416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f51cb5d3d11ea3e549214513eea36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4f8d2033a751cb27625c3da76fb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193e389c663516e44925298b124650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fbd4626191abe22bec7cdab6fb268249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78504951ea6f5c50816a139532ec4769250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabcbd62c221a6e51f0988f90b0829f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c6402ae9aef8e8fe123a0670ea27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00007185db51fc2474d21550d97738ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728925a3b9e76af19e9e8825f02da96e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b8666684fe52f34f3fd10c7535905255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eeaef7892b405befc0c79ab75fdc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51a82c44fb0efd88c4750b288eec7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb4c03d30810ca8b4296b0fd12857f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed646ce0528bc3fa5318977f0fab6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a5a591bf2024ee2e23cb75e87ba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949bf0402ab0ea98f612dc5f6326e5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7fe1e06b041833fbe3397dd3dbf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c667f86a3bf93d10f6560215ca13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda233c663f19d6997145b84dbaf8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd650d4ac64a91ed93b8d88aa0fc424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ed6482806c895f941f7150ca02944266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f363f38cfbec887874a0c1e8c7e6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6401cb7b44dfa40731c609d5a5251268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfa2b0353b768f22cb79f4625249c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bde4a961a664923dff8dcf08ded40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0866c8ffdcdc9e12b3bca0b751afd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d98666ab88b782688f4b979e73f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d40c557cb94d689922e057d480fc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb626ef9520bbd758d19c9ec4d9ddd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98abb560183c90c7abb7dcf61944b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe15979fa191b141a01b7d5c2f82d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4a7e758a1d33dae3f9f3ac712248277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48be2a76087950379871e05ec32c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e71d450f7953a53ca8fc24adc485df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223224e5e9f80c357180007a28712c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de548d2070365f301ae420f905bc0c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dacda9129280e586a38b516a6fbc3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cee6f29a6a86ea90c12c9f5687779283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0006f48b2bde9d94c98cf237f096c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db8821de13e931a296e5b075be6dc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c071fcc16fb5ca4fcd15626233d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc32c1864c97cd0b465667dce89bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fdb4b5da15ae20923b897050231ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476343b4d08a13ed20a4645da733bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e148bad417b5b072409fbc286fb5ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9ad9a493ea8ce4c4db3e2d247a1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91c72b36a3cc4fd97f908ec3124ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e40f4c527085cd0a26bbfe488845293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cdb0e01215a6de6ec361128fe5471294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc939de71ef7557a8c96821a02e914295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772e3f6d650ff8c92f89644f5df17a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f03899172519fcfa7a744b7cc1ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08ebfbb64a9e540c4d567e01c780d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3d0fabe0bb50d9d46e96c046dbeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e3036459d0d4c1fa562ded2793c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc4693a0a1cf322ca0cd781f95b18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98b5cbcf547aceb8fc803164247d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f42b8f08d047331ae453668ebc6d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f005d3aead9cf77f13e64db932baa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa2adf2b5eae1df09156ed4fc0372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6869658e5da736c79d40697f0f6b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e16082ad513c88a41e3ca113030ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb955192ecdbf51ef3478fb337fa90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb515a31ae3462b30cca25f7ad57746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9e05b685d7bc0de48688ae214d9e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1e9bff21acb3bf69f8eb67f567a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37de50ff864ec4509f2d5da4e28dab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165adcb0ce9ad5874eec79cefee0ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6333d10a59a8477f4f391541945485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e809ecbef6d67c694ef1feeabbf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889844cc300821d8b24ee7a0b1bc9b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db09a401a000b8b0c913bae1eabd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdbf40874199071e8bc19318a26706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526735d5802d1b14de50d37db95782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c49a5bb6ed2f8715c909777e1f43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a321608a1d84b701819992124027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce355417930c415c4f6aeb38ec2dc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac8d5ac985555f8ca98a5e65fa18a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8287469eeb487861d38ddebcfd5acd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34ecd8beea1ead851a73d8a759e1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc20ba5ef6828e23688824623bf31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1da609e1ce13d9a2b9c34bf4c344d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb539d69f09e53d1b5868359ae922f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a4a3d2190859e9ab66fc0e444a83d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62d659912c744504816aef04c22ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847a963c1a99441be2238072162f23f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0417fc080b933ceec60dfb225f6482332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb57dd31a77b6f912cf0056a50b741c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4b5ffa2cb0aa370d3acc90ec8d26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00879c1da8e0859035d527a9f42bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdee836070d3c187d3c8cc5a8aeb71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db714c666bc04e4effeb0e6e593cd35d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1e5277f6d24d37cb13c4ea8366443338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a7ab1d2515e4af06ae93f7bca3615339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d0e98c91081e12779b2fa34a443d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39143d6d1e65f7f43314887349972fe8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c1683284fb64e46fa52270ae4347f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d5bf13c6a4215e9492baaa32e30c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4f8b156ed4edb8e007b29fbdeaae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01291f9bfcf2b3f70542ebdd534d01d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89eb7e73c73c6629640deb64a691f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f3b7b4865d60596b44969e43a3582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964b5361bc9a238e11028a43aca882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3013dae055e8e8e0956379363b91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552f7663e242baa6045f38ffdb8ed6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107c3d50f195633a128d6bd70da037b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abbbe513b407d167dc20e2f0203824352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384e9c1e5c5bfe5e8b38158b5fb59e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d9a06caf3699edf4669986803dde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09506e7086e02350287db28152b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b44bb63a2c7906d4b6281840a650f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d78fd17c6d222ffd0e471a0ffd54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af56131e904fc4fb542d4c1bd52548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad3912b7caf34bee43fb9466633f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d7af56453dc40a90e71fac57d2f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8154359a6538d1e14d936143619d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f29fdd24abe368e2652e79c2ba80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947aa896cc63958801c1a121446ee1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6afc443e1abc8288173e1f08345221364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da961466cdd66b853c21b78eed2af1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc31dc5971e04aab16f55000133a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f30061d41c410fb32b221621dd37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505b4fe014c1b41e9afc2ee3264e002368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f726f159aa510a41956d3841f9fb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d97013056b05227361dc317eb1d1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93760bb0ff67e3b0a86e711b610ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56b92793d4b01a97e3a7c0bef4491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4862a952940616e9dd50f5783572af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4a8c6de8ff3f2631d4edc65335ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8cc792b9dbcacc8305a66837f6e9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4aa9c5e429caf9251f38cd5cd4dd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1295b5e77b4a801aea6e13274404e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0ac04008cb837d6ef905b477ae47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ab4e1c4659c62939cf7a0b4a9f5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2601fd5065dc536a7edc504301b40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3909a7ab73f454b9f06825d936e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc36b3b23becb16d3b100160b60d8ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c494d4d10b8593acec4f3cf148b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937874005bd49608246aacab6a52e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2445ab2806d3728cec748941ff401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361999034f78f6213c1d585b1bfbe63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf0d0d3eed9c51161a01e89db1abbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12627357311cbc1054d9bbfaee31a4a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72c20bcc90b51c589b65f893214a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f29f6f3b4e4ed8af52ef2b3b762e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89dac024399084d451f063b87ccba2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9d0c2ebf74285036f3260c2570178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482198ae6aeae80677ab65b13659633393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8b7049d29110bbdd17765a48e0b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69f5919d8eef7068b276bc556881e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229b14007dcf2e5d90a4e1ea084ad2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6261a0868690f63b03224fb908172c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e4e8edda270c696bc4a9357c618a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ba62d45b0e8329fdcb42113ef3ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3f8260ce12ec6989f5388bc97707400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc0090327016aa1f950119edec223401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff571d3b558c53ff9d6837f7d9221402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf33270a63c6827ac0a336d80ce7d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681ed9a8143a6f4d91236df0fc829b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdfd889082e8864013dd70a5e4be11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b352fed6d7dfaef09a12fa5684acfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1addb2e1b81b56a214af7e29577231407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7170b1c77e00c5add54b14879da3fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa4555b43abb243a81eedc8b2f82e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910652ee47f3c7a494b8f78901a61535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0630065be5442ba40c9e89b851f34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed0a8fb7ead9c57657cc1ef5a5fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e6b65a2ac5df0dbc1a8b2a3a3a33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da7b4cf667f31dac74ef04d0e1ec8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3292550f1b3393b0fff3956f0779a68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd723591fcce9a3124ae5e326ab88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216e8a0c307fa54adf5244d2020201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b6c029959d455207de3a90046bfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbdbcf0839d49b777733b763db273d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6dd1a4d0010d53a49f867b56818c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b74d54f907eeb020fd444c3503e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811ec7122b08ff769457336db0ce1b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2edf5a66c9d7a4a5708e5121dcb380423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a393ea2c87d9df70510c158bd95a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477a5484dad66f1fe1ad224655d96a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8fabbee8dfdd01a4534c153580a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e57b734091bfe46cd09b2970132d4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca650d3b42268c0b33658a5fe87560d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46a7496ae55c6bffc8b787ff81767429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ea7ef0ff8ea3e971af30eebae2a7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dab3e577d8f988a9e2d003f1edf56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140563f8063228453cac806607c8371432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e875ded61bb3b13af7dda2e4ffe4d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed4f93fa1798a0f7776c0daa284a18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697496a72ff6c13b270178d87eb6af8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee85be668ec4b454d4e28d8024f21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f4c53287c1385a4e9350e1750c73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78303950e507477db838302ef53f3f2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355fee2c50ef9fb26fa5de709d2c9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868ea670679693914f288d87c652df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380b52e79301cbd8be9a19b02b89c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98abca8ebdcf4ba0aef39732f8172f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e132de0c794d587aebba9c622ada443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12e644a524f829ac06beba86af62ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebe306e94b2344310b415a43fd7f8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b8e66951a5fb3e567b457df8b90a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ddc9291e0c2c7e2a336b700ca6bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3990a43ef0512dc750f205950ac49a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ad0d6260e1f53f8bd00257130b91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b86f67625ccdcd16801b640a086c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a439a42bd662ea1c71c520d03ae03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733931c1b3656243eecf468543b6d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b783048f7aed62a9dfd70c92c1a2b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd0ea8dc19e0eb2ddea29953d252a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321803bd63b54bc488323e853c9e8d91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578003f40e26da7f09048b73c6c89a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcc759588cb56c7fc2818c1d08096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c3711fcb2b13b254fa77ea079f96c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ecaa63f95353b6605f14f30355357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329343014432c79d7f399a06a19ceae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4549957918de6f5090972a6cf46c4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7072930683d164032a5110d8a04790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a22f70e47deec29e4a133b351dc52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc0eb368885ecb8d1791e22657f3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522fb88194447fe2020a91b10c47a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6912851377d32a22952ec828820480b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddabedd88d20c5b246fe601cf186d57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e7d4f622e5c0d605f0f4a2c3b484468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83938c7997395ae29e38d899bd50ef6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c49d0275d4d8d54f0dc1c4f93745470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258fca3a6b2d3f411996c90f339ea49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd549cbcd12dedfdd833807da25d59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2e60953597fa6a813a84d7cccc82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224a561db494ebbad0e1aaa6f4fb47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793e71c5fb030bb0db1821045d89206475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe7419d1008b869e9d5042e17f72b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3166f0fc5ab0b6b10cbe73f33d5ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fedc8cb9b8f2a76a3e323bd967b5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d962adc3103f96a00fb55dfe36ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82772d66fdec3a0204543a20ea4dab7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c76ebc41b4b5695e9bdc173cf2d3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca5e3e2e0f13caa6652a4447fdaae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1fc993b5d01c7e147ca3351d6a0e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a639d6d980989a41479f2a34bf22c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3724c83af25381a7776807eddd6751e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4dfaaf2fe26fd60c3ebf5adb7e3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900a59d72e6c2b8d9877752ed0d918487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70456228c28967a7b6d0337be6d6a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000585d1a8b1994fa035ab6b3c9b817489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf1b051dbec38244a2199c44beb78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd53ac1303d6cd25de0ab37a594bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58cfbdc6f8cc9faecea52adc26ad14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03317d7bc6c46c1286b7f3102825fd09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea33de6f046cf2f8d1de41c149e02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7c4519ab7f11e9323548fad08be0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b08c9461f86219c28e131ab4fa8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac55197927ec3b95b4d7336416326b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a53d90a45100a81494b60c457dd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324fcbfecc9837f509a08766b7739499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338fddfd35f4f67e4a12070a30f5f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd88d3a684ae32ec088b72d2680ea2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d9755fb39ab236c4a8ceabc0d934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f679106e31ab52d0b90d116158c9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362e95c48f4f051d36e2fdfe2cf0a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d81fd7c1a8d82ab148c20e3ef1fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed51478e01779f0cb56c0a3538c8499506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d2b6cedf5e365f83466c39e404561507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0824cbba2248f0a198164da57c31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf00402bda0510cd1cdad411cbed1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a357a9225c3a3bb22aee9314dc1c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77499a1b0b49c9b6c4b420afeaead3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffaee517f8114fde188e53afec774d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1ff619d315d37d1ed7c6a244d439d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1c0ec71131c5ad0831c6ffa82105514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d524102d3c2d661ae633e58b05d33fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab56b167fa3be4c117a338bb29ba80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4849202aae1f09f87e7ee0dcbb99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b9061c380b98109245ae1603a60b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5dc35fc224cba939b40642c80fc4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969709bfe92a7aadab7bbdac1359e49b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6f50c2685b2bb997c9572e119eb2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6530e6d27ea218a55a644ab3a3662f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a33ba140e20bffc609b9d63f45543523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630bcb0f34c54ff56e2dfa235cd0b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2620273e30fa28f1833e5befba1631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fe68ea5645591cccb523b4dd82804526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173641db38127fb60422cf9ce87771527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c0601dd953e44649148255424919528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412856706121601324057e3e724bbbec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50390ec28eca4faebbb922e84a882f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b560fe83016f576cee02d9c6e21420531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c0af5acd200fa143217d86839bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abdbf9adf1c895aac9aa18883d26a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7dccb79d185f0c7afd85e02687af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31766875f6eb92a65a1683e7863e98c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe884b858498627397557e6d24a36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebde2a2aa88da6c8094ff3f0a0fa78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec20a6cab82a9e6be23e99af8cd6fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afff75d9b5cd885a4e967599c244d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42aaba3aa15a94bc86a45c0acffca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f0fb819b6544d11bac0ff7c6ddda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d4667a4595a320130521e2d56e828542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b79fc1bf901882bb098f76a91cdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4654e460d324cfa61354e180400c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650233a3178283685ea43d367b9bae0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e04402d33cb7ce3c57a822c74f7e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade36452fd1e5f000ea9b9c2bfef71e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bad47d7feaa8ea58f4a1360161a42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ad32c2a8260cbb5c7d5085d54fda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3253d10fe1f52b8fa39b6dcbfc4d79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e61c1bb6edd3a3fd0d5ef152078ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b96b3cbea8ef2a3fe2dfed534a0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b530e8aed2d90c0499a47c734fce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11e58b44cf223e4d885835f05474a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662450a8dc24f48ed947d87efa18c57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c689529660cbe04bfcb162a4971031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0310f722f85e6c5148e1d400baa9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f126d8c15cccc82044c15562137386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627314bc540635b6f86011142d6edd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338a5d6f086e433eb155e4a3cf7cf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48991acd48cb77115ce8a947a394418561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5ae5d497ebb37429dbd66efd1654562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c3fa3a2937354772f3edb7d9d36d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3de95e17601efe7cdb3cafd374147b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346b2bf4dff4902f318694bc152e9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b40ac187967659c3108079a11d16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb391987d69e68b5bb4aca04c1a545567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c289861714b3b598dd3f8c6ede6029568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cfd55312e1434a028ebd6f25eb3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129867fe7388d7e7402c7123848cb85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc08fae9654f42a0e041b3787a6d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92a5abc287c24361225d81fda3677e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c29e07080032e87c57385fd8da95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0527372531500aabdd9db876773aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb2ac3b2b9bbd0fbee8ca53a0b263575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661e3a4f50173dc39c3b3cbaee5767576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c164ebc8652482838c64a291261d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7a13fa0cc1e77fbdccc89929fa77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506229182e71f5f73866a0d91c2a7b5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33bc0e8beb67b94a460b9025e51a0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b737883f508af39ab9409ab500c868581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e50b4996419059bb1811eb1d3f47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87859e72761596ba398cfac54c3b9b0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76c89edc91ea8ad5996d34e7c1fb0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4562347b8955aab6e98bf263e9cdc31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecba4b6d940a418c2b6b77070f5f841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bcc481f6c7ab67b21a6ffab5ba8b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce701a855ea89537298e411a9826b551588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00824a42ae18b5e5650901fdbaee9d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847410b255a6cfb2d8a4bf95694066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b7b0c0686db69f80fef611b9bd49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fea44e77ea057d1c4bc9ad4270bd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ff110d9fc1eb6c42076ae318fdc5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b3c3394a3dfe9bee2c61dd8dfead7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a901a90e2691d70e17a4c34460c334595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfdd23be33ad8557428e6a7ffd6546596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932d518ef9a24f2d6f5833f2b532acb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e707446d25d8c3967944c01f924cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c476a927e1f1c2d873d3990a67f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac794eaec36add6b134cf4f266f161600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c1ff89be06e876f247ef9130d719601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c937d8442982f80f19f69ca5aa95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f4fa70e077aee35e2a23b3d4be5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe74da30fd415416706ca9c7ab14b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f50fbb6a01fc12ff66525461f710e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4657eeec0c6da7ef255757f340b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfae0675fc707270afd3212666eb4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc78411be95e37a629943acc82477a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb1d82fa12a52e69576ae6b3e36d06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b118e47d3e07a6690a729c2f72637610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000f86508f0757d765ef0d83687bba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c4654cc6e1f5a633161f14fef3ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cedabeac8ed9356dfcf477fa8f65a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed0230e623fadb0b403cd8bb1eb67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036685436b6c67723c151f10073479615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c0f2d1feb8f2dd76de7f74ee63b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891341762b90b2e26935dad4f252d1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fbd053b3c6e11c6e175e8b949d7b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710526670afa4966a645dc081618f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3754db7beb08844134ee2e2fa327620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c07a074f92c371b5aa10259a4f5dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944470981e8c1feb8b4204a1ae748317622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296aabdf0aa597011708f5bb2f45d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c8f0a410e13b8c2a01cfdd41b3ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8931832e1c4fcffa49d0f0918018625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b4fdb603dcb6ea213da0a685a4810626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283ea0227cbfe7c1febbf2bad75154627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59925cd19670721022c8e7d0d788c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a79c6fe5cd5797a0456d6691c069a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afea47c794c94b7318827fc5805df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca9d680274c14923ac25a258eb015f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f4037636e7526a5cf126a20e486d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb1e65f6c6d45f1610e57a7bbbe6e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5069c0083a3836b889caeb6aa6d99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e52d062115dd68f63cf249bc9062635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1ef33715517af486af94c81d0271636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b34792c25b506bc4e273fad8f868637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969a8ff1db0cca2c07c52fc7abd348f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7133427ff2622bdd3404383214e04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d0b76326f0e379edf178f3fd1c91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c3112950e405db8204cd001265dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af402b1f4ebb21b5fe5ed3b98ce852ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb1ecaa09e23a4a885a8da0c419e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305323036dbba850d24bcb4d8d31a687644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acadfd9397f9c5c178b5411d20a2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219f520d9b7d1283bb355ec7d46c5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d00a89fe892ea6a1da206bf9f9143647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744013b1097dc75f1b21935108d1c52a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0f3e9459e097a8213805377ff57ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a70cad02fbce22757c14db7f91c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64eb057229a07beef3eff0c69f643651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca7dd1d2e9c6fff0f6ebe66fb840a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708311ea1fc5fbe4bc66e9bf86f3d65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b85de441eb147560f72f2c0448ec3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6ba36c8f93aa44fdbe8a16eb54d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cafc07e69129f99b71bd10546d72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22241c22892737d2f872cbe356e61d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fb8a8a62188a827250f55fda5f826658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ecd3619b9a34bb503dd6a8c0074b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec39101f69750d2faa9dff514038c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4deca2fc01f3e36223882f54522f14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160f22a6aaa04106f7215a771e224bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240299d90795f672a977ae77c2dbbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4630696409dbb83a696203990c6f8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59094f2dd1a2a5c1dc363f2514f531a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b26977f69208e143bba76e37d767a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb23189ae4bdfbf23fcf9ac28323797667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c793d03b9bbf0a25e896cb5709aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6832e1634198f288e252d76f614bb82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a6129be6509695fbba2248857fde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede9f72ea5d26ccfb02b8a94153240671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b557f408c4991bc6614ff9d2d4631b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40267c236cbcc4526610a500e9521cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92833478a112458113f75d83609f659674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b56aa9d60e1ddac8881c631a096ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701335640e14f4d438faa2ba0e0fdf51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ce7cf134b8cd71e2e7ad347b2ecf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8b924e16d2263e33d821c2fdd482678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32334df519c50197138d61cf9f6afc65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530d50ded4217bd37f03e44f8c9980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff736f7199c437979e6ffd0cc2217a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3ed0550b7069ab3b51026d528a87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0522089dce93ed1be8198b0fa8e49ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac204e91d605f3050fe19bc39e9b1c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5bc8cc85affe0925580ddcdd71553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27b6542bae674b3c9fd820223a164686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043c2beff24459b0b5dc44be58f851687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7da44b04529c04a969f82ae3ac386688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca420c0ef88870933e2aad1073790f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe38187f60717bc5736df5e472f1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf9a9d22762107fb08a3a33576527e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c59b860e3f56815960a8aca0700bc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e28d539b50108d2f945c1c6d66450693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d05e75ce5b3c27aaea471a8020e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047e3e136c83c163df595242b542a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da04fc6fc0f29f876774e4e3c6964f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b5644566554f543f1fd2c792caae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820233cfdd19642e5126c0f3670ce03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040aaa0705f926dd9ca4ac53020784699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a9c7742755c6115efa1065e2cf225700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752799e29be9c41e26ee2bded522f9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed5842847ceee2f330fa3d57b404c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9423bbb67a19f8f2a1b5e589087ee5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ddd5234f4a57c4cd7dbff75a7ccc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876120b0d0ed33aef8ee6f407514159a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b197904b123ff17edf5c342429ad71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ebf2575258bc96c3447f3b854931707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e10e6941b5c6b8b4c1fd940bcb3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702bc342f1ba5cffda700c92e268c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29082b4a78fb923fac4e1fd8eb83aa23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdefb70d5cd2001f5fe2f01f113b92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ca2654f48f959c70b5a92d3611823712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73144cebca0df148ec7cb353c877928713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80c06469d62075814f2733b9eacb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09080d706b605193d3611cd48b6523ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf65e8a49fc2954213da13f84179eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447375036839e67df82e5cf54c32d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243671a5f549a4e71fe2ece05a8de6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5783e2bb4f39e48beec755b46f9a35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe510ee718d3000afc4ba204a64c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997b6ad74b4247381b8fae105b6380b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1976cddb429936c0b56452cda59493722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d7678ef63f75fcd8a2e0cbfa8400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46a2af72bff812ce3bea5b316a1b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b8aa6db6935b5422c810bf4349a80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa6f694794525ea02e34e5c740964726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad5f99ccefd65824a4fd09b7229003727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f08c10427fb2445c94ffaf58afba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5e3d4d2de0dc06d380e3fbadb3d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725118678b8a12f88326f35e7ee32db6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa52b94f49971886ce7eee361de453731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f89b0b22b34d4c74bff038433a8d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b1f6a6370d6481a5b428b686f606733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618244ec98fd83fa28b23f52bf144e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7d8d81e034e822a075f447fe8074735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0084d944f326e6fe33ebef5dd7021736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2e73b063caa62a38a1a0aff36a411737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786de6b2d08b6d252f70069adbe59da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40dca3023d0600ed6b9dca91faca58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c36e0feb2415c0f116627432b2e17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b1b24fa2d6c7896ae260890978308741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b442956d3c52da468ef495c7a1c1e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d544e5c19f6feb3283787a6039320c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c42af0da788c204bcbc6d97d3bfd8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914255dfec261456537a78f5b6e9d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4918e41a7d2ce5d3605aa5eec86d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58333a589ea84543034160e649bc7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e95149482cd81659aaeabc4e14b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef9e50c939c03bdda3e0078af24b75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812c30e20845e273d616f914e026779750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94f3871abb396a8c100a3ae67fe41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85294188aaf177572cce6f8cb45f4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cc012f1884cbe4a2a1e745ad7d961753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68657a3fbf9f6bc3aae1474619334754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b75b4b2b4d707824c363e717323ddb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0021cfc8896ee1e976abee327e7e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216cb418abbaa28f35c3db8a9fb8624757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc844a352bb8a3a84fb6f5428abb9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc9ce14e3dc6aa3b2ecf3d1ce419ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>