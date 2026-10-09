--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f3dd88de194fc494b7e55fd634691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f7cdc91c746ce92f07a282f87d512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f959faf9aca132d60fe2f961b07343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893d5ad98a0a5bcbc4accca759ad2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d32b4da69457022ca55807d99ccb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c19635b05f884ca20869e341789ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce87cacfa7b53430f033144ab23d017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b023abe9c23830d831fe7beaaf71cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa791ae51c2dd4c8356239dbced48569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99823befee0d33a3232edb52b2a93e7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b98b0540af2f1242d75a9919b14a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1477d3e7c603d9e76705ef70e9bd9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96958b56ced7d520a1bfee5d816f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341b0c370c1cb477e6cf85c8a7a523314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66d65b006ae1622d88a94fe2d937e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f90374c9a28f863db3bc16888239316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c979c92b9d706a3ab566dcfc67ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953673c8d70a29003acc4cf45ef36818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016e6bbfe47b21fea39c0997eb5c3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684f07ed6a9d65fd7b780898df5f3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363dd2f5376014d4ca0ea7520566ead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a94323f891c6979218c2d1a6b6de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3978072e06f447bf7f157c61487ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2a039ead51e8b98d9854d352ddca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f0a75ded1bd67ec96ff1691f1edf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9514c693d7259e5b4333624d7264e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b36650ee1816a6adbc0dc2855da227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c0c93a2101d98fb698cc37261c2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fc4883220c74c06d76db70dc271d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381192892138fae6fdd2ce00e8b72130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29915f24b35d154c779b905872664c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b99c9b5b6e7c089e378341cb16b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1d928173c4393dcc30dd5c597b0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9dc9d6a5f4b47abab657e8db58dd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33fac7bbec8ccaf1cc10b5addd0f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027da6c48a7746c553ff9928a2a155736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628091d8d6187f29da7076d1684fe837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9e49871a8b8e592d77550502ace838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f636ea856ea376acdc40c6b87be239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c13b6d4521224aa3741825b6c2b9ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363b68d45560f07ac91db55e57d3bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da0b555e7b6f27277fd5c21bc3ec542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a712a21a5b30e1601eda1c64801ccf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02a35d61ef8fc23a08746a10b497344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e51c2d54da4b4a50125e703fdf51045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4d046817c100b0a67f536da1b93d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d60567f94df255bcf451777f34db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8238decb8a3162348b0367310f76848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01063d37870299b94e453fddbef9b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3677a1ab8989db2498409d63739a7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a96c04a1376af09fc8b2b71e009c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146f193e41be85c13ac39da9e8fcd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e46e3d196af1dad23803b5ff439353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5685e5e96d10b9390c71d34a23efa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88855ce74b85f104937c7aef559d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087df329cb5c6259d3e0b00b3b344c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce244832fe2fc546785af035d668e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd75fd05ef4c67abc218d27475760258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307bfa40518a30184bd4f3104cf932459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48401ce615853f9c335b0dc3efc3c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0bd3914ee480b59149547206f36f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eac2c95418b074326bd569d60624262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc96bed868ff032d5b62b9def2d4d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58677042fbdce453006dd2e635f443d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b371e442b52d2134a0250dd5c8b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103144aa09d29ee98b52ec9d95ccfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce3b83b387f25d99fd3db5e50bee9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2badb41aa3531c923ea9cfc7d6a6d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3659d7bcb1a398e571602c3defd5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1039978d70e9757e8da87b02f519970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f4cacab95b403a7e910e2f94ac9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01cb797fe8364ea720909cfeec40072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4206e9e63139d848ababdef169d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9343bf0a9a161ad0fcf8960e600974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ca5c136355667714c0cc9c9abadd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096f2cc989efe7ff18e2da8fcb5373176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011bcef6816d7a25c405d79c56cfc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5da76f33eafea60da78c08c89d3cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c0b53be135f5dc0cdfb95e332fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b498403d4c5c6448cdf5cbb41bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c883aee1990106b71a544130c46f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dc48c9c7e819c4161f4dce9c355a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fabfe88300001e6f0056cb4b9ae1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650d788b1228509c45cc6a4f920a5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4691599dfc9c61aa38303321a0c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638a474479c63bf5e7a805951862b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910316c8d240c53fbfb2f7b19b1a50a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e7c1bcf2a27de433f0520c7fc1d7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080df6c48161fd9155d870bd37835d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8e1e98dd115c20fadc2eacc838b0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef17e4514e6ca14555e0de6d35191e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce61d5f76ce086aa6c47e3baf05fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b2de6e3abb7b10b2d026123b56de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854215de9e60e30167cae248db81734094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8e398a215327c3cd55faaddeee7fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20c24e4859fc367be1a61f30ca82d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e1534d409d1e08b43990ae65edca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc781e485ed55b50aab690ee09fa8e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263643b807cb0bbcae2caed819d966e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa180f992b5df236cc8a8a8660fe1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce46529f84c43d4b780d8b86ae3b66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97302d578e802c899ebf14889eab2615102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34ed1d3d472ca7825f692d0ea9e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18cb534c9c9c1c979677da1eda46b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6e1b25b0a2c320481c1a970f2ca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125f7eddb0e97623d2085bc731f963106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5920b05050934bba3bba4fbf2848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cb296b1e358208c2417aa89565c4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac8a28e27dff57a625a996b78932c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909dbd6a3787a518ca6734818ced2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374bd6475ddd18156cc299c970dc84e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fdd66453ba11710bb30d98148ee0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27323bb40a78687b59e898ad8b12e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e60c6b20a522a770c8266fddd5565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad32bd2604bc5344aded54b62d196f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bc8557614adf9eaa4c41d36a5736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba62cf9396b5d90e5df91dff9bbd19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a0e910266f8aebf89833a831b85b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66bb08544dce4856fe402d3699b0f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff8c2dd14a4ab0c5cb6d188ce4c34e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03480b8fb3b1bc4d396922fead0943c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c10c57bc4b317d32d86d5a5f133bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c36a3da095dddc34bfc231c55f5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553f09d3c4224ceb5ab40419388433124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404741dec59f052e8fd6f2a551fb6415125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c583407fa12178e575089903a64e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0257bacf8d152b050f3d449b5cbb04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c243792313a3c03b538d21144785c9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e952f22af9e1149a58acaee7ccf6a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f45016c1de6b2872e248df2498d03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669543ca45a2938f577bbe7bf62be183131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ee6a30a818f225abd9f9cb1bb8b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b544f2b7e279cd22761d39fc43ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8548ee15e9a386ff2b90a2f41e52a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7134d2eea4ce441ad5fc1dc09374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce76b1e1131ea5ae83893ed5258e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989817ce2219b10e96c43ffb011296b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06207b9d08f2b25b80758ec43390dd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f25bf248a25d6c2dd439de26c5ce6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfd995416646cc16c2fdebfa1c755b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42726a8d81f3b843ff42e8daa20ec9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7110f18b4f07486793a0fa6a922ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289ae481a295f17576963753e86071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e200e7658e07e888836208eacfdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef1ad0013a17599135e7e8f13ea91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a194e66684a31d0cf8d0aaa2d36ad6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b21487360892b635658c5ac3885b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb5371ba307215bc379d3e36415dc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635cab7ed51672098e48bfc9f3eb5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874649a633e15ef3a4406181cc90892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8be7c7b3b6817edff31642cfd5b985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59050d24fe98dc6c98ba10b8fdf0d5d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ad64501d5825db1cd83e3c7678f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840452d867fe1bda53f8bf2bd00a506d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca627ec2f9fd9053c011c9d2a078f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2a73afdb2ecb80893575b07d7d3f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee54ae9139488bb40f10d87d6285f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943ec58dbeec9f79019871c955048e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91881acefab188766e43f3cdb5ef7762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5d2cf1db6c1f0febecda3d45f46e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0174a875eb4df1c686af620327b73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551b97671c3bbb75c32bf4172dfa5d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37eaf2bfc81d96824db27394365ba8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1e22aca85e1accee96b7730a067f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34f6e15ec68a28233eee753b817ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3b70b574280771af42a93db37b24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c65fb1eb04e3567c0588c315ad3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3805bb98e66ec1bade5662d98e239168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9757565a5a87c528bdf37d96fe58d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97100427c2c2bf8ecd0b1f6cb72d82e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177eccf302c815de2d9b6b870ca01a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb078ff8b0f28555415a2bc453615172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd84b2d37f9456a4bb22c68c35ac8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d0d53ebcc388458412aaeb1855bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe299d11e6079b33ef18f7e97bb82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1194383b7f4daeabc40f0088d6e11c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6cbf0097d6d01ed29d188e979a34c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e40fdc3e9ebae701e23a31904ea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da1b397ef3932ea7feb6eabda80dd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10bb968a4fc07ca1a954fa4466c641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b1595e1d5f59b85dd99dcea9c402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8334e0c147dec40ae536ab4fcac9f46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc3740360a8d191c7c6eb4b17eab9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f236bc1fc026d6264c77cc84b689184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6191cc6affa2fe7015751e2dcbd5135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e79158f0f05d7150424f36d3247a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698dc92cb5a0cbb6078e89158b05acb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f012bcaf271ef6766214d0a9eef69d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52331e9439dc6d5c530ff44a2b2760189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f07c9740050e8ac2988189061a1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e02bad7b415a028955f154ec2679ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ee013274330c4e8e7e8e9376824ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0cf515a1e49232eb9e97d9c99dc60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9a85afcaa65f83eb89598f6470f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce85f7ea5930075e025a4c4234ea8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9dbae9e0c4b1a8f970598de448047196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62febed928148afc7c476d313b8976a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31178f580b647c64fe576ea0662df864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e64e5e4e340b5963f5a944248a156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018a0773160b701e10786dd88b54bf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac087de742c3df265255e84340a09c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92272326f7807a0a7784d456c50f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22315d7e7ab2ab8fee2a83e6505fa4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73daa9e0a51c2e457a6f02ab4e1876c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f48c2c117f53777cafe045da2c68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451de737a8b27c413f46c955ccb4cde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc993a3e99b713708a2228b3dd406422207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72db7d806f5cce5e73e7ce60699474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b122f1650f58d0b772e846658191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdaab62a7464b59372af00ab6f8a9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe128fdb3ff5b9275bdbf4f2de6d932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a188f28514957abe526fb4f5101c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d01eb532e4a64c1948ea775b8c50f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e3cf6c42a7375a2d4cb81f9eba3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b8b84c0d468604b85ba5dd8c3f9bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec32b554e1db6572920d441996a4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc81c51775c3e6ac16b187c436a100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793ed2da6be82d0e08d429ccfd21027218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fb868a45f271b009c74e3be0c9f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c5a0a14539df8a718e09b20143741220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb387dfc2bacfe838d864ed40c9535221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ebce12510b0fa6dc3396584d1f27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac7208e9141c4c88422d615c16238223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391926b31126378bd869398014587fe2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b1a4d86c784d6ecdf8d36490a34aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def46da9fc7a97b1f4782a20ea65e86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5baa9bb152dc80fe9ba86336a1194227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a8f038b15e439b4536bde2264881228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9eac893a5b6d7191c7c8fe283191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022df69200127b1940361394d327ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1eb68b86b386a2748650f91ab915231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d278e2c61a4305bf19f6a7048162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036712679919107a76a017d0747929233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bede32825225a8d8e6047bf1dee3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f21ebf17d9945fd01d23c83d0b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9bc0cbf477c41f2f33cbecd9dd5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ab2ad346074b65a75e7e4ef9f2c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e75b9c6a70981e9584b3e5ddc835238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba339f6ff6d361b6c2c2a48fcbbb41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e71f9d918dee0d451bb1133e01beb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb3506753fcfff0c300a810970c4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ea87b2faa089bca8d13a82ea2c197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee149773afcc11638b98d7ae61485243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ed5dff6e38aadf280ac6fe481a54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9171ff137268a5d8284e7837547c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c04ea347f9df011265558569ca66e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c34c4eca078a5c14cd1b9ea8068e64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c7f403a4ca5a3c5a8a49ca39c9a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679a3a962bf61cc185d3856db5defb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be073c3f5800940e2361f5c3d334d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4edc6102f7a3e3b35f4493e7ea7782251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464224d614f40a58f5085493aa1b3a6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc47a21d15ee90d231fe4a6cc8a5791253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27343daf2a19f934dd437d13be6d52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f197ba5bbe05f04613dea1ab0a776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69bc348089b7e67d296a50205211c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bece4d7d74579d4499d4ced583ae89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66208b6ba5ccecce6dac5d7721b86bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a343258502bd3956d252aca9538ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222a2118d22b09bb40c7d07ab78d78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8fd830e016f2372a637c4aaafb28d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574ae829c6614b47a225f032ac96af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a284b2b475e3103e18f1a0e57e7952263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9f42db8171c8ffb96426ec5c26b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6972e40e34f018b521904c04db935f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dcffa304656ceb04d5f6b6d4c1824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729b604702d583c523e5667ed3d340267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaffd439cda932833402ea02f2ba2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97e249b0f918e452bdfca63be9d17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce45ea742f5770649f99d91f9902078270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c16cfba42c5ee27a2f1917563e14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f84d086233c670435b1430c79f1ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b135a7c7c472b3d287d45237b354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e665eedf0da9d3fd18f749c54c7f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c22ea0b5d3cfe574132e3dbde34db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7fcc333207c667895fcd030a55c6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ed5da13e9563b59b63b800510558277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164596682ca13f6ff2cd290e0c488a1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e148b2ae31aef71a2b054c094da87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42b4c733201e6dab79980636f1f8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb478d15249e39d8971bfb0212c12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081fa082afdbd870ff2515945feb40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c43a21a31ba66c04d56576998ba59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0857c4ddb7e558e4b0fcf84c810709284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc93dddcaab408a532c4cf923399e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61f55e7060735b75a975dd432b6de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3c3be1e209ed418786200de10fe5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe6b70ff8514029517ece3f95e50d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9462ace451ec7f46e1f5e66fddbd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3660b60e689dc7dea011f1ec83dccc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a86c0069b299db6ca2786821d5de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e86f7bd185d445e7c22fb612a7e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceec5fc33875f05ed3eb9b69b2927b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac44bf858eea0b468a70e39c66954c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf440477acc97654e94c5167ac6936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30604ce0c8fbdad8b1aabac463b8102296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686cb9a781f59c129a0d843d94151f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c507f8ee35e636c3c3f8ba966ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597be1f00aaeed48c6738b4ec3d7edb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c51b03bc2e4b4debb291190a3cc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91d74f29667c6dc6535940af45619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482d841d53f919c81de07de3d0c3d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b3c8e3fabda989530ae066f2274f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c93c9c7cd982eed7f29f45440349304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538633189b92d1d4a8097b24640d15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73f7d77aa6d51ac1ed0dbf7109955306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33027b18265f70975f77062b9af1c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637940149b21c2550fd79d8b88cdaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5713236df00db01db80fcfd6a7d4313309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95303243744a2c0473fee07f1607d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560cb300d684f1bb580128efce4a3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251cb4ae8844f8ad0674fb3e3542d40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d7462ebd1f83daa2f01ef63910d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f68137df5beec8eac646db40afa6ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31939e4c0d38e70b2a721199cfb767e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316739cae137d52685c1598e0c4d3ed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a599fd051ab1cbd1136e274833633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293ff464a1bb593da5fbc8ccf17469318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc128972e1043d603b5224c2e1e58e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b5bf24705136f5a705184e958d08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcbcae1f1dc2ee959587102ef8fa59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf124cf492612dd19f537be222b49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e31bc1eba803685a5f67256b56f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd883ae5b3ad9c8cb15ec4724bc7ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf0ca8ce71af1e1f19df981359b1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af468ed4752d073ff41a0a34dd3113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d411d87f56f0c0cf13518db79189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042fa2cbac0c04ca2b5bdc033b15e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983943cc4a4d902717dad05762b37d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f40ddccc9effa83244f6975db776da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d11a524ceef1286f7cd4dfda8c8f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcaef3340c6ded2cb302a8b23e60a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d8ab015f667af9379ef00c470c63f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994eadeac984d25459441f877db1b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6becf87da79288dd40f4d57d9b091a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace391692ff3403b75aa5bfbd02486bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f87c73bad603a4af3b6d21a573e7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c60aeaa63b1f34720d63a298a8a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e7488797cd38c1c597c1bf9243298339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c2a81b8bf260e0602de9666d10380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855e6ca078223fc35d23dde0b25f6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803f2c0f8e445cc486a504e1c3c7f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ac933f9e73483649ed301edb1ab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1de662aa619955fbb3c2ad0e892d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b39f0c2ce719d99e389cd53b84359345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563465dc3cd341e68e013e3acbffdda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d5f450ba0282916ae6b5307127af9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab8933ce9488363a0c245807b67a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c0725270efc56a67b139f550dac4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff446be73ee67c664e6b1b71e0fd80f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e480579f3a51c7cd7687452777af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2abe3bc90714375b23a526df077127352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12754ee8cc1c7d5229adef6e2261d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a2dac95c6efd81a1d587ea28c82b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0268e71c687d33e4da2c86807f30a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24edf6f7a1791738c5866b265345f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906c24dd4a20eb82b474797f61295e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe339916de63e1b67ad900538ec1fcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966bf691ae29cdd5aa20324bfae67d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c46bb50e50a3e91f25aa745c3d36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449960cde61e1f6bebb5155a78cfbfcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186b84c3de4a70313e0d8ffe25d7be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a444b6250122cb2430222b63a82f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89209c5ad1ce79551dbc5c51ea122364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ff4e0ea8419ae7eacce01eef6b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48817c0c9cc950835f76a292dccdddb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c33e935ae7a168af576952afcb58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649497b0133f6d8a3d66b355ef37c694368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c3cde2c70fd812c75a679f2e69f57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c2103b7b256a44e7304d995e6c1ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc41fe0896375176857ad952e201fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb1843af7c1d5e2979b2567fa91499372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af958c9e432861d11ee01d8f89acdf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3af97244c4f81e986577bd654b803374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d04b2583a3414b13bc24717a71d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46f0da803e475d0454b8066b49f96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b245d49e3396edcb7f836e97bfa64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bc684073ac9316e94042a8ba99ae6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4a7b06eea13a385e9fc3778d26f1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157bfc5e627fc373b3d1a97637bf1f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740786ed0b9a530d6a243533db7258381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7d7d48e5744d160fc3949599afe14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa66655ca06931fb706bfa6f3a37dbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529d9cf04dc74593e96e9cb31b35a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a043a1201dcf852e026a866f3b4c137385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f87302fdbb9f8fe11869818d79a01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d42d0601670652d75a4ecf0240d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8850ee57417b1bc50b65275b597552388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca22dcd635196235dc46f4f5d09b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e8a524757d2699a488f0cbc0a725390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a10da21b9e9bdb75499857aea8d8c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93aaf7f150388bd8f27dd4003b60e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70acf59293830a302041c3f3d4802b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08e7fd3221c2dd80a41ffca859f5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdc036f48f74137b30fed211f6448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94a7bae38d78e7d3ae564afa5e868396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dfe17b6a6a6715ee6e1708f01ee25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba67ce7b96dd146aa4e7c1454836b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b29dbbcf6956a6f415c176fc7964e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fcc6d52490f40b464b84ae915bbd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf86edada1d93ff04b5c85d5d4ca8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21480936b9391a9504c4ef8f9537f57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b1953c23e64a114a9f18f825a1ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47d3ba8c2bb459594aecb77669a53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c5c731f69495d306a056b31308c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b8c127f220c04cfdd60b2199a05d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a532e58fbc17c24b6ccb2eebdbaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc500642bfcbc3c218e5732520dc14a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1dbdc5a27bba878aa93be00302d06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541353d5216ed5441cde5a3aa7bb210f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad952cf2c4c726e19db3ed628fea3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105bc1cc3966dca567eaec66cd8684412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8296e874256f4fa26bfbcc94ec05e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd2e74cdcd16a39b3be8cec5899fa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45787f579642213589dbcca41a2d40ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73831502e1eeef935e0f326a78961ccd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4554e0f9dc6a0847d1eff617f801153417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee544f30dadd241cfd9e1c247e66ec4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807eb906a8bab466d93958af84c4fd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa91e017c118bbb085de8e17edcde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5883fa85832a29fbbea9348c8b797421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c727fb26193f7013e347d74abaef2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44640f971f6a62b7c667a5f6d4686423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ce514fc82bbf8901e07f7200585b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b44ea1c55e89c12cf43f2d3b2152b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e263418fe16385e7868cca2c1211426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d695782a0f35d6d046ed32936d36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4cac656ef3989a7a26f6dbe621c03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874dcedd8c49cb0f6d9a45641a1577d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ea0e4321667a856b4feb4ed5cb71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc93eca0c063abd7f237943c02897d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e2f8226cb0efba4ed33dd2697169432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921dd57f4782fa2b676df3b969b96cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee23105d38a0856e6666447273cc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ef0b778c6c125e4460be7b27ca00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e66df7cce00386655f3c0cc443eb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8b01f7b24fa397a1d9c6b824e885437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225404641689588e52b0af82b73e228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392db7e07215b87ebc6fd666517724439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec881badfc9f7bda191f01abce8ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d187418e08daa92e754dff34340b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a257076f4bd7dfa96399f80d5de2b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c2c4380dbf06dac3eb81f2b40a3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43959566c5cb2957523b3f655581c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9310c9286e9bbee4c17aa6d9bfdd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e68d1eb3b11781cb3ab24c512b55ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a24e0629773124ac15344c1262911447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7011047e24f981ba54b011d367441448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2782afadda7693d30b397c95f3e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04958cb9411c7a8c43e0b85d943997450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ebc525d0466cddc4fd49a27b9d7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb635293cb32cbc5fb0c090e86793e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e589c8210b36194f3189b5d69e5b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed59395cb8d7bada92598ed00c9fce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc35aafa1b2bf132127e6c08a0219455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad28e023d5738df574160f7b475c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35878cea10a2329ce6c0b2011aff9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048273264963810901c8bf3bca93955f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fcd66962dc06f82524abc76ede2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8abea9f3c4175dba82a9363d23af6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f545329ce6a59953c53b7b26894e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247caadc60859d3cf860a28877167a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcb8eeef1fdfa26d60872b7111d610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b87e271744a931622eb49b6b9776464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f958722eb098e0f0bdc77e40ff47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a23f5a84cf7e0e4d16eda5ec5e7c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9e9b5f4545b3222374a7ddb59b9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718276f19877e1c46c97b80fe34d35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706a17fbb982e3ffddbf72cca1ded4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0974e91de852c49ef1e420dc57d52f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea6329e7d921f27b07c6535dcd4ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8f9048372b02b624301cfe1f517e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f427df2dfb3549afe5ade4271ee7eaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b7a8c41c8fe1d28f738fbbb4e87a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb1d3ef67ff33acb734d7c697a8d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75bc0aade97debeb6bf01f3fbb4568476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df657735a8c2b86c8718187c78133047477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77301ffc85087147265f17376743224f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741f626f286d58240dc892408a56fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f3903a60100f9a053147387ba6fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac01d82f52799e5b08736543a61755481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055baef5769b90043cc0b2ea4b60ef2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8950e6fff19a3754d6c760b4a4a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec121333ad0f31d1c0bf6e3556d54ee8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aaa6e9527316f9c1e22bf0720df3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1171d87da3af7ac76ea7ad958895594486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3802b14cab1ec357568add79d51762487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0278ff3f0640e8ca9d1703f97f7fa7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8897c110f21466d381441207d90e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b72cf692b7a9d59cb858412a488d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d656a65e051e42d8e79d96d987395491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf55ce25574ad6dfdf1d04954a97d06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648ca00d3b3932cf891aef5853fc15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88311db96209ce6e50108551a83f613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f04290faa5080a65fc2673bd6701495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcef0824510eea6cfbfa5cb23eb9a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d2a8fccda3519d15a1c7dda85130d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11ed94d5135a088f5d1185e4fa7e35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41abaae46e0b301724a57051985c4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f223c69c612b7f19bfe5487220ee10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce3344a449a10690d2f26f5556b7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7e96fdf42d6c66abb301cd0d087a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97cc17db0fa20dd494e9e403374cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e14432adb32376eaacb8dac790e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae94c912e4e78ecad64a025cb7778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74083f82f85e3625f7ace63cbe8b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4794d720685108c064fede2cc85f08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60579d506ed51e5470d4f0bd7e1cd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6411f01780624cc6cb3420b613ad85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b1edcfb611f8f7e0b3ef6806be5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d481de48536cebd3af9e3151281a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da7af99a5d76a09a027289d5de0f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c6b8fba2c6daf53a79db08589ea05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620948ad1fa84bc38c49cc74d227a95d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8b03d622c6e3ac31102b2cfa2945515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e390596c5c1e5325c8582e94c20ceb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614c7c594cfa1faf4f31280de11aa7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9521d24fdfa1ce3fa62ec36e9069db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bf76e170c00e1b5216ec59ab30bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1ba326ff7a2045618897d9529a62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507966883ace1fb91ccd4108de0cbc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30effb3d2edbcb7eb8339c4ed6ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67d0f0dfc412e537dba00160b7ad02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e16f44f82df21f046b0f2a0ccef035524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9a30513e7c2ef18f4d134840200a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55966a5893fabd53fc2008c36593c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca1c363e3ee8443386075a62ee316527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e7fdf819ea0a3641fe06095c9d8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a0bacd3f86f93ef756adb32d14567529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c9235de9116cdd079c1ccc0aa2c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b08aa5690e89e538e3b7f0a921d0af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9372af9f3dcb9c3100f609c81f50d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046274e978654d1050b7e45aeaf7f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa927edaab0644fdd9b24040749f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f714927f6883ca93e6fb0b8554b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5838c4912e8780eb67e80b3c9c53d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce707ede59f2b84ab20ce17310b3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2262bb87ba591057c44dd18d88d3b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41e85932ba6969214054febfb979a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e158de9a7f92bc32fc1b98444ce0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f6849206a5c6781f8f980fe62bda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493534bd2a38a5b5021a63409ecad0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc246b029add2471e7d07e8a193613543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04d2de09c04f890896d59694e4b60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5f5bef1b72593b16b0a70f64044ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fee048e3e8bd3b3cc2d5e34825cd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe66750f7cfdbed167787964e2720c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a973f9e5ceaa91739051acd398e43c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b07ede5482b024b2758d933e1c419549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25172fa0b068f0a4d1a1c20a72ab9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7b87fb81ad065a2161bae02bc2e3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f814e02b015eb76214c1b54a2879552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2701c3281dcd404f168b0ff95cac7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893794d99076ab304628fc56bdfce6d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d6eb77b361aacc57fec6e001a419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f6983f5754ccbd9f36ba4bb053bc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a4d5a81484b731968be0a193999bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7cfc8515648ce12f86c1c4c2befa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa441c1424bddc036266912e57dc30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bc9a4b28a7d48d96c74b23231d57c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48659eb4b59df5a9eb2bcabc4870ae1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7d5a270a71925ba3c011c3721ddfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8d2b10dcf264bcfb54e71d8de5a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f552d9c3ba4cd53e6c999f8e15db89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183851d9b18a1690909cfe739db6bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa41d14f050ecf353e2fc7be2bdea9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56bc9a94aa224110a7c7d50c18aa7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb99f348a9d552fa9512cfdfa152f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607da881a265bc62433be9a0bde112f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04e7aea421bd1dc0c1f03be8e877b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434217b94f1f0a9dbfe25f91c401c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8830c1408b56e48f73f94aca85bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3800a10d6f905e9ceba855d9eff7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce438604ebb1a774e965129fd5632574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc9edfda2552ba8793cf3530f63a21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7a7cd31434ac18fc157fb41f0150576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d043ec9c550da57fb352fcfe3e51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae9558804a0e355aa8203fd4f4d92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7316255d3c8d97ef7432a3e89657cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201448b3a5e09a080b6b3ae7c22d6408580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acaf2d1a1f8de784f4acf7531da49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fecbd47590bd0d8e8cce4c2dcb5bf2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb1c9577528986ea3a382531c01be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ef6f0410492885f9aae358d3b115584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791f02e809c320fa46e03ef09c34d95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b67039b5f1f2597ad5e84daef1c31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c840fe83d83d41cf66f560b1695a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907174f43e94fca79d16a738fba252588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d426a27db43056bdd61d8b1d8658a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4eea0832b4bf79d9a2c5e97e1d8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50221ad44083d35240bea61ab391a3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619fba66c38949588952fe049f3d18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe4940c4f1eb9f6a96b53f2544ca54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42668a9c6207f469c7dde07ffda31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9deba2d92a99f726e7ab3fd71d6ed1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f17bb6783ef6f65788607e5b98371d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c67b140be89a1d03846a20127d060597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5139b6e9f23ffccdb9a58c8c46f639598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bc650c382741eac9d71058d942878599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919921e299b68846ce5eeb5fcbbdd4c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a783844cca77e0e62b3ebd03b7049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30643dc178744a1c2f67242f8e29d54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585b2f20c9f2010101cf45c4cf1dfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5d17cb9fd65e341b9dbbdb2d1da0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0218d0b67c1690eeeb21d0068bf67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135736fa26ca57ae3c9af70ef27d2f22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecac7668ed307e04a72c311ad524c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae752b77d21a920c94bf3713ebc10a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ee949cc0db7c52c5a308038943ded609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e502e1fced207f37c1df36eb1609610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd087ae82ad78ecb7a5869fd8d9be0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ad59bdf7a0be71483a0b36f48e52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c5f9bd7af95b56608dc220db23e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c7d46705cc7b2c56fa1de4685c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a2025c27d9c07f34d3dae8ff225c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652e186612a0bff3e03efbb14b0cb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05274ffa8ef765b9421790fd60f2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d46276a50b92683aeaea3849f43ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9de5389cfed813bdc9f75e4db3ad3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8240a4916f35a868f7e9c9a1b0c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d0a13eb27e6231ae4206cef855e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5de68051b9a04b5a0f351032f016b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f017da3e61db110c592a82687c4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d163ea1fc14fa1b8524ef6f73b62a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2ffbe3d07c0bfdc41a6f88c93b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6faae75d0ef0b588fd8d15b3693b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe5c141556b6ccd3b62e7d4130551627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b062f8af08ef81d387aaed6b1cffa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48921edde5eedd5182bf8cf84a312d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55353b82012ce5c19a5fc6bf6f360630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e13b60f6df266cfd14e8b7ffeb765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a4011b988a02f1ed529a392c55619632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d02ce23086c1ad276269b2150995633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc320acff6c27827eafda1ca03ed5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4423da8242ef9c90d882edce55b93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7b571a721421cb672c3a60c18424636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9783be77357b8ca0589e4b4996fb8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85423a9f36e03c008afe333bf3c08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d256a3beea670572f59ba0996e104d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b557dde044c5743cad8c7545c2d226640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7a2d4dbffc702e475ffbbf3ac130641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eedcccc2dfc9baeac0d12d2a2257c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97fdc158739c03b731c50f6b6c355643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfae9bfe2d282b00fbd3a7527f1c66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073340f6aa457cb8904eae0eccc3dad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade5f959ee60d56ae24dfb8094910bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aba6e43244924b450e3eaff2aa0df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec249916deaaab407e92f545e2f9bc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606d413015c08e8c3b8e6fd967ea34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71595c3ace526f4d0c013980bb5ab3f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe2f6b9ddfb67c37b9d9ad217f1dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e6ff18ab5841b5c73469b0bf591d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa36dc2fce21a5a3cefcbe3a51c9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a15a692a43eee4a28c4e285c058a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e52bc29d0b3238875f1c72f5b28d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d893cd3dbc54d7ef6b75bd51ed3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74efdbe0112133e26cbfdd400fa9f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb4012a049dcbe6993d3c4e164632658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560932c50cc00ed4b0d82895dc155c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d845566f7463f01d4d88cd99f729e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d8c71a4e10d6253c4ba460f537eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc2c7756f9cc45e470aea8dcb0cca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ece3f75954129844958280a1e2ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc02daafb781282dd12ae335c1cf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce360053fce6c3d2f012262c2a908e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c844db55f5b354e43efe250e1f3cb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692f2e9616ddb16ffae12108d5abc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a3fc1512d408350ee4e1ce8766bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbaf4f9044d150cc7f1d0502419e02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3449c4fa2fa11b30bc7ae49bdae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a127f9b795eba76b349ebc427f244671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d68b170c4fcc4ddd049d9c8cd203672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604b1d899835500122b76e675b7127673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc03bdc70345c0085f2a751701a3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b12025d0ce22037210592fd7fce00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acf092853d05438541faa149b4c85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c321ace42ddda83278e2f9a54332b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2fc15ed56809aa28b8adf9925cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ef3807c5a954c4e18231bf69ddea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a35991999ff02befdb11fae6de93e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417fe64ec97a2636e326e0b860446d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae7bf1f8895f55631eebcc40538a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d163d568fb8f9c347d8ef0e3fc150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd2dd7f7d5b0876fb7ba0a3762918684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e11e2004ef6f92fe671f6c5257c65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3fc0bf8752d8bae96f44fcfc16331686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb316f01ca36e9d1a017d550cbac5101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c611bcb93de102d4701b293e5010688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83b1bbe886210303e6a36a355b0c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fc31863cfe310f096c6a3bb14f76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75739a9d95dbe5e98be8bec4a751d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c570e8684a396298e16ea9bb007d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8137f6e6ace05b856a79e7fc98d8a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d540b083f8ffa46e9bc7cdd7b724d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920662bb0fa06aed377f3eeb0835ca3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a847eab24a5c5221e33b41953f3e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd108ca5d896b7a69281aa1ce4b022f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf36cdf2c43e06dc7ac4ef5326b52c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb547929652e9de730e7784cc9bcb1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d42307e9d280fd6b53e76155a596700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304013b3ba624cb849c087f9c68ab94d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce13b1f9bf4da997d171379f805a1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51bf985eab5d3d66ca651700bd16a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efac2c4c041e5c09c064ba43e14c60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c04f071611d1e171c8b3e37909e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e79f9ba5b6a9ddfb48cbf4baf46f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef5a1a2c47625d732bdc1c3b3a83f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6abaa754fb358732146a815caa74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4210d3787cb7da8418f4ba2e7cd94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a41173f9d9f786fb43ba59154dd99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd518138007eeccbb78c27937935fa0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aef51f3056a861b930299c169d77c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51d892a6fc00ac650ef0478971b95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b884caf53af38fccf5f1df527e7382714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c104b9d88c5980a4fd7cc76276e97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e429d6449990a5186d0ebc01d83ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002d305b351ba93d761de530289631717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd906f0755c773d8717ab1e0aa94e86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8364126fb0f89aa39fe5e6c59ac17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75fbfaf6f856b61b391b579428c81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11d86721d0ea49e53524290ed28e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7a0bf1e1a0dfb98daea91e26ade9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7f53d7170d0e3591ac3d186d8384723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480b36747a50a701ac3c9b40a4c1a07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d0e3efa0c0664d29806c4b6c62c8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd5b6999c08346d201e071872b6f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151c06e0b6e8a9277b4f0b0f67eda7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c5fc84bf775eea354bbecace53a1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d26cedec4e0f711b67fa558bf1dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515ff56da754bf5881292384344a94a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f1e484c60d308c95cc57073ffe0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea779c2c1ace1d3dadc998ec4a6e6a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec824d1aaa4f16b0c910c2708b81ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f022674ce86832c42387d0685051e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2270f2dd0df2fe4bdd52683f95ec21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c59405a57b57cfc4bf55411f259889736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7f32f3e6b11286e0958b4a233da7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ccedd6af9767a7f4595336872092c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0746b7efc5cc589d543cf5335cfbae5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3b444c74f31c29e37aa26e2e573d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaf4e44efbdf0938c3f27b6806a9d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a39fbcf3109b8b339f8c6ec182896742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caca4572465218e90278c5ea42f28c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0a6356134714178e1612d89489a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6044b8721c9770ae1b69755f749c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd757fda4518125aaa45fb0eba2ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b089c2cd550bc3200061c299552609747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301f4f76797a0d559ac5f03a8fe5e46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dfca449631c378ba667b013c864bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916b206c318a23a3a5f759fb5ce033750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874fdd51ff77404b31a6dd60be8a64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690676f571da9339dfc7a342071e9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a9d970e72cccfe1b99e9535ea8f87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9a89a571a9d67f3a0c7296d7bf6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71851a7c8edf2a225676413a76c5873755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd3a89b5c51ba20d58e04c0f8b0629756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eaace7a841305bbbecc4e724da45b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f8636177112a6709d8daf9871cd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b0de762a7c1a2748e620450523f89759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee285f2baa40ecb511838af8a6915ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41d6472cbd98c5e3ba7b3285ec68b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bad244979de6fe6602f712e1f66243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da3e42655f0e366ac4a11edeb4f0934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a576f01841198e8abe6f42a96bb235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77aab37dc7e5f1b6aa679ba9a160896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cf90143c660977502edc877a54c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003bfd7efc755f7c57cacc6f3f6c0768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d70f336cefe48949efa89dfd104969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce70df6ee544d0b25fe9c8c9bceed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c77cfcb8c7a51c3ce7816be6d301011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e4b99cb879bebf9fdc9a9b8d98ca412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41172b7dfff73b88274dbd9806c2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4c0afec272f68aea22c2c2f795d3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6892e1ccae419bb60fa0685290a5bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a336f2b32aabcf4e5c5b56f4da6cb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854234994477a2d3e2fb056f6decb6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99361ac4decdebbaaea4115c7bc5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87f921dce50cf3475a16f0de5118119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8d29413a1cda948d9304bdc1a28420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfffeb6da423786335e7ebaf5da4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3abf4aa2666cc26746d8d62087b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63811dea0ffe6f0acf0d90af51d57f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4b97e1b4d22162da5625411dbada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1ce2bdd24074db55d5e05d6be4ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25f8667bc4e19561ba7d4d3186534526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7832ae1e0e1944393dfeed9ddf7f5f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ccafa6ce3fa993a248d854cc4032928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903105c19dbe4150633077e43b8268c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f1114d4f593a5a586a7af61ae58a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf96549e2ed6855eed7918753e70a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5f03aaa317d3feb55c2458bd4394b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5de81aa4c0839a46212beeffa63333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6422aa4959295d71601e8e26f35e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ffe6c754c4188fd5d992f685059735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27390e581388f2b1c083a616899eb1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6252ea6cdc16700f371657092af1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4adda3632a12894699fe90775184f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d6c979cfa2b3f1bd82b658b4d0d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d7b318b100c4caaeab5e8e063cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecbee81b238a882193bb56d67fd98f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1f9f4ca8add99755dc2a64a38b7bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f002c2237471d0cd70ee26b2f1453043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923033a4db83183790d238713141b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef93d41987148c1e4a52d8bd2b54e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3e09a070bd2bd527276a0fef3c8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa14516baa5ed1ce4d8d8809a1a7a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55bf4add0f780942b0749620bb9a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588194f5a04aee7172caa5ce6313f6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad4fdc2e57a79e3f945b07d4d6c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc2efdd626ef557755c290e44a8ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aed923b105801f416e7ae72bee7e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06030080b1affe7398f1b156c20a5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d275c76f272ac81571ba8145306f5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6158087513190ad7019097322e3c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72900cd884d090f9249de0b7b8f8ab856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4fb12aa4e0ee947c3cfd834153de157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a332a969c25a40a1e59c1d6abd7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f9787d31e7ee0a89812599bfcd0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f806c5c8738c45bcc1c1f1d3773a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858b70415b6a230f6638d85284046361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e504d737200c0ffe1fecc4f08995a7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ffaab37f5f169d6141684a6f4c7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc755d163c21b33b88fb5fa423ceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70011f5aa8d72b54a7720a5bd9bd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d838f7b4329ffb4be848004783f3a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe94aee615276efdd48dbfd1d769b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7d6113917af3a68a0147b091e50168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda04e1a91da4daf78745d364aef2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33ce4d179613247e2625d0b0abbbbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ce765f4e4977198c78fdae53ea6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54a75bd1e9682198b1ba8712178c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ecca240c44c45fecb7befb8e23be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cfb3cadb0baa365f557ca89a39e4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd46f1f9d3dabb96977f5f0c6a8bb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a4a096b5a70be0ea617be3c79a33776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d196e214bf61af7eb0d88977df8f06577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98c48d2cfc5e0a98d1e7a11f0b24578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32854a1b45cfcbe04e8b5c0e321d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd43ce4ef5a953b714f064f6d249880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2461db0c50b6bf12052daa13fd1a2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821505cfee40ab6514e34d7479cb5a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a86926d60410a31fc54dd7fbb50aff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb91f309768b7c0bdd74865eaec2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77543847031c1a879cf0ec7a798b312385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b3c51566fd03e423901b15ecc71f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc867f91fc612cb3652a51d43aaafb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bb35d36ea55ee3fb5d39bf35c05d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93d692fbd22b25061256938cf685b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58572d3439c7d84626b80678e6f9e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223dfac51fb45c2d456af56fd2443791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ef50c7a561ca8e6191265cbe9f68f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a59a0b96d2322b3971f82eea0dfe2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b55f8bb6aa99c2f2be9063fae291094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c136d4050d8697baed8575bce898a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb748f8ac60b3f1c43897992c377f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a37296c2587d77335f9566ce658b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a28289382a4901b4c74317355e3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e40567f7804cf89aeada078e0c9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890758ef50be231a41b2c77c84cd6224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a18da704d65e0d5ee5fe6f656c0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07ae97516d165382433fbd8c13e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff509a28436d21e77395ea84d8c4a49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8f641d5d4fbc08c1075c42742a70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645577bfcf228dfcdd0a4c07c3d6d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafae9a976dd0c8b017590a16e9de54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c377dc9bef2a632d9b2df8b4b55e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb87d5035f642edf0930f94d6cd998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f051fecd74fd89aea462300b651f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b693680a7edfbe6234f5432fc083c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f53f27bc4eb47e63258362ac8de5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875852cf19ff522529a9c1685d36221e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f806a9956ce76dded9e853ade1f22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fad73449fe61ba14ddc0bfbd4f582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e20d208976e2c659159953b889dcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e863edf9f6f0854101d6942f4ae37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397e31ef3dd0c056cf140531927830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775e73d1060943a730c15db1b761bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c41e95a960c0019f8d81ae13ecdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdffd55c67bce815364a249bf2130a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7348bc3b7369a9ee5f6fc4d2e621121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc594a6a6bed5de87734e620b6c86d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53658e750591137a7766f7d2f703c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40515d23f0d96d5c8edaeb8a3903fac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca3c3d944e3e47f500548622b58a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39ead4912b710a86ee2acc2dff961126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0af98fc0bd30ee6c5104c52f625886127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a375a80e69ecc3dab33085afdb8a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1b0d1c6e720bb9e84ed49b43c300129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5170c9ab5ba1cbbe1d8d544dd644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb04f9d24c562f19915940b7c0611b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfdae0e61969122ff1762407908845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e1877f20f90cf57e17c9753bfe951133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f512bf904b65b81cf27d1632060ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a778b48c092e9d99eb8a9d09046c95b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e8b0f4810f1801f01559b531786e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab2ccbc3342a969fc63c28526f606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5335f8e7ccef33394b096204c1787138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac34db8a7d0bd791c422ce91ce72e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc868a551f7f9de341c8536cf5199a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce870fa69c9feaa084984c93f9e432141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd7aec67d71207e017afce1dfb300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d3ebcc90787f41fc064d36579f04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c385ada37ef8971bfb5c879205660144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a333269c410c369d97d6479cdb9ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d7d631856f64a1ad8469a4f53124146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18bbcc39d21c6efe148ee5fde0f55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca402b9cd79f710d52c3ee249e9e2ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f41b5c02b6b0656fdf2f23be0b32a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814949e31b49eff610e3fa175458e01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f712ec31de033e0a493cb4c6b85a45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444afe9108ce14a3b41389b426be1b2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67488773ebbf096488fa091cfe28ad3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8da6d4d744866cc8e31ebf976f183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78274ee0cbdfb1c6eb862f0c3f1da6dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c130257183bc70eef0ef5ffceadbab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7decc701e30e18d32c69886d28d48b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67293254e9c08e87126568ddfca8355158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a857710482978ea35aa2caea44bf31b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac974944108295b92e249adf0f2dc04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e492a190dd4c5241d9bd46d9342c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e06314e2307cd1fb10be53449a42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876fe6cf1cc64df9e2073f41f33114c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1d1d23e04bf7b144f19ec6f8a10e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1d538863b30cc73b2fd3436f9a92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a91dfd9499dc7dd653c1cedd00693166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177906a0564cf9ae71c3d33eba233d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88535b4cb149ab3bc178ee6299786b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e94288fd8f9501b509a9b31d397c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487eec7f8254e186b346892b5bce6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625377cde4b366cdbda29ee8c4f5e1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e29d64dc296eb171648d66acdd42c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2b5d4500f625bb28e7a294b8d534a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86d1cff3aa912824107b36cf6195d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d930eddcf4b036b2b3beae2789cbc4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f32ade3df958aedbf7e2ddf7386d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f9e600ebbeafd3c37278e5977b707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba97f4751d52fcaf5a4c42b997590178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec323b0ea77c57bf8b09eec9d40a3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13c3526d666091f93a7880d4a738d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a0ff195cf28ced2eb655087a9098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7257da192a6753ac59d43214b4d198d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35ee17dca18c0c667eeba1af1e21fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b11c9548eae77230578eafe9d7b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113bd74e5747dd18733f6cb0f238118185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5052d76505f671ed4944fcceb1394186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938939655584695824f7e3343ff37f63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce71889ef57ad4e8c169f83c9ce7cb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccc352b9a318acfd5801a11860d62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6e086a46916d49a295eb53fcec9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72f8ad32a2df05124bf6b70fa7f24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe72d2c0b71684f836919406ca7e25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532879836151fc4f36b083dc7475aab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9a1f2dfa1cf8848cfc966441f682d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe93b696c505fc7b8fb9f9a322e1e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf28edba67ace3e8e586529ab2935c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece268e48f0a936110c6d7e4e211cf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7133a7a50f31c243eee7ef68a2ccbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424784ec839e73c846cf266b5b6151199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21298bd673993ac22244dbcd146a92e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623fd324c5f408efe8aa7218f9bda9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b9f416e937d03f3c7ba57a4b3b72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b98167e899e9f930258c5837a16a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461faf43165581cf555e33f45ddfe0e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c806235ac18e0ff1908fcd5bcd66d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5356a98ff174e77d4fb1c6524bc427206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5cb1c29fdb996218e61a0827e67a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b911b2cf3483ab4445cf7e9a0430d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e78bb80abeb22c8b743226b49bc20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58079076724adbcdf12202229feff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2960d032a6fb97cde86be74605282a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfccddd878538826d9efe6acc7c03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90b55f86a8b5928601a06d8379c585213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9194ca5416d1d22aa95254a549efe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b84e5c33f2c005fc37de0e9bdfbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055d8ba31faa545b9fe56b8b0ae953216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1405bee562c8218567ee74b939b2c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce532af99e64919c4b3a53fb1af906218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc306ff33a33e663be9c8662b32578b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2eedb7b99f66dac069b6ae11ea899220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e02463cb7e3902d8b659b708b4f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18500cb22c6ef89cc0fd43c864a22fc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807ea6f7b4f6f4968a946301a03aeae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3b604fc5c357e1dd9343bf7485c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104b239ad78ce24b27a3c94920ac11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b5776623a1b9fb1b019ec0f5053de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479900b8b9e27c59e91ebd5c2f37c5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943182f3a9002a3eb7045bc5fad82f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11c787a1150a94a1ccd85ad110a21b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3282fffc8c4b7014baa3ca46a907d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c3618b32f54ecc9d5e393ebcccca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c55884cbc0b50d31cef80a13cb1172232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6aaa46ac2b41b0bc93c9fd232c0fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de619ffd797eac6f88325492bf59600234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd63a01452831c212825e9d8870a541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de61d90ea7ce4911fc6cbc93f30126236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b1f78bc55d3fab62454c6f9eeba8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83632111f0aa532d56663f3064f77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06906f8827401b63f71ff222a6fa683239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f15c2aebda29447cdf6c59b8dc125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884c9f0ded7cc6724992eed0a698fc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930737bbcae8783fe490b0ff145375c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065ffd132a834b7b6b8e2f8c9ced77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeebe2bf5129f582c2b8f91e6f328c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b4cb1a40cd7c736fcb18d4e67828245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80392a68d8347b949f8e19de92e49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79904ea6477c3ebf515078b41ec51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf449d63f7f776ade44f780f0692ecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0aa0a742797b56ee6f51aa1b637c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88216d7337c954183b2fc97ab69aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c2aa15cefba2a6f372756254398d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61f3111c981d5d251f237e20b2b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf2033ac6371793e44d04699422f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150a9f855122802fae6d779c51a56f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e29a72c50efb478a363a3d0f12f307255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4932b49c97c5509ad77076ed506fd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049294f798ac34cc8a95678e5d3350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cbc99c23bcb4a579cc48a5757b871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d7def1457470228509e6beb39531259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff46880c32e4c2d5913d78fe564606260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673bea2031abafae2dd9cac9d53e026261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723bb6df68dc11ecd13944eff2f9cf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5306aac8ae91209a3edf09ef2fa58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f6dadc72741f3581d047b30cec01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526cc46e63c694497b5e0eb9635cfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134e77348c39b814225e85794d7927266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd578bd0b9eac9befbbae3184243ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39091f402396b5e6260c1b1837322ef7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee58c6c24fe4c095d978c762ae282b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec0d5447f5fdccc23748d3a47a1b4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824da63f2a762ad3d077c1843a8c06c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b945e7162905336bc5498fbc81d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56df46e5dd978fa6a2336fa5b05310273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c50d5562e74730e701ff643ab525e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e3b293dc38c90d4ca735830ace24e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f071c536aaddc85d5ac25ca614a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46966250c19406152921bb8ce06693b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df8e428490211eb31d5954440c10d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffffa393c54499bd2ce20716a7c7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a4ab53c332e5f67e5b6a5e594f49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bba8d074f8ac358e732aaaa2fa98a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec8bdafbfbd112480e6f9cc008d72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705c3eb0c4ef5f7c50234ba7591e0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7223fae2b9db27b7a576296bd8e1a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17e8f729c5b986140bd44a474e5cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e07197dd36392c32652a0f701706b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d9f678b9228b7083a8e4b2d10babe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db516097245f36ea1633dcaa1fffc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631df387ae733b2a6f065e8383fc3de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb4c65855e8fed4235a00da09f9fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404ee35db66c27d3e17c02f5e7ba07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61517aea2e03c4c08780b54f717423b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c52b8559784231b25449623e1e7a1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bb44f0882ca068c7732973f36558a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ae81df3776c4269ddba1fbcba837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e172150f80fd6c81ead48d52baa28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d934c72337bef89b3fb54b1b954d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a19d5fc930d8f08a7e5421a759fc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc320abeaeaa1fd39775ed72fa2314299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e56f746a081fc02e6ae4a374f37a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6afd1c83a6fdca0a2f6de6f0007b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828198cacb1b59f2d5e20e46e0ac9ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334236749d49265de2940e6caf3d97b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dc4fab71b4e8af5a5eb1b0e207857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9cb7c96ada1952f33c4b8100ad1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e230d4d15040a3f1429537b1df5ce37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65abdf22107c5108ed81824a24ac731307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec6b16544bb81b58cb7e5bde5409e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419e7f897da0422986a8628147fef60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e9903466812a5a837fc8391f25dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af4638283fc07548af2c4aa6843af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e608dfe356ac8e21692bf58da8ab0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3e785bf995ebc232562b57e72b48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b17ab70dfeba23c5863709405de6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0059efecdf7c032f8cb72bf2a1b4d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740dfe65691c25f5def69a91ebf3a08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7588a97385f70235487dd8fe9aa4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b73c417bb7be9b47955c6369e4ed5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f14000590fa7e8774a1107d2b529a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ec3d5322b29bafc2315b0c4ee51c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caf25fbe6b597187ac9ea7606bd146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcf3a9b0576daaa0e9f453fecf7b89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049a49b2cb11ce99189b10e3e628f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66a9c95c76d3682a47e47225ecfbde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35ae02f44ed40f5f7d7f0a45d6a35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbab9fe55545710270972635ffa404326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670f608f3c8bcb7177e908356fa101327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef07b0c3f9cdf8127b8c51e29696e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403b6700dce114be6f395b45f2f5fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495374e4ccad968d41fade9a3199d164330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be47835c2b2047fd14c09bf27a4301331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d123b67f2808df80da49ede513ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ff6ae5a844d15212c85f03b159602333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc944a85e15dc8784303245054aad6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4646cb574d482e742dce062a9cfa51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a4371a27cdf4edaa66661a6031b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d18358452fd09c18c997d8bcf47bdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0df5d711ca8baa0e9a3ffbccc5966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f168cfaaa7a4a868e5492d95d888bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ca3af815295b3a079aba196c46ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbbe5e0daf05df38c6ec08a4b768da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d3f7a1ff840d1b1a9e089996bd77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be53e100064167d6bfe62867cba34d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29830623fa1b09aea5218122e56aa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc02383a0109080af27e5d9b18c6e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10164eb55578504f82826ac2493870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080cefebad30316725197bc58d470d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c01ebb9f899905cd6e388285d08603348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9245eaf1ef8d64aa9b2f7cc8d0289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99a077a49c30177f0e74dc9dd62077350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a0031a0862b5757ea3bec392a1112351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df439cb00f52f7b3794bb36f4df8fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4910770593c98d84d1d5b39111326f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a151523fc24947df96bc40973d066354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb01e8b06722b5a0844f59690e6338355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f6a5bc6c18db83c0f5fc0449d21d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1628060ea5d63d954640a09ec8b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fb897f53e0489c342ab16778c160358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec4c426118f395ce7a329f8ec40b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b46b0ed5352e4c44e443b3f61db0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04b98a61ccbe2bb66ceffe05567e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d470ae1405cdb8a87b15d693ec0c3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499fddf927ba8e230d050136aa540bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8125dadd2e518d41393a102ac6f42b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d958d018c52ab52f07a0ec3a5ffb19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ce7782cf2db5fbb1cd15085078dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d05ec0bc0923599f0e77345b50dfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc88d6acff4dc98aeed5f58aa72754368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ea2540b2eb25fa7b7defe4d8d359369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b9ac0e39387aa676eec229294213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f28488bf9aa998ba05520414f94c3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1904c24dbd501bbf1110635702118c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a07e45234bd579f16c1d6d3bd9c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deab606aa7579d6e4e822df392bf0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0801ff04ddb7c9e0405b603a887d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927772437805074d5bdbf796ca4dd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730b26890b3e83464844dc8f910a8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d44e5bc4e567c5c25670d45869ea1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b8ff5e5b1fca83c46c0e01a38132379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273e96e4bb96cac255ead644ef4ecf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580f7ebcfafada20016d3b2f5187bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23fb8bcc697226f44dbb59f110b569382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5650b60e8b704614884bcb89eddc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158cc9c4638bc3ace54030f2f0a124384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ee4c2aada213d9693ae3f8030e5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962628d941da47315105b7f73121807a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d1dec6f4cc7b774898506e9078ff9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22988b0f2116565724b3c3f2cb4e798e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e772cab5b7c2d15f7e3caa66991d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc0ce52912ff65da8e4f0dda54335a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964db053b7070fcf78d13976f3d782391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef0ca9c638e573145ebf1d23b2af4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a99628bc72aef9be025374c636ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb953378851660f9ce77f1b193c9b6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203af717b33389716c9c90abb982379395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9a044af57e187133cd0418fb5b44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f812f60dfe63850545cb7335d61e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7745d88b4bd0a111b68e98054a99a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675f4ad210a355263ab34de81dd78a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aedcdf9dcbc28ee7258f5c0b79b50b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa397a6d9d744a026cbfb20f4edfc333401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fedb3ba322f7c58a1a76a93fd631402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68bce98a4f74dedabf50948c80894403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce5c58fc3c095f7215d88ba0b4ba9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387908616c0bd81d6d2ef62ed3c751a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a81fe6f86d3934d806f02bee80de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939e8b04414658d9424da17515bf254407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab09e570c62446d0399003bde0e937408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa61e93c33f29c627538047ddf9690409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6a0f7447b515c4cdfe649dc18127410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f284c9e4c50a080052704c400af92a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0eeebf0dfa7f6e021ec29dc4c46a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1683ab8bbbf67562d19c446cf510a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927751076a60bc27b8535d22f26a529414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0577200229b95b31e4c391c898b938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d3106ffab2a3b4541741ff0f0a835416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb84cd0a08626fdcec78bb22a1b9ef6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdd639965e4ba2d26a70fe6db38c90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227fcdca34b2d37e31cd120f977c9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c71acf6e8e10a26e845a02926b36d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d959941c634617fe12dce4b11159b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9648e00c9308a0fb40cf1489efb640422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d5c88e98b35c87654844cc72f6a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2c232fd4274a65add20623b16d9c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723fd3578c34a605c3c0e293e4f1be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564d0c7d0d1c805a4ce293aa7e02c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f93a3565a55e640cb42f0bb2b3138427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991cc292befe2ac7ef63c0365c29e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b53d30121067c6da707f89dc82463429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef9ca443dd6e9be862f7c6a33e347430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3a91ccef3e2bec506b9d2dfed16ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acdb5a355e282bab6af502b5f19a56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4ff0bc2ac77c800dce0dba75e891433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcee294d52838161f15f86cf6010cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741b062c36d63706e9e6227e10dc7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3f82b8a39c64353923f518ebbefd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b7b3b0ee128342d48f8dfdda9654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b7199cd2e8daac0e698a00b08acf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bd4f977a602b893875b534179cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af78817e58aab8d79cb8c3681664a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff116e64c93352e2bf4c0f38665e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a5d23788681a8071ec328ab24b92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183871dd425cd518d57e4431a74b9f3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0d13a5b1f09d1f4b9f5c4584c8bc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1129ea0dfc6105c98460d9c2367978b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc15e8ff30c5a89ffd4f907179dad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e06382377482660934b6f381d8689447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175c26d8d80d65bc2fcc1d56f31b15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224205e0048cf28282e7b66f5897128a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308236ed3b83d0ec4dd2e74b4c06d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c942d49d2989aedbdcd2536d774c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec1c6ceeee84f21e6854c96bb1c6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21600031e9c24dfd59b993b16c3b67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b53fd1b2816bc2e20d96400304069454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ece531f322ef867b7b412f18dee4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e31db5325052257d5c418b101728b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cff22adf02307d5767d607b04c32e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a646d771bfd59a62a60a179d19b48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4ac188476c0e24087fd434557c712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c4223dff6f7d4daf73b839f9ee82f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637b240c72597665e4ca8564e19b81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab7a70acdc01bf390ba1d08ceed6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b25c7ec28f5f943797bb00fa9f7a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f663acd64459da53e5c8e3f3bf739464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a38de7113a03873a41c43e2cc67ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23b97f454d84e8f9c8a9eeacf526dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eab6d22c20c19454b53186dbc1564e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7d4ee9626610214a3bc48c224bbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1df5ad81e6ca439ae37611db4f585b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c669602b0180e6fd41e36b1cbfe3685470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a76aec2186da958d437dffb6db4f27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea6ec7627e4bfa35716974ff9d4de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3bc8dd4fb88bc3b85f28d2de8ac39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f4f0dfe6805c980cd176262389f9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9b008224871a7decfb7a37517036475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a2a8ee1aabf39fa5a786bb522ae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8245936861784bec71cbbace6e7e181477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b32649d64eb59fc07c20e022c8b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f38c367bf8ef0863a0b084430153b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346168b73b8a3cf44c13952404d15083480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc96c2c8d9648f564c58861aedfafd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc463adde2266f339724918d2a43b6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d3aec5a1cd0bc78329c1e280acc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403e5cfa393d33ef06e9dc9ee512e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7b4033f69c183be6856bf487683a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18333dd74e394818a1b4b80caab24502486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be66877176120dee2467f4fd27a52a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61d326d02a1d9416dc4573f535d02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874320049d547995e4e8d83b65866eee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6bf2694a32f70ef0e6fdff68619e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f2d189bf605d265dff58af91fed3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d4f71401f6bd60b806078ccc9154492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaddaf0c31bbbf222302f83bbe4a390493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50482396b76ed7ff40abacc197f825e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb2133a066b148cc5906de2b9f093495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92f9d7dc56212921b37bedff08b41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d2fd33a52e85f1ecc68372d55994497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a5146c9d7018e3cd42a7b9342b3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7655d139706e872be7f8717c33df0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73463c7d3146de0e63c839bb5369d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985d7a8d75740597b9d6d37d3d3a19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63423064059b160f7efcce0805e9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c38a44ed7846d2d9d5cfc699b031c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2732f4bf163b7ec0857f86c17efcf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459987177a94a3a46a3d4c701040c40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee72548d3543944c74bb20da1e6eb9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e200b07c99d8f6662f9bcdab2f3946507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461401e05aa65e5e313b2346e4a4d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2909bdd86e736173545d7726f794d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5add6ba3c10c8c68b30217281f14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5542c069f0c1263d1962933359e1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a611772984eb95634d2f93aee461d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7c27e4e21a173da242ec5bdfc69b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6db7f4cdf39389f7624084a8c73dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4c465d1015cfbec611d4303f83d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253054d30549fa601f617dd82be1c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08696849d7bf66d575235d29667fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3f81356f4edae5f142d6e9c6064f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7c65f90d0ee5eeed2dcb5f610797a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098a2273431d35901f0c6c620db858520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b1e38dcb104b27a3109f29556cc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b606139f4ca0ab1735c00d063be6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae580d29004bb1a219d0d4ff726f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e29abc7e34235db454ccf47f4dd49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54edb3e8880fd4e9e4426da62ebcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886cc01b293c129a213d2e2e647b1f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e692c3b1c016eba3f53d56ec2b8383527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90d7350e36550823c33a9f2dae348528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf3886ccf295e56c6396ca674f24c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a3699250fcea78ea11a20a03bf4bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441413665ae795c90fc23eda940079f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32564f96c02782cbd1dde712c07cd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a1877388111dc18e909ae1b9deb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24170280a0e6cf67ee9853e5d729a5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e4299041597ec0273fef9305d917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77400d3fd63d1a8fcdd0dc24f59046f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f0ed20d6172ceabaf273fa806ef9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70baa67063b4e290d2b93fd1b9e100538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e06acbadd4740e4e9ffb1c05bb27b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a100101fc71d04603904cf327d47e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825391a5aa917bf012e1533b0a79c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9589e28c5cb200dac1f1fb216339f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22139751bc3854a9b790681007aaf444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052392fa2b32ee0ef97ffdc425bc7ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f101779bccee4a38ef07b038268970545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbecdd9cd823e96a7a5f1fb9d0ca190546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333b248f10a3a4aa2c80812b173036547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8119fe1d0ecc04759db1220f6c19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e607b6342168357bc82a5560b368549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2016bb5e0da6610315ac0a557115e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428d4cb157f93c88ccc00664b582ae8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654393d8bb67cd58f30696dba7f4bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35133b6fc5e05348499714afeb661fa4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50cbec8433917978e6581c347e110e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae77275aa16af494b1d6d6f91936de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f98fd173beabb766f24e6961ae03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdaf179c5ab27ada99652cf101386f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265ff602b5e89eb78978a23fa57f4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5c2ec6dee639e2e2e5119dc3c1d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917df29f265a0d68786610691abaf74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170489b12b1e7509d6b68ed8c1699e4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5b49108638798de96ea3ef83b700562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53c8917ec3679c1cad8cc207027834563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ab79ca922dede047244527bb7b29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662d1b2e3718f839c1d195caa920ae4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c1816cec50b35803e3e2bec94a543566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed78fc2e82933940428a99ac9ad749567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d4f989c8fe3728e89ca904d40db3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5047cf56c0c52e09134711254a993569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e0be14d3eb1b5cb0577b1bd8f530570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa005112f8733dd158c31f19cb6c51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827685e1c77b4134bf844356e61bb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51395905c58ff0d86ef847a7a9067b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3834a9fad133db7478fb9372406f3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b02624ba7c5a6f08805088619c6d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1559b152cf360f356d3852b7d86a36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd97f8bda4371b5251c8e9b66d0e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f97b9bbf48f1308842c41d00468ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76751abbc64e27ee508e62f875ecf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72de70fd46cdb1e29badbea987a7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de7ecdff3a9e64337eb420f0eaee5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9ffd7da1d8b2b1aa83f837c540e14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2d5729ed67aeb689d93c992f7437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff09965196099a740e5cbfd190a21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f130a3ebd3d303410550a86eb30acde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3999edd3e178b71c18fad35dff830c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8af4366384a7142efef93d51aecd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0afae4aa6a885d9a0ad5e87e5828fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0304e6fd01708a0f4ecd1fbc8b733589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b64f2085aaed2989d466a8227c7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49cb241e405819f63212e7f664949c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d1d963519060a98a1c3605fe58e6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c52d477ca08b972d5eed5514c8d5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a02718fe6b0b569b6bba744d1344594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a77549aeb829c5e77c8de5953808595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3180b2a82c1e396d16080787ae03b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb191dc84b7802dfa34b5248526287597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa870e513c03bdd3f0e380af9545c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c8c5b7df174602d770ca2e26d992599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c08c8ab275fce90bd2b1e590893db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016cddbd4f8599a2c089a181c46ded8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9fef1947ab7fdbc4a035c8bcd4d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0995302289998fe417a268e4fc27ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af7f3df03e090fb69bd027a4c33940604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58455f1c4cb9a846478a1b30582a904605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ee109353f0030cacc72fa8ede497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00aa77e7f5c49410acd8b94208c84a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393a923f3c73cb95a8821ebc06ca86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30bfa02ab0dbadf711de8456325c78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ebe3f0f6a30d8b06a7bddcf56135c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625419fef14329bfe9e903b0692033bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20447959abcedc87855918cca089f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ba7c056af72ce8375e7515717b77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458c94e6acc4710611af39bb35e90f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14228f2044ece5c9130a968f19d68a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b409967d1f2f7519c8f53eba748bfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a77411faf6093cf496ff965783fd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c9e18944f0a5a6f78ce1b6e9bac26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22626cad1c10f1883ee07a8ca9b216619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2de00f44c3606abc3815fe3d491a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d3e631623a287f370da69ae3dedec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e300495a2650a101161e190525533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5b65366dcf30738b23106af5cf8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe44671fc8907d6acf83d42bca5e0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5898cc1e1f0bbd0b15e4689c3c53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec20daf566d450b9b62463e5a32c53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91049e3679406023eb3f1e6eb9d12d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda3fcec74d1d268c8c47f7c55df9a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac82548c3a3d6c8b5fcb0f593dcb29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b027fbcb8c60de03a3a0d1c8d4700630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0d69bc474751e417cc11a051a40a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ccdc7ead68cb5367d1bc56c5696c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c067ffe957149c04238e54dd63de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8dd28e428e453a2eee1dad12d79a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef7a284b5b205d394ec80b10096fb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab2f0e1de41b214cc80171b25d420e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d279cbaa057773fba8efd1c4e230f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c4929af5fae7c1cf477284d2a8e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c09725855ad04f290889aa78597b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0345fd7351338d08b3d0d8998317a3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c365dc428313f2ba6b16cf780e31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855c241e4f966117aeafe513a481f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cbb9415201bdf10af670731fcbab9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824491f8baa09e27ef3c24b8b842da9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830370ca3c0f5bd37b6dfcfaa98105c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd536e5ee6da3df72c771481f270d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a119a14cd3b2aa6b2b72ccb333bb9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09743d56b7199e86c147a0f57777db5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dce05256ab53eb34f8aa757f2855a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94d967e498d9e8915ce6677963319650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39201ce81c8d1f1d69a4b961315c193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19dce7950c5994ab88f9a118e879f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd41faf06895fb29d280686f5219a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a3c0c39c2fd4a61c0daa5995256f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aa875d6f720b08b6ac3aeca30e13d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2410b46e2a43dd6bbcfeaab5dd80b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffba4ff8e2e11663ae2449d4b19833657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda65be4641e8521e12fde62d9db351658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d280108ff93a82af1877f4c728aaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9740020b5a7e73fe06ba367f804d23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d657c6564b30b2675d95ca06c1f072661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831cac85995b274c3c6a6cfef5705e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df0b0446c117fb333bf48a6c6f87b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a73fd0bed312f12d1e26c90f836bc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096bde7f6774ebc1a203986092c4fe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d2361cd04d742433a511cc29fb96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab938d88c8fd73e27ddd991bc2525667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea07c29ba496d94095f6af4a8e56dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00229a1a43bd18649fba1472023c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8554c8783fc04f5a41967e0c76c2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c48b0ba885a6b49210f09e89d51ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb6cb9975a12c821a897608f594f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b523b15c79defa63fde93b31828ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8fc844a90e064be627f8a40995ad1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd35464df8133a3449412fb200a4e6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bad29fbd098f23efa40a6bc7bd33b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f97c77d5691504509b6c49338d52b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18404e4fa70177e1db51fc7f4f20d64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f643c847e065bec9b07f11b0b3db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aabb74b8c6c73e456dd4022881e7c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f665c7f4986e6830e60197c46bf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1f2e2b72fe7ec9c49e6fe5feaefb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353161015207bac3f771185a8646bfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e7f51a8a34291eaa148e05920f06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40533224a5a94261c14aafdd0b2100685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165361301964e6801ccb809b17f5adc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526eaac04ff683eff543ccbe5ff341b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0716f9ceadba1e467296bf9b32fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47558eb90efd0c93a615078324a4f56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ebbbe50640dde26d3c49ef3d87cc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce145a291e7667e079e5c5f26fad79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababf75cc655cfcbb74d600529a35f50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9051dcc990aca02580bfc250f6cb5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876e6906013f166637acb13b1695da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ee9e45d7943531ec5fda668e38cad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867572ad939eceea21cfb5e8c0a79f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497fcdd7de3ad6d2ec23be6a5d7d7a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e586e9b520abe7bc7d7d0fd9811b8ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22abd3b9862e365d034805e643151699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6cf431763c0296b8a03089433e792700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe8888047f81bb1cafaff8076a318e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b2d2d01bb391d281179ceecc6845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98722c5e346ee0e2c7161538e33ad4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c425ecfc0565837149010da885b8db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366868dbe876eb40c3e97e8a51253f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c30a466693f3c57b1e4c3a1d1a60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1288a19da2617fe6c4a20f470978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159f6e7f2f613092dece4cfa1e9276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c0b4371dace32ad0a36f9dddc2a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f46f4040ba4b4553827afc27035f97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12d256e032ba95b48dbf5c94a8ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8543ff150e0ab701869997639b0898712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834757397122b8c9ac4adc6708bbca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad551678268fdf14194916fea78ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877700a4ca79c9d43d4d71e029507e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a6f6a35c79097df66967de4bf543716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ad485a100827c741801140454aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0db8c4a93e21cc9a42283475e44e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa48d888cf7fe351405ae5bad3ec29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453f375a7c6c384efdfa07e11e3091720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e41ca30ba809dcec5f53715e5f3674721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2120bc8b97cb9749862a09473770722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f79209552f33bca23bda5d451a1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31895ac1617237e15183827196b45516724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc9940a3008500993ca616fdd52b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07dee55f0d1eb0b49ed1a7880ad400726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938327f8ce0f7d237ca260897062d76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dc5b0ff640d558fec1ec8d937f39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c460c0aa74641bed71346f6252c2ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55467fe572b41bbd6c67464339473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5333c4165bd939ac3b60e4cda2a5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e48835a9e2e59d7d0472abecfffa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558c3d9b77f4f463b2575b20881856733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2b45c9ec2484386b8af887d2f037734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55461d87607f68b315f130d2debe048735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68646060d733304b7948c2f03e944736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04d5710b64c82ab87ae7d7b477986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c36961d5d808a9c26db1eca30bf1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25775657ecda83d60ae2287619085618739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11849d08ded932e968f24ff9abb946740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b20f68db3d9309d831c882e2e2c15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e794470ebe75e2dc8aa06a97770305742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07ab10dc47f5091c7f0798087bc0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a86abc04cb3cbc6313033f31a2492b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a113f849ee5a21171904597a800ab9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a47436140a4d87e1f44be500d8dee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613098557f8fbea4d9f1eaff9801d6f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da7678e8335b279657ca562e7f837b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f400dbe111b6d5d32500e2ff8b8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da605dbbcbdf3263b0f6e4190791e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da629a5b1d6e85f3776c8d9b9b457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2077c0be4026a2a5f86eaac5c5dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52e5280fa8052e67fe1347acd4ad3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f2102c3a3eff91ca5e7bd41c67ec7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9a4cc86aa273519abae1799ba8e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e809bc720bf7da162c0192ba8709dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5d2b77479e4e3dc82ad4ec98ba70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b021d1dcbcfa92658db471f3022c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac5b7f0467c345418181f5d910307759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>