--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61538617b07905b3d0c89a718a909691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30032e6156d17ca34466fd8dc7a192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f5f89ce290f6678041b48277131ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d96dbb5ed9a2e16f8b81b337dee584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4f904ccdc0ffbdf9d3f0d6b644985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894f59b4b28e18ebb983cb741d3bf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486490f99e50c579d31d34ff23839b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24304c63f0769c4f3b3b1798eeb0df48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ac8cd4e419ed29f03151059778639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc0185e578808358734494cc19d4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37872b4936e985300b594762fc20da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814cbffd28681b7c9f7446d66b01ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59efc806a910aa91f29da71959bed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd281a247f87a09a74aae23cfa733914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ce4e183000eed795bcc2d84199e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f96a0c0b408f8dc2add33ac9360b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea803a2f8364927cbaae7346800f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b79990256a231de0f4a1866c883418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2615f5b8be1b8a917b697fdd93d02c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce40c1b30884c3b5794e7973fb6701a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed52b16617046b2d2316175aa1765a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4640f28d4bb215b4cb24a059a40b0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7a169604ddd649681d3cc169fdbd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111083f1e5ebdadd1eb4d48209ec08d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137520900dfc16803576773564c0e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035e4636b905adc63f0eaf493b866a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aff9bab1c6a181cb6b41cdce3a36a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999381712d7174c7544fed71751e4a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368b7bb9d79f94091d5eefd9bcf01929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869740c7d15ffd0d3458875fbd142b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e65feaa04fb2e9f32b37c3ade7af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84305387beb971c3bafc130038f7b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7e3d1e9d5396a20743b96d191ff733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2faa5a0ab36a0e05550e777b9e264934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021bbb694c3b61d6fea7b36f2ad022635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f8a5f475d73c98a71a5b1f9ca45b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b4682872a662bca8102324cd999c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0872a52fac01f851fd416b0158d4a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6f0ec58df2ed90ef0ca73c36729639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aaab9cc5c60f937e1cd4274ec8d3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a331752cc19d7728ae9ae925cfdf2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad27df06f7da54240d0352c13f04c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa1e8c4f38e8d2ac88c9808c0634543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdcbe73b403eb797a227043ded431a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522812545da0fb27d2c369c29e9a9c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb860d6b5771e2202dface155062fc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7a6a13b6bed03c4e2237be7bd6a4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c830643eaa74d34cdfb55f0b6ce8ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02bc4fa435d787af9fc9e60b1acf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5775a03beae08227450416f1f4bb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c895bef8b039a91afffd68bfad6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef48aa0e451f9687564a79aa5e60a5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743d3269f0be4851b1d114a3c359ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08d85002bd24475177660672955fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801f5a78f733a454480f80763f4954455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc4b9aa8c8400e359bfc143c53064e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503520c4c7deb7eb6bfceea01a5439157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765122e26f5edaa0aa7e10560b6cd7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0767f56c3fb7370d79f3cf53d60759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8fe7992d1b85701368b5e377f5c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2202e0bd58f655e1f7cc3afa065f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f66721f1c07257b544b8b8b4581f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c20fe6379e0195cc19776c29dfe2b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787a8e4dd0499b64d39c2aa971ddce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bceb435f01b9b2949aadcdd41d82fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a91df4750112ff65c68c1ff5431866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c8c67a4aadea6c60fa9a61fbf877667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b214c155857619340d290dc4a86abb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd1290588a712f55dc721e5d3a8f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29733ae2e4867988ed703836811564870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207700dcd8198fabe0cc8eb441cefd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9854a6015329a5ba08752079d90b14e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be06dc9e21fe3a07da1734fa28ad773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9eb3f05faa4d3d4fae424ad22a7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320abb67893fdbf8b396fd5e6285bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558034e091d80b847fe101e855457376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5721249eb6aff27e31aa434a346e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105590b9a2284760eccb68a48ccf01a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76c11eba34e6976f1d2ec8d9f817e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a67af21eed4fe819e4b537ab892ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec51064b68e381e6b9f911fa9fd33d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d4b39d346d245a2e3b82dfeb741082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b67dea06a768696c99f2b932b110783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e819f2aa96470916c6123fbc7fe16884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c15a1b244a4652e7f5f3fe0fa04a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754aaa7017142d53f5b0c6164b9b6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af0eb351a61f1911cbfee8ed1b700a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b0ab6d05ffa06e6e629f7d31fc9b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107001d22ea1dfc3b2ade591aae675189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b370c280b5044a6ec863d17d9465790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019fc61ba464f0c7e2fbe5190d273c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d2e1d0626ecd53afa998bed1246692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f4adf217c4c4e4e755eed77b328593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a000f9545260527ac6deabdb3791c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869459062a2cc024d9a0bc41212698fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa148bb9b6fea249ace6884b5d2d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96e7134211ef2ead50e836c18611b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f64346ac097bc8a90f28bee34b13298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2cc644931b72b3fe76d93789c8ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c221b5f343c88d5767a533a92b2e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c75262428053f73141d2adec49176101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5316d189d441f88355c247066de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d5d798bb643e4891bf21f9ef143f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c63950540b8b8acb0f8c150f5042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6093ea05f21ad02c5493db5e92263c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f3ff28436dfd6fe9fc1ab4d17bd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea66882b6a54d02bb65e6bb1cafd39a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c4d665403ce5da30d8e5e32e5ea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e90e399ac4b0a2a01656960d606b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584473ec895313ad58c0aecf2fcd18e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57d70346a88d53a43ceaec164b297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f4b95abf005a475e486de24b4917a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ceb77826d370f5d44efddca162376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7718428960e35136405f2af3b8fe1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc24c5855f084d45ccee662b02e4b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40fd8bdae80485fc8f35f028fec289116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112316acecfd680a24420de0f06ada3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216bcf592ffd0c37a90dbb2a731da92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab051ad32a98340d57862c3c546bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432ba55f0a611fe20cfcb8b61bfbfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05ac28449f63aecec0cca22226020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa5bc7e63cd95114023a5819c8fcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd364a7367e8ca4d79cf3d7a5fd13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d86157284e3b61a10440208421d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a387932f0c8e54ee1064fc57694cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965413fa4616c603c9ea32c7bfaae0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddedd525c19a9025bdf31b320689ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1958ffdc4bb4a61cb835b1e91911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d63cef946f7b7f314e1198278a98c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9994064227dfd9bb3ec34a61f8ca89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6d30120e6c85a40dcce47200a9a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164ffac9df66ddf14a8c4891875e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490ae8278a16016be719be7f55cb90f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ea6b4d622e7321b5b4311e17a50b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0fa57e96f6dbc1748f73a3980719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe927daa7734114be3c4db4758b17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d09e27171a217fe948794969f7d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebc32d624c0311ada9538f797c107138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ed59fff9345f7f65904b00303bcb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2e101edbafa0333e65b533d897be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214a362d451a7d3ed7d16cd205467d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d867325b7b06d4e9c3e6c312f2de4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fd5f8c71bc95c134b6ce8a3f913f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57ca56ed8ae4c7ac02165f0d620f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035556cd3f514c5ce63d94b62466933d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081cbbd0ca205701753d686cc829281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a344679ae864d6876be357d9ac9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e978f3ede2f8e269cf491c46f2a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3fb6fe0e42bb3b98b960454d9c56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd9b3edc8270e6cced517e73e773b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facee97cb968ca2488db2cf4fa38e4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d636018c06ad5e0a00b7e168bfa50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b04126103459cd4dc2176644df019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5da9784dd789a285525b7c398294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed24e2c8b92d6cc831a76d1ecf64a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12908c4f9a3da6e750f435a8edd2b577156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c18cfec3024616500a3ea25ce72fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14895813afe0e908d7ce592ecb38471a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a88dadde3e857ad17c63a6549f1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c528f52636633ae5da22780378ce29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66a7b080d34dcda2e2e5e59185f34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee49a67ce2aa19affee1047fdc7021162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6d0e832c07f98c42ece81cb9337b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4066973d2dde92de3d49702627d7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b1a41f8cd07b715c281c7273926e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01fc2dba465f920619c6a010c06ba7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd96721f31affb9e4cd9171c3f2c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1582fb0b408a73ac7445ba0dc04c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398117b07f2142b9b8bde09c70ea2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0bb881a4e2e88f320d19b6d0eaeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09d85cd92565ade6bfd64d66915b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2cc2e25e52c6e585e4fe918198ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04aeae8024ddc6d9ad6a2cacd3658173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266bb2621546ad19c1c6d257197aca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73308b046c78de371add288f1e3bbb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9fec37e05f81c1fbccd03c509e1b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1e5614d968e3b58cb5fbc9a321a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3fa793e2c959545f6f39788514c17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648856282043fc327537d9c9475dbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b822cdf74917218ffbf1618f29b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f268b6ab3aac7a722784a0ca8fc65a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daeb8e70f98d8bc3ca19b3b21d3a64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2731fcd5b9037b324a42224d2ca189183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e482759b37a2f3ce2d02d16a69b6d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995c593af4f17f53412133ee091b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d9902cc526b8ca9c8a7858f92b12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ee1d6ca67219157e9125728670d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6391ef1279303b8aeeed6867b6cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee1beb240fad582ac9079c49a44d68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6253c3dbdbe8f3319a6682b22c43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ddddf5341c72b70480b055783ef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4c3b6834ec61ad93c2af9e3cd5fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a910ea6d2e448bb83282f499e75f2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f03c23db3f60e8403f9a025c191b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65646d31f4d283d7963f421cc34c0d0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6724a92cdc2a6c60d4418836cba6f0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553ed55ee8148853ab1143df04a42e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c606ab2fccaac252ff5960ded380198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b7f89b2ea7e83b3abf2c131c24ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1dc24a3f7cad4b97676a0d453a2ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070e1cd982617e266fe6a36ef1a252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df278234e08e722c07636214e580278202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4512576ae82c680d372b6a52f5b342d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661ec140d9016e3fe132e932758652204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8d31a5744ac9ccae565a4dad88d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956385ee4de9898abe372663bf1cd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996324e581fd03cf9ada6f064fa66e5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9373ed5ae0f8805de6dc5c9b494c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43116f92b795174546e63e13cf44395b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8695f981244792667bebffd0096193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f509fe9e00ccb35ead9fbe0546496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7f91a5a1a3cb51a20ec8b5426432212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96fedca332b43099eee853b3d1325213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f4c206219a6840df2cd6d3fc9583214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f484d8578e67c5f36309a9e202b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35af217937ae637e8863a96b8ceeeab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042ce795cdb5e66d129744e1a8b1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938182987de613c6badcf2fd86270e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117c8d39d143fc7362075f2570f6c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcadeb0bfbb8b8ddd6c3648232aaf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c11a323e97fc40627d3bef5cb491c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e665ba2fcab6574f441b81b47a1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cce4cc4e6d16e8c552b65f4be9408223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e4eccfd2d9c9fd3a282d67bf25cb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db677007fdeef0f44b264093a707d59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c2ebb712f388c2c40eeecdfac558226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d82b6447f34928cb8ea0d9dc271900227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86662f65a83c7df1662dbdab6eb368228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90b80206eabc4aa2bc7905922d5465229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d11051bb6271d5103a667679b9c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c1d0d58d6949d695e1a7d4d1c3152231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c15ac3ed3bee476fa278847cdd5f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0167e4c7cf67ca46153e9eb54347013233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5dfdba29d37387ef540b6d3ede08b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb4bff40ee59aef59063264820090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b955e992f4bc1396a3d7689045a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85e9246cf7f063c5b4544cf20b0ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcfcd9663e46cf4e1155d4c28937fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb729f49bb26d9cc3befceb048af85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af4b115c6abfd4a22db9cf76c104e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d57178546b06a16a68880d426591e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f92f067116d9b1f12927a4c99e631242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ee1a60933abb17ba669eddb9aa2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afe722c5c56490b941ba90bf36f7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17cea724c5528d03a8590a7bb6d373245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a040be49fb7a5690129d01a69e2dbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364083cd7f4e4354e1c9c9fe7ef955247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36b5efa0612636ae60ee0e0713dac7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2b16b4cea5ba03b604e344d4daff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601df1f50fe9fbe4a29a8afe017816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01211b785cb07d2622f0646bb609b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cea2560e60a2aa38c0c7a3af7b327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81d0bd27359f44f3d33466216eba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935872f2ccad7c2c97c8fea0870a22ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad045c4fde47e9e7ca5ecfdc1a0e62c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49416ffcbf310a5022c71273e5d95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc6bbf4219921ba9479fb3b8c5d90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca48b659daf9faeefe11a7b0cb1079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b9bfe0a2ad762566432dd9d80078e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9fe04ada7956b684a276379b24d96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ffdeb863865110e9e80a8a6085218261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bf623b38c67668cecfdd571234e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a0860ba6bd91e1a1cf6ec9b82629263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aaa9d08491c3e65ae824ab598dae3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3ad906563467b87fdc033d0698f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b577375ea457f3018933beb561521c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45965540ec0a79fc852ffad609fbfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f264a24430547ebadd71d9a0fe327c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648edbf572aa51154520a782bb66a57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befbf4c1c87bf5bed01fedf271f535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582129f9b6f6ed6c776736af399086b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc241172ec27a80e0e89acee8fc314f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e320d204237628d68440ba3dc4fb734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d6b9d7463d7b43dbd68549d14cad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fad034b6c21e2f9c5c2aef9e82f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f916cec8497b71715ce5fe76f4bf43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9304733a037a2e2264d17e2c756eac4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d60a9ad3f17247668f4048e6a95ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8181f6c63b49573e5ea116ba3ec91a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a260e3fcf31ef795f0275feedb7dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf447a8d047617cadfa3dc4cbba06644281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a4be63bf6d60650265086b54fb06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3780258fc7315f3adfc58a44a6cf07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb44bf547464ba96084980d0b97df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0415a24df82d2f454a4bd71ce5b96e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd3aea7355ca3184a709df943804e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075dae4fa8eedc9b22c51605be6f9ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abfb41be469a89afb3bfaa7edb4aaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653665ef95178cb93196de6f224925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af93d89d166a283af95f1a86ffd82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794e6443f455071e20729f0548a0d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb21a5680652813f45bcd000fdd1c17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb9da555eb93388bc140d12170e7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496cf3bcc688db9cc98d70d489cd50f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e190e9e9fa8660ad43096a6ed69cd02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea698b5a7e5a6d418efff48cd2c8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6c77d1239b1837e20980b457b572297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec565956bf925704e5d408621de24c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640252ff68e8e0ddd36fc83b45fa83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a903e34bb0b264d194424204ac6ae8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8969e90f7b4e0516b23f5e802db5e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167897196081634c74ae646142ba225302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74a26864c2baf2eb94a3c0e3a76f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cff00d842a9434a67f7af1d999e258304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5e03bd756a87e49917b65e96c8cb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc89aed7c6f069e0b51c74a3fbb2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c061584cd52ce52640a851facc712307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d62e6bc72091f3e2e22dea563b4ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657cb3f36afbe9796362c1d7328cae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57441c84484352afdd1ec07adee8c2e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a1fa6b68be8b013f7012f832f53d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba09f6cb31049b1f360713813703a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200933fe07a74729b9e4574e4732df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704dd2fa7bbf489ae7efba6abd7f895314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0a5d1ef52f72ee812cf3036ed5cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340afbc73a487df9a49f60108efc7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e47d14d96467789c098a094d8e23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d1b92bb707ef7d8a8b732079281c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec8801398f4124c491217185d5190319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3866f41d08adf8625b811a57c44df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab440e17f6b12028ef25184227f11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e817fbca856b4627aa024615aaa8e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a1a596f581bf9a851991bbf5086e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12a043b74adc49e64e34818122355324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca200a447abbbbcfb88f2b579384cf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469df9985003e175c866069612f351326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e7ab6556e2fa11d12b55f590cb8c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ed5123cdbfe1fe5ec7921b933eda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f53cb656aff5c50341c7a7b06a8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb0ef40afa652c5463f829c73fdc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e7024de32bc4597bfcdeb0965c4b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e69ed670a9a6e9067ec61111951c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a966e804b2d2640db1115bf6efb14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce799da5267443888adaa466a165c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c3b3ae86a8eb1a6b54b1ce175550b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f6d65812dfb26acb8a9a97721a9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c5bb71e788587af1d70bdcfc2446337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba50bd9366017e8347ff341c19fd89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48df4d9a2e2da41ac963048919aa69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0594d3bc1fd859e7dcecc6ab0c4d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1ee169e3241bcb7b20f074a25409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57566f77637239dfcd934b7f1c9285342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017aaa3ba181c1835bcec4442c9135343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9551035920a0a4c1431126ddcd0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8310d3d2f9f17f699f0993741e42e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43153c783a4dc69f0bc4e5fdc1e94b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d146f4a2223f84502ec76a066bf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c096ce7a641b46b0c7ab3502c601348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32e5587ed831c6c55e135a54397f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea7a786413ff8e29bd1d275079755350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a417654b7a23e6beb3509d8af370c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51abf6c5d66c90271d694729c1f4ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6b9c3fecaba329dede07bed2033d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84e74cb21cff0a62c68320818f0b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41216680eaea9938b7a7c3d819ca6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677f766441f68115d748969a7a524e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e204b3dfe6e1ccfddff2c9b77438357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1149b89863cd7bc3940af35bd0bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb43c316a020cf2f15939bfc1a1f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524265bd73c1deb731cae3aecdc534360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84781467445551586f951de74976ecae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee59008ea8449cc590a60ee54040d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9bb5c950a8758ce02eb11943d1e19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c68060a39639c024ce2bcbdd5eb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b78683fb5785c02d27c34a05e688365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a798ebde04b299e065c0b0265a99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de231f75ebc4ef18514dca7e1db0c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481ab15f2f1005f42250512a101734d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba1b23103f6484c07cc4a3f2c018c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e70391dbff16aa932cc41aaf34db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08870bb95252577edde2ad0f992c58b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7f8e68a21b5aa2bffd290965e694d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf7f105a3048ed0bbc64f66f6c0583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a14968595f446017940f391e427b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b24c23633264e78758d84c435a5e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfacd77c249983fd5fb5fcb2d0212a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024210beaa87ead7402febbee15fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df521d06be1c973601f5ec00fb3bf75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e084ac46f4dcb4f157b1d1804fbd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2701fa503bc36dff5b49129a2674de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b42922e85a18798abf87b1029a4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0fce31bf2f150aae8cc39b7a52d49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be1550c4747d56d5c0c6dd613965f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08ce7693fe061ad84fa549f96442c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c0d4c88099eb6f2f0737dbbaf0f61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555d877e1d08c1a1cf4fe0f4e7f43b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f6b4489f72c3edbb59427bd45b68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a96451548e7e1a2b00ae5816c50c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93ecdaffa0d622a3cdf2e7893b8707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88c03886ae3ac730a39ef56686f98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780cb55ccdd730138648e13385efef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a9678c4513e3393bc629b65add731392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad37922bbc00ed0a4561ac2006c318f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ceeb771f193a728f96258f2e182ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda417fbf50f6920221846d97746734395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0dac7082ed55aec9a291755aea44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d088f6d9af9a7b6fec9a53506d6046397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e4f37e0a66c947cf91789e9d2616398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a864d24d48a82345eab2a48a80417f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7574e42abd919e43304c544e07b4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38dbf9f969d61dd5f35af9465e9134401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb2f1e5576273a7d2a2b92e6280f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77eb5e13ce05a26f5843175ddf27a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cecea57e29730bca8e1482c6cdfe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a65c58b4036a019880c0e5cf9053405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d1a212333cfbba48fa48b96f3880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e982a634378bfd55258292a0986395407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e17153129aa1c7d08f3a878cf4bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb1612360aa121bc7dca33439726b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22301968558614b57f9d0bb93d2260b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f3ef3f49bb8da4f9cb06b9a79e35c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052398455e1dbda49cc48c18063486ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f5d4a7b992c0437bf4bdacd3cdebb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fec1dfb0baccc0830f01150a86a51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43713129278c5fd25a53a4c7a3f99b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aceb77cb8a4ce24d010436433ca9b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d8595e4644bdf05d48b506eec40d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea533fb0c9bbc3f70a10c7879e23624418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188769cd7921e1ed5e146c15cd4da35a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8f76b6df74de60ceb21d7b0c28e92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375ca4d3df3b94038d2739261a0795421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba2bfeb9ca34141c013405ccec275422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaeec8c42e6c46c56050d428067b2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd41a548b7c6ef23c9c8e2c9a0d5b4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb76694aaaa65f4ac2d9d0ce37464b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee91feb9fd229c36de46038cf5226c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a2576d1d38ebf12f86d192767f684427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc50cb7c5dbdbb9add20e4a9fe534428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4fc74e7965233de6caea64f08391c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069761b46ebfd6a9cb51a83ddaa3505430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd918a5c64df31c735fe5783de879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349c35c88b1434a8a56deb21de459a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655f386f9071f4f95bd69429ba5178433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23b5dd49e31ecdf53b45623a60ad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ebc42affc295083e01e09c2e4894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9434f88dfe68b471d16ffc2cdebb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098130be68074cef37caf93f3c100b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe63eb049e258488e63f0117a3c757438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a375ed17e6fcc41948d484d6dfb28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb31b7746fe81c8ee1ee0e9b2f48f7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f00130bfa7f53cd68f9c6d4dbbc0e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec1be2b4bb3864da79c20bc0b4437442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8302131af1f0686a7fc64f46477f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e035cbf15e1f194c6f1f57237ab3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb07105127e0dc995eb38060253b3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78281551686daff4595055b8c178c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee47986bb2c19a9b3771fd4a3c98b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf59fef7b16fe7122793a7b0b9a917448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22597d7bd2234be8451322fabceec229449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671a78822ca1472f55fd3ef54ce8dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50a9245c1af31eb0ff2093a21c136a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b71727426599b52e1940559571b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0399c85951f8b8dce3ac37242676ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550024bf46d3a4624ddaa25c81bfd08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be326109fb0848ada2161336be8d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b18a65216db15c36cc300550db03e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248568c36e185dad4ba703ecebb397fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8780cc7e5c5a928b59d58b80eaddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5373321605dd79347cec26f9f9da44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b676cea5a2026e88161d451e3dc364460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81c671e88ed0756a377f8eb6a8744e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080954336219829153f56a7aa6c831e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716c88b0899e70b058b6704d603877463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852cec656642daaa19c0fc57449a4d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e18f51a2ce327b39c059609be479465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059cb1679a24d3dc797bef19de5748466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c152fd7a2e2b9017ccf665ef0d8f36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a96d58966fac9db2dcf54a23af451468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667855a817b028f7b917606124b4feb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a40b426ce3c890470c5661faecb80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333cb41c4a2ecdd9c474b69dad8157471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57addff414bbec51aebb6b165ee5c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed3abfd7cdc0805a08e8474dd480d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261ddc59f4121b4651aaf158f9fc35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e4a928c7fdfdef4e47d7b5ddab5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c38591caf687629f26a65a7156e7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489147028df9f0ba96a9a1d51870020477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd422886f7b7d5418755fe4b5e12c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab40e2e810a6985c5aa7d25d1ef00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70811f56acd474308dc6a5a9909bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0fd2204a584193597c42539805513481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705f2074ba8320e68c59ab82076d27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38631ca857fb7eeb9043a42899b74f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02f0dd8bc8da757cdcbee12acbd8b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001624afff3aa3cb048951960244894485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f8a8d65d262ad5d4386537a5f954486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b98a999e9e94271e4946fb9e0a15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9a8543152c454af066c47f811c4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6d693d89f9b11b08a1442e3f40d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afa701a6a0eeef60c490a1d32263e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc71374d81c3b4734fd00b6b4130e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5159d85cd54388ffd789f40b1b067492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e323ef3e03018f63dccf1e1102b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b489aab5418386588d216acb0a936494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fab78f89526fc9b08c8e1d4a20a44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04934e12a4303a279a00b06d50ab49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f53000ce21b7f837af70b854b5445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1aa87e5e130d98df75392db95972498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a90fef88736acc0b5d3a373ba738499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe70f2bd72e8610fd2bb698ecd95c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca340e4b70466b8ec21967cd82c53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab742c24ad2ab5d797993b5e31c8421502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f23bc11c1e70d6148e9ca4e0fa075503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a51cf854411b42a158f566597dea9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b47ec6b76edf2efde484980248238505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7287b7d32ed6b001b5e12eff372d84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b451f5d1198ac9e5e740712631e47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7ce065f29e89bfb410cafbd41444508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ff5dc830cdac592f74a9f9a63271509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c638be5dceace2c07c42b6a9e1cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e96f080abe3e6c82b47fbaf8761d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea826a9a2aad1384ddce235efd40fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489c6b6d3faa826948afd86aca884c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f74361137185f2a723d0e19619bfd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0019f6de32a92ba1db7b89957f2d75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637662b1f7e6d40317d53955fe413b57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3544b95e1420719807bb13cf51b37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e529d5a022a80bc146be443b12b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558301b370f08e376b820bdbfa605b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd950ec95639b79d21cf5ff8e47529d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb921ca0d1ac7a4c0804c044172c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd842a51b7ac67d9ccd35452d90f8e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c816ed6d17d2c68a425278d6c55bf28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a9383c724bd40e04914c8cb2287d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e694b07b5e04e5a8d086ed676eb9bac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6a3ee3cbce172be3b03c9f63f106526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ab6e53cda308e755335d22206777527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4777e7bc0a324b73816162133e253528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958db69e16edc698f4725eda6c07791529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f4a389a24f8083f742a9ee8c05936530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e0e7528679e826fc71232b51b412531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a340dd335724defded45a93986e84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f42b7241a7b5a456f205782f0c6506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c0aae55117839da2f9abde5492ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c16aa40970b03bfe1b97e4d24896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394892e15f089791860bce4ef83c7a6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b2e5b3a95dbdb2c2784feb97d9be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74c1a5d68701ec37cc443e748f890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbb0e69f2136061875dcd5fd861e5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a316d15d1c657da7cab02d817b47be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356d52ce408402c2754c2547e78c89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e76f858ddb56ae2effae8c7d772c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2c1779822469631db44d4be77b47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cabf0471092f8f0561d71b0987b02a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23db9628634f307533b495e28cb58c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b750052543620999a0864ce578b35b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b91d8655a8d5f7597b00573401ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b79496393df09f1dc58fedd96ae4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926899ca022f34b23bb93f8b7253c48c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832571b0a755daa679c9c8fbe3c36b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324cb90fae505b5316148843b7b36b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604aecb90b1a7ca636f80cd1b04f7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af12badeca1570e55d6d9edc7545b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1e770af69132d39ecbdeb14bd84b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f78de35599c7bae164db87aaeff26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc67ab8e3c8a674d9def244ca764205556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1f3986e09842d1dcbd96b4371418557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6bf1f1f3101f0179ff5f68068848558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7643c98afd704e811a8047da94b34b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3449a5d4316db71244087b8f74ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47026d0f57c1a4bb0900ae0db23eeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34ca595e1569d15b7cfb22220c9ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4401fb4661d67c7f86d1831c41b596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49dc63a7efa9fce85449f75d5bc379564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa196b1184edfb47dd469a5c80251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee677942fefe172e69edd7b6b977c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c4e6b432109fc85482b7a60cbda4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74ab55b125cafda6e9a6ccc545fb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa20a3b666eb9b43371c3439978d170569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74442b94e568c144f35f9fdf831c3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c5a11f8c31639bfdbdc9ead40bed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da18d357efe5ac3ffd61b10f29da14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6201d6902ba95d4550ae7bdcfbc4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a045928a9bf019646c1f6ae7f984574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1110f91ad4082b7ec9f31c2c7d18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3bcf7054b002d90ed58be4ca4ef3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea7077234c63d07a1bbe383e92bcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697efc6d4aeee7ad75ebe0f45726bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e208f527ce8c9a5da668f4f7b9c5dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9fbd0026e8003b0d0ef37831a334580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311c55bf5020e84a7fbf92a02e2789581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccdf65e8ec54e70891953b8d1093e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e7e89fb39c8f23ad4fa8484c12e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e1b8d71c4c3163d2f1f77f41dccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5750871691fbd12de43817ecc01484585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918ec96eee0c6ae03d3ccee7f3b43e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852e1b72ead13fd5225f17ef97598b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3bec8d0673bf9175ef20b804553c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab554fc4be441ba7dc0a09858173310589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213760d12f97b16f6c71aea46eb1688590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b564d3cd7a0710eb00b20b89e82df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ce80df1d06a768aee5b78dea4fab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60718f6e329f5fcd48f3cafc0c7c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8260f4bdd907a69e45fde2cc45fb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dfc7fe193f7f1043cbe2ecc94cfc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ce84ddcdb42e6250185cc854ceaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2af593757008f4790202c9fba4518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338c3c9ce18a3b8a4855cdc9fca366598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142978496815d45d75a656ee63e990b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170449143ac5633b2cb20da8463278d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b80a3fb474f25dbc1e571a06d0ac9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce9797908991cd4045520a8bf5c2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040727a293595fbab67146c7d0b0ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940a819749367c8d49be16fd5c6a2e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987a4e0bb311bb70cc9eba3714ab900605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0628e408c34114471735991e9d99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a195593209d0a2e778d32223ddf94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26e69cedd6977a0f9f196d831df01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eece307202994afd5fdb7bc42e724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948d14d7f322485f3254fa36957147f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fadae932515225e6c65b31f8e19d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb21421698c594adca4c44b361bb4c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f1043ab8e7cf548a8572b8a6382f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721355314503fe7078615203bcf78cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803416b630ef5ddbc6edeb55c18fca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf3b4898659882b122bd6fb8816ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e09a24bac00611b66d5ff1e9c0cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a64a3fed8d7ad20840f78907bff5ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b7a15df70c7ffd64f05e083422cd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89cf5baac9e5389135b73cd3c64f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c63633c2a63e817ecb8634d81e8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0abe8d6fa0f6feffef54b2276717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3e74276174b2dbc382f9d59061d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3f8cd5ff03768d54176041ea7d0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130a3447d04aa6159162b9d7a08c9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9558d93c5a4c8422ff1b8b7bab7d93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b359ac1ab4f5b47c3630988e2cf6c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f1baf307687fcd89844836749f84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f347288db053fd0813a98c7c655b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d6a28943c10c89f88b7d74d25918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc8e63a9b383bfa1153253283e82b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fc2f3ba1357a857b4ec7628bb4f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5793504830b0459f2c43d04e2257633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa90294122f5600f695c1af060812634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f28a8d8051758ce335b9041713048635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5dc1cc410219760fb0ae0aab555e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27275ba59a6c54e1d425df868866c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b1d2f0e44dfd0faf8ea5c2d1915a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848cf9a6288cf4d8ddf4b105e6f9bdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbd24637d4ecc4c140daf627336c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7f414761c95e7812768fee4ea966641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f54f06de15a5567c7e4ed7e4473e87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19414d289a787a7fa905f5fe103376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d0849eb185d0c3c5a2c2abe865ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c23fe16edc94d3b0870492377e8f7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204278f193c063e1015407fee2ad2d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b218f65b589ce7246acbf24534251f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df2220a8e20f3cac817fc3a07f42e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356051090d61ed49e3cdfd293f2c94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80245ce23adaffbc013dcf4e040be51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75af73e5266c146712e497879f17f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804971c27ee8449c8034fab8fbcf953f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866095a363d00450bc0e08a2322e5a8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06451d546ce5f65c4d2e025ae95fec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e7e51adb243247b0c40a94e55b6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2797357fd24525c28d2e767d7b3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b1dd669521e65bff41b7ba48430d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40549cade95a2696c24666c5b2c7ecfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc063525614be452f13e251d4e316659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd055e73cec4fdca6eb07b5af6a521660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf142ef55ed0874bc2654d1a0699c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb573df8c8fee118434f8c60866c275f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874bea68569e27f3268ca0bd6fff41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee9f6848eee0b17ed501b2bc3bc7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735ad7d3008f39339589b84e7bc348665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91fe03dd4f5bbc7992816a5ac8d26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b4ac18b74e75eefe19eb320c6457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c269f760f0b788b5434489369d955668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb9bc37773fecd5374542ef57cee8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1184b95356536317f391301c223d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428925729ed4775eb699f509728a77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5cb49600829ce71335f167a89e3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9661f5d8702c6c2edbb56dd2abf940673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5de9feb6741314e9b524f0a38ea5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60dd76742269faaf96a2ceb2422c34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e5c8c2d8e7a60aed1ca59e274ec96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424da3bd8f0a496c499d18b19bb17638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d6eafa07c4d50c90e7411b287d54d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d6cb776b2257a1288d29ca9f3d5c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bee26350766032b8ae5de5b652c37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4a6822fab74b201a71b1c36786d67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50cdc440a233b22c3e69ff76581596682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb65499fb2b11302019b9ab9c061013683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db0a8e445efa333547a973d078625684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb264eaa1c113257cd1a1a81f119016685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460424869a3cef19029484eea418b4f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeea07e191ff7e310e929fa62abdc25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc865dac2f442c6fddbd82a4f746f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc838d9f3a9b7bd6ffdce8d2cdd5384689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a5e1b946a3f34e8819a088d1886f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37a8e513c6ca601dc4578ecb4c816691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc60bacf9dbdeb9cc029c3071e9a72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d9a0aed6b890ec11c414de724513693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7c1d1e2df2549f44a2b30d1a1a2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b425c728375d04e2acf8e4379646695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97b4f16551489ff962e5b4b7be3bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d685cdd4529779588d271aa7f93d2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c42f18c9088a0b04770471db7eacd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065bdfc713d51857334f0f5a96678c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56579f0391a565f88ab696dd2737bac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007adf9f8d1dc1fb8834ae64f4b403701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e0196561e27b1a8f682ae86a8c79f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480a90609ef816d1990ee5c761521e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4fdea269be1b031c81da222341c69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0dc80bb9e13de531cbafda28fb56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee6b015d93fed7226c5ce11f86748706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c170038db88ace16fdab342648af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41fc8d94b1627e5985a8eae599b34a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef1ca43756223b0cb716ddaf6671d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37f1e973f6614e5d2ae9671db7ad6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ef0854f465ba01bcb97c9c4a7d8c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783342f8c6644d82b4b92ba877d3f41f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7213c96a1f1e38eecfb4adebeee43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b3b0937adedd022ba4e3968a0d41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea5f753b7c41e20e2f093ae11178c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb10586f634492a2568fb7e446d78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed04d1638f72c8ecfa39232bb5bd9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa0a0fc22bea357cb81a8170efe71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbba9c13d4f80f8e0871156979b334719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719e76fbac2b8a51f8d39085546e45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9daf2f2d02d97354463a51884cf2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a88d367aca33eb1397209613d796b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fafbb80006f57acf032cc524892fb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a65fa29c09a58b4346b13db9412b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4974772c883701bb9947494e912d50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92f2917417c78aecb792bf0b59f9e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cc6bdefb504266b1b2653859caae0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60fecd7ee048ca7cd09d17cd160016728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955704b3595f0a925afc14922fd62d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b8d1f493f5dfea514281a89e2d19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f5f6ef735f9bdfef904ff0e9bb31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d48093728810c7d32cf3fa71d81c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5055bfecf8e06fa9b107daba44d6e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de7f17fc5bc511d26ffe7410b4edd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67254301565e37d74505af2dfbc1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba9c770f0c00019de9bc993b15e67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad05d5caaed4e121ad1a9c5169d17c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240e17ebd45b31e26fa5a02b10a83b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28080732797f908e2e2d60602c42d51c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9e2154e699c62f8ba297dfdcd2ae7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4478b7ca3dcd35a74720e3ca456c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caaeeacc49f10517b5b6fef79b91e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15705acd45bd7daf7faaab514c48bd78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0f752d729d9726cdbf53ec38ab8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365058cb3d63b668d8e594b71ac1127745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60208f030f6740a26a2253aafa003746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83dba367c0eb2174cb6effca42666747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2f8af4e083a6a54c032392263887748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e55712a2d14334515c8097d91a02e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3214be8379380c19e5ed9e32ffd5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff37a060b904a0d748f42f404ed079751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8445518ce2cbcc86ade357017906745752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29410b4b55a2ea471cdf637d83507f44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dfcc00714d3ba47b36edbcc4ceed9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ce44d0d5684be7cf59b499ff7a11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bee2ef84f4b1debb19bba11ba55b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a64aae7648fdd5229c526f95bfa2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689526dbd3c2ff31a78fdb25dbadb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702d1d2979826de4f9f2f133566649c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98645100f7b0b5d21de5e72c8e88141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e6adbbb4b5fb02fd821917b813fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075114076b14506afebd01e528f608f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848223a6193e5bb2128c7af467a5eb764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e154512e019b85c3ca0f243b93f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42e14e6bac21df4289c1e1facc4916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eead5311e67a042d51d54963dacc6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de36c52d518c5d8c8acb2e0437cae288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873eba8abe1dd4d1716f17210cfadf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8467da8b3f44f578a4bc6a3dd2de810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99798a51ddeb64cf5f5a37900dbf82411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed95496ecae6c3013c840664e3eada12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc677c5f649d45545976392c0e02ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e85e5bd09ec38e8ff9f95be10fa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ccf5d1ab220abfd55b2918bf3eba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab6c198df255925a05195f77d723ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666845588ed681a31f3d647dbea819217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31cf6c41d8f33f24a9bf74e60305c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1315e98fd856af93b7eeeffa35e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c749d28f232aeccc4d2ac5f3051320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed108c9687e96638bb095c2d2456d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769825f79bcfafdad4168fdfbbba01122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772b369c14ffa6c45822cc5772367423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c93010f979e1749d3ce889e2069924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6cbe08440f53e720f934180e0c32725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85d1a410aa14be70258480d00f57326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0feb43e31774b89968b9f8e9a5cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e9d5328ee38201f88fd67ffc6d1f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e16657172dc37b7772e3744b9315029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58c7c12500a0aa6e904e3e99e7e0e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515d4a5b7c41f123a618641d92727e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe2f728d4d28fec6971988e9e809232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46c91b635a096fe8488c3736a726933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a398d26747f1435dad3154c734f2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6d4d02475ddd43b053e9cbcfd59435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9a3966a01204358285bd38e5686e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d371f1bcdca57a3a08c7fb1334392037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31abf67ea92b0a26f1fdd0bdec617638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53265c3208272690b10fd4ac7bd3fcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098c24517bb5202c15220bd36b143b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96f35d64267189b3e10caa7957d10841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f6866bb4ccc84a2348a109be2d62742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0aaa698832928218c01e088c7cda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a27ba060c382ab12297dd01c578844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be70da244f7c6baf989d626413f87345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fa154ec59ce869c751b85eb9601c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf0cc8302a91f52d996b0ea3b0d2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd2119a4a984ff075fe02e388f1af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976228c11c6a877d275bb5de8613f5a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30aba9619280942d27e58c666500550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad646bf06c9203dde67352adf99f30b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743caa90ed3f87a550213fb24589b5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7e0f53d405297a9834bb4346ee6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f2bdbe566eea92a323416a3f2fa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a9b84079bce33ac013e18092ad0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf298bbe196c56b0950dafc6aad721f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ace12de18af83e3f97469cb2fdb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afd74b09c93d49e0abdac5058500058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e8dfb555b1ad98549e2284d76314959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda938c0798543bf1912735ec6c6de260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70e9d364420800923d60d348afb2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de497fa9bc2a5497a8f59c37fbbf5a7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402f23a3c8d0dfb3d17691a1da19b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc932589b1bfaf05ca7f03b937203ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e35d602703946d73d62d6a4ff94c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d2d0de4c01ff7390ed4dd29639a0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540553b607aeed73e52eaa1b579aa61667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d38ecd1b84f85576e363f322c29068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631407b335304d79cdec184a88180c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33806e7ac49c1462fbee12cb76136ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d367f9842ce0d128d6f7d348bfbd8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60124677d6b465ce2ea63ab709d2a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431b491affa366a4fdf3fb3c85638b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae110674c5fce4633821f6bd3ee2f2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740e1dec6799b39fddd30ea2bfefdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a0f782c6feec7891678ccca93825a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc942f27a6d83cee5d4325494e147b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ae5b58caa4af7545f6bfe57e3d83278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211d170c46ea0e1baaf18a8517597b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46cca221acb381b3868c09f90aabdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da498e0e1d7e148b69f7c48df7d48d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74e7747b1e40acb2f02a995bf35cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d0ba44ce8375344c93f59e4df25183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ac66809e28ba5b87fa6a77c6a5a6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62018d5a79bf2c9569e5186c7f7f6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852955161690a56aaabf363b8f8531086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dc8fa01f8f926a70aaa192e25a14987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40da90fa6ff435735bf5154d9e7d0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1476ef49d48e3338a341ae1b310f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9e8e2eddaa276076e237ed99bfdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a3fbbbbb5027ab4cdc6d1c4ea9b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde29f71b3e723a34b7c0f646c0397c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b339ef66a440e7e7c3c0bac358fa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8f477af0267ff45f3631cf3f69e2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e173cbc157d8dd768505b9c595fcc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd603c853a49a3073e04e64f4e67b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac1f00587a8d9394f5d6769b9e146d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a01891613788f0c669ef6e91f043398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15434de5dea833e2e5312a23bb8db899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f230ad73be1afdd0785e6bbd223b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c11f18c7965e53607bc6a9cab9ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7c90f1ad8b872b3187e66f2d4fad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17e507b81827cd377b653fb8eb2b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d8c4cbb27f52490487b2c8e434a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725074f7d0505956305e8b5dca8009e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e480551c737bf7fddcf0380c73dffa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688875b022a0c77bd12687c570e5952a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5c14241dfb83e586cb10ec311d2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce993a34ade46ee2f4e474a74507fbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9a3abd4acbee6fb3d7051ccb13b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67e2ddc943c5063b0b0d37825216a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c228250ea3bc746324f4719fd5244e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb90eef9eb85ca2cc8150e3b080492e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789950f827c39d123befeebcb61a14a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb538faf78692f977ebe866a632833115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a560a11a46b6d1a983bff6f4cfc5ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f3c8028c5935e716be163b2ee39f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc95e44ca6e98a623b8a8f5bdb9b294118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c441bebac027dfc5ddace4155fe4b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc297e72b460657a44260930303aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494611b64a30d2f5c9f4289c5c2cf54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633bf7670aa8c61cb8b89e8f7cea530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ab7d005d4084d78a1b5c710db911123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37d5079831eb11c28559a3746a616d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51a504fe033000be27aa5cada86b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255d1616c8b167bc046abef41ba7da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637fea2a7d93f8ef850f9156e0f3a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527306c1d38b027e952424909ed8091f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ffac9cdb73f4edbea5c85dab618fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f59e4c2966c5d267d42eb057f9036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8a685129de3a9fe23a3a73680de1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304c8ca49883d802e81bb2aaede4f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755618e62c3ef21fb8418df568a9cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26798b12f61aef72c29b3ebe3ee92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc09528bb05e1e687d220f6b0a3865135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ddae9bba6e9dda6ca7b1e5c76c28d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e808e3fe272b0904f484ca989196cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41302095328d22a94852f0d89119e7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee91c423556a74d3057a06ad9d72c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683c3bcb12a6430b912a8d91d2c41f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac811abb2a22ce9b60092268cc6119141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc31fe432ccccdcf6259b0e79709a57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9433a44ba0ffcd00fec0848221c406143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b5046831e413775864f0c6427918144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4e96541bd30625cfc22d0a54462f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab5b63c532fd88159088be15f06f94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72df8f3723b4aefec4539604c5db1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f0a4122460a80da7e939f2eec47b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408604f2121ccb2207deaa194e55ef6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592add054b6be2918ea7859428d602a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab7bef2b2e7c59047795e4292ee4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36d059623e3435d378e72f81e0103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5147689c81786d71f4fb6d1dad6001153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c39fb98b3d173bb38399fafdefd50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511c04c004a1e2e575f31ca047862e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f3103f911db54e00d802c7d4b4224156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433951de921024934542fa9c74b6eae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464ab268d91d1261626e0b9d0cfcd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184cfc07cd19c17d8998b3d835c6e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165c57bac70b26029d690a2dad457e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951964ae07e54cbb6ca3f1a4a1b60f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7dd8b8d66d140a4bd19a3d5fbfbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9ebe2ce5e87665e7d2e084a6b36d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0eda788b999345cef6a1209abba18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d7ca040f5a89622d623e0eede5bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836568a484df3a250bca3ebc16f2e52d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedd970fb77290e2575d53f1b19da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae39a05f12bd3842f6f15d0f6f96ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26fc74a266cf62d265c746914731fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5b8b4c77a6a77ef0bbe2e050afa18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb935eba468c316f7c4e220fc24c7552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3bb015bc553d3d7eedf580ec4acd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ae1fd5027bbde195f05a0f51ca63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05094997a01352a47c4375590c0efb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488859eee3d84ed497c2681d5b2f692d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2a9cc30d5f1e1213351fbb3c8dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1df49fe2dd5788e324635901b2b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e165c51ac119f8bbf8c7e01b1b82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1cd17cb13f079fe6c9c3cb4c0b772179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037990d8904a1b36c3f88d7b1c0625ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88398809b4f2743b4422169b73471379181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2f0745d0c81b8b7da194c0353ba8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ec38bafb648731ecb3aaf6995e07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61be76db1cdb2d60fe37f4a5563bd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89069306129cda470e6f180c3e3ffd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b4064fb0613424d777c27cc14948186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f32e6d509eab0be2f51d74d539c19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c754fb78376a10556c364eed25906b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5ddca2d4d5e5dd301c946f00e554189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b57e6d80cccbb6b821a0af66f4f722190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9fe34ce686f39fa13343ea62b85a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ddedb4031feb628c3fb7e5211809a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa70c81bba418b314637320d2c2fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd49695c2f36e96143fdbbeb856df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f45b0490143fab9b4d65222f2a0c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcff9067cc07811998d22832dea6d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9eba7bfb3676f18bafdd073ded81a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78b4f95b8c98ab1666777b991b41c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81798e1971329c12f23cfc52c9145a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54cca012c0b58f9421cdb3f183a8b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51fbc1ce7a7023e7aaf6c6859a8e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459ac91d85f0220b9cbc3c06f5b4ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846593c62510e74b548ed34781e3452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688730966faf47679ee38820fc7c2c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c74722e60a46578c541a1dc010fb9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1294a82a6dab1e4170accb19d6624f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf67cbb1a18dfe9166da60b3feabce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc311e0e8052cff77794316a8fa8a02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aff933b4e95bb320393ab223f4419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e59696ee6b6e5fbf4668847f55a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dabc1a80e4faa926b404dd511092a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3214b16fea04974a27f9f29f8321697212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af709f3322ede03a5ca76fbd908c150c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bd0db48fb0fd1da4b0bf2e83b2aa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f79bec9c6c24b1e0e88d88fab2999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373305106b0a7f1b09dbb919eee9bf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773710c8fa7470a5d85ff1822687aca5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b555fd11ebcad40612282c48c6dd7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b0398753aabde6431fc8e4c2ec01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410fbe28ffe8507bd2d33162ecbf03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f24dee87d31b3b930b8cf66632725221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0958352eb82dc67e6f14d34f7714e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a00bbe433e03bf11e6946d429a0124223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377deafb0132dc8540a8984e15e815f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98a2c4abb90ba867be2a8500f197e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df35a8bc33e893ff996f31318a2e7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2077ddc33ca078b3808c9fae976d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb10b2efbc1239862a0214488f5b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d70ce0ec9089e83a819eb17ba643229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073361b06e9bdf272dfcf24e15e3a3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e0e3cda031e79d4ffe495ee2ed7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939927136d953720142b1331885806232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50b6f1d10fc099c766c5dfa659772b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8bf40a14bff9768bfd2aaf1e23da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e940de8257067a7ff8d37990d202235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d362a2d72028e8e9d6aa839ac9a91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202815f07ba0ea4a1227ff28ec1b783237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b10d4d931384a544788c9684514edc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01407d9ede9b3a30d23a3030ad65707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049118c9065e7b05b4edde6c104f3cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbf801747efd80f3ef90eb4563c00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f07df10c8bdace56ae91e69a9814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad85a6a06a4cbfd2fe68db298b2d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f761ce32d8c92b1c1dcb1f9f0c328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2166c141a554016c8e5cf89b06fff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac9fd64b95ce8cecc5b6179e24b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaed10500fff549a2f8055585e4938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084cb01de50fa6ea30c28c6a3c07d67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9698f85d3b65efa4279c644458f4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f9d2d43592d3855e53ba3fdd6f2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe8787db4de907b0d32a93d4925bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6d993646d15b3dc7ff9128bac1fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00193716f3183e5f7ca0116df17e80d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0732e86e414baab9d3cfd40daeb10f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d120f9443d790d77cfacd2dca4b309255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c299f3b1cd94655d915214527467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b84075af4424cf2cc0271adaff68d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c5d1446aafc5f146875221c18a438258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a86e9e08369db65739b4101438cf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448d371a5eceb854caeb74e2e17771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1858a9fc0bf32be5f77b1f32d9c6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4d0fbf0885ff7d2477c346fb8f56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e759e42e57d817ae5bd92fd3fa3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d31a703e45185232d51c9effe208264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fbe9e4d0feac73fd2cb66252e699b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa740ceae01085bd3385fe6ec3acda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9922dd39227a453cf5424682b52d5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907a7d99a3bf6158c02a107bf4a90e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917d46c3e14a93697226169510ad8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090997a941ca8b25fa180510b6941e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d54b28957d8c805130d44ea145274f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9bbe24f3eb4803bec9f085b935457272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5231949954616a1fb167f5fa74d22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ae05673de3b4b85e819a1d45e7fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996234068b0e653e58832b2007483513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae342826cb9ae0cf1816bdf1970662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec846b7621c0b4733c1beb6eb4e66f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec90cfb46db993843cd599efeb4a2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ddeb888735db1fdd0f89c446861b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35045a038972e41ba8f5392022ea8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92972c7719a435fdb0ea6b4c1bfc5ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858b795f3b2e9ea71f734436eeb032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69127f403796b59fa8dc1af13d4b2d4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37588e17166f0e7eb3640b1c0830b03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe1697973471ff9572ade71471b2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f670364c4a8f5d5aca4c9d74ac0255286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3d2dfb76325e24265935b1416eff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882088d9b8c01989b3858ee25cbd63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362fe3be044a07d21d5a3d04018a3ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ddf34e7c0ed1fee7a2c5ca8ff7066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a88ecce88e697b95b7e1cc69a1761291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9cae850f811d77bb8d2bd814156a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d474ba8f70eec634ac5786375f537293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecaf1a53a3ed089102bd2c34814c2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b3d572f68446b0de79de75bdb4caa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9faad21eab610d9fdd1ecba607cb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c505d45fd446eeff32dac86d7f3bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fca614c183e6dc40cb4e2ffa1800298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c739a976ed92e09b88ec4d3f6b412b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce04f14a00711bc4289f264d8bde82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72442859b18d692f7de5ec95e0237b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00db2ae17374ead4964f66aaf0231e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a52d87c6acda76c4026bc704e5d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac4758fc0aed38a9f91809a99f323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cf2a2a32eb12c4f114a0c98c418db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f59a8fe0df4a4172bac09bc67ea5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d839010dffee68ebbed68671d5ec0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2dc3a7a429b3583a6ad811dedf2ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75a5b74d63355c2d36e95b68d415c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a3b1afd72f6dae27fcefb9503bd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf98c7088439072d4b56ee340a0ca2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca3e07c1d66654515db12e5acd450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab6a9100921f16b3a5c6b940382e95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3aecd02bc5331efd16fdf81b60d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807993664317be59c6f022850c20023a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73066a969d402bdc33afde519308475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5710f8b4bb02c4f16c79704447c8a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45218b50aee4a5d5afb46fac21a1011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d33806eb05b3c337d9519662c0fea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f9b5277d62751ca6344cc1c4eef7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e66bdd0b72619974cd8bddf5c5c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db78e204719874ae99d9e4d257ade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35f1fa51d36a4f5247d28ab89cd59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93aeb59855ad2ce03a573d7e4885da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d212cf36a03d303667d1df205b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea73f4476db32776874b55744d4e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2b4d4e2c1e8935d2e912cb4f56427327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bee6e01aa719e5faa5c971320c60b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766c607147ecf3b7a8ad6f185bc76c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac07415742ac2d42195abd070128e84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c81733a224fd0239a941860f33bf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38e8262aae869691fbdb35303324c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a423fd2b9f56d6ea51dcf81320ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c02c949341c3306c0b3539eff6138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ee5bf88f28e117d14730e83c6ed1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df0b12d5653a1294f274a3584c22c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb8820e6a652a0d3cad63f17b93064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01dc98da181164a55b15ad658a31a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944259a1f49c01043cc4933728209360339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed5313f8691b0159704d74c9cb8a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e319984229183864d3c020e055b92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8880537051382eaf5eb325942504342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a927ae9f5b55c1db407cfdf99d61cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0eca40064e02c0ea8b3bd981e8b15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce26c06d189ff134acbe25c43e2456345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13a6ba5488ae7eae5a752924d24cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2e669bed63c50f03e857c66061dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb57ae2f10e3e9e7483d2280cacf8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432a6cb4b3f127eac5de0f78c502982349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e67a8a23fd028921c50fd94bcb411350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba251bd5c1f83bbcf94e0b375364df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06a82f4d48c2f02756780054205ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c72ce0068671471a99c67c7458fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afc05cbf02267ab2094fa2c40d071c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ad11f4112b6f85f71124aa6e2d09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a98817e06f8cea532c7e91af6678b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b7c86dafbd7619dd30033275544e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db7989af3bfbedb7d48dd9a1c1e49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84026ce9d3cf80671aee03eb24c99dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8693931d2b674b5f5ec1b37ed17e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ae07d2276d0419b82d29d3041a4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2593d2d985632ed5f18cea1d7b192b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b968a634335ac32ba565e1b85d73a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb92ee98125f56e61b28adc160de4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb6b0a997b332bab8fc7463663ed9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4230a02fc6ef80b92ae63225a3ccd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20733722fc31f456f2858f42bd8adbef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c942fa018d4e15e9433fba704bbaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f294e9efb742743c8225bb6632939369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f512af19a1a96c223fcd7f0b759aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a3c15d4996a11dafbbd730161082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01993cd2e6800f9ddfa691566efd366f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d02af4941106ff5f5f742b231505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118470db0ad8964d020fb722b4e935374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3b3df62267d53dce001f843de818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa26c376c3ef4d4f298fdb43259c85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e007f5439237c53f73333002477b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668a02030770bc71d172f87503d970378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73f23f6dfd5f14568387f475e8379379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7216849cee40d56966df6c06d335e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66edf140b9173078e87f02e2ccb6a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76aed56532aea24a96821af0222e69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da047e3631831d6ee0d5ef2d4d4ab3e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2125e00fec0ed46347ff99297c98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c636bd9406ea3b7ea3565867fb1da1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e5729c1575a1e42df480965872090386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33322ee958f43b6676d58bc598a2dd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f9d25566e6dffd8b0bf877e1e935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e27a1ddf54faa76159fdc9c5748e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b293d30b66393e099429434b91f5e69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538a130e71f2b13f0c5e63867f367b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4db73a1b0dc65949e98ecb107156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ac09a0437e7dd08081f92ad4b61f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030e680f1afe9e92a789406a9003700394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540221354dde6070efc9b154399cdc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485e3bd2091784f0035de51f80de9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078175366b3811f3a60f1e6ec3d01c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a864133c6d57618c5c0395cb69114398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93b947729ef7661a843cf40653120399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1fae589cd7fb8f7cc4c248bac853400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550520708277f46bf392c4d18c8707401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b85975e5da77f17475839cfd55b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a5f9e69eb12fa0679067233fcaf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30efa2f2717752850164b3ee761c03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8678ba9b1a2456fc3797a8dd4fb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa6689dfb329187c6c55fd3295e73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c903d4373472dad5f79163e97979407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adddbe5fea134f40a6b2e0410a168f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2887a96a128a46ca2a9abe4f2ff6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8e9c1fe00cfa1eafb8a6a605a043b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee1178001eeea9f1394f2a35e1f82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd89e40d9c82d6932128ee792fa9d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7defae4e76795dc57bd6a483979d1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847de35f1186b166e46c934cdf5631414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7a2cce3de2c0a61fe86750338c1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9a24fc5d29be015e08a1e3fb16329416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81dcd379b36e5bbb01cba07e1326d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c0f0f261665ba685318d334478bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe026cadc0bac787f54578cce30dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31005ab79ae454685a80859b0da14e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209007bd89248a66e21ed201f64cd3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddc2cedd90ae95f796917f853e9816422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e95c13627339bbc12ee5898000b73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27735d733fa720f9fe4cafb729ff1810424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9f972f4c7a40a2e4a29f6c37ec72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8eb72ce8aaabe314a3a4ffb4074a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bdbc556ab73053235a84cad7ce488427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117226e046f93c153240b858706e34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2bcbbfa9d9f1ec781f75b6adc2543429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557e2711d93f1de2bd04f2ecd16376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf45edda23882f046da818bbb6181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf8361a569807f3d1d64f35346c29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279676fa852c74b29ae08f5d03f5ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54420946efa78bbe2a1543d4baff828434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912684cafd1a115a28bff8dbd6278f55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907ecbd0b09540670d2a56acaecac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf2543f2aff6550ea865f0c473c187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd70f0366f1d5c16b18c759b9fe6bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841aadb1dd89f389ee032c4490a0888439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542dca046bc397a77955f43dd54cae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac48cc508c781e72e0c791347a247a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c90b6b5b8ae46224f00d014dad4d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e86bf363ed0c95c1e6c6cc4921e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff13ff6d530bba5fd36d33942ca2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb1197a87b425e02a59817a2703b3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ba6d8d39c5e47d41e5b8bf92f9fdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862045041abbc30ce120de4760b368c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e503591858f1aed583026cbcfb350448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf7467d5814fcc16aa8af3ce0cafcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b3c3300d9c6fecaa04d55c8c25633450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef657f1409ea6a560b0703aa381c1cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfedfc9089ad1219c85a2acfca257452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e8f9dcac400b6ac92835cd1092ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab7ee5aecd9af2a3598f1d6b007c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32515e1d8660c57e4c2521403662f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eea4a8e0aacb419b9886b27769d6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d53b30965cf47223ead057e2153f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f091d1965ead9514030bfb26891bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba382676f2aeec64001fa0fc88a35da7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc5e1f72dc4d450963933c1273f55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b7b19684026e31531005febd6af9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ac48def76ba29e33fe3dff2b3059462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368e4f4b9fdd64f348221054f2c3ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104011cc3ce096fbc8f653abfcac401e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda9e682b483ae40140c83f4b137cb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643e7812157ee069daab2ea37542a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012da302c3323328bdbd1e90a6923e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa74022ffcd4457cb6aed78b5cf86a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691a8371655b4e6be899cff226381c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42eb94db7953851a4cb6bbc001b94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f9d0ade15360d9df1cdc94af8eb3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd637c8a6cf42a26c374a1023715b2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d23f46dea9f00f4140d8dc398b911473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729547407d4fc2ea31aa8ca2185f5585474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047880def91b6b6f90a57bffa65e061475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209304f486ff8ada03f484ef1dc058d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b61a4c0dc71bb26c2da0e30bf837477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f5bbc39fdc9d6eb58975bd633687478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65533027fa0bef498cd7347f199d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475ab291cc10dd487826b3cf40d4ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9320ccb444d200afa888b1fccc77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831e39f33382376654802265fc19f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cff75954ab58a0b24343d8bd37ac4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51545d1b3ed9834880aecd4e872c6e74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc5cb409944291b66303800dbdf1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1417ae040d6e492bbdb6f6f7ffa6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c278dc0f2aca0fe070124fd8fe714f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204c72efd944711a527c869f9b4974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580d372fc7a767da83805d4e91e69b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f645fd65334b2855b8b53c3257e9f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287611b1ed275455e2c57a9db1e7cf24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa90983d957e9862bbefd888fbc7193492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f0a7af177116bedf7c9afbde497ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b67a48f33ce441bc9f7ea0fc571ce4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5357a472e0614d373336d935a9d7edf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9a79d4707d06622b73b7774bf0ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb3f537ee9ee5839e66923c129a3b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13ed62329ac23946b407bd5b8d09a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44afdd1f107b6f474c42e8ce92b6b16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fc195fd492521ce19636beafac23b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7c5212d5db42c3d1ab61683692e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd9898f280503f18197298186765a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e5f21741f062197dd57d1e5474cde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda91b765953bc6f8dee70b9543b1a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6294cb3550076af7198f77b32906e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e666241bb80d00a63aa903c7989251506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb480144fa1ccc3d8a5070c6699a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb91c2ed2208b007f20cefa8452ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab18187f84ab9028d891270fbbb6ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fad5700dc648ad396a8a28c38e2ca7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f35331f2e655442b56e1903658316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ce0f7fe302a3cd56bb41463ae08a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af2f90970e384d19480d2a5830e238513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6447862e9a50179c44b2828a4313514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855d72f9ddc8b27b2d44b7a3228e5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b642def5db6c359377ba2330747a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90c320b4ab099ba28ab67a8068f6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266cb5a2ce59a57e6a8389ae724c39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7c9c40ed547962ff08153eaa23d78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53597615782fcd5c6cb2b20bb413f54b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e683431840f37023ca59fc871f93ff6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723a9609d0d6bb82c415f254421790522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5cd346458a59f388a3b7b24cc8c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71d5d8f4ada371f1cf335a8fdd1b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39821172cf57ae0b7252a096e9bb7388525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae14c4f3c437a84e6e4ac77b399ec3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed86f28812587005f8519e943b38e10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536970f460b886c78f1739cd55b9a677528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15af0d967c3a92ccbed105229cd821529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3f1b42d28a1caea316e5a0aab804a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a995e37015620894031dd31861b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca4bda717831d123a4bf12dd7906d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa12e2a6e50cdae632c169b22defd93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b726bcda5db209af7a0d75b5411a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b755c423368ae9a56b877d3593fc84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff373a23210ff432119417a6a1d10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84866999b25901dc48fe031d7d664a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa26c4a738c64473d4c05be354cde7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e66c4f0bd60f15022e92a50b98595539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da378c3150482da9f87e5b2930277d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c9e00897bfbcdb0a69b2ab271525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc94fdb1400993d06aa17d2a1e7b22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc994cd2a67bee41e221a8c52e4805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08388bf43edf949c2d6072e1b732812c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035073399548c22076518a8697b1d7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98a7e906a8f1cd3a282d47fdc1d04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac847ff4b5069f76daaa83724fd03a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4415e79aab0fcd09f114cd9e69502548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30675fd8d1902de27ae3d4f6fa17b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd734c08f74b29619dc15d6d59dd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034202587abce08a83ec01fafb3f879e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7734b97d3d8957956cb936ec9d2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663be853486cecb811381481b665674553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc635f544180f4181d117e9c266385554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1875d1638c2b435c4cca92016419167555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba437a663728dda6e08e98dec83cc80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce0a5749a7e0deba40c3bc6011d6a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062782710fd964c36402278d317afab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d16e6022d0e11c03e1f9552f7e226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4652f5d266e6141fc56eb843254e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74fefdc218cf7507b0ca9b8986883f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e35f44e93edfb889c2438b5e18ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47246273f8a1db2b76847bc869fda4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c923df74149f7a86868a9def11a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f86a80909421fab70c6b5ffdd201c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275613dead6bdab490ae598cfb6c49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c81297e3fbb64db94678695b5ebc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c104bdf379dcfbc5164fa1fea169e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461a8ddd6bd55e2c2130eed43da13bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9d2af643afa7c0eaec7f12d7faff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5277a317c92c88c08c2d5becb34200571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88f4c496fbee0976431ecff7a7261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d65b978fd516fc30a9d4bed045847573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca173e081885ebb4578f82c3f73e1e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b58dc47bcdaed32a798db5b74e131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0eb0e647ce249bb3379f205229e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dccf9b6b7974b32dc6c7fcb647e22c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a85e999224d7b7c8d7ce0e9c4c92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3234ca391dee2f246eee82072652301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb27126f0db9f1adc4d9f43d01f122580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb8dcd82b2aa6fb748139b6538794581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1449061e39e08140ea6b727155825a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223307a165615f1c2add7f0cc87386583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524cfc26a92926940091f100d4a2c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a153eb373a07d617a66c1b08e829f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760dda09f370d88551e6422d0cc752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a282a3b6de803e8eea67440d6d59a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe315eecf31eefbd06a4c5aa838cb9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea16dd462e646ab09ac64135dec2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66e560c1f988f515ea2f2b9e2a915590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e8092583ade89abddf97b6b3e08c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ccb6c377dd211de3e8a70d70b27b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70729d1a1b1f5633e18048e527d9c76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531582a72ec14e5d4fd953b079783afa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccdac72667a7fc2d116eee292a546c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e934e2031e3463561931d2ff887c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55d10f126d2d3c9440387e096b8ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487199e559391e19bd75d3e828ec79b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66459494d3f633183e83b6de7a7dbdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca55f5667704b69f6e700a73b602d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba94e5266ad330302a6e06afb89e9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f47f35a5abd1040c72f59a8653292602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2979f2da6ae817e0777b7c83ffb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea30f2f4f529bcbce21b75f56de20d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba510d391bc6bf5a4ad155e72aabe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbafbd25ec0383ab222c378e983f0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f0d4788ce9baf7032c2b5017ea3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c42cfe414af78e9b9fc4b4e328d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f37d26c4721c98618211cc6ea937e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5412b8a79f1a19b472115faa8ef9fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb75d850f5b2bd3da1933dfa73f6e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee2af0ad1cdc4121c3a9e3415b3a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa5ddb48d8c249a48073c2f49a162613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212079e5bbdb971cde7d9f7870d5465614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29af601a475513413e7c782d2ef2c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0473b2a2a938efc8166ebf12e2f325c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308776ddb6bddf67f3287f5987c718617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc5fcfd00240c4bf50c3e229bce565618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a81577e2e280bb8d303f0cc54f13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e74cfee1f9e03b9cd7a1cda6ed2a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d13cfbf73c1b983e1fd23ced9a30b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776082e6e2cc1b36b0c52aa80bb42bef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6428e384b62c51ccc2aac0a53f4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c088649ee07aa4bef47a9dea8f39793624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605fe9dacc6e943638951b25f2d937625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf20e480a2000f1d7823507db293129626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e6087fe0c574b03a5823e7d7d0905627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882793d7f72ec5e12788a46d971dc10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1f90e77e627ec2d3150d1a3223512629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762536c3b72ff77a734dcdc1dfabde5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0b6433fdacf24b19064ab360bdbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719feb0f2fa51b1fef7dfcfdfa53cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252db683138cb63a3c2ae6e640be82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d588d3306857ac881e0679f3487c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914576b5ede801fd0ad369a3220233e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bcb25365966c3313c4b209ca50e6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4118db67db7b13dbe78bdeb41a8460637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82bbb8d4e631055f00a08b5a896071638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d510b6f51e4ffa819d914690f2e74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604bc606018e323af82e9627a641d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52b021a4957d0b9e87e77f8adef4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12e6bef410115694d2004416d75bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d413d9c0ee12aee32aa36a4c969ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc148f4361cb645d6895713eee1014644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6cf81feaa1a8ccd8270c94790fec2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa6f72880dea1b00ac3ed22880f174646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ff0b633c955ca6aaf25c015790ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30f31b13b61bd31d324d04cd329085648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab64a400b3e611c3afc74c36bac21a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cc13aca51e8832e0bcbc083b99f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4440698a32e58a4f4951e7d9927bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17bbf0b565d09947cb9ac9bd5ea578652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69214b82d3cce469d0f8bbd0ffcc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d1f335565c1c4aa2f510f37df516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80000edc07148766684dc69427d35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8d85bf3455beb9d1b4748c4a2c10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476794469af6cadfdb0c3abae30c22d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdda028d864ce831c78849dd8d7140658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4c97a44eb1b230bd102df3a32abaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e81c692d42f1f61343e301572fe5e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d0fcf4b11e370e6651f5795cfaf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7a08a7ceced739f012b17abd7143662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdf66bf786a4846632e0425cde0803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501ba4a48eb55cd7742671a5821f793664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88046436698fdde80cd9311a34c344665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6db030c2e8320ebdea187da03ee76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05262456c965656486af8e2e88b01f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c738f1479df967c267e7a513153871668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efb432eadf64f642ec766a334ece09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8be8b7df0e64a08b035297ba4a158670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2d3dd2988eede8fcf61b48ad87927671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4ff1491ae1d43dcb5002c83ac6ea2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0725799ae7b7af2e82725025eed5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d224316c66ba9bbfa14e6c51011b0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb1372da3f37367ed0f616df43cb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92dcf9608725d8a0c43f40a8911779676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e21b2d64de53912f477f2f65197b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a182f3331bf52500549929cb348ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2723bfd9b9d375abd3f569ebb1f2bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c452cd11d10b494b47297e2ea351680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af14160db47d69aaad51d5328f11a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990856b65f628ec971e9e4ac5a30e58f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72882be98d1d492c1766964bf80514e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a401152a25d146acf63d933b12be66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3a08cc870a37ca608d1b873a7447685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f94d2e88e2c38decb5552e0ddd91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e4e0cafda3b4deae9c52fc421548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915dadc04c47166c4afda38ffe8c2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c8ce7beb0d6508a0db1ac8cff3e0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01757d08ab61e57306b3aeefae65b268690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe1b186fc8f2114a36d915da585284691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d3c90f7376b2a8a25aee0ecfba11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa77821b7883c2a65a5ba93010668693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c8ecf2ec733679765423261bea4a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f4a54a8d468a64eaad87923e3437695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1804fced69f3525d1a045d98c702a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b880830c4ac341d66ed5ffc69a48b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8b58c663c54311d3b96c4790ceeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf9e1f0491a4ced6ca142bc9b0b4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c7a40ee2e175cbfa51d3e7b79b21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb7e83f451e2b8bb3b8a33536530f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0786dbb724c03f55e5769d7251498702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937a29f01454b7d1673f01bed753dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2eed5d9f8f479c20ff4c1b4c7c463704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba51e51481efedc22e9df22dbd5cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5cd732427656d1ad1904508ea0678706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e52e12b1ed2ae1e2d490a961a4767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3c9b5b611786ace724682088247a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05f303948fde0c73fc197dc79e122709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f36b22cc4c1135382a51ef0b558e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd7802c641ec5a39a7acf3be07dabd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d16834eb2e8cf2aee9847e7707c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f11999d65e06236568a801c5cdc326713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067536b9b04068fbabf48edd28e78565714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045633527423d55d8c5560331562aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb859394d0b00fc75a2b4b05cc409f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8e2f20b4fc97ae8052a64b986ad2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae844be40ccd027914681afdb47eec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53baa741f37d4218fc7ac3270b131c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45636968307dfb2c6f402e62b1d03cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600368cc1bbbf607f37a01fdee5b2991721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6154d181dc37b9415df571e465cc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31541816cb547af11c0af01f9e54054723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b5e100820a3693353ec798440dae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faba67828aeea0d7aa6e3ba5030d6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690eefdf25fffdc60e34288009e4a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800f08529dda615623794395a765e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3755f2d8e47e4cbe8892f4e8da82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ecf480853027b40d51dbbb7effb7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898bff648f6a2c4c713f8b81a3b28d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d73f6e1d0faec045c05b6c2f1a41e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a752dbcaa68c5f06ef387d5043304b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aab5dc4bccebb3ec65e39e4e734fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba311a56057fe229985db9f5da832e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c20890921193560b38f7db7b646e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee497da7fc3f94b577fcd300a66272736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f78fffdb66a76bd3025ea5c0edd92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec5967dc4060b02c907bab7a68dad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a09049eddb931e42ac4321d6630e4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78a4c04664c63ea0fcd737d2290af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996ab99e9e9684fff86e2c17106497f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c8a2ba4a509424578bd88fe7cefa6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b48b906cadea015c1c3c720b0aada743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09afa7ba3f83db963e39ecada9a581744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328197f9e942617f84388f546fa9e792745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003ab85cd214209b99080e7c601a65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42b3f4137546eea6dc68aab5f0299e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55edeba0fb1ab7e29edc6276325f8e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ed5e825444ce4a7b2b21aa567be3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807646053eda20610fc3bf43ed29fa85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4181a1482106bdf4fed93ce70acec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e3c2f974b27182d826ca4f6f2600752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf014e7013a1c35ea75c1cef39490b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecef249711e87403f68a1d5d4acb08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc7542f65a6a1a46182f8c85ab0d43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee84e4f1d1d0df4a81183285fdf653756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325779be46006d8e665936c603790bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bceb1a6ee31d937fc419f9b59b97de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d51ceaf9edcf08a8edce6729cb572f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>