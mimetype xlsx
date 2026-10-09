--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc951d2143a14eab069c96c77c1ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd756ecd5c433156834b6e4482cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c4780bee333256ea9313ae4bddc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac679a69fc1149a5baa8bd899702ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f70086bca2e2e00ef9e3e7fdf4d145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a063f588c4c39340f31ee79a08106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d81523978e3f80023aae71ff58a767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4d8f96f07cef4f1697e66f6b7c2f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a763ba7d0fe9b7e19fa370e109639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2f631250a6f4588426792543514010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9c7f0cf9229026f39e8d816c047f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369999296ab2c301ab8c1bf0df24bdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069bb309927dd3ebb8eefc624d0f20c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252bd293b130afd1557c3dab320b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34ab18c2b8fa64944990375684848115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e4b02f0f793d1173786b1326891116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e354d3c312d740bb9fc283c67e088817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c613ebc426258790aa1a995de539a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3b42ad76ec32a8eb32b1efd2964719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1838fccf372a813193e36ee6483d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc3de6a2f0e364baf8b973246d1ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ecf50723f5b503ac65e40a0ff24322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd225fe86b8432c6dfa3a899090de723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2df27f71ad16cd7dfaf9499d42aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62b25b7e07addc21e3cc0da9f865825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9962ecc735abafc80770ad7ee366c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ffc65cf63adca9f13dc2c33f2e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c068b1385092bc33fe792d10075ce5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a043f5f4651c69e20d813e9980c1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57196c8f7338c93f9f4946b1e966ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e69e0ec3375335ae79928a3c4ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efee4a03981ffdcc95ae8fb8d118232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def999643267d0ccd7d7df40b48d5a4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea6803143b9782bbb801ddf85b4b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfe726e1298014d748f042c61615f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be822e0086fe680bcd2ce070f860fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d0d74c1a6c6107dbf5334b0933f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2541e67ae7174eca555526802b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e844044ad621449bdaed34298f1de639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fbb4743e60a3e3f34283cc5f7c0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7be4ead725d8279529634986546341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f466141ee3d42cf0eeb1b746946ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bde5722677624ab3694f5b611773c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba953a7df8596e483948bd2f21bc1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189494f85a50676e2bf9ae43e75140445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9331d28f35657e4d25f32df9e1bdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d93a9ddbac8430b5b6f374dd259cad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04227203adb7a117f32348d101bc2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe655d9ee28614e3d4f55b288120b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8073d9bb0822926c9c621178a69eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc34ab14f415a67517fc132d3b57d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827516485c14163c95a909359f80d9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a852b2bdd93c61abc248295f26e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f48f13c0d3ebbfeae0ea4441b911454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7ccf51228f054fa1168f3e9ebd67955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351a460322adadcf6ff93779b609a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730aaf8f24eb36fe92dc2040e65e0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794430b6fc3d2e39a91b0843496534958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ff01f5bc4315205e35208746c67d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619206eff577c3bb7caf17299a2d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451439125fe4d532aae3e993cc1694e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc155d0c2f94f4ea21ff3b4b7f8f1c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34605896b64e11a0e514a49fbece34763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2e0b7a241286f86a297cde11f2f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401bb559beeb824212ec67c9fd8ceb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982523bc83e7cb39149e6d03507e786166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0dc3c92f08e008b81136eb678c94467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694fc9bcd7394c95b1d939714462ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838c6a334c1476de996ef2f84a81f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f78c9724e610dbc0a6d38a78b3da270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8094be67de650a8a0abfbc12b20310071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765da0d839c56e82a79294e470701972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb619db0f2b57df92c30b40867eb77873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3d07fbef2a76e3d1f4951bbc0c3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2842753d27750c2b88720e96bbd3f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a12745de68c4a2faa8f3fbab2103d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf97fd10429e3077cb2bd674ce484277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2a2542b7509b443fe0bf438df45078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb625f60dbc2bcfae2e30d7dfb509ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867496d97e9eeb04f7bd79c37dde14280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ffd39c4ac0eb786c2bb60525ccc7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ad9cdd86d140d74e53b8512ec50382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391d345804b3bc0708f613b19fc75283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d09fb792748f9aadd2a3353313bb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c00d388c2ed04e1bacf0fac51d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744abd04d8feede751e5c1e23a96ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922047744f85d100783849e19ad1ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551566a9320a1b0cf2dd9b6f4c458d7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9538fd2d54abcf12d73fe8eeec2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70efad7c3d7164146896591a97413290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1d99b18b166cbe9179d0a7d49f8f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075e7569ee1c51f50223c11c27c0eab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9caf9fcf2d21ada5d14092f79456a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0670f249d3f5bde8d9b9e3524b8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e4719897ab4adcedfe6d281ebb5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1cf5a05d2fed3d6c9c1e09e821a7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92cf23d2c67bcb0f03e91cdbc1b9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6dbd89ac677f042546c5f507b90698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928675394ff6592afdea6aead2f80b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8011c3560c4dbd59387574173df9350100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e4c512c15dff6be6ac8b56ce68f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08371be934db9529c45f4f702c1d0d23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6305b6ef62207cb9eb6108fa85e43f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5532ae0f1b997257588659ce2eda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329184da447d84642fc79426401ea5ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f2313a483d8ed67ccf59ed885af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d9f5bce565393d4108e5177d22877107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23882eeb5db91250f8e0364da7967108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a781adbe1f56d040cabfdcbd6eb9c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058fc34ac788b99aa04c32c82d5a2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15a12c48b1bae8ced460eed1b5c7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d524ea31abd0c49c193eb85fcb7f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a024c71c34ca32b93f8e2b21c74259e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41deec1ba0171bbc47719dac32863d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43427942aa9ca55a1bffa11347f9fd70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b49f801e45adbade767448fda35bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496ccbfd8f00b137f919996e858ad8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c074b86d2d68bd9ec3350ab4c605e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d356aaac6ae1e9b954114f01c0b7f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1020453ae351d646127d59150e090120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb018895f28a0464774ce73d1dc1b6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfe0aec9d6f53a35f8e0355ca1cf26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f944dbd9f505fb1f246b97e0c90c75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54bf95f76c3e40abeff47fb7fe5732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d5b0791ac46f84b894aed7c0ade0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515144195e3ccd13befec0f9ee6691126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f6de1e63057619aaebd302e08146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964686d1186beb2cc7894977c97a938f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1a5c42d61b9235c3e77aef21b7ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ca8fdb29ae319e39e685e3415c15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6986667ac934a62547bff5b45bfdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f22a51e19324448a77ff93904da83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b9f98946add0b5a5fed503e08a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb0af47b295fbb1d170039eb216a08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59d749cf3bbc8909ac4e0ccbdc85a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf47f64a1d59884f9d3953361a3ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d89aa4972307d3f5ee7c958b67cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfeabfc509d78ee6cc22dad5b99c26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2296a5cc97d06cbb3b51899cdbb2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d9e600fbc3df8abcc7c3a93f752b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bf79778c2a1bb1a5c28e2052a439141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71f3f00f7f86f4774c082a534d708142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb2aa0da6c35640f7730f340813afc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3c50e05c509821f50a1931c12a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f1fdd6ef4e56c7a117eda8dece08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873343bacf27fc29e7d57a1d82e94376146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83506784e30e97c2725cea3393049aff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b547bb07a050f9904f64b5741144c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9fa23787dd7fe9e78b1f643055b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20dee6dd6a07b4e677b4fc3dea4ce0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd21582e357f0c0f1cd3d42a85624151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e4e2e0cd43fd00dc68039e59fe51d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620d3b9408138740da81b59374f5c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030f23da54d043d2d607a2c3677292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0057f493eba573317fedffefdf504bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463e988da02ddfa38a2d9a974fcfa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbad8599a449874934fa09a3699ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51028cdc157754a8df0dc70fd5d218b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5374353d9f1eddc729ddd658d300159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d470ef8fa79d88a9f7716e121059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34eafff775b9501633531273e5908161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ec8c348b75d6ef55cc73f14ce396162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259208f1f6b40572c970e0ac800a705b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a9c7943e7b9caeb39277235dbb16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb14e0a935f40759256f06252c81cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad0d80cf72c289c8f5bec06cf300d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcdbd11a7c909b77def5b7bce4537167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b73fa3eb8113aa02202f4ff665a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c15b09f5c6b168efa601135f0570b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa20d3211fe75273c77fe3de7bfc063170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9ccb912e1b1b2c61694e96d44cf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65cbbeda89e4aadbdf534f2f4ab77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccbc9525dc2348bcfac28aef693fd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0110440614425b1f316c45bb929ee94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea58a8ed239b6c95a75c874bae3e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15484e3f3fcf9f0ce48b88098fd6c3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3a9b02f9662c51828c87eca9f3b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ca876251d0175e1734f017cd4128178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8d181cd66e9d68d06329e34f2fe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e705d3ac1241a032e240b3b2eb56d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c318f1469a1277ec5c2a5e4e1e97444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6930ec6d190eb2351ec81240db0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb889d5ad4b11b979388f6e4e05ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b20489f87ba1bf1420dda25ecdcb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76c80d56ce94dfc3c68bad9e7904d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65ba01cfa461d14aae60bc780be23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ff5f22bb3eb0e7cd22e070bfdeab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b456f993dbebd372261d6d0d5cd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165783f32d3feb55fa32feb3396c310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75983bf6cacadd36b3f6a46cdb33a39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800f101d68422b9cb037e4f5f2dc5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b65101d929c5c5e22c41354eb3f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e61c351b1564247d811c1dbaaf7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7fa6cb29f2cbac3b4c37614f50d98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cc701221c00ffafccc1c5c67ad8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65e7de2fd33a16086aee2a4c98022c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696598766d8691a2286a89e5aa28acf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea506ae3bcd31c0d0ebe5a8ef90c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95bf1cf8d068d97966c5d46dfd783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8001cfc25d9bff525d23487f86df2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaefb6d0b3c7f4861769e555281eed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43921fc853c55d608c4ba8b68101b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2100e363ed77c0a7b778faf637f112203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb567533acdee97f9881a47d1058ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef080f6f44632f5a82ad96ac7b7339e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167a42bf2d8e4af64dd92ec08c24f56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984081b034ed29273ba520f9c8d6a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b450e6372b320acf84d50f3e11234208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d847ba6746425fb6344c82bb620c9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f170403c87f82bc7642c4e868066210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df585ece6c89d02e56c37c994e8b82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b9a5823321adeeb60e30ee4e4cbfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526b63f613dfd9110d6600ec60cd46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749bf52a8a02894c7a8681238fb913214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6227f6a190a94df7741c6556d3cb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c2dba6df0a452b2a2e18ba1d3ca0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910819493fb169172dc67f207a909a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c343fb2ac119ae1656f40035dd506b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0f44a51606e6cbde03c32ed74208219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117b8526b06fa2d9e1b786c8174b71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7b4362012124eb611190df84e105e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9150444f3f097bb5187aff7fee43f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee0dae4cf28e55527ac958558147f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5fa143c4d76bee9e4e3d8bb42eb67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2efbb07e783ca53968601b3cfcb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152aa20a6e5f7886dca4f7f16e23e8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0accd7e06cc776ae2b11cc31f3f79c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a1f48104245877dba9f8e8cec203f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e57cfa55b01e4c76190425fc85ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d51bf76a585b5044e2eb9f1ea26a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e63401e8794e54518afb7c9adc011b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1033a7e857df4b39ca455f0a444592232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4dc0576b050e63778905ba9d4c74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58acf2e53966ebfd1d8e8a75508a0d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d3a3066cff12cc5f86cc76e092c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd56ed68851d8da30f70ce8db479ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a619ea0cb43fa36f001fd05fa0094237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e2cd9addfe3820766dc396c0d6ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e1c261acb38637a16182327549cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf988d48ebd537c066c2604031cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae12719f0ba747b93ab2754e28f98d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262349b322c8b2fb942eed2c984d0cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb08897b7cf163b63333a28c1790d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ec91c27f0a215e618a687becb1255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f8ee572e67e9a05aebb297c74a23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb7abfe85beb0c87b7e6a419bc4b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933bbaaa2a5f0400be7db5ec9d2835247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db522f99fad5faf32a70520dc9e085248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b1eb1a3026b502be6c72e3096bf24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabd7d80928997bbf88e1932dfd4d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c2704ff33f08ce578167281201a3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174e69d7f129d7acce7d6d4b11e303252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2ff39a0448bf9bb2b4d8913fc663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8adee23673169c00c73a7a8d53b89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dabcf7a58b0acd1514f1d5fd9e3e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5aea667078f2e20fffabc2221b0ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd27ece409ee36e0f1d302de9f8dcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8a60c330d3e23042d484854be75a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9de1801d33332ce87412308cad9c8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1900cb98d01e8badfcf94117073e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df892c4ffb804ccc4b3fa7683e488c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2a7747742b4c00810b1474ab99356262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c97f072db0fb5ef9c2b40bc8a45cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108062705248162031a2901f3079ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f45849f597ffa3b0269e0a9567647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5270cad55a1385745c556a6f69fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f8f375d2a375d94c031b126c25a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819222375ae8a8f81088e203c3586d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8533bd1fa54bdbbf1409ecf1c0e123269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2eb6597cc9fb3f59cf927a278c59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85338509f51427ee90397eda9f8c93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5247fb1a7bd4c2a82c3add96218488272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461547712ceb6c38bcd8c69a660106a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39bf0cb6df2f60bc1e94d03bbb589274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc05a56bfd22524c84f5a55a49b9e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64e809cf8a6bf493c6fb0c923426c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedc13d074a4306de3f6f2761f33c1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e77effa5954fbbe6f1ab8276ca664278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c81c8cc5ee1187d96115f0b642548279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa297a56b38c0a382c38bf7d09cf32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f96b3b9205c4d7af3f5cf9fe8bce6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018604145f0de5e359e21a4ace0b322282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82803f3abf0de5e97553f84d326c1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdfd6aa2959be39ff3504916f8f24b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994a44518ff5c4e912cad6c249500c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daddb3c525e19b2255055e94f698fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7bfe9065fb3b2b3b88400104456dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd1a9099b26f3fd4d09b3835a24fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e44c3e4f776f4c487b3ea1bbf9534289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af372a0ddd3c03ae7d42fe774bbab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b7a6d706576c37b9d75d705e4f0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9e7bdef6ca18ce9713c2ba48212e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90dc1ed447991158b308a28005b3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3f57ea82c17de93aa06530681d89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06ec8ec6b6b4fe32e6ab6e93bb3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188094aa3cdb15aecb1a96f9ff0e6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309298a80fb14052308e5caed334858297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574faa9d6f2eeedb773efc0a2f00498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089931ed182486b6377639675fd03df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b377c4dbce2852045ca2d6ad6500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a8fb361d21314a104498910ab717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b6c4bf96b4f9cf7d9a3e8e1cec00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5f45ec3fdb0b3d7c968b225d6e5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed148a694cbb876fff5b25cb1a5e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b99a829509b50f1214a27f6948619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd06538143e20adcbc29fb447ce47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b95ee7f33503eb2e05527e4201b44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99004b00b12c0629aaae55e1720428308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e445182c2d7c01da382963eb75e897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba1315fd94a7c6908e74cc253f49f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb5f2872ae4fe757047c8d044fa1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ea1f1fc3b5e2d745355a31fb1b09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e75d1dc7adce174c53a630ee46184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1faf80ea368ae811b7d18cac72a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aafff3b373b9f88ba198ced0d583e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb41a888ab0f021a599518946d46f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aae56b03061a5c6c202ddcd677cd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb3aae2f01408178eece047c61b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719355ebc2c24444fc493e5e5b4401b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ee3c0e9ca76d6c7a4c3cb4f47644320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc178b1b80371f7fd5f93f4b8ea8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b362c185343aab33d2f016fe006c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f1506c363269b3662bf1cb688ed0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4897ee700a062ad1afb7610ad358a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916fb3962e4ca792bc41003e2f3a06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50125d672a0ec3d2de0edb44defd6e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28c8b128c9c5e3216f11964f53f37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b440bf1c3c8dfcc8c1b74b91bcbc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7bc67d387da4b799c463b7223ab06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e8bb82db195e94135d316997d63a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba442458f7574218883b06136f1fe768331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e307e96e3f98d32d9e9711bd07117332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9911cccd7993e729c4c9361bcc09e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092bf0f867df79f697adceaf65796ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b596bbb1cdc1c7ea26b559d7f3a1b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf1ba62094d683d3a92eb811ca0af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897624be97b1c3383082d1f632943b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f06e7901a8e0eba71f022386f80e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36684eea3b827798c2ca0337be120339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc44c0ba6c66ad0d129a59098474e9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9346ec0de97a29e4038f8de1dcfff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855882c17f5f985692c6ebe831189c9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592097eec1e6aacd735d26b5fd0f16e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321202882214501417d8a953dc75e163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882795d872fbb330a35fd234b3dffe2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9df1194fbcc2b8529632ba9ebb570346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935e3cc48f541275144350f044b7c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676674019ab07389230c449a979ce612348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d741dd17c9221f6ae3d4a75a8203fb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea0f3466cf38103e4ebe1bc3a1d61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42a6d96b603926bca6521b3e57d09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d14a2b2ff60a0b19d7e4ebd4661ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35163b97b7cdbbb253a180781248488b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28967ef21c144953f3f261a71bca6550354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7a00e781fc336a7d603a313749a18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcd2c6b564eb60ecaf6a983367c421356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c8217626d2e2bb22a2393e6d37f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b79c31da4d5f964fc06234d9c963358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82bf475d61286db77d0495751aed7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404e6ceed48a45092e484bd512911f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409cbebd928a5ee193d253d17e9aba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e3455c0fa7f8d1ed1f66e8091d37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518e1fdf31fc258317b60e5744e25e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db5abf0747fc5cf6a703df7c85818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7facd9159e088c34030d87128d56c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6cc9c37996fd9349448e17d91c31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec0725dbae09607756b523d79ef323367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bcb1b34850d2fa05d060096c021f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06912f03892e003338e9c409ec97335b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5bdbe931e3bae29ec89513deae8bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329fc72dcbe681a3bd323a437396cc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c86577da47a43570229b6a28e86855372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5ce4d793ced9b08a43aee87a979b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ab2e546f1666a563cf3bc48f76f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a09fc3075f5abe3e3c08b1d67306fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c75a2c7059f23e989282ca218f73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a773ffb89217079c1fd08e28df116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1edf1f239769efb9fd6597eb46751378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd63bd8a03be2744b71e1e1ed0a33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a7358bdff3661ca38edb35c96817380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ce1cd1933293ea7ecf5cdeeb16298381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29b4889cc55b3534b641b78d7f934382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158271c4040906ec4710f74008c9aba6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4366b59e16efc608241b0db025423384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80785a8791c9e6f39a5a0261c291169385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906e852446f156632addcd39310b32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf1d26a00582d674a074c0dfe2317387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1ca9703f6727601fc907ec402359a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a88abb8313795615f091a5ac7109a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024f5c527b26171ad86647de457231390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d25ce49d2d345c2be4fb780d88b6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f948a878687952b01c44f0416666a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdcca4d2b160c2bf7d5af0b543900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253fb961c2cc81adb2bc78962a7d165394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb1b88fa74953b8f833a3956a3d7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee94a3f941a69474a520a20bc85308d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5260bad0f71affceff6a43e1cc4475e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8efb9437c55fcd5479f050ff7e47f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f5ad49660a13e5eec9e132b91518399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd97c114f5a8bb939faf299e98dc87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915317cfad56673258eaf89f49ed14d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528efbe40fd670e28728d769ac26c77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49150bccc6a34cd432ab33ab5efb729403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea4712648c710c6bba3f2139c092d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7163ae03faa80420aec8f1f0d86aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c602fe21d3899c924b5cb4b3b1b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee7e74f5b38e912026cd4743f71c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19537d154b58f1dbe638bf8770a1a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae984603c7953e01c0727c5dec0b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea52f697b65af48540079e60f0ab84b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1994846593bf47f2867ee3124e5a1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f6335fd6d126734c47aae9da3b7f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956507e4fa5777599ed72c3206a555d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf355962652928b1325b4b53a4dd963414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e499385ebb3bc71892c27cb1ca1f05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c445daea97d393844017a9dfcc97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37531ff2ab71ff3fd3a1bf9a6427f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc036002c894336bd352bf514f5f97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa622cd4969d8d04d010639c43356c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2ee594f2e41b7b34b1aefff679fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429856084ef5c1d323b29c2401c1950421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb9470fef3f9651b7430b3e5ca2df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cd366e7404aa038c6829251d5fe3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525ef6aae739a3ce1f36eba54891ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c0476e950bf2b8a95fd771220f7b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b50be810750c70750ac44a8386cbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738491a9b606b0ce6683128278115d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff01bf88716412159916bc7f9589e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a6d56a82040b4bd50fd174bbfb40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151883f1c60f6de7f1e73fe9db7cb78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332009bf9eb37aaa3ecdfb46dc93e80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90635c331bd2eace8b64708fe05a5fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3013bf500eb5981d611de7db3fc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8d2ef97a632410aee3df6beace969434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9da4d477b7eda1fae7a1d4671892435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533e424b29689eec30990975faac73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b713640c16845f0570f8866c7b68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd62182eceb01d42991ecce22e618c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4d7ca6b1c0cdd1775a99f219b359439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0481f8df0f5cd5d219cd434a7e9ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3952e7bc62e0dfc0ac0046943f8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa21badcdc5110cb458fad97dc8b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bdbf6ceda40e1a41b6cd60483346c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50aa4786528d5f8c7839ca2b7ddbc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f888f0938562a3e4aec2c426997b0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ff206fc965967810e9a552f79ba25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414317455aed1f019eca93ce633ea47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc182ce755e955774ba3c8e3cc4ffee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127de0b504e59b8f0b23b90a60f5a9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcaebd0c9a69298aa46044ed53c9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e75c0a056d2eca2e12e59527fe4bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e6e635dcce5e820c0958ccb1c6e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d64399693b6cf8826789eb229fb54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588f5034fa206b52c6286af7ad1107454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f830e2b8927f1ec9624229bc7844455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623a74476ec397d18d2b0bbd58ec55b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ff0c81df5cfcbbdfcff9059d5b54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1347f4d87ce3c95166f97688f772c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba17b30e6def775e45ace6a4ebe07f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88c55500c4897736318a3b4ff1148460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f72a2d137ff7564d1923590c2d50bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58dd8221976bb30135f797ab84aeb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b73886fbb3c96c5d54e082fccd2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f8d374d019709b3e042b16d2067bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c4e96ac4348e8c4ae84adf3321368465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd790cffa714c48f69b6529743bc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc266b05e1b1f90ad4a7734cb3879467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f9d9bc1d4a0c24dc8a4230cb80e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28d87d78e6d73efed1a0bbb73b4c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3fdf3a99aad751498a0540a96b92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea49fd169f0812a6475e860bc23edc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98092708e411cb3d8bf9efa73b8569472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84b4a53991b4478e7e0758dcfe33f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c97543078b694b9f2eb5fbbbef995474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d2e7766d7d58c26409c0391a31dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eed8b8dcfd5e11480e3a97a2555cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aaca241f39bae648bdcc20a71e1e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf0400c01097fa34af25a9732a518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b071ca3f760eb0260f6197ae7da22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277e5ad2e7377018ae8649bf8c3331480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb23895d204c44d8d37edbfe6ec4c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d242cf856abc01bbfb9b5c9ada77bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff53feb76b152e98a18a26cd80bdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e0ee335aee2c7c83d92376186011484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b97f0f4153cb1fed3b643861f80c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1bb115ff5489d78d91236029d3092486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42275c66716cd1a98f15c7200b2d258b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cb56d131cc7be8c6eb845784d8441488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c525b204e31d196cb825df259537a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364072920ea6fc735a3357ffb10af17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316a2b40ace71c26cf12e4752184ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbfe6ae9dace91351ffe988c7e8270492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f793308b6389319b5f246df526c3e71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea609656f27b562e9262c931357290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116bb20889402c4cc699a3598a3922495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d358d3b5be6abb09abb7454d3a3c32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77519a894fee7f18f80250e220ac46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf8f66cb569a50d5f4b40799bba65a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216c2b6f41b8ef0dce0b432dde4cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94881fa1f719ae44f16657f3360a5a43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228ab138894cc039fb2c1024d0230f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38009fd5db1dd5ccfc2432ebef723502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084efaa12ae18dbf8e995c79989a85f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91bad909e0b31cc12c642b34d0215d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f23bf12bfb183de0699020218d79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5743ec44790faa32aadbc272b4dfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95113f11b9a515da4b877a25496193c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a628b4dbd12c9b2fbfe740d0649da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46ebc846dff2f022e6df897ccef73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b13c7542c5159ceaae5ef8550d89d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553b66090b8126a48cee52cdb32d340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ee83a704d0bd579a10773ee685387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be1ca68b2f169475e37b26be37185513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8f92748cf0c9ab24e4a2ce1b3bff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d986122b2e5694015d2e24d105449515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d8bd736b57d9d0c501478230cae6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f54a6c2644aa266b96b1111e0dfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0b933e887b00200926563b038cb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e4d4aa0d03572c45ad3e553a2a42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a6942449b156f58d3b58dc92f494520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bdf6073c8069c71b6452cd05e9635521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c9c81056f7dbd69b001a22a378b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd410870fffddb68c967020ac2a59b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea3fd7b297c0c31e17f02222a3855524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412291f3608a06b57cafe49fc5013d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609930f77ee6d0aa41fa6438ab9b6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e616e1637e504beb2187dc2ed418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e6b588b76c0f95cb4dce0fe94091c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799143a42d65b1b56c538a7631e9d2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87e8010bbbe51aa9c9012baefff173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7f803f25cfa733cd77fc51ba9ca7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cb5af91ca1d8c66bc7c10a6140c51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c999b2e9d7ddec62b00ca17e6ac528533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247277c420ef5db2df195cef540dd0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84079193813e986b5c8b47a7b5b456535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c198e399b1273a17e6975ea3226ec0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57452e92b7e8c2069187881aaa42ac9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa781cdffb82791deafb634132568538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f5399a1036e37f0e927c011b8632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a11d0d46900034ae27ef2fed5a0d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b11cdccae65ccb8bc23e24d0938e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf385ab70513a8c3b49292fdf85d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1ec537d5b639e588c0829fd4aba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b2116ac8bb2a41b46039193bb6f12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640dfd5e1d0363a9ca7c81533880dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d05afd9fcb23d42b7b9209bbc6edbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c98114d05efe2057924e4f850ca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936e413055703b606f22f6335596e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e499d110bdb5e1bdec1f50b910136549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53af2ee8fdab9ae4bfb19ebb15607c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b9b150d698d2b7980cb388361ce9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ca04bbce0e288a4256ab862077afa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e29d6d025a080f07c223aa037f474553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ecde076bb8cc07c82afd0057bb187554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef108b919aefd435c0fdf6327e409555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5df9cf6c30fe72ff8bbc659fe4e0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6861ca8dc5bc22f9a024e461fadd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957304a32a0e026828ea8570b16d2cec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307a196d58147365f9bb1a410218ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6516c147efd02ec26a69b9a3ca06bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fde02f77c05fd0114b5f782e0289bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328c2a9c8f89f9a70cd6ff0acc584d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01163762efe4a15fe6b78d8e9f6fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ad8a4b76bac00faa3d79bac110540564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424eab1e93d964f1b89f4ae1df00c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4dbaa3c27ededc94b21dce80667d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b10ace0b775ed83acdd29c8b3c446567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbfcec4085a14eee2e590905906436568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562075322fa84d9ad71390be157589e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef07854f1432a80b9dab3949e7d6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b5f75ccf46f2ecb593826f9118b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443ceec55c484572d60a6e5db078dab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9e8bff331c8e2811c9f03d4721401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86b24ef1e14fdd22c7b7597f1d857574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5607c145539678eb9ffd974776f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5414ca9c1caa0de5d0abea6b54470576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d803d904d635dc191c3c170d4fe4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572104fe7616cd14bf69a096dc083fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049381d2b1cead6fef0469933b7e0b98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ca4c0bc87980a8f6ccaba1bd4853580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141d6d434c29907bc7318462ea7e9bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a65c69a5ea2870a09829e1e1ee9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf99646146809b3c873093d733ced9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3102b157c7bbad3c47ce4b5cbf5e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c4ea5268abb5975baf6869fc4f33c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39433e591db865faf4846304da10a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dac34e77307a19a9281edac60aee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd72c66690d434feeeb5e7e5b0925588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed64ac660a875767f9e797b8644f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe57be8814fc27764f187e1697246e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35cb204cac37e0614c0abf2565639a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465def7c7fdaa7bcdc648ca4d835e3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab945f4ba37aa1fbfcea97ea1753e17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167fbbc2f411a21ffe95d54331d1413594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af1c4f95221e48fab836e9bc44663595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9562f202086d9f3260444ef924ea7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90455b8d2ea27644c1b2016bb5798d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43267fb2d5a97d29cd9ff86fde07b08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f34c428fc1427e482cb8eaf0e0a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c797899ba461a09b9fdcc1ca97a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10e5ae80d145d1e311d60edf80724601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13467dc98dfafdf1eeb91853315ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cf6b576d35501eb322b182926d7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6bcd6034401a0d39d578d1a81aaf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6ebccaa785445bf229fb97c7e65ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb5fbeba1202c300e469f4e3f634da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f177104e5a1c64e5a50963d5556a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005d99baf23de9390441f42ea2476cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bad56ce5a1a2fc74bb2bf8256bf05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc474b35df1edb0372b27dc924fb627610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9148f16c7d6cee4375083f980e52d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7e0a4a714b4e9aeaad54ec35451e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d02c325684a46f743b8b84bdf6999613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4605f9013d1e29424ed49b41fac00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641f5ce1eca1cc469b668cd47b2297615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f6a96708cd36177060a53c9ffdd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efffd73d519d98057249fbe9427213617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ff2975b71a7e99ed69c0e0271912618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f35cd93b949eec5c9facee7102fea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d578847e9d7b7c32e0df87a4cb9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ff5fd0a789954f822b3698134803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634634ad33e186b42fc4f733cbcae702622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844a655f1e8109fd6b7b7e64a84acc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4245f37fbe91c4a65780ad7b97d0cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97a15265d1d5edf0aa87afe92a7c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37bda0c1f37dbf1482a5adf38b82c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f0ca553ad2f0c56d3746ad7d49fd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf5913e3a3038267b95058c1775c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3e2855033c037ef59358f80ca929629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1794b56349a7014f99651d74c157ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e38241e2776d279795b95b7855b1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938daad571228892b2fc7d17c1263489632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e427ea98c1d95f3cf36dcae129d45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7bf8cf024a46378af264148d6a4c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fb968a94302f86deb8593f2b2a359635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ba934b4940ae23ac8320de09b8e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ea7a1bc93d40493c2019efa150ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d36dee63d3b624c1ed0a8aef7490d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005bef506175101bf435628c27c7854639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410d9d8d5e5265a10852ec68d5e595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463570ec3fcbc137fb234843a2d92c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819ed966b02929eb7b0dd49b7250f73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebce47d883b37b5c6df282fb5db2821643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1ee92fa64d2d714cd2e66391933e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dbcc72e3571bce5a8ddb45aca0ce0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f880d86efd6830acb3d97670a135ddd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae3c13f6eb67a8a3d7fcc60740917647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a060ae182c0d27b491bc5a19623a80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b126f79f15358da756ad1cb7e681649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53435e79fbadad10945585c6c183bf35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62246bba61e7deb18328b73febf04a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f962a708d6f63384308c2898ff55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7ddbe4a99e35ad583db51f3f74ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2f38672c34c6498c8f3ef475149b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a6862525a529bc6d746952bc2f7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b3c0821a180a85ee8d8ba7b4e9b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f7345e1c548c0d6c8a46c1f759fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a7be7bf342eb53894c27eb4746f60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2fa35307dbf5073e136875ba2718659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a826663d8a63f1a05f6c2e10558251660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be5549b2acfe0544d5c3b4a2176335661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9930eb0fbf1f8bd2f2a79a2534b5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73c229728e07311fab0c748177e8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930054c0972ac3dc580a3442640fcaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f82a4d35817d21a5435e47bd015e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08549d11d8e0ab261903b444f66461d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b31cc51e056abc25b19ebd8c89f53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275182376778b9e959eaee81bf5a7a7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b22701f1fe896352bacd98e613402d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559226b54112bc4f97e6eaecf07968670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed31d82a28a1cbb6d735969a4d0976d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548be3a2d52990c111b0ce18c1d195a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342d7612ee4663ca50be08df940f0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed8fb4110d96e63b763949c1cc5b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134e0c3f8a54f99c4cd4ef76e23567675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f56eb7792e1c4bd3702fc098854500676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb88f1a38433fcabd447231896d01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c1872bc716f842c1c07253fa54ff7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d096efead1efb7d9b99218e053e9bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00abc333222fb2623f3c776ee43858680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379320a2c05779466d5c2215e502bc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2261b10e919f5f233723b3c2dd10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d751501e1d991279ebe94517bc3b21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74869dfff6306e3cbf5db30f91ac48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c570563e691d65ad680f9ce89138ef4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c928b46501723e8a75ec1f9482089686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a937a66a82255b8524b564f6e070b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de84cabfb9049609f7cff868adf2b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c78c5ddfb09edf5d8106d26fb2af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800055afdb1af8db0898f241c5a64ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed4307717d9c656e09dfadbd671c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b2e7dc3960f03521911fde7df170692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce146b43ff1f729ca4668406574b9fcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909631905f7daf76f6213edc101d436694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31b2a3f9fa4c842be5894ee94dab5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375627b723ebdb9de5fdcc7cf154ed85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9f55f6478c2f0c5e1aa7e0b306695697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843700d14b7a860e53a5bd76e89be7ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9fd07eacf2056b6ef9272ff66ff35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f19798362675a4029f25e7e11f54c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4381cb4cb9127b4fdcda6eae36c266701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d7436f4c1184bc4d7c13438f958e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47189798280d2480fe701f0b03ac37bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321f4b8c59c7b8943d6bdabf1392c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b07aa0c5dd191d4b8e5baaab23c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b52185279f999bf6cdcaa531841921706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee45276bf7125f26b8382a049936d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c91abe1a3671fa38f3941e21e68586708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab803c06684b189ec8e62205e592ee89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f59e6442fefc69f1ae092c5abb78bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056d2864d24a8ccede14dc78a7a80c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23241da7eac0f2eef83ac9252d0fc27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b3f719dba32b1df160d988e4df0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a1ff4146ea55d03e99b7ad32ae98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353caf5bc42c5346ca18d6b8e01138e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2cda811a671c1d375162d2bd89e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b98c28e778ad2db55c9d7098fa6dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a016a6e2bcc6365d0278ef575a077718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e217bbb533c6c7da2f283f37cf99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c1bb6f8dec5bf88ed096cd831935720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d35e47c74ed1c30a412ad44dd3ef5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d71b483043859be6ae11b93a88aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47acccb9de6adf6089b1c2b63a9ddfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfa6b20703dfec797602b598746d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa178a9759d3a1c29d0a9b585645350725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8084aac1b0eebd1ad452566a072f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498503eee0a5922560b272635af156727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3638bb49205ceec592380752d6900728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890fb4165b77cd58e7343650d37ce79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaedb1bdda96e9625a52a2113fbcb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45641be36778ba30af6621112ff55e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e696ad494835fffd90dd1c8835af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba10a998e44f82d4a0df56f9964cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6afd5714512389a56f7159d8a4d21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cf3bb4b1c3f31478eaee3557c95a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a4a5696e18069c67e12a8fcdbd05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116877a9bbf2d466f9406f486822d81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcbb21921e66a8fb4b7b0e040a878738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f0dd0992019533aa84493e1c5519739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca052222ff4d657a19453315a7634398740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7600fcab7bf3d0af8bf7d3f2456b6d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646e3d8eda361aaae0f4aa08b377039742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67202927d337a91160c2210217958d5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2440457ec9909c7edcb317dfeae6b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76846f5e6a377a7be823db61df1c3686745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176e4f5c77fd93ad4a24527725c983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761a09789b9b7f933a8e619f12a756747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb44d7b6ecc60fe492fa2c436213e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c727b5042fcaec3d79fac64763d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934701a79bec6cb64ab979f16184d18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a68bd5612b05782868ba85a8c38f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d1e1e26fe56ad03042886a9df7919752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd83de3133b86f6b56ea6f1adad0bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec7676d935931a972658fb094abd40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a8db4d234ba2df97bfb648684a21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c6dbf9c9535a35604794b9644ed57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce71ddb0e6b52cf829747b6c020edf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb418c09e979d416b756dd3cd8c7e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da213332f736dc005f46ca87fc174759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf03280bb3264e8a706a4ba8bba6161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5a5de3336bbb0aa111877e5c8560a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07424260cf645f3417af1e411401383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1ca8bd3a9dd9b0c194dd6706200b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc250c0edc61003ade60389c3cca0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c4e6c1919a0f96228b616ec0d48576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5962016954e05996f458bc7be86ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b6c4017606d12505ae28eafdbd7638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b655dfc375d99890fbebfa548740209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b093b7f049cb5aa686e62b760a3531410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52188eec6017614b55fce354df97c2e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757174a3fd1b1d2d0dd833b293661f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa1c287e0540408c59e5d5ab4626a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82ba2d9f0cafe365cb6408deabcb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8480de0a056c0190e6c13b45d25b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bbdd75a2d54c6e75a8eadb80b5c9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5617033ac2002a0d71d63c9235ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868331445fa99a382ef00bd2b8d96ddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0645fffff2fc5c3189117fabcb0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4bb9f8bedf3bc74fbd46907be942820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a5b0ae19ceba690b04d3c9e87eb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498284e7f1569369061d47e039358a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c8b3b37db536e7faac49a7588183723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00640a4f427f9f9cbc43bdee62aecc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097f7872f087ec5017f65fd2d881c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead3e2072ffcd533dd4ad04680187b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e85a33296b1197b939e9727192d4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626dabb0bb8b4610d2ccd4d6bcef2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca32a72eb5dbca23d2678481beb9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252638e4824f7d8a63693a22c0db9f3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feb6e500d6ddd446616c3b64ac98c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41c6853675bc3f59ee046c91753ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009575984d5224c65c969fbc6e186bd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbc771bf9a2a23972a57d61fdbf1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fe55986463dd59116aef09941676335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5f32c42f070f865f17e163ba8fc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8294b51a3d561ef0c22160be06e4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158656cbf77c88113981fc167e1d400a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e322ad0e3865bccecb8fdb12248d51039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f5e6598729ef1f62aa9b4265a842c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701afc3405be85fc33cd174a6c7e86d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b802d8efd6b8e18314d0a70b02e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3c183e18e469a33313f0f72cf8c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94f4b0636b60d44f1dd713a044f7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d930dbfcc7768102ed4bbf6c74f4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed440816dd7fb83d29a2c0e9fc4806f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07692ac9be07623dda6bb2a1df1adde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f3364f19271e29526190857eb77848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5fef4d07f412659f544f3e17c848249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede5b5ed9aab803a2a849ed15c8bef550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643137b6e371216e869ae6fe0bb02d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd31e15b09259d5f9bbeeeea5078ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50d4460c1506819e7801008037eea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82154ba7c996e37946c6946018a182254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd106e1dca49d4e8eb58183a6a6e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d648592c5ef2a9b9abf1ece1f6a1b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb79325ac94ad6207310c91b351a4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746ebf90d3fbe0205a4c1d8ae1144c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa8805eb332a2a6cee9fbe79ea98b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda9aeab07de6c42a2ecb9164a5f6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46aeadd1e38219b8950db3e8928a7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75599311fc4b664e28af4217310f44df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c5d273eb0178b87e2f88a5f2fd14063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de4f867af2d91099fd248825c8da9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a89ed1c5558938d962a4f38a3860765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98cd7ff2ea759adc8759c4462a82af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b863ba64a9edbe77c065833e7c3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f02a67d2f3c14a5bd40b8d152cc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf26dd2bcb6ad4450310c22a1be7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90e2eb65859433926af4c83fc1aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec806cc99b17df955abdfff5d8e3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c14a9503b09d4aae54695e79f029e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06f20494d5e69a65d40284101d43c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16841b1e14f2db15cec7bed167ae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c819b845106f23a22e992fa6ca0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73218b6ac8ec9237e68ab0b29cc186e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9dc9914d1e4d6f18389ec88d2bdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0842d414c63bc243aa33559062b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f435605671e514d24e1f787c982179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338908b3248b3519f0b5eadecefd261880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f0601f3c1d6c1676b7d68484381d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf7b633eac824265551d2520f703482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663374cad2bd7ad89c4dd19d29e4c4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d715ec01454ce97fe3420afdaa078584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e47c818f3a43d11aac17dc19629685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1ea0aeff854dd97076d9955181cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f38d1f4639b803a02a718aa158b77c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb20d0d66070f285973a2027951a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9467de007b01f057285463926c6bc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d921e47481d67749fa91735693c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd25a277dc0b7858234ead38e127491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a37ed1b2bbd6dc55a0570aa8082392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b56908af6517da4700d299eceba7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b5c3f949c732dbeb8619d9ad8eeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95c2e0f0c26c34dfc1577c81ed3da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d97a3316357bda1b84bc4660c7d48d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55606a7656ca3597c3dafdcd74e8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633bc687d59c2b5e668b9cd5b1033698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7cb71caa528cdf9a5f7384a9d66ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387e75f76eb618bc012abc9a30c478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4752328e75db65d091b78bd6b4efd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918afc835503d87205fdcd6458f6960102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f2f2e3c40b436193fa8f12ce5e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d306453eac4dd1668b1a5167047d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b3086aed73cfc5ff93c2d03996ea8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad563f08bcf19cbf6d75a292de333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd5fa6c0f6bcaeabf12b11426debe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0dc880eda9c1109f0fc77ff0fff59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464481e51ec512dcf191a65089d3e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64242e03c4613d8f6b6f680f49265444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d2284c4a1e34898272b8cbdca956111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59efa32986d63939a28f21bbf9ca2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba260f78088a80e6b623bda6f321af2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c858c6c41ba4a3f55419cc66d83725114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dbec2fe078b8490097fe336f6fa77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca8508335bf812f88e5637738f53c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97f67afe527d326e393985ee90e53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3851dcaa5d7e5d4387cbce1f054ad68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a28ef36515078fb39854284c06348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99b55e0fe656d61470117dd1d81cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2c6fde7cb2daac9e385ab125f7c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7a5ff9fe4ab9df0566d78959851f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908c82f3f25ce161313e12ea902a2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691276602fe178fd8a58eb1f2efb3051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311e86fbcc467576b6d0514508b743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80de06851ded05fa395c6d29af4c92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee539ce3a93783117ae1da18dbf8b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68902add367f771a8d00a8593a4b468128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6507f0a78174813a3c1249f81517cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097e67b8f97446942109da922f4bcf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc8485e44375e4e06c6bf23395955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8719d9aa4119bae6114adcafcd5cfba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8ad845409735cfdb82aff6443a08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb28155d8d0f6771381c086719e266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09430a69885a7883b23d6a0df764f0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0add8e27008902b608e2a08c7857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718482f738b3058045a1390fd30c7abf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc652982c0393955f0e764f66b5cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b8312cb7f1a71cb29ddb2bb428edf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa97ac27a5bd2b4de7b89f45a9747f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051e8fa8ee354d5a535e32c88b0dcab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de0954e8bedadb91a5719d45b0bfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062242fe1dc983e40b548118c7bcb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bbc1f510add2a2c161d2a0889ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f31dc11b98731189bc76b8184ee62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca92601ae6f1c1c49833feda5aa3d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57be527f9ed62d1a8b70160e494028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8771fd481b34c5b2d6737005deb324148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddea423618de154f8e4854e3882059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455efca9b8a3f9e8c0368acafcaa297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9bbab6fcd2a312348a8a9d48d6ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b65fb136b72908147273a002c1e7fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d0f7645b3b39be5825248bd3914ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d015f994374f527aee9e03c79952ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66dc1e04e12ed1b083043fdd2e7450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd46a6761c3b94552281b69745a805c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3995a6cb0a5fc003b534d81f4c17dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b08e97163a3d76b35662b7aa3b2e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a3628bed0509533778f1b3ee57f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247d7c5ae157fd2eacc1241ca0f7b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde55be07454e4f0a700741bb006bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d907e685c2fa0d00b9435fb603e9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611c85461de96500338777e41aa2df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2759dc80e4de84adcbf6854a93a31a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c6cd9d99d3ab17e1b3364a2c34f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43863a9fcb6048588536ea56d27707e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f72c5d5b500367b6b912191ac304c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40389e0101b6bdc404d73fd94d1e0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50592dc4a37bf7d63abd4c4c2a50d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75385c0d9b6f9bf3641de282da6d8b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992f0a9ab29d657285f2745b1ec661171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fdbdb2e2f4e6e4a6c4239d767d51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35249bc00404326a8b21130a01db1b56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f043e1390e7b874ab990f56cbd22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b17821e9aa77c8cdcd96a99d1612175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2913b1cdaf72e500b1f272c31cd713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce0e163c52b13bddc028e0ba432d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72a6eaccc5c50ebff2edb4cbb2bc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c54f9fbf2951df3f7def5751c17579179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c628f7ce2e21d7e148408987ca6f3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8252b84a87aa58f011c0519662f203181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2e22300a023c392c495c7d197585182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50b2295ee4483b2e6f8973376d6b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326df3393ae2f5dad32a603c8090d34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba197dd80534a1826e42930e4d68f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deddd1c384103d85880ba8257e96875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ce74499b5b96f3e9749d4b652ead187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5628cdd77650ba8e8e522b38be5ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5584df96a7f52b00a5ade317a44ec0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9203ea0180a56fa6e85237bb27d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b67f0a6abd6c681a24bc129df8e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aebbb44c574975c1502e164d45ae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae51ab92dceab72126b7d8182476e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818940553547ec25dbc4f184d03f96c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac28a18b6a7313edf9e0b1640a9e54c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389cddd5387347224c64bca436deb6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5f6be2f291745726c725a04346d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd20402997670acfe25d7bad6eea7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887081792ab412dbaf81908f60c29af5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a424397b7236e24dc9edc8707180ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a566f8870df17c347a17606e7704a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9abf06b1cad9c1f0a9b2115d4fef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3957c7ec4e77a6533670fcc84357a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8249791f67bcd56020a49f150e8ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a3f1b1d60b87b39cfcf38b3b87cff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a221010e586d913b8d51f0ffac045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c779e7db062a2f477940160b9c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428192883281d172a3026b6d62eb2a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c383b06c0a4dff74f6e8b7a84234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd03f5685da17b8927ca5cf3ef995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1678837dbca2e564a68bd51ad0a708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3eacbb88c6b51343e9a818bfc04a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e554b69055a1ba87051d70127f8f83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6f331656b8ace9495f44d6a7f8f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ea181bf42b8f28c6744e9014e6a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034bb31c32c3d7498cce483341bdfed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282e42eb60daf20417ddf96fa99a55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa72ab0fcc757979da9cf0d459db1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c07dd0125ced4e2c9279ee2aeb0807219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b0fe9be0af97c33af6694407445c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64d95026d2c1a9494a6355a92007b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a812e35597d0c2a05fb23bd331c05d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58c25ceaeeb8a313a583b036ead607223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acb82c194df53ffa144f37e8fc678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74633e24eb42f5f8d27d66cb47f4012225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd06cd7f6a276e6ed40727df81bd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfc21b0975fbd8571d523b076e647227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d6334b0598368de632fc76d0c44b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db091c993f2eb6a2ba294090b665d6c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce7e25aa820d05c5ecdfc7b4d1ee8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36e64cbf795948c98ea70afc9ec3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab7ca4d82f74814e7ca0723552d5ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063268bf4d6bba07332e3c60dc11145233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74cf22b23869308d2681c04e31279234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daedd86ceb8dcfc565ca99e4d735789235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f85d417e51a6278ea2fe085a1ad02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e695f661f2450cec642d99c2f119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150fb26fd86218064ec9a1453c2c97d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2dfab76fe52bb2661a541dd5a2b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885652920daed0a4bee3c3d4b4edec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c716fa30300e67ae48575f196f9856241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f785f3fbb26e71ea9e6bb2925b84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198186e887a093d880e672562eb239e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513bd7c564dfcc1bd34ec2484620565244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e2b1b70459c061f2b2c1b440be2af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb8ef41eac481a87301d065a2876c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa1140c46a17b94959433f2ba8949247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a34828ee42e9ac4e4fa86dcd73f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29a470ad0c96d2029d391de6cab13f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97ea24d922bdbf95017a096fb2caff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b19d8f29d0a09ca7d37ca488093c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf4b9367931f16d34492506b092f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f23b0b84c2515ab63fa0bf3ae2a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e452a1f09b14554aeedb32f2ba6b49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23b051d38af31764e41904ca61259255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f5367629bd5691ae73809fd60cfa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f631151f138b984ffc407b676fc920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e3fd2e12edd6643e89f50df919b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46afff66a4869373e96d07fe1089fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcae6c4e7760efed0ae739d37fad06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9d5c3e727637386ca61bc7e5737c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af8116c700f89f994b03800fb6e91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0046b0e47d376ee09882ad9f4c0be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31521c5128a334308f9423b5aafdf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dfb7a97a84ea688f84767cb8aefd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676fb5f7ba9dd9f10c36fd70763f580266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604947e005922efc71fbe3e3b850fd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d0e299693e767c5041ac7a93ee836268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8debf9c8d566cb6c575c6bb8c552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4a20bf95492de61d46c1f6dc56dd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46647515806189f86cfbae313abf2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fce09692efa805eabf5b9ca0e2636272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293b80fcbc7564c4fad857663932cb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8ef4d312e56bdeeb0afd98cc3204274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad345ae0746e9320e67bba485fba17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0775243a8645f8c36e488eeaebc92f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0d79b2f531990085f18016f3bed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177642fbc081f7c1f7e29a97b8a0c5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a70f2dc36927ad142878a96fba54f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbcbd5e83ad453d257860d037ee68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630904c66ccf595302bf74ab0bc4f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20609a0b2fb0c48e5db34eca36ffec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a8192439bacceffd887f0650d834283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f39c65d3d3314a96dff9493562d10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009ef07b3ec5df82e43e7b6ebcdf45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca81f9421b6cc12b54ed5601b5674286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616265cfda37ef19361abcea21c0d78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5036f1401d8699f72c458828d6328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a9ed788bf329bd1bd9d50fa02b4b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b042eca8e9f8c22ad1cfc1a770557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48fec1575e6845a447e9bd17dab0e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e00603aa85af3368321f47a619e047292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e0bdc3e7d69ad9c97f8d7ffde6c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74c624c9bf2ac36ec1a245e12af54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e71daeabbdff0bae65c5a484df18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8fc97ef2f3c39608e01020361e05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351f6c540c01b85545412424052a8b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020a11c6146887822c232a820d9f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b7c659ccd93e23acd6066422b58d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2d8952b58a6a27589ea2440d0f62d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad24b6d091e920fc9cf64ff28a02a86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0cde006b31344bfff8c30adbf177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384351ccf26f9fd0507e26400fc95991303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d9dbaeb3c5850387a743b3bf0a1a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1c4611a8369191ae8f62d59d6f31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c694df9d7c97d8041528d9d003250cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bfef374f50fc706798a9c79811607307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffc480f6b93447d9a763633d2d473f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d9e05615d52362443610d0f9d4c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2c2076f3fcd540f5bea0e28a2cfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c03a396b19c208ca013066c93280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a5266940aa9051017a4857077d78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b2a2774768976aecf92f167d2b6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3180903e13b68b160155da49bb1ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e599b8f1675b22a3d720e609273bed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c35ff179df52a8c0f763cb33f209316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc0b0ee020917e952cc95873ead28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625169f5e6c33f420a0645ae933c8cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c786d76114aebb85403b5a5179d053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e051799875ff607862496bf7496fe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbfed131bdcf1ab35ab04cfde3c61d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45725e49ccfcd69fa2afacdde7813a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f03a86e053f4f4214b5f64aed1fac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67af5239658a3c4ec12fbde76e006c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d629ced9793a260dadb24113ef87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb51fefc3f5b9a74625b9e58a71c3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093572434fc51330ca789033a7e07be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658168de0aab325e85b303cd1a11ca68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d90e8239a4f442d51812dc2d46810329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed91df90dfa00eb58ff813a1391af4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83dcec7b9fcc6d2e821f7ac3bc4b50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b07bbcd7098dc82501845f40a8c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621330b6df77682be57ada87aaa966f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ebc83cfc15813ddd213c114401dfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2677bd8f80a1c3f297c23373826d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418209cdc43be721b91f3daa141a40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6edb3727b2d172fdfaecfb1124d0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523531a472b1fe4299fc904ae9447d66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c385e9166fc16affac4fab599a912339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a0dda47beb4687bc4ef497384b7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb881e476363d80ebd3f03c6d849a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94d3d30e4de226030d4563f2859cd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1e81f85db69df2052469db436f28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940253aa8ba5d66fb7694b87bbd76af6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45612b0722080a25fe7957f477105f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c655b09f29a02b9f1ca1e76438afb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf76843e819ec66c237144ca10e03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3a7ea878cb3e15b061862943aa836348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde94b49a6e20c6a5088b916c86c5392349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6090c6afd90aed03b816298bf5804350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1acb654528b8ce4cf65ead62b6d4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac842eba06672cd6bf9396536388174352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39adac3afbe195b480d010b65c1b71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942000de97439ec734da2bf5dea6629354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60e7648ed7ca2a5282c23b4e59f0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a301b8e2a4f4aa38aa2fa53badae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab529099ca76e771e7924bdead4903357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cdb09c5560ff63e3d641ab4a4f4a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb22e0a48f0e6f6b157ca11e9d06c2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a180c15dbb9a97779f18ccffd087360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891182c9640fc375695d5b2ed7c196e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed584aeb809632fe92f576abfca1bb0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a94870220ceab52744eb8886da36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671f5f8e92eaf53cb633e184ec6737364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b7228cefc048c11563326a7bbd73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7dfa9469fa316007b8ae521ddb95b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7cadc7e0f94e4e42b4e49c7ca797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aed7610e922ca0202aa86a81be0be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac8d21fc906cd474a7f09987093c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d958ccde5c79ad7d7512b9bfed9a212370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f648791201e9d7014b4fc70a99b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e433557efb6a512df3d6ebfb8843ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36793239315c2b682512020bb2cf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cacb1ce8860ca1f9373f9959c5212c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84850957ba302243e708c11c918d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5b7a010f09ba78d45579c0ab7412376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647fa32265f51685657f2c148d7ab1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f5ff7a79b0e26dbad4eeae1b59a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5330d41cdde30274fa365df17373ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670700425a07be2454e6c151ed2bf67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5ea50c432b3029ad536476ecff9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0108e7fdfa0115d4852f2ac06be8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6523f9a63b3029cc78522e7a5c86a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5649ebac0ed4bd6a81180ce64be83f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069a1ee61829fa5ab1e5766fc39f1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882037c2e2fd0e7eb9f06b2858f1bdc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6bfc5b2e77f7e9a6e3d5e992f037d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbc25d809ebe1577d3a6f0b0fe1007388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233057c6803671e8f3517f68c5e6fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbff8f450a66d0707ea8abe385d54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5adb5f12fa40402b981a729c076d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abd95583df3b2788feea74f450cdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff8c61ccf14491fb07fd074651c01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab8271d1cb9d68b3ba7c2968136be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905667a3c61ac24c4999ec1baef1495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6dd4739a1abb051b54515fbb1642396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d16b4dc0614797dce449227b60d023397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10fb60b21da51cf7c62f1071be1398398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf81f3a3cf10aec5c15f309acb791a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c25ff667c6ea7b6c70cf1ccc075a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c3a592ebbd55f0a7f4ef9a6fc2e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a514adda33f273ee6a90c958fb0a98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2445ddd7c45bdf218c0ae3fa1e1481403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0cca26b16aef46d34e0f1d1b6f144404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106d79b125d24265fd81a288490812405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b03f2e386308c64b8515300644d626406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351d44ea99afb7758a638de140c444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6661cc20aed547882b9d7ab0e9d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e2d3076e351235d2530d81cc5a815409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198b8845c2157d4878f37085e849f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb419adf59581329bb36b246bc2340e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd528ff7eafcade704d8910e87e2953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e447430e6eb1161233cab9b723b64d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d730be9e5f1f416d511ceb300f94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e964565ed3470a6a0b920887dcc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c84197d4ec436610d71a76313702416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31005e4b79e6cf9adb2786975df6845e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da51196acb7319dc8a713472d3430b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4529a2e081f6c52e1c590adbf622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562921f554ca8baefef78d86df222b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434263e6a0d485fd0966f76ce5a7b703421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acbc658c6123d3904b283a17c5efe1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747484ba1d4353268b8f221a7ba8244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548dbe31e795d9ee09573887ab60952424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610ba92b2843e80368d815f413e3cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6cd971ab8f7103cdc86f0ebbb326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67310c83eaaf31c5e160b5720c0836d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc871663076518f066f1b495ec0d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144021fe961a2b0bf08ebb65f70d84b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41f2639a5fcfaf49b57e34b4736188430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de84c1961f779c1df74d09010e131e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd245304374512611a20be0ed19dad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21be4057b426821475c3d675750823433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840929dea7303837ad146a82f847428b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74a65e03348d87cbd195c1f4077aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7aee5a91a8fa1968b060f243e7046436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856247a3ba87c95e0bbd194be5ae335437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf820a1415ea9b156b6a28021e95f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa2feea3475e50a21056d182c979b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999a3f406a2c15906015a20efc5c36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e4edde9c7159c8da96de591d2c74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4402d4d8132050a48e578c698529442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec646b2443da31074c89c33bcc88f3b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56cb96a31bb5a9e77fe3de3265a939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f12efd605eda190d76e751d127162445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c8a57a84501a009b6172a5d3c7a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b66fe5cda5b70b6fb4958e1462f0ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c88130b1651fa0a38ff36b5d0138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed580eeb5e068f6b6975153f99bbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68262775c20aa89dd9e4e52c7949d3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de0d17779b7021cb873c2fc3f1637451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117945ae52993199c57aac727a960ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feee57132ab28c1593c744527bfd62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d99fec5ce332575cd15bd255b7b09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35ec9282f9f550a8e9e314ac0ba84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af871f172c021c6088df20e30ffc1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd6eeccc65ee646790721d64331d9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62b75a8c3137d045b6047fe367fe16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70380100b9cd7378035308c36ea873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64953111441d542b16c5e3a74072bf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538b32a91e25ee1b8301f0f483ffab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00d436ca4e23d9e1011a353e8d65da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936318b8eacc77e6c3ef84f6df259fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa48e82cedefb8ca8bb67ea0376f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5152e07a9da45ab87e68c7a8a16c5b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317280e85d6642cf8d769fd6a1fb3cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4c95402a8d3c29a275f74c6ec767467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb755ffe7351179ae56a40ca629a68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993f38884ce435c5cf7b7f0e0aee93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889c502b906120e89e7885c3372477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4ef153e595f2a6871c91cf43913b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b2f731a42acfac0ccc43462e9a77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556003e84fbdc4cc11e5d1fd909590e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2211ffa0bc921166ef357f6bba42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69ed820420a45ad664c973f82e5c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c5325310ab072197a1e661a32eaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817295709def15ef285a86f2e35ec59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90a8c480d52a34336c8d8c6af04cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa46f8781ab8d46f7d3bc975e452f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad6b3b9c0b6adba7f3c460e68c953480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295436e3d2f0087388147b720a51cd15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277671332a384e9f85abc03b75b4879482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6432c6b9688ea35f7230aafc2002e0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45a1b87673b21d4c74c6fd5ddf355d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1cb6d4adca215b230089e52b6bf7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bbc50a88dfc9e8f1428d60dfbd130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793cf8587ce084dafc2e202a6efc645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb647620499b03144c945b6067f280a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d1811462df8c1b752bef06fad256d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe20c635c729a54acd740c96c0304490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7748bc1dcc95d8efd29827828c795491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cae4286e8c704e5e0344ada4606cb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e688a36fd46947eb438666d76e6b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433071e3e663f2c2f719904ddbdfc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdbb761320365f1a61e0a806fd6311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a72c5297b77a3a99f53ceb963f45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776a5f9ef04ee57ef17fbf40c31634e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc38228db6c44a9ac92d5719e3c3d8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75badcdb60a557414e2eae96917e35e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2c63cf9dac1d453fc8625a944740500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44458e30f7b7d4552b4495ac2b7cab9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54010360a4dedb7cb6babb974f0c7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa194d64234381f19996c7ece77f35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3a09f1b0f360ba91c1f7ece55591e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11960040dcf64add0a98f62f0fe53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40f97f58b74728dc308a22ca6ed21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dfff6b76fbecf6157e85b1ce8818507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f43ecad6221a8795b102fb0b3667508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d309ca3df2682cbebe344bad22320509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd234f1d04edcb90c4450e60cffc5c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7b22a2bcb39906ff7e7009842960511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb132bdff739ccd815e7cfd75324e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93a3dcdebf5d6f2e216b5514bda36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451d792ce215f45966a8462f986319514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e118f6f5edac7a508cac8b7f15f5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0a0ffe425a679030dec9c63b1f6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69f5699bb38cb41612ff07911b78c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce47b72731c78845647d0351f36f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127204856a39b7558990fb40e1bedb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94304ac04fc5035e48c2220c6b3a8c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc27beaa0f5e854c700b68a0546a4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298e04f971199b16ba7d939871a8dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc1c0a2372e71726bd987e202e0e57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d616749743d537fb84d00469bdb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6afd4e9f203334d70e7eaaffe1be3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed55c0a69b29c71f3755a00433dd05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7427dd4724437fc49cbe7c9d502e21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d473f30c1b7234830e4a3b9d0ead1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c6e2bd44ccf9b043640e142c93e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb2615a18b159484f6bb3a6fde6e6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039d6413148070700bd526435c2fc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208bb7e26986814661491895b55e2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83ae9e526485b46dc33a41680feb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf12252b89f4c2972983616280b88c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a609076ae83582a700c85cfa50c3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfdc3b8f5154490e77470d948e1023536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815724b1f6ddc4f14da1a15fa337f3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e1fccc7fb345c3970b762e24f7cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605af42a1af8301a483aa70440ddcf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749338e18935c3111c57e9156224abe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb75185293f0c2658b423cbfbbe28f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd35b22b2c2b8501b592eaf74db44ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c14889fef4642286570990a8c52c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d668df9ef77302ce66bfbe8af5d6cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b349c313cac699b86e71b1f0d47db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83210109fc32906ba061e636a12cc3fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ce9d6f1c0d3b304378e53d23a529547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546538c910f17803350aaf8fa2e833548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2d9b0286792e5e21c529fbdf9b77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9daa269ef5d46dab0e0347870c67a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cdd95e4f21cda113016ab3c99c794551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddea9b1a5b8c9fbfd4347db6ed656f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da784a363ca8cdc036dfc1a8ea84b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3de67ffeb26c2815d7bcc2170ddf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b9c59d16095853bcaa2c0bafe073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624cff7c79a5655341ca50b960a463556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03f7273bc52560b4e866de9cdb748b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93858092d791f12a3fde6646ace9b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d2a344104ca9a70d4279f0144845559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d13abfcf3c0ea10b0c57f6bf0ced560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13d9a2cd578509977e0b321e7e12a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be3b5bbb635b6059c10d1b5daadd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6234da3052a5164572724c8c8eb09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e354b36fe1ddab17870d18f2d3c033564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5134fe0b551e8dc84d25af81f91f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c71fbab89dee639854647a52fb8bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127db92d5319d368bf1465ed91144d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448315305ead005cdf4c37ff7833fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb5ff781af1de89b63ee9e95fd607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624e5f2a5bf544e85b66bf5e0e5fac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926adaa8a45df1fdaff25a1746eba64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738fe14bf20a4315a52ccabdd1f24c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb4e1115a5b0359f45384e9a5043c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c3eee2c1ca872f24467e54076a0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2553b782d03fe450d58934a796502d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d799aa2d093e87352c0d50ea41bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e068897aa6d7ae7544c8e50df198f25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa876500dcaee1006fc21701d80e713578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fac6fa6437045aaf5d5e23d5c98b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd56051255c7f2c4bd39ef0e72d081580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232b2d2e7a2371a4d54e141b4f034b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a35212485cbd2f11a8066ee7a184582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080df395cb1e8934d844d75ab26972583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610533d90d78f33472d8150191636f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078b83424202510b9869c89ccf8849585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7c0bd3579702b5f862485586e5b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380346c841c9ddfdb72538d864d186587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9a1b54eeafb44d7636b3372c228fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7bdbfdf42b4c6a7b1dc9c35651fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23373aa1796e0255053250870c4468590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a092cf8d7a68dda2af5065e7417506591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988af7bad7bcac97b61c2bf938a21b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcfc8db8accf31dd7b7c95de6d33e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00240cef73215ad51e3662ed9811a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a1bd0c6b49aac90f07c7a6e14d81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69281c3760b2cfbf97b8100ba65ecdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9507521190fc5fbd49afca4e2eb457597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651b183d2f862e38c1853d3ae5c664598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171869dac77c64cc1ae07cb00451610599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5f1f9d647fb544115ee365e3337f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdb2d31b8f8c691d04ef4669d956c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e94c9e0ac744c85ff7d020c0d734602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad315997a821683bcde81c22a473c6b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69510ad8b31d959bfeed0275ed39f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f74b5ed5586d9ca0f98b9f8eb8934605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee213a3259462e0bf9e7b5ea2237534606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deccae88ddf8f92bf56a2acc7e463ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4bdc8620b9cdda03fd283ab421921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37ade7271789c40aa9e42612e9959609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560075ed6ad3816d9268ed76cfc6fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253664ce24c38b097be57917b282aa1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3090ee326b694d6f1d16bfb0b1466612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c2e042f5133d5e632cde14ff5134613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7971a99516f0d43ad8c2db97c1a1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a450720ad1f1d6f0ba2dea79e564615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39900560211b53ae678409613793e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b1242829a9a105a69df78a9e21f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2101c090dff89a6d31b3bb0a2ecd8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d455adbeb79ec1fd8f92c68c216b00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674dba6a319c698364ac207040644a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8e6c4171c1434c4a323152eaedb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8916215f182bf10e7d71a615cce76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ae01667cbb125373438dba739dd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9e771798c7c984abd5e24c6cdcb5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc60b97df78439049046a7da11daa21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e403cf40a295936d414e6f1dba217c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dce561740dba10c5cc7a182c0471d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daddb24785ad9181347569b72ee540628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034effe3badaef0bfb80f2b52dc9282629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d42ae119fc7e21461c956181e9512630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d05254dcab740bd6027218569c180631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4dd30dd04835142bb2318e21e8e28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9b64fe51a2ead727ab8c42180383633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3b09ec4b4cd17575b8c9902c8e64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5bb5319be213b055aeb84b0e91299635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a3c93e09df93461c8c41c6c279b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6817708dda9ec6f125c2a99d9cedf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c445eb8591e3becd6a5f231cdb92a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda8a5c0c54acac3c619943673f4b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f7837c68486e15e15243124ab57eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326ad5f0d0dd31b5856cc3d2d54b2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ba1fbc4578ff6db793a0f98d8646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634e4f2229e27b2238048a5ec2916c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542ad7d306bc2c10afb1147b8b59ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cacdb3e504254cadc174a64899667645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b00be42b0be6381e107e0ec8efd8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fd91b71f4e2080403b6048b2b41f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a10fb8aaae4eee1090e049116b28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772731e251aae3fb833cdd7a85ca81a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d7270888ddaef40c15c3f5770e4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d575c3927f75b34238aa8513d5d734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22fedb486cce642dd179810abce3f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2d6094d839abfb45556e35895d700653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892cf4e5e4bcc995c61d5c9437eda6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a70aa2cb0871371cd835e0ef86b64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd73a82ef71df0ae3b8f7f1ecd68f2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ed0669a152d3b140bf6ad0e6a106657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940ae404e5c00f22a7d7f8943da7f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b773b03984d7c1065dede47abe44d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569bd0fb91376f7e58e7b3d795bba57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339971e0d22667ebd5b303028ef97f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42deb41e7f2ff87cbfac7aaf542a341662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa3821331c1e5468e2be1150a9023663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a09434f1034e2d0f1f0926e4d524664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9693d5e2afb69294c10c721544de2dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f20320b8988e63bd897fe84dc955666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bc8fd363890ed8f79e9a922271bf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54fa7b88ccdf47eface72d771986be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f33e6e40b1b334c4c036b6d034b4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681915ff49f205256a3288b40394b38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013550ebb026e5844518a5aab354a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf9ff5e726ad7750f29284b7ee64e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957077d14983cb31f4353cd625fa0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2bc701c3213404007cc17270006a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c23985e1e1d5723cd939fabdda80b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece16289ccdea71f4fea4b88f287757676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bc96e757482309007140a68b138de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf76a2d0e36640668795d38a9d25d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26599cb7297ab9eca551099d7338e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b01a660cb33d441ae1e8a89ca5f98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80359e83375c5c14823649d0429123b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff0a49fc52318b6a90a29a5bade98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbe6171dba8de9918e565ab28f895683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d2e8c264f2214284bb403a6d20d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4d68a379e68375f18c70721e02d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956d44a30dd656304e00248fdef89b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d753850b712f0e1ad5dd0f70818c0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a796b4167ef196871d7df27545d5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d260e63ed89b661b90d4b462af34a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6d3b7a7361d3b28a8bca25410bfb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b5542085780a1c4708ebe36766a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c62977abd3d18072a1c9a53b7bb70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641cf27bdf9c08a0dc9363f6caa11c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ddf7b3c5c2dcea42f78ef9be6fe5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a763b9a396d374195cc4ef8a05b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbaf1003c68dbb7165ba209462f4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc3436d3906eb29f1b8dc35db9f0d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b4e121f8c0d6bc5ffd19b7589cf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19948398cba6ab3a603c41b059e39b82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4aa1615cde9df77d7f2943b94395700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156efe5b0cf8b1b7cda3bf822505b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8f9693ec99a23e35d02168edd803702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061fcf03f6d2b1ddf2a8bd4a36a005703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780600588a3328e0187d9b13a25dcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf581f0d7fe0fd101d06ce478a1a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815bb6ea9c624a035c811f65ba824e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb89e20d1776bb20a199083a4bc00f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cdfd8ae8ee916b44aba4c0f6c7b99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bee516580293dadeb70e244626abf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6dbebdf1c65710b219e21c569166710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3431135e4990846c6c6fdbbbb0b71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12df1662804adf895db9ba0b4a283d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd65b9c79a22633221afd01871124713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49d8a6705fa75b5ab51b14a7fa7f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b3a66459637e6b247b1ad25740aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01bc6a923af8b23cab442785af3e9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d5116bdbb1d41818701088945e5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692403a2dbd5d0f0d1aec785e4119d0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac0fd10a3098a0541aa4de5ac849d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ac6ac70897cf37d5c5fc707f5075720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f7be0a563a4a473489232a8e6a04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e2e5c61b07252a4794cd0d16b874f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035885dbd5625f04bf19d342f33dd97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002726daa2f61514b26d3ec25c2e2b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5a30ffa8cd1fa602d76c745e4c524725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce6c9a25a2da64b474a9effcf604e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2542814eb74f1c21d4f3e086065bb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0dac26ca053dc26c09b7bbe22401728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397752cd402c39c5e886595b345e31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f33465f8dd01397c1c460cd8df79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad4daab56b4900b7bb5fd59f165bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166477735335136543c4d5039ec8269732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e90c9dc5edc9bc85dc8531eee7ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e84acd240cba4bf092ece75750e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eec22ba1051d9472e30b0ca473e2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91470e9eb503574b6146167ce25a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6fd665917e8bb19b3526a46be20c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fa69471b3678584eeb94cfaa8cf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feada4c0615315f98cdb48e9d4fcebf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6ed7eefb710e55b5197b8457938f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3808d6ca6c649565004dd1ff1aed883741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e2ca631361fc553ae15e1e875744b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7d4e9eaa67cd539b747fe00fa4ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3715711af2cab04e51f19d6df1400744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445deaf1875a15dc01025ecc28d7413f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fdd45ca2a8095a17a6a577e75d538746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a85f532ed64d85dc7bc647aa8af8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3074b57245426be187deca8539b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c768fe5711809b55ff98591e08a406749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323144bd01c05c5157b7837f5812831a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dcf0ca76616cb4a4674bee3581e62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfccec73e14737b86545fa4fa3bf9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a7ef813df511c069eff5ee3823e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6a2cd88ea0f102bc4b8ddad391789754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059ada66601e394eaad484fb1dc516755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4ff7c13ef46ec84d55540ea21363756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98878da5fcdcfa055e0ae9adabc53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906506f1e000f1edba1f635d1a52d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a5c2da925440f10618c66286b5018759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>