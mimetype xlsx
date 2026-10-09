--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b7d344c33bf3a2f564fc901e88741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa285dbe31e61e2e5146cdaa045492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859565853c73712cffa618516341043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccbe0548bdf08acdffeed0871da33f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd914cb318e47cf95f0b1ba14aae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5beebe799953ea8e58692e126c9536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124277320a23547b497bb9baa80d647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b77c506df061424774186aba859ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f0e7685feaa1802d461baa6e9c109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42fe92b136891f9225f56e98b797210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc89fac9cfcc32355ad12612262c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c7e845815e340d1b811bcd9b2def12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422dab666a97ec169ac6c15317bc4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313faa548761e749d4ff5c9dc4e7fe214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b7c2ae473c85d8ff8014978d36bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e101237f6ef8ec1ea43e9acce1afcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a95f3389cc9b32a64e00f9d8d03a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ddbd7f58219cac221ca8855e36b7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c211b6986b8d38eff9b801120517b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49d55ff90fa176f4bf6365518de5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ee6e74bae23d09e6ffa7fde8c65521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbac1b16f9beba02e88861470820bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be21be5b1b6cf4ed15242ba246eb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca474302f62fa11b6b4a75ddbd92ee2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b997d08389fe9bbab54b23a61afb3e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8776f9590bc64185401e4304e099cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46ca88e5e8ad07393b54ad50ede9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7fb1b5998a84734a7c43e55682ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0184966fcb5bda7423f0bbbc44bf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180521e2732e060b8934553d1133dfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36e64f5b2ad2a858d866a272cea12c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f75fc8f7162c5eec8a9a435a8797732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae791bfd847876f609d7af27916bdaac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a30479542aba963f4b97ab26fcb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e81c820c30deef84343e03669f447635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f32951b8f0ee1c2d323a6c2e982b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307687c912a4ccb1de385944bd6a39b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec52e64673ed3e2249a766db60d2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa595ba7a63a138203722578ead3ef739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f0891943be42077f125c386e18c6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b545245d3cc3f80dc1d9b28c2d9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e484f55c3d89623088aa72e01c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61035b459e384009acef0050c56be05e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8ab14bcdd1f70825751c3a66d258a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8449c75b4a8d20595f328ad365c6da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69f153c0ec07ed2af6a0648beda7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24a31c24e92c7843b53c861b1e361647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe88cf7609a84d9e446f8b0438b469148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c105a19ab9b58f1f0c9b97ee02d5c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bddc995f35c9ce5e37d1d51935ceb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9697cdc33483819bf772347335dab2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c8586b359134ae9c0323ecafae3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89937151bd17c7b2b107c5fca497db6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7a85d5d1f49fc47dd06d8193f1ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23615ae9667aaa3ef0b551601fb82a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5e26849bb63296153a996155afaca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ae3a5b6ed50708111896477d8f0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329fb8d375f43f935416f84750d81da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307cfdc9dfa8487a525f274605abb8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4549ac48b7bf8c68cbcb4a9c5a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f57ab97f433b2fd83cce81295cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7af1949c4a7e08df5b7a247708b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b6babc1fd9c104ec1737ba7c2cf6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250450c0ac71f70c6ac32d1cca973d9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ca77ff424894f72303cea318119b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd39aae0823f41a0f843191dfcf43666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854307958b786b92fc72596552b7b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642dff0fae5e6b4accb7c229fbe1a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c687a42a507809ec9a2fd61870d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266ce59244eddb9935d40b3396934b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0336892466aec2687ce1ae6f2411271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4c79369e2905c9929ae4de73c53572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6653be1f0f8125d94e01d658edf58973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92e2de1d94ef21fc43943c5ada87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f7174e0b4d495c3e6e8706cab00175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479f4a483b5480ffd91b034bce859d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d0a962624850af3c27c6e1f93ac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9fba6d5c379e9fb4e2039f2f04ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127530772a2b18bdfd8c409df804420f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891d19d7aada16ad553faa8ff2451b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044dd19e29fec4b8f3eecfeb71f71281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b792ecc728994eaf4c17aa2348f91182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbfad78e4b058cca18ba5dcd331b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f9b37b936b312ea1336efcb2f5d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bcc80d7e884304ae393450e4e801d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2038c9eded7af625b1b434fa6cafe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bbc81b12ddf2fb90d41da5a29774e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac136050d004f4b47ceb0383955262a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9516631a6ea46a433e8a133ac67789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2ccff42f3b1c563fd272e719aa4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeb696d4b4a795ed99c9fcd8554bf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236832ec99c7cad7402d1d8d92e88892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae43cea8048784fc0a96bccaeaa32993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748a1337748757fbcdb2f3c49fdfa3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b1e8c01d71dc11fb2e5b7ab232bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e817956bd258a1374d032ecb783a5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ad047da39f08335e91ffedc5f16f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db55875686e930347092557f60a943998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290541b495f1c9581cab81d568cc4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125631e4cb2d7b8151f8fa7fd15a04b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a92bed97772206d90d3a07b91b1de6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58d823f460caa96112d338e7e84e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eda13128be25c15eb201196e22b68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5101d0babf9cf0298fb3705e5511d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f699c02eaf957d2fbb5b0c08567c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cbb5b8f671cd97bc5a87dfdbcc35a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e1182e62e6f61f3af2bf05ba1d892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db0ebfe7c3102245b7945491a8a56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db284c7027a8cd587da077aba91a053109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d4e212705ce9edd1158d4838c22c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715e127587902117b55eb52a809338f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82abefd5d2159a4289510fdeac71cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ce64b66e9c9c73581a1560905a518113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923f6399a7e8c92b51dbdb82a49f15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431dc1f3200de6381f445b20d55309115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63207d60e4da0f4c1be927155405eb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672641dff894f0c7a00fcb5e75839bfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477dd873be773b1a6f1706dd8129e8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48fa51a5b93ccc224ecf9990cf95ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582bbc264e4f384ba6014d18806c6a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd564ed907a0a962ffd12d7b6ddab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c111acaacc5a16f2be64e1bce4afb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ffac0d148b109eeefb0f51e972eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf441609cc01668b52bd7032223372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42821634995de917ecac7c5cf97a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d45c3f1fac61cb1bb69976430d5496126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fed61e04069c2e68d4d6618b1172127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95d75cedd323c88944f8324357ec42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7eeeb638c74de3f3bfc6cafb38ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23649a03706a9ad1702b3d44c9b43a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c20b39ab5d6bfc220cb6c7c118ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d1947c200b9ce2897e0dbef90e3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2781ae32cc4936347eb5757858a4398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca6383ae63276cb5fb6ecf10011f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c38598445ca0dc9dec98dd0288b28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b70c8513606f1c180725fb08cf800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc21863d0c82fd219cba69ab8b97cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5243d207de4f861e54ff42f908351cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661127439ccbb560884fbeb35fb7d056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e3164a0c6118cd2cf0822bee2b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70915659b92c65de061ace0c07eab9cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5059e35ae8825a3151ba843612459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2e904cff71a2f703d8afeb100041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f83d551cb94d7e3d47c3664d9376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0809009a7f955f97bdac85d429b72d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899622bfe9ffa7ecd4068429869449ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d73460713dc1d2e930276b05ad0bbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3d7362c7f5b1282f41427c3127060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846496e42e1b6ff525549bc6aabdab6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf65523934303034cb85dc857709417150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eedbe951b0c43ae8e61545c51d7ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154fb5cff48ff2cedee33a9eb93c585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5bc6cc93044366e895aae5500702c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cbe988b1796bb756b08bb0cd3f92a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211062c85cebc8fa087c5260358aa24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532964e8a196a7d1d7af97c1ef856ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9501bd70748e0a03b8f16227f7f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b58518fe25e0fbe6bf048b38f082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c242841a4ef4e8a360a3abfb1cc2fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ad934668e5a9fcd4bde93996ef5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d47f3242ce1aabbff999a164b2c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ccaa6af3750b9f9d450fa7ceef1b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5a10741d146395d0535c400887f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df7ed64b2ba4ecc3d6fad4b1df4ecb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519867b50ed98b3025a60d8058cbfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1caa3235f80da6a01f7d5d2c96d1bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e8dc833337f982ae25d8c215076e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d6aaeb06a9e6967e006432e667b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d5df105ca80488f151040707846ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb507167e105328ca00a3fab9dcb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa15b73ad23198b1c10b8703a839f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec22e09fdab10b1cc31be0204a63246172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d5110a54c0f8e4cb8e096a0df3198173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d8f526e153d9a868f14e600acf3c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae565f60a2cbe222f9d010acc4f54f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d82e11e2a3465502b063e012f887a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f724204bab466cd98575388dacdb97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5973c301485140d269d6b70bbb43d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835399b0ac7df2de10c1b296d9ec08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34062bd79e5a11a507184e6bf5f630180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798833856e0dcf8db3816dd0c7628a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78510536583ae1576f2ecbd8415c40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba1f3fd6d9043c8919f3202a3a0dc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ef42cbf397799c932f037eec601a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b405ca3e636da1a10e4dd732cebc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92981e9b20bd2a0890e2762503bca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df225be5d4161e8457d78671bf03d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f253ecfb1cf89489099033d2722d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b427a8fe9beea5d181d79efbab0a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcdf39cbeae30a377a7bd0b45fde9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e0ec94812be45273d956e34e9279191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0971ce64e6cb4e2a075b733209032192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0884f8037df3d187f400595e21bf29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15c77f78426b9428057cb8cb7fec3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b092552af22dd7987dbb104b6387c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650b248bd9fec4e6222dfbe24cf138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcaccefb38339474408d831d1bacd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d53aa85cd403ab78171e00f57c5ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8e20dae068faced498eea44d6ce4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444cee1ea509c3003683774e31c757200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf79b7643060ccb148a13d6c35193201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52477c23ddfb548026ca3975f936e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f98aba24158b0eb2d9ac2e1355f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2658063a6b50b7cc32e258dbf916ef8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b13056ff48adddf22e469f6bcb520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340258a8188bb43946d6b948fe9a821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef9f20bffd7ec66783be7cb8f6e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bde613fe6687fb9814b8e52130638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1e33b1665290aa96dab7b115e5a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6499903718cb4cf470f94b032e540210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968757a2b2eda1c1d8ca7ef063be13a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20514395711037e13a953aecb6acb3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4defff85435f74dd272dca1445910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e4d5397de6835aaf4e221b13e5d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893c4db6b78ada935a04e45150c0f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee22b8e37bbafe2382048f2579a372216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf2784f7b7463cf6df763aac468cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92239b817b2cacf9adc756e6ae4e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc168f3bc7fac99a8f036ae2c2b386d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678190ba0e83199a9bf53a40891ecc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b33ea9ea9db52f71778379acef8a99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2c2fdcca6d304498e8334b6e8f37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b6a164e3b725a9ea423437b55ce6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d62643fab4075afe74129b53c608224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b46206e08fb91ca0be8b88560139225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71c0837160c9236ad5d3f077ac1a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd75233ab3e316f15b45145e7ca3d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755d942cd044fca4aad1ff7dbdfe08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3fd52342a3dce5ac5aacfce54a9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206706973b2a3a867de8329b2ceb50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc437b04a6021c8c129aba38cc6fb10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e01ce91c1a568e04c44b464c1b25a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724c4bba293667b817c1f020d0d71e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415614589986bd3ea97cbe0fca10a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53ac8dd46f7336ce6392660685350a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7066bbac024d2e83dbfccb4e389ca20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1502ea2594c11e4a226192b5836bdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8631ef7d8dca6aa04314fcd10d19e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504311ab797a4c22f54446a69ecd37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f8e713551b0614f895e4c4cee54c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853419134bea7a32feca3c2a798a743e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796abb7ba4b1bced425ada317d1c2d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b1a6b7966d1ae2b9a6b96fd2fa29a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ba4f120449691af68dd6dbabf143244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be2761b3b4544f289a1de88b4f491245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d3de7371a6f583eff63de0a8c8cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb05780de2224e8b80c4b3ea10ec61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07cf4c8eb2bcdd466f02491b86273248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb20a1e1d05bf4d4a73828d9d7ce03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647951f375c881dc9dbe61b69d222d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a904e6e60b518dfbcd6fd7558686b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f57caf1bce48674afab4352b7d07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc978dcc7a6af8ecb2772fe473130d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d4593c79feb7a1cd4a854564648f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee28fed1471ebe712b9b5043ad0ff5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc0cd619ccd5d6ffdd1d99b4c8b2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c4821637c7d3bd5f097569898ed6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266899055a79902d275903ecf0212e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8c021468410200e17379153ba530259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb58cf2e1433a0cd2c6e8d8f6c69ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932ad872dab2a15642f915e7221e69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf003d3f2986119b64723b1fcac01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5248068138770bd45972db8a100a4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267e54cae43f34ee0674172383ea03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9377e11ee7a5ad4561fc093f01a615265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f7da46ca16129f65957b343eb855266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b00f9b2038bd41d409c88b4baf9a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa0001676433b958dfa3faca8f52d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de44f1b61f187b31176d0cf9bc2a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa9c245cb4e88c6644c342aacdfc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664476c02043837cdff47b9a5efed50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5db109ff75f6933904b9ceaa8e486272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f959cfecad4de61480d678f548043273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17088b9de0904c420e8ad1cfc99314ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d510bb7cb8972ec9265e3588ab1d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7b5749a14d96115598a9d509ad0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77116f9142c36744cc551f5b574602277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba2449be0b190747349f68abf10ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8364026fe9f77820aca01194df72a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ffcd329402da18932201ea4a428b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d36b053e15361270f0f9094d8872a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ef2a5658f6a11347ead56b7c1e19a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b560e6acf9adf661c69621aee7e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6085c636f1d2ca59a3ddaee02eec6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442405768013227df57b070851561f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25bc422227d5e0d53e62f0682d140286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e7eae4caaecf4707945a3073c07a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0994d7aff01e40b78794f8f0b1bd0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e6163ada3b5ec417245d0fbbd109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ccdf4ca1aca7db3721a62b8ed2d20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374238ef772472a2b9523d7690bea752291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f10bd399c794ebf70a94b54a3d188292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9684e52d51e68ef895032ea51459264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d59729f6edba252b8f234247a2186294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5c2f5d42e3a5ed3c15f5a2a67bec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde9d06f1640a20813a8e0fa1eaa7b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48938094fd2ced0c8f07e7e6b4515430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af06da5d0dda0a2092bad64544db7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0c6c2d308ff6795e62880ecb27bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bed57e70fbe858f989df776b5dc004300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabf2454b5c657b782b7e920900ba9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0ab4c9499e50bd370920b5633e6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d16df4d6ee626657fa7eeb868e095303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27a8d1da216b31cd1ce5fdad71b4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a937e4843c4a7e1e09abaf3fc44e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde2a8349624591290e57079d42c97e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c4697916b8f2ca4257bb2a633be9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce365b089a569546d2c420419a91e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaefac9a69bd62aaf779f8b10b2aa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a0c2503d35433079312314e4a6e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5c3c989d3b8c4ff6029992096a3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2ac3586e4cbd7ad239b5223eb7c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd252fa44576032c1070c3161b9ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c9504713296b49db10151bbe9d3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac76363d44eab5af6e030f92adc648315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7c8563af94b3e38626cff239ceac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b45fca7c3e52c74773077e121494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b86bdfa42ee740e20ee5667e1e90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001fe6a90e604d8c4e466bb458ee54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ebdcbe70014f15f8394c489b49f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c4600b818b19f30c02b23adf6321f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd06c8c063107a9b19cf0be887f0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768159446718f19f2c44ec47175d8da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ba8a529f8df08b708043aeb9a640324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eaf9517720aa0b93e5b578d9f15e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f9bec527c589e0f13be408d736c35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abef5200af991f23ece170485e7b9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239bdbb96e30dfb254aac070ae519b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a731a0cd38ae5ffe68e39e2ea16f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac0f77b1c01d87c0e9ac560bdce7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3b7113bd360af7d75b3f9e846192331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d7be8c9f85807a6a0a719cc60caa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dab13d50d86ae5b8fba124dd1ae78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c14edb274e82e17b4749cf2e16b531334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f3847c6dbefeffd6141ffff727bc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf93c42e75e1545254c32ceb20d0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a999e2f7f987c3676e3bdadc5467225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b31d7c6d66454fccfbfdd64d921d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74361ea2a5dde17d14183363b3303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2b1d0be14079c8e089077c4f00f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b2da18805790f2a9caf20fb57a3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd8e20fc3dcfbc9113545913a4d32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4580747946023098084913c4a5ba8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f89cc4fc3976093ef799a9c72ec2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d096b171e4fca8cd13b33ec43dcfb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df37e773fa9d5ee25fa9d0d1cc06f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115a6a151245122aab2e2f58fa7781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9358e22b00d99d0b60ecfb7a00951348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b46ce29e9d8f0630a73404545796c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535cde3ccb7fc980dd035d277a31e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890768c85bd5acf45f80c4abd9be825351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec15d94d76bec05efd86e38d213aeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e286a840ccfff8d793dbf4a0a112d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75537e6e6130c736f722248fa412314b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfea2a36c39a5bb78a72522485a45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef18a37982be365ad61204bb4f399356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1732169195343144c683c5359674a37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb54794babebc60befe5c687340be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc328bee578508669708782d451b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216879da83957b62eee895ca536f55dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb201448647a94df87894aa5089a63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9ad7f3e9c40028af5e4aac6560f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858d65f0834641e5980e15b8201bf9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022f60b19c53716d23c0c5cd6e98b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725fdc07c6393b9db1c3d8aa48eba5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0c4c725e31eaba50df5b1798e66e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d1534f5ca3dbf3a6f17e8c333b5ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ff57ada41e1df471624f221aadcc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5c0dc2e19d0cf7c2b16a5426d8e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2431ef1c0d197835df887daee869d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854480666766e73d797ab7cadefbf16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1dfa09fe38785cec97d4a3711fc6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daa3c05184bebb9b3a7029ba536e27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb7381a5d79b6caa54d9a53d25b9ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f5b0be95c16f8f2c6c6ad59b21331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb745a457d8e367f933e6489c8a073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8b05cba28648e7b400308b99f745377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20749ecb53d08c91f27bfdc0794501378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6019a42d992014eb9a56d4906bed6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909473d4f352f656c5c64904826b979380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b4b1c7407720a7f2613fe5e4ddaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96e3818e3460095aec30726d37af7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ac5405cf173080993c6d61e87ea59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54122ebd7f3487a4f3276bf4a130b5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955dd0c1132d72adb584b0dd9cc698385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e7f722780415d69e7473bec8d6234386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6097c8c46f697db708915ca2b56d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59e2ac3e85b6d30bbb82a44dad690388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028fefa1b73756d6778f6e118ec08a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e4152f98ed263c04cff28cc7ab1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58bd3d6f63d795c935bb2c44c92769391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444fdef2ac5509cf05a3fa107511668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e967cbc0847352a38064b34b767c153393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01765e2adb6a3d2eb60d4c907dffc8be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b1b91f5241b29d8a9031b18549173395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec04c67cdfb4c97d4444a4a870cb51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d01261d217d095a2b86a402175c53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9451f1d7fd4e91ef4d4839bfb60249398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd4627f9009fd95180a5e1146c07b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2590e5cb2bbc3f89e7ff298033b6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750092f1e202cb9784992bd7d0ba17d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888187b8991e868641deb79c955d96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7a5d7c5069461e5faa8aa3f5409b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab2ac90df966e7107018dc803d1c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51182600dbad809e673197ad1e046606405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c3735269b168ebd09c6f9ed438f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefa7e2e119f027360ec9a8d5ed7e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5e3bacf9cfeadf82c17b2da605344408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae796d43e9a8c1716927882a0fbb77f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361be9491e60477ada488eac509777e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8055b7f9ce5a0bcf8bc522032d47c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7d6391eed0d4ab20188cafdeff30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575428ce67cfc4fcc29844ba54cf8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb1d87d1c41a2e2b9a5b55f8cfa0e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f801c699c1493d957f5d9721e7860415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509aa72ee1d1b43d0fee5303566e59d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4898cd2f03748c4a71eb3ebaa2247417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd188a1294cb018dc8eda7f48f0f5bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658ef08e80e7f5a8e2537094ecaff41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346fcb48563526c809d54d5af1e278420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd812ce6602f04d03b640d54b84a05c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb2b2cacdaf9a189aa867cb6f5358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dc3229a54ef4a0ddd863e27cf4f0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5555762253de9b023873c5b74233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9cb17015e45f1fe18b3942b826c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1751f153ca0f772648836b6b9e895426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f24b02bf87fdafef5bf81ec4362c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e661d6a921cdccb1436bdc23ba78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6949a89a02c1201dd3ad139c39cdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de068d2eb803e3fb615e8e70c999061430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281a9ec13fd0a7fdc37efdfc0e2add431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356437f5b23e9744c932d1f427db2e19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfd39ffc10fb753a842b87754411a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d84e9a23edbfbba6d45ca97c180fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4ee3339a602a10adb948e95f1f41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f7cddbe7966e2d979fc4b9479271d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c275c54e45ae4e66983fce0301907d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501dc385dc99fcc888e60116609e7f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a00b052824679f5f6064c506744b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ccc5be3102688dc1b45705f342e39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223f2b0a7f3ef1dbf5c2ede8aed78c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5541062ff9707c538b2c7acf998690442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8075341c14023e1796d690710c3a23b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f560f2fb62f82c2a0ba711f7b33b03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8add3dfc139c63c52fab9af027a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e978402c652bfde2b128ac51bc27cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f456855432a181a46bd5c636c7b2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08eb2ce74950ad018cff2d045bfa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70722014aa3438c92d2a63a1f40e2e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb28c971ac6c0cfd6c786a94cd71a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eae11ad63f70da241781963d4bd4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cab09345a8f6fe9644e5ddd9987ba2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35cef817993f42d7aa088218aed36c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eccf72bb777999efae7023e6101d1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d19e20a01814e99488836a04859e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb88538e66749799145228afae894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d50895700cc5065a602d5efabf04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e90531df569d1e0779186f1a621a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94e45357c5d78184f03bb216d45d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097fbac69fafc9390420f0772a53ffc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e93c4334a3f5e42b045fb93e79ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1699f83fe0f6904acdcfdf79754a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b360f66e3d223aaf94c7c81e9edf95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e73a14c6e2e1deea27dffede98ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a8f282f6d6d1900953f188d507a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b6a1a3f8c66aa45d4f2d15307a0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08310cfa2b0af446bc5d72714ebf855467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e280ff97fb5d8cd506be7fddedd62c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be2dfe2fe53de86a221b18ca590f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916370cb6a1c822ee0951c84092d8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959cc06b34fe2c7476621e71382cfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030309b3d3da4abbc3089f6fb2397d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f87e1e21bc0987dfe7d5958c9698473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d209227bbe8c7bad0bd61c18ecd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5392c052224eea82f782787a03f2df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1cc1f6ae2469d52bfd5466b2496ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c18b83be567c0eafb71d228648f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a1db6e3e2b755b1e8d0578aaaabf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac5fe3ac78030e0fba28938281667a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5277ce43c27beff09e2129c816ec5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b450cc8ccaf10b3a8f71f2c3429ec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83bcbb4a82cc877b24ce06fe7d4cc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9504983fdae166d3730b082a537418483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc42616bf798965773892720229503484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9999cf0fbccea99fb373c7ce9bdb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26d8f94ba3762206b71c96f419196486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee9064a490303f5e47155505f2c9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9a2bc73bd00c578fbe3d7fa63d8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b3e1f70128aa80275440479b2542489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b67ed123d3ef3877146855b9b2cc6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe4eda7fd0738782e17e1a4bc1b500491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ed2376c3aaf8fca61bf53f19174a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9854aff365fc88834518b53f02ecf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c04a3313cfb4ce990d55cfd893e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079fad44d36c01a8c19f6c51b64f63b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185b6b1741f5e4e6959da89aecc56e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954239a87b387beb0291b9d2d29bd5ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe87653f3e5a0e7da1eceda2eadf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb541ef8ad5e5c7a9f08af91e3feb97e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc023793dd5daff43ff50d7ac4d04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765cf87ff77e7c7fadfa1e98a756f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0de330baeaee08115709e28a5f817502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704b3748e639110dab002670f0997d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979a79118cdcb05d32699917e4ae113504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af7fb736d08cb940aaade86facc3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b824ca53359f2eba3eab174b815f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e441be915ad1f9903074af735691ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54c560447a9d1606072d7490033c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea4dbc72ae7a6887e97d60113e01c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec585057d1f6c6214805ff245f9a7b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d568c9a617fbe5146f5fe3d7223d8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025de09b752e302bd1fc89e3badf30e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c550ec5c25437b96dca8f6d2fff3c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4e0e3fbeb2f1bf3573a0a8d7130f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b0fa13654729daf174629df233f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12524e6483eefbec4bd3028a57e4be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604ce02eab35eea7aa66035ccddaf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6cf079b56e354f03216c46b42d9e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c4e31ad73736f43e86c52946b40d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c891e96587753ad7d9dd12b7509998520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633562797b2ab21f932ded236ddf52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374005a89ac39de5dec84bf6cc8f5fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153ca5f932f7f02031e006b89b2a4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98407d7bb835dfee579bea11ffe058524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbce36e045def31871920cb73cd1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700142dd715b1ec589414f0da99942c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c6d39a1c3459cdf523897aa9a6fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd236e2d2348e6b5f1efa29c3d05a30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859cfca0c13c784617e80d1a41cb22e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d66a2c696a24332bc8dc63c40b1c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1471c300a245571304d2205a0df5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9621aad7efdc65cf38a1a16c246a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd84dcdb9ab7d5a685165c552e2554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d55519dd8ebdb4a6b0e913d5a5329534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce0f6b33e11bc70731a5d21c16575535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705306233671837215446ab67248f399536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471610e1f908a0d7a18c0eb79e3d15a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59849e65e3a5e365e5142adb4e2a150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc80dc89876210ae124ba1b3fdb430539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b05a99c466eaf7bebaedcaf9eeab7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f934e706f80c2c1b21e91b778ede7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68870d41fd9ad1b12734021ce424b890542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832b1ce65bb09d7708ce047d5a8083543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63aedcabc4471366cd9c489a15185a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba917491c875062eed25144ccabcd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47643ef087f52cb4265ca033a6797c62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8329826a3772d18078c9011fd2d291547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5488e120896ffc80e759c7a8120edc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853de9966fc4d7f38ca57671eab3cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5fb12cee81e99f0a0c72e17cab2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad76af93244e1ac16f001ae9ca4691551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fdffcc81c4bc30dd81742d3343008552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872a96c97bcfd298d3f845f15b3222553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43208ab5ac919c5b469d43689a5d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140fb7f49e9468013dfc1f13c03db0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b63890daf186edd46e5c705dbcfed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866ad2157509fb33eb3e1a5750c698557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd9350c96f4e7d082950a1d5cb1960558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c07f09051d4f50a685edb7967233559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e66ca50bc517a64a37d7dca7b6fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e2c9614751a009d2373b4d2404cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4756325d921c9a91d03a484e5aab6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042dc08a334eaaa09ab9a85f79bb28e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b96aa2f9561a493883feda7477a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f537fde17571ffbf0f15d1b4eac0d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc331a50102f37868b5641145e6aa22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998994e88359829454eda97c7ec316567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999603355dd08c9d8eb513a4138e3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0be7c7812585eb45392673616cd91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ebbd29596164ab930fa6d8c69ee9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2db56be63c33ee52cac474a86c45f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d375082b131699af78d734b8b4eb65f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0ad16e89bc13c711bbf76c752c18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df817f2a4565bd90805b4605cb70757574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ecbe8797d396c5898240b47be375575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9c1d0bd4a30d46b5e8c3c9f5b19b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c60cfa9355c2d6a28967bf0d3ca4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe143e67c36582972827bf7081e967578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963309a64aad2dc43acd2ed8009ce9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a7400c5642eddf4cbeb16f2dcf4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07d104203a11e23d1160bce89be6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04cb667e9026bde96cee53f59430d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5990aaa91f4e837581744ac2294d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f71b9f28cb852a5f8c2d81823cd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df42e2eda0ef0c5e4ddd60a1106a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29590db491c01e87d185b8448f9ea45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b79ffd25c596005c6edf5523868ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc357bc1af3c90d90313da061678d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbddaa0187aa241cc617e15edd74f72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac3108461ead106b52605b5f98d81d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0716c88ca537b6c6e42996607271c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05259aa6de67c595a913e207aaa38d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0865e92e8c7d80324b4e36e04ed1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c612322b0c2d868f873f367256a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a39d264dbd7968eaa2e99ec38754595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51080bd7d591b0c9a3c0b528d16b52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645f93a283db56563abd2c610ad2fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb031747d50ae419d2f8d92716473598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ffaa2071db717b7f5df416e8e824599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e34323c3bcf29f3decc7481c9739600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1d2e92a65ae7e277feadbd6ac869601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3fb756b71cbcf4e110bc7fcb0fe6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603e6b273c9bd8341161e28d16d1e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49001933bc58be20e42821d42798952e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d0043434c8d81b857c6d63fdc5ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0fbde37af3aed5c1a8fa70658b870606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585a514d177dc3b2549831f5605fce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be96121ae08ad65bf4fa7fc07504f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b04bf7ce659a1bc0feb7564218556609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d1ae163fb6bfc0def5f713a18557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d65c40cebefdd9362f3c54c05b21b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a565b3807935438f499660a0e66f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3564e8e006f1f40682a5a000d7374613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297c06ab493002408c59d756dc00d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397eada161b85ba99c5fa7580bda1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c466a52dcb8caa84623466c1759e0e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518fcd1f260721ed3343808d8aa824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17cf5b2f602b631ef4c368fd14f11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee211d38f9a3de796039f2aa36f84fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64198b581afaa2d046a77f499cccdcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71ea6129eec3d8b0e638ac24202b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7cd90eeee73aa6bf48ac8557dd5d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13c892969a1315b49a812f7a88010623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e3988c98a6f75b205c56162677d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9c3929d0dcc1c6176c10850b158e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1faa2a53be52c7f4c65bfbdbf5c383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edcda565d798bc9c8cb60b963261e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2abf62ea2fb0943d62ff97cb52432628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6fc2d4d404e653e19cb7e33372a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0077330b349f6238a8d367756856fb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e64dff1c005c24ec13fd13d8125c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cab3396f77841b717eed6bdab82d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb890b30554ffe1beda65fa01d1625633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c579812b87d9d34e7717d877b15e742634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164158ee6427b245fa7dca497dffa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b207cd9d391f0c0cf0007896c1d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8681c9dd60e5e2af90606a76b24be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eefc331ff650f6414c10add7880f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea2d4afa8a6be8419b080c19864e23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a3b8050ee3ddd8e9e2965f4c2a40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b2b0fd184ef1ec66b310c34b9537641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a2a8a0c6037179cfc01a1061ffdf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c2ccaee0cf04426549b0b87cbc41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0586432b4bb8b101f8536cc136f77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454cd4a76dd4906d16516cad726f96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884e3345407879fd5cf5fbf524c0eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c473b7844540737f10e6d581002c62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e86ee46f9630bbe45acb58d2c1e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02ef67975a0818b44b1ca991ce463649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d15a15143169f2042f2f3df07cec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0ea8cdc45f830589569b5eec9c5fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109ad0d479ee5487534b813f27949ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a8a26edcf6e92290597b5a056584653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893205a0cb166bbe3d10f0b45a686a64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806bb5247e9438caf453d29177ff5a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d4d0724359feb5e84661500395a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaefb54ded3a55b59410e30fb8f7cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949060b0447891b4ed7fc29d5ea7913658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280841becd3158c762664d8bd700494a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e5924ad4644e5dda302f37704e0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3ff03757c384b76b081216d78e55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0139fbdd634a4e510ca68656387243662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a33b9e42fa3eb7dee155726a48e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a7fff7487453f5a133207ee875c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde7f26cb0488daf9ac31e54407a35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c66409e7b610c0600b5dc845b275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a6c5e281388c35eb7023083565d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ba09ed88feee5df8b5e49384f52d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac53fa43632abf430c05733471d1a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039c3399ad4714d08523f8c1a0f2a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0074b03d1b72365d455e38f80a7fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497fd63e5cf64ef332d638e7bd7fc5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cc6bce51d7d2996c60ddabe29056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb1a6bef7ae0a83a8a20c39153629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8cf74342242344933c83a391f1384675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb15b63f2974c66ca8a8ebab38dc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb207287a307e1236f8204cd3dbd0a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5957654df58a87bdb1ba7a78683c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853499e3ff800c745d05ec23cfc89c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba2f884b435bf2aae47a84c89d13e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6a63a4da35dce40d0e648d505dab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0b02275f85ec26754fe3d5faac23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca259eb44017f5d6347e847f78fd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39be416564cd95ef09d7a9124e3c91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86402f933661ce04b20864fca2fdf3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3489ec175b364cde557d52a09834f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9478af5be9144021d18a53a34f3113687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c060e309e89243b25151b5a146aba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818feb9ad67eb2cd8d88d8d3955ed7a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3128a283e12a5e19f21b25011a06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebdc0585d8f0bc6332d93906c5d6e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc202162c7fad55b4e5706a4890ef06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250bcae323e9254ff6e16d97c106841693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932559afda32e163e05b3594dd985ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d87387b8477df41d8576a7bd3c46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e900f9ac7e8df961485509254fe474696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013d0aa2f25915354cc3fd3398a353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02a8bbbad6080a99c21679e760d211698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e224f7eff7757e618a556c52c91d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1404fd1b02d0c97462acfb2b770526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a3fe43bc470cd6f8850aaf0c4818701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf5e0e9d01a416a5848f0bbd7c6afb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351a54a65369ab6ee6a68024379939703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca285f08de347f836f6c55799b044704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa156e77f13f273c212fb8048d5fe7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c34b186fc57fd9c339f12a7baf9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9403c10280bc27c876678c5d7cc0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce31088e6e0e96cc24109ef75b4ff9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8a763e186a01b7735c7b4432f3df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523ae9f4a146f9ddd1486926577179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e805aeea077fcf770dac5c2026ae34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8653c8bdbcc06dbe1d995422da7d14b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842f015c173f7a7c0a22d09c9c6479713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813e6966bccfaf48b81ce4feb91188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac923e15e057e9f3a629d85c2173b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06dabc112396476effd9cb6e653a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a936b48350f7485f88f173cb77a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18aaeb3b07cd944a9d1dce771e0e7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a8acb8bcdaaf70155f6c44c930739719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44fa79d42cdc3dfdc991b33b252d4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5fa61b9bcba46b094b5b9109af3cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fcadb4de44bc1a2910a5098cec038722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cdf7706835975d0b2e06d9829ceb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e32100f31d9e2ead56efb0317566724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bbb51c4105b704eafe9cd6fbf75cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51685e4ef4e85401bb1c8c5ad718d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bdd8a34b97e33896c77c7fa0d3a89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc9839e404ba2eebb01dd39120032728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d863e3492728d73281b0afae1c0c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee274b8ab94bfbd09e9a00b277016730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43080a2543f78efc230937b81a7ebd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73bd70be568d89830803b1da9edf20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9558e431b2c835c1b0243cf6be9c88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0d1585a87717fe9b740c6363cf0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1752619503002db957ab9e6a2535a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56ea6d094c97e63401c77f3f308b0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7778dd56dc89d4ac41df5cf6c394ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f69f027025ef0906cddee655b8d792738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af1b773fa057f8aa20605ab87b1440739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d0d88e871ae4f1bf565b6a4dad30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1712155d0c28a7a271fa17a3473f1b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebd39d87b8ddccb2cf61d633f19630742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6de4f78c66e7fbc2f7b1530b70e83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ee337cb1689914eb7e3a2ebac5b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614d36ae99a1714a234121ad5a4fe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2adfcfe3488cf5ff23d2627bbd18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96299f482b076e3fddc321c0107d9ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba722b0a1f79a5419611c8366d1b631e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42c482352b9002ebbb8c4b4caccb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64faf7b473ff796d67d0796f13494750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c3e3eeac1da14bdf5021c1ddd41e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b413e8c0ce635b4d3a1600adabff0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c8c8ac89587a829e01822f438596c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746510e8f8586aebdfaa3b9c3637259754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e1cd6ea222e83efbeaa98de4040b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9d8ece91a06c5171629ad3957fdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2189b8970e8daf33b86a222d2705757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4f3b62334d825e9949160bb06432758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4bd7b84ca682c8b7b733939ae0232759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d85a145df8f7533ea095b66d497571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89dbfcb4128e5fc6731d0ee0069c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4efaf1a2a9c28da58f3e044893a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b9882a0da77234291cb49a83609c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1802466939f05d8b54083e95b5cda65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c683ba8c69423387984dc3552908966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3dbabf0392cbcd14c61df324e8197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61507a3969de6261a48738133c100a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f2366da1f24107fca74defc3f62d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd074f96c46ad4651040af687f616310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216241c6ba2288204da9fe05b8a6ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde5ef2a54538a9421b8843e5379db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0a1fc0f168684ba5c3a8509cdc8d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041340d2800462868b8f4f32462ceb6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab039eac27ea250a628797e55f0478915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b16017bfdb3cf895981b21e9895416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4063cdd2812073f2dbaabcf2891df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e20c72efa68b65568da74db2b686518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e98b867802dcf900412177900ff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffb23846d9074913b44cb5ea226dcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608940a65989c3b9c0abd791399b7afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edbcf73e938a472e7e408de0bc77ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f260e420e28d7798fcb5b7cd31b66823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d1028a60584fc993404377e1a04a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3796d3a237b036048d46f496250e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbb1f28bcc46e62a38690a88e793d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a8cad29353cb4e774feb785ba5dce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3735cded717603bae6f622067d3127e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692902429b88fbf15529a0531535a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717a019c1f6af5f484b7ce3d5e006e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab22bd6b1e4ddb746678a3e023e3bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ae09ce0f4f3cdd310674d3e64f1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086207287fa1dd3eab86f079de501033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1665c9306e45ef3c41e6c9057e45134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4ccb8b0b4d2c67a84b3b1fd56943935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a01a88d5a238545ac12b57409550136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658dca0f86db5e8cb417c8e647d03c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f83834fb92d3c86ddd1f20f76eb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16193d5767e7c9caf877ddb09abbcb9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a5471556813999fbf54d4ffc1f8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efff14fb3d1d7dfe808b760a8fcdc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943303e8f8a602376542f66aa17837e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cf2e02e6691a81d448276dffbdf2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fdf012627187c02bcbdd8471af5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a20a612594fd2eb6f06f20f0d2c8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3713db20dc23822e6216ca3967fad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531129e0c5419012de837d45193c470447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af8f3eceb17dc6b976cb7f905ac07a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e2ad113c91abaccb6c24f42039f3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97146ffe06dfcc734027db6a06ea2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87234a6607913574ec913c0bfc124e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7883f965663b3a44866fd490c3037152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4509364ba362470f3257a48a050c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7d518cea63491c4257277b08212ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dacc14eb6e7a7cb6c15119f0f97cc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1da0a947bdbcc78b0f5b3ee64c2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f453b313daff3428e522dbbf0239fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379163a8fad03c9f5b1bfad99d195b8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635079e4a7de1b8feba6ccdc132d207159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61762fedb0a2a87458ef084ae3309760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee6c92fe3fd9e62c23b5ba1188bbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578984e89e76e12dfa15c53183665062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84fa77a8f6aeb08d94009cc3069da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa56bda446759ff8d0f0635745197164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978078d6b2e270de0afc42101275414565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5fe8a6d15610e9502e73043c797af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850e4f812f344bee1dccaf0eccc97167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735b950c2846e178b2487f5663de3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834a0cb7cda800d4d564978deaa07169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6bb7e3bce2de072184262438c90070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2cdc6649f8bdb9c73b323e71899371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a044a57be415c60062e36da077e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795115bf3f035a7841781e20222b4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8fc6d2fea6e10c1554be1e770a99374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07177b54ee4e77910672c037edc5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d32e519f8fdf6a51fa5139a64849876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e0fc9ae351dcdf3fe11a0958bd09477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad44e0673ef941264394ba420d0c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c36a62e99a94d02c7ddd4b9d9a97a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a383729338d14be71e3f219582135480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc527b70019f204146de2776b43dc3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8ca96453814907bfb3c16482b6ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a439a91eca3f999d65470c4d2ab3c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d3d20003bb5c9c5f4068ce8853d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7770782998fd74747f71b2c5403885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a9d0562fe7b32513540c5345455586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869c303f35bec00984e8e16a20d0b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979062c4f7103abca75b3746fc0858388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c67ebe0e6fb203dedb576289b319789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367027b15c6cebede9344f1e93751290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158403edc2bc59a4fcc4853f2a70278c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd45454430fbfb8fb5506f91849ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb8ae67d2e44178c69182183f11a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31f744a4566e9ecc50c9e8877c8aa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f8516b908a14fb45ad7ec287218e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9104f1d867855df704c4b64fa9774596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12f41e1eb2518da4f7ed54fc39de0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515def90b4cbf5dff39eaae12a079798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878f138c69d6458c849566cf5025aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173375d3aec6c22cc664a60ca020c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766c13de9595de4fdd8052bd69e319101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ce33b25bd14c4b4ba07806d82406102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c94658bcc5cad460afd0fe48f700f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb8c2cda424f4f1fdc6adf8b73f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65c43da08b5af192bc9f50a69b2f5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552fbd125757dd3aa3188a060135ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c54a03a5331fe4852a8b7334b72d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70074e3c3c5f1bdf597c305d93748e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d734991e368fa049d3bfa1b8de33fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2373c2f17bf3ed1fba20903e1851e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8b7f676775ec76bc5f3a9ee022d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcaaef577bbcda8a9cd178a44ea1a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e1642591c9632075bfd106b20808113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3144fce0b0e00660e97e12589327c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a34136747f5aa80f2aaabc5155636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0fffc965ea676e2c0214e7768569116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b411135bf2d4e028b8dcc39653fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb2c418be0faf4b6af7d2c68cf0bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435fd4089faf4502ec81d06441cf14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b91ac11b61ba44b359bd817327945b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a03d6fb2164aa0cb2052ceb2bb8b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1374cd9b73b9868970deeaf880142f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23063c5a06f01d92a68cd4401ff18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dea201072cd80b1d0279cd0666985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171780f1ae9a0c4e77ddaf47b5e6b0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7988268c029aab9f50bb257ec948e96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008f0712f7fa798e26bac85d35d2e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf2ddad35627787072f5fffa907f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce099db6e72785e58615e1777d8815129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc3a5a551b5f7178e6f83e4df0ed0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c97d1c88edf52a5db69b9eeb786c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf6f7c8f3f463b5d0e010a91ad277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd3a1ce4ca8e18e5d74c615d37cb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6496d8b8fbbb1e200bef9a9e22ad24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8186168d94a069fd84a7a20a9acb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ef88c8daa482e6dacdda98316583136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83bdd2cd629b86c0506132327e0ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fce34f915c67451c7240c0cd14c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bdd8ceadc5e725b865fff2d1b8f82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7aa93c7d08a0d79ce00f797a7518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee992b22df4e2d247f7d1d791d319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb1eae2ca556d1ae52f85a7419a760142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a484d745e804d53791f60793e2c87a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f89e2ebbf559fb6822e334ab2e93e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96a61e848b498ef79aa6b55a17843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e6d2c01b3ad4ba406b9398cd712fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363343c66a74ee57902ca6ba558f41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173b0c1d395e16b6eff2d9e5701635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a43408d661c2731082d4ee13383c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fdd4d3fa5d46a917979ffb1696c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd63d909c7c277c9f08f32bbd37cb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d98f81bf75456a7101db7c2e8880e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d200f6c280ae274f40f4882bab21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbcf790ad4a4ec60dd3d580a795cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27425bf1827929418649989168bc5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e58eee4f139c05b23daa2b032963156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a84bbfd03293b347333fc55ad5e3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b562c8c46a92b180ff4468447cb4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4761be4bc6a527d3b1ccfe93a1e419159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14a1b1e209a259067e24d458bd100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8321bb470487dcdd58f4609eefeaa72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc9155d8d804e25c6c0819af90600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa77ce076171c4042268fbd1acf90d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8cb7163e35f5a7a58da1493c7fd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c07497689b1b0f507c5551e182ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3537c50737bba649b61ab5c0f2db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b466b01b1272981dfd3cc3637f2d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946deebc76b17ca1edb58f253566af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5def28ecfe928cb29184a889379b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70440f7b02ac501217810407107a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83d0bd95f672aedff9c343494cbb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da7918993a557ee4c68e3592ea655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff213050b7a3d92146c7e975ed4a489173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7d9e731d6dbb301e997d2052f70c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc25fdf8ee43c74a77c0e053e849a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2056c0f01fe7e226e8991a232a31c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6f47a264fbfb455567c461f4c1d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4143f015640a2f3929a9d19639418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcac7ab6cd4ce8573ddf814dbbe54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356a28b69e68554f1679fead0e059a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6632c737a66c142bb0c0edd27aac90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f330c45b92d9572f13e0d7dfbf1178182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb807482b1e3e23bdab03938fe80e28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ed7da0837ac0ed4215bdc430837d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad6d47689c4febd80bfc7dd7db2c27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b00a00c7584388b925231f8155489186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c3d248353619ef2265fea359b5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3225ae0493dc492a3666fd5201d4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6a887e3ac814747594385c86b252189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa73b9761f573c2766d9331a3077a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20d06915dec4af4a27e6e34797552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e130b1203e72a032fada1c2edff60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b3912a4e0e96c2ec88da2349f99b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1507eea486f0c9e27d5c668a5d28a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814b38a8f738e1b4e45614c0f1692e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea941c4b1d174809c7e7132b377be4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8634ddc37f8cb0fd931b1ab2ececa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420cd660f16a500fbe3b685c8dbe1fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a0022e7b251ce97f2ef91f1de460199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97cfc4ff16f3f393acadf30939d127200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e8ca1351c6c2066592542b50f6d38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e95e92511a757a90b6b8f0e4db416202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adfce7f4f7990df962606453a7b44a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b7ff2aa8d2dcabe86c4ac459512f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce102e198dc29da40f7c07e8fc411c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b672dff3ed9422251754566fb5ea9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975268409e3de8d8d68c5be9ef4d40a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa422a264903499640560fd5d956e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f4c0bcf1a2e4095eb24c7c4e9fc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138f475438a122462a692a9991ed98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19889e8d8d2eb64fff36f40e9a7e0ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091d5a0a566aa02bfe615956ed25e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2cdd8a9bae38902a079497ecc86b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155dadacbc77b6d5d1c093f960a61b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9798ff8dc068d409419323ab1341b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656eefa75d9049247c6c7738c607e92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486cf9d3e540f2ab58d417b1cba149217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362ef0ad79cfbdd2037b6ff8c9a87c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a76a18fe6ca47318efd519972a8cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609515d829233955de62464984067c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61192f1f94af60be9c69572461358221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4423c8acd66840d00b43c225e0cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb8d977d201b8eaba65be14f90edeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d27b0debf973d65f3cd76b509df14c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c73a6e54dbe407653a902c3abce5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a12813158467ca6fb38831010239226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d549203c6470bedbba42c2104a144c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a93d63892a67baa28b02c4ff00226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf514e003ce05f550f9a2df0c0244d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e2ef3b8495322f9e96ce7a0ee27dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0084a70bd463e0d44b6165548f3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80742fca44592a50e469b4b97c4a4941232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993541e8abec7bb6912ae8ef776071233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31270e1336b353b3beb4a4f77a59c80d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dfad9453db342f003a8fceb1c23d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1df9d65310dd6ddab56a49443488236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ff86d89f0a10514a499624faea63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7146ae60d2973d395a84b51cb45635238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f0696be5b4ab6deb446d638adeb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad8ffb2b023b783b9801b2756e36fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e970c4cc60f914e1ca59681b7071f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3729d2fd193a136e292073f46d4b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366404f225bfdcf2e61b42e3dc4cf924243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92374617f9c57f966e8829202f4b1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c6643fda11f70e2a560364b30f4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3cf934c6b2ebf9bac5118cec23ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd92aa77cdb6d73da4a608f015ec1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce1fc96af83e06902fe739b89aa68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104687d97d782dcf88894f746362fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354257391f02a85bc9f003fbe710d25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce0e5a949357c1a457a6ec8b14bc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742282fcb96bb7407798dc93c76592252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86eddf03247836db5657861c439d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de249310b234042d081262f646494d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cadcf3d1ad0205845ef1cc17e905de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cebaadb29c64e5629d64198ef53cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d520a697e44fa291ce059aeb1dbb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58a039916d31b5c2ce47024cebfe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8958ba2e227d33c18253fec7d6324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08216838a351c9aed4432dbb0b510d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406618eca504a0cadccdda39a283f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f808cadda7451223b0c371a6fb98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2427c1c926d5eea163895dfb89e7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316fc4f99af9b1d8d12dc0c147669e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995ea07a34a2804c03fd31da39bda3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f7515acfa45ae09b573e2ef2b04e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae539e1c7bab9e0b2242054da59ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e4c3c14fd955117ad353261d7f223268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8cc9e4c6be364055729123f52c5df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10e9bbe3e3163c1161aa5143df771270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5f47a38ab803e057456d40078ca7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfed0d6b4a1d23336b2a3363a9cd04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fa0bc3a1dfa8dbf4f1ffcd340256273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02837e57ea6e4773226bcf0fbea372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046670410305050f6ce9dcd3e61ce01d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2d03d65bfe8cf46ba77535143e606276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52948e8a2ba6ec207889bebe2090b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af383b603ebd34d1614b40dea5af9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b9e3630757d45b54f1fdf846135f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce8063d107bff94e4ab501788c364280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859c24f7951f741a9544a9efd95ac0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79a65a22b0e2e4756947a9c65448c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0eb03ff1005868d92199482fd5c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758e942d377432092b338c4c5f3c99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a48971236c5276a88f4eab4a5425b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4e358db952ccd836eb486f3dfb55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9f605b564c3886ba33c49d8d67a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2cb98cf217221f457895c695992d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21cd1df39c61eb29458232df70a04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dfd0c46f939013d2f251a580e8cc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb040aaae67343f4c59ec883ee3669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe6f627c684e98123781cf2bbdb84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793df15fdc22c09d8311d6168257a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ae9d4319afd8ec4d7bf5e96435a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848513fa94b1702d3f7fb8daefdf59df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d25c86410fff5890024972ae85e74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf1b6d1b3eea1d213a33dac71ffc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d810d42368b20c2ab5aeb8e58a5bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dedb4748b56b9374286831e38e77b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447dab33a781c98ed01ff04574328b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03055729a2e25dba913d1a08e87a47f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52833165757733270ab6a209461ea4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc023fdb89117eeb23b223ecb4438303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104767f8585b80126ed15b88f85e33cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ccc43a5b3f6f9b82d4d6dcf1b132f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3845850be0999d4f365f52994f654306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6162cd1f7208323545b069ac26bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad8099d52eecc04403cc755955c631308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0febdd27359d7fdeeebd37ffa7a5c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef2c4c6d824b9a306d1cb5fabdbd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e1f93ef914e1b6855cccfbe7827b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdfea93fb7095b3667e71756b80fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8746823860346645567df05be0c3d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb71cfe344100bd5f63036e92e99ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a88049e7dcbbe1af51dfbf3656b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7973a0ca17663e3b4d15421e7bcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4d6c34c5bef85445159ff72bf852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105f0c74735bf8ca25743607b2fdae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0952fd0e785b47c89d4dea830a716f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a9cecfa699526a99c4faa986157d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01d326969a832f250d06ccc05de27f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90059e61f4a8904eda8580fc74bf05d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e7128a529eaf51400e8eba6665f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dbde9d00b23bdd494af43e3766b04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f8a2517d0dbdbc954b993e04fdec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c17c4b0fcf883499e5cb0d9b8cab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e160fff2a4ba3100a16cb0ae8c3c2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69186cc4508df227e17fb0d2bcdf2063328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672adccaeaa9bd94ba3dbb8fa54744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb8107eae8c103dda5e3d3ecbfda3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7b0927109d3778d6fdea072cf022331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eaddc975a58475233d3b9bf63c395332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722e20dbc1a117d880d41740328be7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715bc9df1c29d6a2c0cc37176480416334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ffd91e013b3bf49a858fd14f83f90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa98372cae1da088f91bbbe391b5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9eb6981eef8ca0e1eecb1c41ee118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb7afc14f98fdcfc6ff5f5449c9fad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542564d8d8035b033155cc3bbe0d785d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dfc6a8c1e13b6832eb352ecc52a86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560bfe18792ea8b8f8df4909b5d2caa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06891a94b35b917924f9df1b052b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080be75e64bbb3a64a5fcf10533e1c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ad8a8728676aa1f85a0ec7c5857f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a179d6a1c2065e90a378aa2bc2638345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d279376addd9faa5571f8e671c9c09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050d650c19b7d01af1f4a79b989a6ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c10e67ecd646beda4ebc59373598c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6e18f96e99fad1492d2e3b320e47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5d2df9077733aefb54989263ab0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b34babfed65d53668f1e64d83a12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4454c59cca0367743fcd81d8704a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c9ff23512acfaa608a39d8a000eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3614b1c89b3578e709ec9947105d62e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef958e866050b6411a103f8830e3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499dfebeaef43b1aa6daea9c41935cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea27967644126b3e6781102d89bd15c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf37f714bff3d35b456b06eb7980f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0040e5c5bbbdb51aa485f4710f44f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5bbcaf0c2efa93e6d67ecd43eaa80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6ec0ae58f5c461a44226f350b784361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b95e79729bc936ae41053fa7173d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3734f355e0f1fed18c5aa2e0b6fa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f0bb8e43b0a659232572fd459818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878071be1f3cd7378825bd9b886fec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5cd0cc66e2e4521073f22906964b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a4e7ca43dfdc70ae201604120796367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bfa76b71fe2f88cb1c9af6274ff28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b74f89b4cda2c78b5f475201dd936369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a97c05e205550528d665928fc842370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa3618850d4a834ba8f70a2e72932d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012150f0fa33aa332b778d705c65ad7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818237df0ec6298fb1aeabcc34a80c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33009ff223b281f5b665758743584b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e0388cc63adbf23eaf791581e72d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ec4d27a9dd5d6db411a149a104d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3447bbf44c6be6ff675abe70caba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e46c5a9ccd3a21d0222ceb185c1a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ccc7ede9b11ec91b4320cc1b5757d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0fd6f51c5e52c4ed2e310a396044380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fbe74e780766c1e3f9b5f42349eff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f07c002a21cf6c2b00af09931021d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8bdd5bb4bf4efce9c352178ffcf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd298effe1d73e1a7596c3324d9d2c61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d4bf1742eb13fb144f377d481ab3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad393de8068081ba03bbcedb32447386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af10438c71a646bc73aad27ea08b39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab078f5c3f3fa0cf32edd72df3ef04e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd33c962092b56d987b21e44767f34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d73e89c9a862451bb315fbd17f31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608566ea87d4cfcca37e5ff2772ccf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247879842fee668a682173dc485b57c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d95a7acca53a6a2250707cebdf80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7861fc185f05e3f06ef594f0386a387394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d489930bbbf6606929dfd796d092395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb34ef2e9440139d36128b55231f97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2708fdeeb1799045570aa1e711a827397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e7f766540366e79091918558a1689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9eec14a86bedc5d54b814789d99c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6487171b702a11df9622b8675602400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec33e7785a30a20d3c759a364f11c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e236dd038532ae9245e8be525549e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e704cffc47bae7b6e5e0e377ad5ab25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f42fcf9e65371655757a668ecd21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23cc91f32d1acb6d36546175b232d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82b8f11b38e7feded9105b1a01750406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d462c4d4bb7ddc5aaa2c9e5b0e5b8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271c801200d57c8e9e466ace25baa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7c65d03efb5a37dc247ccad63a75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff445330e63b05a3eb1df0c2bceef22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645365871d959e2b5709c23d2c928337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d463bb60d7fe7622f05a77226d98a52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf847f72eb05b78921a145a65852f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d69050b9811dff5953ef092ab86cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7c3d0a2476118b6533a268bcfb38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e055c8f06dfa298d6331820702a25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000f1e237eb50a06f28cf2eabbb544417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4de03b4d9985180ae89bc9797902c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78c4b6ffef3b40df010a7c1279547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6905be7627a44880f15fbb3192155420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88e25c7df93efc42c0f6b72110cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f10fea1515553a3e54f2e6ca630a59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef58ea425352f97d8c5a3334c62e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3cb3fbdd7f1da6a09e2da00a094a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031521616d4462f112da2ff77a2b39f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff159bf380c72c932b4e28bc4ae7b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87819e00a31bc88486e46ca9d8651427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe842523296a98e158b766720800ede428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9576d2e857230ad07ee29cfa5de1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac161ccc5d73eb285a012e43a527f92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168c365934e62645f6f283d890ecb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f893f3e178cee156c562cfb70496432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102666c86137cf42ef74cfcbbd95330433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84416824b00d9733620f847875161eb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd2dc4e1871e2c855d25c115d631d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7f37181cb31afe564f0f0f33da297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca97b00c8661a2abdb60412af67d07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e500cd6201ca597061bc7045a051ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819f0ded932db992e767b4d4df600e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed17a664d72a502d2e04f5610e25f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21090fa267a458726011b23dc12a857f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3c9be57a6312ddacbac27ae2cf5fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f43ac310bce2bbd985d3bda27de0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d52d3e7f575067eb75ff7693731a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c32c1954d53530ede2bdb8215e18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b48684de1401073362910b00333449446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799e2dc1fef254b9b28b8bd0c01b4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd66d3f29a20a7d7c9fcaeadb828f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282ce15695ddc2933d5f8611aa05e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c480f0605945a2a9ea978affcca27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520792fff840fbff6121a50e0c2400f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ab70c7d2c9bcafeb31a0f56951727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020843eaea0a29c3489cca530380b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7dbd2700e4d2ed24669e34ce948c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352c803172c8764eaf71d354f1f298455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70df8d4c0b8bbeab045a4d6761a06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53727097b0bbc0fa79e9011d2bed0a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf531cb66c307a83b81a314b0c4bfc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d009ccc4250a6aab1629a0d7be143ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc1637fd0f88bfa8e57ae006dcc65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ae5431c994529d9347870d536b87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df38c7cf4a14c93ad4c73345b178e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49d029705d45ae42ebf9ddfef9d2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4548d8327099796baaee3407c1a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88154e6b23fe0f1fa6e83bcd833c14a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0b9e6b986b522fb4424a8a6e713b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b8c533460111607e21d8ad377b5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f1608b20302718168daf0e070083468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827e2dad6799a28f8a16074b0aed48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033c3faafcc4ca7052e00c1bf33f0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539faa28a0e4db84c0ccfbafe9c5c30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e4e48e609c578827f7c98b11a4d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4beced9d4d0bdf3b41df5dea75b4ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae26d6f43ce4b0364cef713f9c9e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c608f01acdb6c2f7447cde7ce1db53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8df9b4d8f9f5e97a79c6002ccfd7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca589530a5fdc4684c9293a70f01c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635cbae7eec50d107a30caeb6d6285478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b468f25b0267cb6826c567ae5d30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a80eacaa0382c45a503baf0ed9b53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc2b6b2aa1be7f64ae0eedc167bba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe48bc8f0f88b5a237dbcfc7251fe63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338254d0a4ba49483b3d1094154b74d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464e8e14cd72d10b7b4174ff640606484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f60f6bc977fc79c9e222b417cdf25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0cbbbb3cb79b72425f144b984e1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bc143d5bb1299ae23f12db15e3b6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc424833f453dc029ae63d09d4b53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f6a986a3deecde577b2285d84959e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41c0ad373bc4269c8457b67145144490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fccc990b6160e883652b3a97b6003491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28895bb5d041b1f85941ab7a1703de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329540bb557a6c42a2c342d0f6c0f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1db63a184be44bd86a6dfc7f322174494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd9ad81ba1ff4127c2b47ec396504495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6abea70d2250583a098e5b7435f12d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed919ae57a255c2f7e4e7ddfc30939497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b443e23aa01a6776531414e9c57f3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb776093752512c7997b9601277e4a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c338e84e54e02c106d9bb4fef82e04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b419224cc160ec1b75f439d8be0ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0114b25b154b4fd083573df41316b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a1008fc10362375084bbc51d7ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c7fd2edbcb342e915992e2c14772504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c19fd87c308cce10801ae4293806c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777079902c29109b5e158711a00b8e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0391c6754dd07a3d9706f6b9fe0954507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c5d73388d86e24610da0205865f13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1485f7ca8a931f528d76e35954fdb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392f5552617087d9bec4601a86b521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb971a3aaa168282cea7c6dbde6f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622d4d58716ebbc9f619267e6a3768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af9297c439bf345727e7935b9c0579513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a608cf64803e5983d1130c5b2ec8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10f0f550138e556502d96771d82e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581e6aa6508d2c65433511c681b9ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968e8ea4eeec81ba4c5940231f61a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7683cd3ff62f22f8c5cc9151e2771518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416fb45eaee974b7798c06f485a6d34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94384ec8ff1d427b4b004fb55606be4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b5b17b5939f5d98dee248a69d23c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa321f43eabe65ff2bf01ba5699ab4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663f3321fe34d37097509fbaf7e9f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602a528b1076beeff232fc123ec80ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d90b9158efd16b98876350ef30b44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b20c3cf3e1a404cdb31cf74c9607526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752090ac4ef5b9b3a32c6e5ad9c2e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fcbe9fde8220c2813df58ae7b58a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee181ad53e434cd871d49c16958d22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e311df487a6e25799146417588160530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43541c755c3ec4dbf820db4481c74b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5e80d2cb557ab71b753bd5bc2af0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c8e37db1d9414e6fddc2203c8593533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d1884385dad24c6d9fed8c06ec78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e205a0de8ee5cdd77c538790a4ac69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9c9fec80eef132a7b997144ba467536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b40484328e67216984769c6f3aecd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae81232d226aad0efd64990e1a537c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36125f9bd2af11bdb0bde3272598e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b71e761fe9df60a481b921e8f388540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bd7fec2b6270964725d602aff02ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf0c1ee9746fca9cd5fcc808c833a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999632d864850706db207180ed6717b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea49b477219729afdc7818a48f5d250544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff779fede9ae9658d21d20854df6cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32795b2edac27847bb83d4d00e0284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71e8542dedfa58ce2293295b74e929547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8a71cb412e7c55ef11db3d038032548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc401d5b8c4587fe24fa5ee4444bc5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae269894bc7938524bb2f89fe4a8c4d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59164e0b75f00fc3ad5a96d5bcdc51d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa2cceef2a29afc87247bd4a84a396552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c98285e0427c796ce7bf1b4705f7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0da27f24a7de6f54e6937d2a856e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25983af102e57f359066a650d7825555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52056f68e8014509f274357e62ffc9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a7363901d7cbc575e613c5521407557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7636989b5d827f69716d6ef27f211ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dfb7b22fd0c063d14473a526ec319559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fa4666535f60c53bf6a4908c5454560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757ae388414bf44d12ccb6f9b90e8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9299cb8fd916d168ebb83b2f7f0b77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9e46c56197ee5ff3d0f7dda4b1f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f5c33623cbdf6cfdb7927799d180b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1b9625aaa34c9d835df54b35e713565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3d4369185759e2328b2600b6fc6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aeb42b3bee9f49c9ac09d651775d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9241ff95055fe3a9fac78c27778797568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac9417f07c95ed7c880d2af95057b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e55c12b7e1bb5e0b095c350d222a50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e73b664fc659725fa032c47f47361571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d2c6787078f4ed784bd60c3eae80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704e5154d525df956e2522101bbe26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b3896d0577902871df6935d15420574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923f9eae5a9cf33929e1e53247e043575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638ba454344591841eaacc591c0e1c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2ec2ded28e10c12aaefdec7fb487577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e22bcf6129bad42d50a7984721438578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61032bfaa712933647215361c0ca28ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bcdff4657f5ac2e4a3313fdbdcd80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fdce6c2989edf1140f4925f6ef230581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb9c9bb1ce6ce0177fc1561ca7fa59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa9bb794216bed280bd5fb21b56ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d190bf8bb9a4bcee0f438c68ce98625584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60537c9b6229c5a46063d1f746840d25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf27ea8032af7edcbbb2dce540e5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea645725296c629fa5f8705360dbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f94676469d40eed64c48195aa5f15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1df35592ca1a53e09d2e942454129589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f46e43bf30423e564257dde7e25f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f0308378376a04c2dd80460d86f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6651697b09ceb784e0fc19eff822592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a211a80f59ed733c1cb6e3a615b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8223622cf324a0fbb1dfaa00154815594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67117d97f7105503034faa900924133595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505897d7e9ff4de097b09f2b784fc771596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60576d9430d217604d38373a92e444f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f96871bf21dbefb4b221da7fc8ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75699130dc95cb6eb7bb464c9074135599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a58fc9b2951ac7a74160eeeab6916600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b652fb67235bd5f0784817a09572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322567f8313589eaed0634bc0b31253602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af053d87163c338a488d9b9a52cbe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0904a7a4b53d08dabe781ec582ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746133262413f950f9349a378198b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c5449b2527744f490a56c319716d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186bf104a1dd6d8ce70ce7e94f5e231607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299a8d6f7b95304addc83b46b7d552608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8499dfde33d9e9512981f1cb27a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e697c87e84a636f0b8d3ccc007bc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17925a3a554477d0d51b87bc239076e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52de6d22b15bf40cb4a7022de21db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df60200f502077cefc7e04b2cf76c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93222d762e6100c82525d99412173614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fdb32b1d84c1dc327fd044497074e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fd20bb5f2c7381987819cd798887616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3910ffe60fccb9aefa2e06693d069617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c81534a96903c6f2925c9e3845a29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ecbac3ffa5b9cd2c8bb2e8248cbaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adcdf1b5512d9709691a72f90c3ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f9af9eb47dc30d0ecfe7742e8eb77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09c5a501198017504d0089d778d9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e83afa122de32effacefeed5e778e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a8740007dd8bbbfe92ee93914cbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d5e763b7db5aca33d5f643dc1ebc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee852c3961f980607e9507a866cdf95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61788c227a118c6e303b429b97921627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a1e829deff26df6e4211d0d9ffaf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28951acfe47dad46cd4b38fc67a949629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918330c0bebbaa7c7b942c5c261758f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3053435a3a9044d09ac4c83a42a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2e507e45ec32c8497bf9ba49b8ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367014e044733c2d15bffad14502dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c065b6c811a45242d1e417dc89cc87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ea4af592c553a6316335f8e70fbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a9069075930a651628dfe5cd26b66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fae9d4f37a836866610842255682c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16437ba8e8ecbd9a43eceddb4618df0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98a5317fa5a82276b89dd41a07142639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd175ec7ebcccd362b701164cc914fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d6fa20bbd588ced0381e49cce336f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d097104e0c53332f41ea71f28bb93f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948cfbe08dd3f253509db618daa3fb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad09e2c036da91a59012f7af3a75e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498fd6b3b89998d5f550f16354f26e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdea11032d88d94fa38b4b2eb0419a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c10216ea7a7a3c707467b3674ba8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92559414a74dce1e013da0a15b619264648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04ceed59272b98eb5138e917440f73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678bf185e91193f9ef50a2aa6db744a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4f52022044c312d8a39275375911651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc08c7569dcefdf715ef929ac461f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915d219f9ddbdc6744d65bc38292fe6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659682ef33f870f492793ee11b649490654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1542b540e11ae215ccde9af072fe931655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b14b88d1f20ef8b622044f732ed094656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8c4b652cafa4b2d83e06e093a501657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9335f59a9d0810d6bec61f9dfdee4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e2b4e9a1219f3eca6033a51343a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e609cdb394b200b055aff7d087c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69384e145de3e7daa7fea5a5d7603e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b2ae72d79bb1307e8ef7c465b97f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866334c9a9f5e5d78f7083f12b3204e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc140369dfc612bf7af6c5e5e97e432664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46390b5fd95472005ddc2c49525e5f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6fb3ab8a477941ed525a585541106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab9f3c8c47db04ff88a567878e14f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc941d1a67ac8ae1c5c29fd76c43197668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8cdacfe7fbd4cebf16a55e78d89a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c56ec5d784ed1082090c911434f5e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace0366aaade93a65f354989919bf25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171058cd6b2a14af59687d82c63cd49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc81a653efcf753eea93bbb054a47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f666fb6c7fbbe082c026921e36417674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd76ad0e84a45ecd0a4629579068117675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd110e636452550e3e039cfa7bad3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b99168239b4b4b13ae7d2846a1c7c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78522fb969c321096f731f7e9f40badf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850af0e1522d2b2abf3dced84cdacc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2afec734d802fa73c6dffa531b9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887ebfca5102518d152aa635bcd1636681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e797962e39baae6092b413eff79a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b0773ec22b18dd80f083cf7ddb86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654355d998916d8cf0a5c2aa06f8adf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aa885915b942e9d53713623364865685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bccf1b57cced133688e0aeec1d16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1bfdc4bcd7eda2c109a5ada68e57a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c175098c015b890b5f03e97bb2067688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a4f0b6919ca42a7d683ac92d56ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9223db1800bcdb893093f10ace5a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d865abfd4c04ed0b303813e6b11a4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0907c6bec84cd5f1daec66b9d0871692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad17ebfa2f7864c3dbada2760d0f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622fff969abb429a2f9f3bc5f5c33a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e59c9a9a961fd9de5138610ca762e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d11b60b560978ccb14fed047b3ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234642ca09bd2925cb44a76b6886c169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9993c9638459f8d75a738d261639698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603631ce5fb29a0b4be431758c05d071699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad22c1ac748e36a2c04a305f64e16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad630eed9d02dd44a3f44c1143ff24d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5228549fa122e5db94ce5b44a913702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f782b097a8654816133412a35f6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166067e7929c8f394be6e1ce075ab6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad0f3265e77679a91c887db9084ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517ed385d3deec0016fddd9b8f903f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb211febef9d268287416f062c94d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cbade6a250dbdae1516fb8a82b31d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a4208c96c31adf383f0dd43b8c34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b2d7f7dcb16cf82532df446ce149710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254e514bdb3a5000473e1f68bd8ccf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d6a868baa82145b4881f307e23f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adae070d2e1c523a142209d0d569c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684804dd3033143b0d4c88935cec00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412bfcf7efe0f33b0fa49d9d849e409715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6374c68933e85c0c587e8e33ea8c4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607171c0a86b00edc2f2215961cf71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999927c3ca62a7e65420aaefa95b578f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f345a158e9ad0ab7008c7046acb8ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5d3d645ac5507d548efc32768252720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6b52cee1356f9e4f103d5e41fec4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079eeb73a6450d6f6228b2167a6fab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e53cc5f9af75bd2e3502b69b38f58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048653eb3e54d17017bd539407047bd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c487b1fef88dd5a0867208ef260ac9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ffeb87b478a7fa30872e2a35bf416726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6aa7a7dc0035d719b4b24eab72772727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c58d4a9323ccf6e9cbbfb2e29c19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f0daacf7ffa333cafb7a43f4678b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d340c1983dc62f74dbc5e1a7682a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bbefb1c3b51d902a15955edc82cf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e6af0e2e3b784dae80186131e727c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14204ff161b8abc2e80be5a2c3cf6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba272c5570fe2a86ae7e05cb86a4c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bbffb35c2a1b6740cc70ba8623124735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202633b98073576802e4db4a2493d2e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57f2f8b4b055bc6c750fff9cc415e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2b777a3b3047313c09c306e5958b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5844b190613e9dbe0f24116dfb44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f1db39f97df3926b2c65af8b93f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f4087b5c8860cb0e5d0bdb5d08e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e0d41a40b3e06daecf5eab54aa6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077927489510e0d424db9168db6dda1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3ee450740f4a0d30cfc2782b6ed02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c39c0af544aefab63118d8b8bad2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb42fd9f41b3258cbfd0de794ac4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd648dd61d41ee67db1bc617212f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ab5d7968ed1e3d88029c61e98dbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c270898f3352a8341f21c4bc7b6ad86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd6a7a9be294b160beaf296fd9c09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a29bedcf23fcd59c5d7833ce1ceb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76278f9418dbd12254e284f79a6524752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b597c29b22d38d7d2210252d63a54d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ec521e51aab578b51a0bed8a0d65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e893cd94e31799b27686f1b48f360755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f524234fd05618a1e60f6d643f843756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b696c6384c00d4d9c64230fdecdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d1cc363d33165fbd8b13a077099af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516b6cb97803626077cce9cd60e22c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>