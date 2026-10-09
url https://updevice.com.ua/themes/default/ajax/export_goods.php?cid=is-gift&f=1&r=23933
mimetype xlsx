--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146fed36542c77c252f72c730aa1e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dae08579c3a219ef30302d2ca97d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63e2d01eb4eb4f6984e011e6a775c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7249838d32d33dc02ff66a79c5cc7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bb0767c7a4ea883e5dda1c4bf2f7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a0a88ea7949501a48ac84dd953cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb620d6ee4e2c05580e48b1d9bacc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8c5356ae44caf4035406646029be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7941f7438a3fa054ba395e0f73e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c709f580146c3f4bada7f6f60a16b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0d47b3790f0628f581e2b6b898a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781dd3660ed3c5d8387f3563a2e9bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16bd71418b1d04cdece8455aa4d49713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a4a6a162435408116ec048992f9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee109a0d0bb6c65a9b31bac4dd2ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc339b27defd05708ba368a1e0119e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0986cf81eef0f6190179815d5471117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae968d5c8ab0f72ce5f646247a7983618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea388e1ff29d3c4d00634c919c90219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843e870a8f8ec000f497c542dd6c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8000f331990369549a6c1ba6191292821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104762baf71575a033098e35593ae2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8bb368da26584c7a71867b8d09a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41adafbbc9ec76bc6ca63548fad9d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97218d440a8ffa1da76cfaa40053b4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a7f57523f89e3ed90d957a78e79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae1b84a24a1a46333395a658be52627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd29188c34bbf2fdbc8522b1419ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382d7f3b32c64646e9e5d3f0abb0e6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90975c6a03887079fba876fff625f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184579efa448e77bb5d43f9ad5cc66831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47cfa22f38d4d237fc17280d3483532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc022480db0a142cbab2dde02db3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1b6d63dc7a632a3dda6624dfb03e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6711341bc0ac8fcf61ad2bea8c804a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e679807770d6e57b73c9d9e1897b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b1b60cd64a07cb6abe14121543f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7bba5586196f2161109ea7986851838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072454333280fd0a67ae2287bfd3b4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560703c35eaaa50e9219d7dccd20884840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456bb39d095ad5a17ab74acfa2e7b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249529f1149349672f93e04f646306af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890234e5c6354b915affa644a0f02e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f39e1ff1af09e4e6326283dc5ec744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c623ecd9fca8e9b38a1f9cfcee816d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028b7738201ed86ccb371a0e521d1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8386153d1c8ac464adfd8e5408ffd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8767566d0996984d3e6de72191d62e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720957f3149a4825e918f2160a0d9bca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb5721c8b8191f1e708efd3ba8e5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3755b84c8412b31f542351bd7bf9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f2382160904d13e0da1de37275eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2366a73b2ac3b34cba12255faf244c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa3dd6a2016a06b7d62b488bc148b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64cbf9c401c6c2be31d1c85401747155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174567891b561d718f23a70c71cd1c4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b670c0282869df182182d7b7b00bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f1b279ab40ce0d6d493b317d62a4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3120f82ae0746fa59435ede69534359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ba0cb48dfa4426782cef6209dc0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a8296f5e167d9c0775051aa7443261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b0802c2580ca18e3ee2a068f72f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7d39793b5c814814ee94d18d344663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d136c4b612ffc65d0f48784699f6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216771544904c7ac59fdfcfd9fb6cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6495a2bda9b100c877bd5c58947d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fd726b0a093d63902fbb54d7151267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7e9de527592640602625a8077422568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f72a6715074e83b9a7e5f2efd9a5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99e8e919ad90f0ff8c143f785ed37470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216f92c14a4a1934a2a2d3687eb20071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df83e2ee032b50582e8980b2658ee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed0f7a7266d30647af388ae129a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eead80895afbd9ad048b80bea2706d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e880389c280e535f2e3cffdfb90d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d07337104fc6b4da0928f3bb8165876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea282e80eedc282b23fc671643161d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496846f3e510a4d56907a1ff5a7338378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93dcffc2ac1766af056b357d8cc2e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d9dfe48f657ca5d29b319cb4bc4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c81b9828e34493b80da9fef7799a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c98944038fa1da994e5f37e56a1a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652019d0015fe397dbdc25322f5357883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f49988a6fee55e511636144c5860d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d00084e9e3dc5fec92358106bf9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c47375c4f9942f9888383a23baa8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b7338d2063836064d78ecf4f690287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f32123355ef860bb7777199a658ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93776606aa1d3e651500fd5bbd7ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a045a44f6d62e05813386ffebe3c36e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d785233c74cc5644d1514680bfa0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6d200175b1c0e9a5440fe2246bc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30030ab3b98070d5fcb03f4b2998c6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e079d3faba596ba276f480f1aef18394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d8935b5bc0186d4f8dadcd92ec6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94857dbcdae574077715836d5951c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b78a70379ee0565be17e4b83b5a7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaeca99f4eb2abce0b7823ee22cca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9ca7940e6c7c4c75281dca5509e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e2c1de6659e403925316fb230ba2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a14f9c1b9e841793545d1ad34403101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b55c5a4a19063cf52bab7b9eb129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe71086b3e7d14ee20c8017c277e1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e56cf7a1fe45b18b0ce999d4287c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cefd7c3b8d4362816f1be44ceee68b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfcf4489d6980be764e6959431a441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b8c4cdfc4b389fc833acbd03006e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7da6d3a509803f67945bf503cb0c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c7ba33232276a98af161d33ab0981109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da35119ee4904349d11f792038c7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930ed2a8b2be34656f45f249d7c574111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e901753f0c2c7c905b2ddb25bcc387112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a942816991ff567374fc12e84a077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ca8dbdf8b1120f5a7e58ac84c894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0f7276b18b4954243be9a2653640c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2038928abd4d55c9aeddd3a3212882116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d9f88fd090e45add553ccae0b7b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071e71a7f66910b003c335d8ff06a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4076b47dc5d94d9d38331df3f816119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043e471d153d9bfb49a5a946e9815b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef2a8d26e7ff493ef4c510b93abf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030366b4a6c4f48cf5ba5a2b3782fe78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5105b3e1be0122b0a24d0ab398c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f4954eb856d046d96cecdb6547798124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070fa4a13823bd4e832747df6674a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af66b076519d68813fc8e15c28429126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313cdf8ab4fb17992998b7a821a164127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f98fec769edad7e80f3e616f9dc43d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e091317821aacf7e007fddacfcb5861129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766dda9d83068b3039fb732dbc269e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd46fc241e121f71427f87d6c9421f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651af2dec7879df2ec695c4d4817192132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c711dd2d7fdb0d40b955a1be0a754133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68c849846c0bd66ca2086cf3ee470d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f65d74a5604c001d7b97bbc8dd356135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17541216fb1b97e64facab58c686bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4c6425958c7e154eeb455392044c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490876a7beb96cd02e837ba7e12ac2ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ff3cd55d5e90013b870a7bc81f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611082dce87160c2b197e2ae1d5f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14d1010d80f886235a1e895e74fd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b32a86468059a9ba6d7a78e01dd7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99d87c37b8c3d5aa0ea16268259801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36efb50a5df7763355fc8be19f5ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67de53ecf3a48b5e6553fd5a98cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728160ab5ecfe0e868bed0ca484be7e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418359b7994c5c9b9166c46203f0b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf475bd12da20c5bb3ec63b724ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df838b7531fb95982939e21a86b8e7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511275e565e47f2aa056d403b221d642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce1a0dd1a72b98d7490b66ec7823c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b198e1133125752c580e5d0b9aad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27e2f6238ba6dd9d612acd2d305f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf925e46cd71dc6ecdf37ed793909464154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c290b6bb5efd6b103411f7c308c099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58a937f2686e1de786cdea1826e6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0feadee393bebc56a1c7b6c588286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f0b23055748c8a40ace8e7482ee2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e18ed60ae83d8d3ea6d3a5ea4de0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e0f532e91be89551f5e01a2f7c3dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51449b27ac816598b71727a153888f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecaa03d522a8800a4c233916e04024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f95cbb1e531d418c02f7b51fc963163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b94a8d2840adcfce923f76a5fbfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c791fc3c342b06ad98b1a4adf2f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507eb8172094b33f026d97bc030a779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6e0560fa427e775f3eeee2e9ba6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec0ab67209893bc8170e2c6b036f22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00bdc71f60c50b172d05e20e8e05d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ad0523eb29a20b616369a0b121c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413507fee8b6307ad22d8432679a71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e823bee6d048bc535082ec9607a2f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1758b1296872719f2e56d7ec625b747173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32193085e14a8a0b67dc98a9f73cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401aef98457164644241f642664ec3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee23f2a2f28909e309668f10e408e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c5d7602674d5e5d7b973698be88f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc01bba84cd6be9305a3b16d3479b50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534263b1a7900f35448c313bed08d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d84a8e6230b383ff713accad54d8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb952a6cd994d9b469d83aa925f2725181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440346ffb87ed501b51674e647cff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3d01388463b29a5d6de3ac7ee56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092c8688eca4cd414fd3951a7d0625184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942334ca58a47605ecf841ee0c7e0e54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274a66399989b527837f5900b656f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050184ac918310223cb78881e4fab1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9294bcedc1b2746cea2c9fe50e0a83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f939e573849af18a4a41d2304d47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a50aaf9bf8b10fcb21f5d5cc3cfbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28e4f0e6a054dbf525ee57a6c7733191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea49b7a4ea949d7f9bd0f6eabaae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bddcd235da5d8ddb47b4359e8c5db1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d5226cd4883c7451cbad1e3f93707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c61405d1ab307b01d48842e41a94d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e2ac835bb2c89b182484b685af95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47581faf4825ebec1a36e75beeb2e46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714b10d392405efa1fac1a9f2712a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc08e4f49a7e7eafb2ab7669b0f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab81e1995a31a5fab9cfb4e475def8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af87b27445ac4ce678b0acc624e2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482345709505e37a861071a46efe3e27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63932ace1ce49eb8e9422e34eabce262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88720f740d3b78ccd5dc606ba8de1002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809178801fae351dbaa64cda8ff1c0d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea6795124f412646f7c100417a6cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50963d3359870c433da36d3fa739e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88442a6abae204cf25f2854c2ad693208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1dbb33b47239652c518271d4e558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5dec6db2248d49ad1473450c8317210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495ec6e93e8501ba90f4dca0d3ce55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed010ced2b8e8df5236f55944f0bef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3aa724640067d45c80e24d97d355e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724102c59540806d9749dcb4af7fb4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c247150c8a9a0f4e83d5f951de3bbae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b52a1bbb0118090d334b193fb5f27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0322d22d61923d715fce68b92dad216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9872b5e6533bdc151da33ccd72b851218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9248b74de6f1f124d23e61857c397219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4dc581d8fd285c996897fa2ab726220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6e4beb6d0792fe3452ff2302789b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a741ed5b70a1600ac7288bdeeb1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd353c76090673ddee6517399ecc899223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d62dd4bf616571ba9834bcc2a102f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc47d46285608d21fef1df2f7642216225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c1c018c918467191841f1d9acbec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c95e0d00334ff969df37785d154d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda57a9cb0b92b0dd673858f20b6b64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb4d86bf135cd255f445d204633ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca0627519b29386453a238d37051a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b8904ec08f2260c8e870d782f842231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4ec871d5ba82c20f2a2141752e64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ac71f29189378469f9bf16ed2740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baeb92c8f8266858777436787fdfe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074db2f8cfe46de12621a3bb917a64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985531953fef0807d665f709a7d97e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf06cff112b01f87479bf91aeb95cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799fef00e110d23c454426167b10134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c045ba476c2865db53639ecb8b493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de576ef62112a677cedd6f8a3fabbbed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262037749e5c2438174200e4696406a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5477e5d0f94f506a962a0bed1bea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dddbfa206aba9081da4682a82ae5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636fffd164b0013391316eb33b92be7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a644080417fe8dd4ee107c2cdabf0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2560d8ef670019a4cc21c20753e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b087e57056a7e17b0d9f0b387cf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d2badb516e9e3368fc8565177675248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64281c9867a4877cfdb513f6c8954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9a76dc6fb2e75103726aeb33804fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49ac593eb884ac6753a6b4dc692f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d99a630af2047bd3d49595a3e592a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f541dd867e6ec9de10a653f590cea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a45f1fb05e4e388381b38d88ef79f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee46cd92badae2556e0e077ddf89f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f686795613cc36a57bd6e7ee83a9371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa283595f69e2e1f095f24a70f222b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9d03f18487d4fc42c2dab9fe9f6a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3777abf38a7a7e4d4f02657f3c7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93effce5c7d8c02c9d50306b5b126188260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774b8acab42149a5a0274fb02a390a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc09c0cfdc09023732132ed3e00e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73776f8496959ceeee748155b3fe9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5e928f5d6416ef6f36a2871d42a89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed885367865ac7cf555decfa6aec998265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9a1edcdf59fdd0716cdf6e9b3d4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133829811d9f533310cd14173526c8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c38983fed1483fb179c241456d4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5c1b24331992f243816913a2cca4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928311d4fac96a3ee5fcd511adeb5b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d9d38739e2c18a461da6b500b176271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6443a689d23cdb8fe092a9999586654272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c43d388b760a60a1858a53457d307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc82fb7f01fba1cd1d12ea2935af9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb135b0072b4315e35df5f86e401756275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bbbfda7e0879f79c50f890827d7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90c65c179f69b7708226eb3516344277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0fcd20c862231f8a54b9f945a8c9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9e60e227bf64d37d45163ac09013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b5127233ad2524af05e837a15b79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3524e8de208dbcf801d49a1bf94285281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4adada2fcd0f07106ba635f37495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e4105469d559bf33f60de3268efe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9f99c2141c3d2aeae6a6c96853e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25edd9c4fb66d00d4d7afc2207b5b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c515abec0c90dc4e30b744973dcce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a5ef7077283f75888d31629a953c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e4e97544f77f221a0b64b14abb40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630308c70d722ea92432e718dc91de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e734d8b4acb4879a7ee2445c225b35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f74a0a8c779649a954e8a99a4b554c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e962aaa813201a6f30a32d931c8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4977d7911353dd7b9fee51cd02b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f93686778f3ea931a109560f2971e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec8d8ec1ef735fb5947d8b3820213295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d64e5253a0f974a88a1931be562620296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869bb70b10805c7f0fcf643d87a8531297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72e33d6c0ce098395d323c5dc6c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2aecce5ab375805437085e177024e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18041ea3ec464bd7a66b933e53422542300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a850e5cd949962d93e13fa7db1ec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa4501f50b94668bf4cc60522a9ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefaf45aa2ccd327f3c3686783e7add303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04ac9e90d9a6c7d70a1e2da75ce94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e70e9acdb5ac18c292bdaed5ea0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388f4d176259302fc5df0c6467b853306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206b266df1b5f7fbf53d483fc0c36d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cafe167737c71d5f773f0c2b76ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a649f49eb05197fd6c379883c75ef1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f95ef74c74551e32da4c4ac758864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2118b1d0a48bb9d7a825c5ef884bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb1535cb2fb830ca527f6c1036ee1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978eac115c525feaa4350baa9b30942313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf48bf40d107ca36fc868154aeb4ec8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c76462da8068f8f9b05a5c5b87589315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dcc3be4c43caa1cbc8d27d613f8af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3de024bd5aba41e77e7b1df1f90f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5038b4f78a93c9b71ff7de1c2b3909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b6e5d374a7e6c359ce16ef086aff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a444a6dfd6a10fb65618fd20b7fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712923c72b4d283c17f45bc883458792321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9fe30161a96a7226d48f2b3e79f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c7d0c69f3426ef52c3ef4a5c4346323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d908044d58f6ab9532a629e86708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749fbaa654b0913a263eb1b05ab1c43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d405192971489cd6676212963f05f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d192800eae168b0cae5f3a34738b34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc88b94c9c61bc0304e5c63849869328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342edb80887ceae4e992c62884cfc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cda313fced5c532affce5e82bff73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799757b77c3490f9e278f863f5dda86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8e16d4165dc70dbbf09e84d528f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe7700d8e8a1995b87d5cd45b97f00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fef9a08aa87ec09d18e45860b0ab5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c53d253d4a268b8e8986a1dd6b012335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08313868f2f04cac540136121c5dbb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023eedbf25c369733b46470b14419e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579fa03c89f9eacc0e888fddeeda20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec0bf2566b4052b20c5a7c4a1bc5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b02ed95f4d05b3be736fe1acfae5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c419e264f5822863f098ac7f326ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724101638ec1a05169b65b426d03928b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6074622371e71a715fef6fb778137a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987055dd710eefc26e8f2b60292af42d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b104edeaa4a69003917dd635ca681b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d2c664ab9d4a1e4fec50c7401de2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842063d9e5559fa3a7e1f4847b71006347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f34d1dc153ac4708ad230be63b192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c7816dcf3bf82209c1186f6ed705349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1bcf0020589f1a8d94c4fc0a32b1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa26e0a8751ba96ee40012f28964e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038329ee45d0ddde6442dd145a348f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b6ee4bdab78b924e78c22e1217af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a462b80136b4897bb825d9fa7d7f06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5870fa608212351ed9d2afc9e0ecf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d440e512de7f080e2029d9bb8bf855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c9c68ec5c9d12c1560b3ac19ede7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2430319a4ae324bebfffbe90a741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c357db5dce4e1fd92c85effbcd75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6e80fa845d8d20d5bfd3b047a553360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3c7482aa613992a1bcf914e026938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a638b6e824a3cac749d9b52b227dea2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a7150cac5a094b2769d36ab840c56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03151209f8b28734c2364a04eb013a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5015346e6a68427fba2c36f87e5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd9b592c89d8bdc6478ee384337ab6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988ee3dff1e02b070ab727f270213ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99def9089d5c6bebbd161040b0ca409368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f920fae6d6da78c0a56232508c9299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180feb2b69b65268152c821dd4df909370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bef374fd39cd3eb7fe854200103c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5322467c41fd5b4efcc48f0f42f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd63231a466e2dd03b5444b48a0eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa9e488941d4ce9ef5b2b204f7d14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be8b65a32d1e1abed6bc237556a70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d548bccf80bba2939d1095837805818376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f8252aa9af89e905d6c25fdb16b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907052c5f403db4aa38edf86ed7f769a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fc7cb57418d047f75032cccd4e24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2203ed282ea0cc41029abd8aae3f6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3189b3e83088baf5797b344b9f6c35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163691b9e7385d80d5ec1d5b9d69bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee357b9f139223e08a071668b914d628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a2d3b9765c06f24a00e980e99370384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f82788f1f516a5d5657f6f666c8d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf347dc3e410d8e1c432a7cf21840f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b91443f9da3a82c7242cd9e0c23f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a89640c52ee1a8a229094bae8b10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d697e50b7ea72fe9e307ecc816f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90582c2290781cccc67ba9316744a567390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70cf65023b2675e3935d428d27d831391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ff1a24a0540715343a6971025c79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd84c4ccc5d0d50286f7b5fee495b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975970cc415fa7f3fc6c747b5f9b6e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b726a1d0eafe86a43e099d6ddaaefc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee751fb18a2f75ad4749a925329e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ff71963618cd8a4242d4f47856250397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef5e53975e2d88dd53bab57c2ddfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd42cd5de06f11cacb5f0ad200890399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be2ff4388f2962531a07175cd2157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea376c4f7567654bc3e9c879070ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ad81184651d22e1964d0cee65b42a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d06afd5dece9bb7bd6c1450dca8f8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2effa5a9e27f72df9e00d2b81f8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876677cb1dc9f4e1dc64ee102c4eec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205164e44c887063fb14789b10007022406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c659973fc5c61e7eb00ddba330142407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fec6fc25f6359ccfeb6864e68c7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ec2c8b676e901f9a63393575cf48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c633d8515a5e12662cf6b574092b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa178465fe77a67d0da6f496974ede411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a248814e99e8289e10bc3cb97cf9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125da22c9c05dbe3e2f5b073fe88949413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9074c3ce5bdfb40260e16c372e6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa48afa54db3870b6daeb80d15a99d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d89516bcdf6b5d2133b57a0b0c5fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c025fff37e2a5f54240829e9272b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158be51a4bdd7ad05b22ff527714f87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e41b4b70f7bf2803d541fbeadca7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea67774cdc1c2eacd7829d16fa5fffd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debf8045795b6ff8578aaa5f22dfab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79437453d9ae008dbd9f11d19f20dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5102cac7a32758d89ebd65f3eb24cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da9667e6ebc3ec7a61397de3ec143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcff6d58832a5c8b920f879a3332da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438fafd089f50342d7ddf52b5b4887426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d9fce19b046259c0416d5038bae1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f4db655e272cdb08f500256480ecc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d81609ff3a3fc2f9de4e054f5da0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d11daf9e9b68a8139a8093b823413430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda26d98e1fdbbe26a37e209e36c2f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a13cf8c5371082e5b6d661ff97fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc9886ce19eac1985f5dc32754ebe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced349bd7849ee598f00ce063b4e5f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695a231b4fed968186f2330e55c49ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554071a67f2ee95e8531eb574f6a3de0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12dff4d81c1a97a3949178fcb63d62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88906bd88467a23b89742c80f3a0bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ace81b5ccd3d0e127243365c3eaf0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4481ae93a8790766eb69f9751988fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddfc55b0c844cbc6cea46257bc0b7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf1bcde1127a4178c84b75e251f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f686b63044212152f562db487954443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d33f2a1ef7283d7fd801312e10487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a701bd0fa9a1e80f1812a76b16fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e84b4d83321e58dbc0b2c7e9f582446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582ffb420780907d303db64b9fc467447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c94c23187dc407ffa71d4a35e7617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e22d72699ceaa445b93f873c2840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc8834b04c952702d2f196b24f470450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a49f7c7a7c4270036e8ab97558d35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858679fa75937440ebaa752203d997452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ebfa66bcc902130636bb019517e86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5f1a8d4918e8825c0916f05bf443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ba96ddf2b327efdcf6a032749a37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a11f29beb8f0bdda938301fb24ba2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77046144d87c94de0d5a4c839c8e9f1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06ad467f101b1a854a0726c9e4475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455044814308f62e2a01fba6eb55fba1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681dcf122ca221fc90ae2821cbaa4f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2cc69ba101a50e395452e41ea4025461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283063121d49e5632705ce19d950bed1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc7de9a5ea0697cf37e4d7ee940fb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86b91b3d39088e4f11188dbd8cf69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465cb7f2e36fe942f36256b0c74fb36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cf081d09d32bb2bbcad70f1b9f43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a08ed9016dd3f16b9cb7d60af39b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd439816ba7041ba5e5b5e239ca9d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b83929d82e6bb58bf47c84228ff01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceba584b1e0e6df45da46c8f504d7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c4c1ed7b8d9f20f0bcdf9bf369374471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa098f484060d81629a243f816ded7bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ed935d7f114943f7d3cb0204d865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adf5e470a3cabbb10a94a694ee2c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b53e3e29206dcf845e8ccb954e956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb602894b5754ad248ab23df4c54e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c2c4d051abb3613d50f6b540d91f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5692a54f48fd388ff846a1e1afca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937a0065cf77634d68504d02997991479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f210c38914accb37e2f1f01707e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba1573779fc43c13446302c078c4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d58d62ada2bdb915acfc01d80c68f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9b2924081e2dc1adc110909fd4a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622b65768e16dae209549240d07272484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054759596e5763959d27cda6c871c66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e846a889ec1a079140f0ec2eb83789486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b602121b4503f929a2c089d8ae95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f47102c3c589babb52887b76c2e7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a339072f24dd808e336419ae2f14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2d9f2232b5df5bf4d5f88d457f6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849946b9090e31fc98a27962cafbc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d1d23f16b115e3f59e5d82e284e78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560e4026ad3fe119cc584dd4a46e3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a553b6119e960b63a7827887ec2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf90b67cbfa58d4a8fb358b3832835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86319148adafa7ed2a2ae6951a2a7698496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceca32d70b7d8ae37c5d40125a47c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e138d43d65fa59fc954005899c18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c4ee0ac38f87ab643bcb0ad5dcf36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806646884014a18f2dffe46595eefb89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88d831c7fbb82b76edbfd3679cee6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5b626f1f2d1386351714dd7d75db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37ff2c30382c7345d4d43a2b4faaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f58a552e1f5e3adcd3eae2cb157716504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c930ad5074b2dd9859c03f3049e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe955e2b5113a523f234ba67a64d2b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb40ea5b7004b72f8463c97a37294507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25af8a9cdcb99fe34da23a36523a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa004c63a6563d4bf5fe9121fe08f17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ddaa8d56857734a23134e0e920703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c7e5af3395a320671ab1b4e2362f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ca58d27f5309b880235e2e92728e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46585e041d78c26d06f49c4fd57edb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993e0dcf54750f5545bdc148cb7fa7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a190ce8768aa9e2efb3a557ae3d14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c3b877d309be6dbdf44157fb85c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62391ea4f095408f2db84805021a6ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c862a12fd19743016de0a26e7de4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b5b0b7c91edc78d83f8f8a292f30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4df8413cf1faced31bd1ce053d285520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e816a5a898f3ebe304099246d45f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d239ff268a622b6e7325ab3e0b2d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35ecc03465c9139b05f42a83a3695523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e701f8192ceb08abbd9109c346dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d829567f62e5d559714a276336be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62b14960b26b1baafd5ddf8e5a28b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3599a8d13e264911b903768b35805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e648126653bec7d37462c2ad49b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d4bf0256fbad09ce0d15755ed78d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457f49c390aea2bbd2f272df0846fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5c694917e910cff8e11210597e78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690b35f80f81e820fe0c0199b3fae6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a66b56ff3daa322d23476795062a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0194b47c7a4207358b098ae3ffe51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ed246b8cb18cc2ce76ade40b56dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1d5d60bbdd882c3f27e9035100c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b244301eae30936e27735d4c368eae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920b531f1c28726a0b78f142b434d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d86cea2015883c0153b62a44fd444539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f08ba7dc6aa41efa12545b80d9480f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427ea9bd30885fcc42139e97a2d29d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a82ebcd3b174dc83f0fa5449f091a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ae0014179e345dd58e65e2093146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43156b15559ac8875762954c1577f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc0a5e91c99dbc1936b54f0eb9d2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accedafb1c282b67e7e158ffa08ddfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ece99706d87ec8240bf0989f4f8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c2cb44b66de1be26fc576774e16df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea1e0eff6ba8452450777e38cc1c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e4153f680b26cbb3fd44a1887a2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75367e3b8f50f8f1b3a767bcad3ab04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66f0d94bef5b2c9dbef5b0dd46628552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136361c64bae7f2b7505473301915765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6356074a097dd20b0b12a0a2dc1b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573156516111dd7aa14739a12520805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ab59a75ff146ef8d533439e5f6c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb054a4ef4c73a3663bf779da2c5ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8c8d298f8c2d042f369176ecf9e89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ede8e2409bee1b1b75bbc0cc6ccb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073081ad15451b5102e15f27a4517e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68466140b05ffbfd33aa084cff32ad3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951199744dd36da5d9a49a5084ad195e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0469933e4390cecaaf44b41f9946c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27679379215e9ad8bc24378f719e704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf2ea9bbccca9d9a72e680f5517d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496238cd4758d6d119238c10f785835566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c964d240436b2f963496b9b4b7c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596233192e1de09fbf466fd9bced905568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c749d3bb2fd35ad2beab460103d02c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79dc7916d50abf471d926798f19ae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc57d64671ad4822bcf409cd0fb8ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56066e0228723736322a37e90dc3c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cdf21fb354fef937c54ec4c4b68cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75859e797681787486cd24e43fb38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c9414996117fcad2247aef4960be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd54f010f2af5bce7bc0b3e26ca6433576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b366085418349d75937ab477f586e38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f313738777fed68d4c16799f44ff76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a3813381e091e968e9d7167eb747579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8e12d9679a1cd954dd5ac89c1fcc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a8059dd914ac6532182232b869c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934314c6a44852919e83caa4abd4643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8cfa9790bab8fe3c943f20ecdf41e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffbc13078ab1fabd5061ca3da4e2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd430273ad264b3e63138f33f3a18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dff38714ceb5c42604f77232dc9ddc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255a4087506e50fef1263eae5f5da3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f111301c81d57774ab95459748fc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1fc526f8353cf14502f4304341da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6dd817c3c6eb17f66a64e4442f9f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8e1d39f368a87d0f502958e83331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5f05fbcc435fc576413def993e1e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea45ec0f27ba1ef2e1e860252380f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b8cf82305a5a6bbbde5fc06c543c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec816d1910e216715b03809897e77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df27a88d8e74859d8e563de25b1f358596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd55c85eece50a2f4fba315b688f30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13187d3aad80c06dbadc532670427598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e1803724e8f5f174505786bbbcc59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5d248aa1dde13c13bba8118597f4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd3eb19a0e1359f956dc5b60bc0207601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd72ebb3941fa9972bfb796f59b2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a037fea9dc2429436067925ac9f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363581f4565ada1f3aa31a50e6ff606c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda5dfbc4090d81691570af37e0d0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e0760b8db6894af35546e215f641f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd86700ae0c377be6db025e8d0a1fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fc032dc7b58d41271b3dbe6bf1ce7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb89b070a2c8ca4a947f9973338b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259ad264533c03cdaf2129ace053f64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7616ccd484ce1b88fda528830e4385611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9927f002f1cb7ccc74189806da0966b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe776745b120bce62698bff28c061fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7c0c2b45312a7da996119bb830e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696366a229457311bc9d5509c988e7fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af90444533f1b78212a17f3a9b73b6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aba8f15d1e26ecbb13cefa978db49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b89d9e496bd384a438c987c16703d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd02802b1de6ea47af4295421fcca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a10724e0ee5b67fa6e2d2a6f994b69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0527304538ef964763038c9702d36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d7eb554356744fd4d6b1420d8d1a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe71db4522f8ddcdbe567232f24cc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed289c69fce93f166b1c431237b9f833624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0793cef610179193f47636ad6fcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa09b4052badbd1af2c187c2b57a719626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3307fd509c0a7ed0d3d3819187f171627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c9f8eadb2df64f1074cdfb7aa1530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff959a530181ff527239c4ca397899b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee8b16f21ba2c937cd0acb981284f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcde2011ebcfa8377394badb85a48a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349cac4c3d30cfcb36d6b20b3603f7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ce61aa3ba53335d6afd77a1f15df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321ad9d21c5a716d227ed67df14fca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3cd377d05f43b5bfebc54727a64e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3eabb4f3ecba7245ee77e9152cc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e500540cc3c20a0fab9cfb5aeb7c70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff6cf8dedae2733d4dc22e31b33c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d4dd397a2011a9366c7d30c4d0b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9265022e2a8a57ae641742c3c8d398b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8df2e5d959481a27dd1b72d45356641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0d32763754abab33c63e7efb0a47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf27333513e596eb0eedbb51ea46b84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610ca9fc5e976c6fefc26413810590644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601090b433997b4548532c467c3f2dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee4fa2f509ef7d6a5ac764a828af5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c69c073fe160b7c2d74873c64c6519647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca687fbe150c459693f5c57462177e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae36faaa5b9c62a446249fb701844649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f5da877115992bfd059251412a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d025381a767b937efb2bc1722434e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e354496c02cdc69f59494c18b57f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4947214e7b20f7385e983f8fe9be59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e900e478f52ca6e2901db9dede5d5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71bfb9ec764faf531183b9578f3182655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d63e94803c4adca2ba66ee5d77bdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c57d4510d80d5eb38a94a4e81df9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42a3a0defe06a1abe621fdf8d5184658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533e458ea3549564b434833bee5100e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104194c849a39a5b0f6d4d9db870c4b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7bde7293316082d67d065fd26e6ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740823ebb49cc455b11c8aa4b6b007f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d2527f780edcaf3d62aea6e853139663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58049f0b0ea3ed3cf63fd8dfbd982d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4929ba00b13950c28218b1b36c04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af074b9e79e70c8071e2cb2d2540ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef8f24440d0a184ce9378a0bd3f82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8e4b3ad2d5a8cdd1deafca9da60c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeb89cecd023ccba83b0f863e8f2c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d4146d0914f5ef3c8bb8fd7097504670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e866f26d5b90a7310cc88f6f3df6c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d6e5e4874754d5e1ca739441479a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c06dc2d72b2b66a175653692d899673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3b2844ca7504d5dc55329437d37e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46a4bbee0c9046fcfeb616cb67b82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a7c6954b14a777b73243b55addf8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337349b79e0965d7273ef0072d4a7280677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c6a6c29f2f726e045d674de6aab2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100d53bf2b1db11290109d57b0f9589679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743748dd07c4906df056989793060c8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc735cf784b0545f6aab3fab083e775681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185c2345a94cb4a56bd4dca49c9c65a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842600872461033a1aa5d76e5ff571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5230481f4a1c07949ab0aa8a9f20ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba140136e84fdd9b7f7d51129020931685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bdf9b6b308f55242d560629c567f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4358eb6d627fdf556350dd0fb7ef07b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478105a426c605a38343f9a304c58c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7d1e9addc0f57bb69af022b64673689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c3da8f6a5e75b51ed5f5a0f2e6bde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db0378138826006af840b8fb085ac8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0ca797ca33e7dfe6658ba027324a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145095f0576349996fba18da65d7754693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef388bdaec05ee96718d11fbd26bf95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc0796998f7efa1ec230088b3f471c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff52f31792e7518a0e61d802fd4239696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593900c8757f5b09d12ad290f1bf85a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f827185ef8244d99712448faf287698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd3e32ead8c58c6bd1f0aff451aa94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85486af1831c3a481c52121344512b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f509baf64d786b8027595944d18bc11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861641697ba05dda6dcef51d7133f22b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d05826f8be8bdb35d0a49f247a87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7f536aa127f8f46e8f5849f2121b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b413f1a16cddc0babfa5aabdb8a208705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e5743b367bf94eab48016dd505d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1348575a9b4fe0285d889c3b05e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d2d66429e8f20d55e50a3c5403bb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07742ab1c02201fcfc90b76d01ffea47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9317593277e962d42bb2e1e63c18aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72001d738c6793e1b32a2ddd280630711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a10d7445879909b97f975adab3984712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73a71d4b3812dd7cc0af3aeaa88f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f25013923d545c3e84278f1e5b0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dce4d7d77bb34e76eb7fab8fb8a58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f702b64bdef20e293eceeeb6d90d9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb36e9246ba4ed4a972e60e58f8c599717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986893a1f91093deac8409c4615147b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d40045e4564e42c5061c2caba451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce62493fb3b2c9c9b6fc36365e42d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d67dbb545f820f2a5b755ab1f76b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecde00a93fdbc780d4b76cda582a08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d5499b80e9f041acbe9d769a4319723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875373d2c62fae2ca40c948cad49a81c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15f3d03e0d530c0c473b6a4c1cb7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843579297a347e0e6690707d9c66ffc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc5d8ba9397886c011ca9d969b4e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e20ab9444460b7739729072a81f67f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185b914ae7e3df3828bf55868fc718729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b865e5de58b7da51e1c5cee12781730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767fb4c41d22273413e8a17c691254731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41198dbd337d79b29e8e992726cc5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b660a553bf2fc68b1845420437f36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b3e9b34ca0a027bd1de5602155e03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8840184c5db2b6d912d86cda0802735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f2863649c19ae66e8afc3f69d7760736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fcaf278f6bbf988e92f39b6da022737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f213f4073f5734956ec0fa2aee2ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce877c38f5577a88b93fa0b066aa102739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e114e7a9d1b76ff84ff414e72001df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192268a2011c14f83df6aa413da7c199741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f2fde9bc0dc9699ab95a959c1d8de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab2fd55ca50d2bab4045d1648cb44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511bd73fb9a7f909fedac0947807c2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc186eef31902e76d596aeb7fa5a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d345832d61b6ebe39edb48592f4f9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44fb8f6a496c0cd958f764997e6e9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae0618027c3f70f4363105308a495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe608dff5943848e8d1d2f5bd22ca3c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667580e2b6329dd23947356f02f51ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819131b15c00eab8785547355eaf7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978419d22df42d120c62ef589380ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db2e474f4277ad9d2bd40dc9e7082753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a9b3ad2043a869c105a67376728a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f599288901d044821440b94a07f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb156f3bd60a648dc2727029bf1a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4496ea07b59715ec26514206511a09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731a863abe9d0973a6b42c2ce24c52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ca72e52df73b0a42cd2e0ef96de4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a4ffd9fe88b2b7e832cd7e432f911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8a80032521ba9db14edc6cf75d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba643b5d5afbee3fe693d811b07a4f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb04dde2a1e97391d3020497089d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeab82533312d38e5821d24e7397915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a379e443b0b6aa6cde9376a1b80846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f974a8e1a53528a01ab32315d1f6d217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b785448e44f96d5bcf7b20b1ff06c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df841dab6e682d6d33637374c4ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2f172cc07fbb579eeec8cadc5551010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15df0afd89cd1c8ca72a371dde5d5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f63d958b483ce4a9ec3e82b3d7b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d4539446d6628755abf1c6213714213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c189f3be54f76fe3b1db3abb6da68714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80706222e3e383e5875dd7ad74b5d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d69f7b3dc99b5b6ee70faa9a17f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ca27576ef47d029e99b96aea434817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a53082bf71ea6561752d3bb2ccd0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48dd17c48dbcf9276be7118da775519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7bef47739ca53ea3f67eb741d01720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c28b6cf6ad1d081cb5631f777743021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abf2e7a9455b8b3fe335121515099222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4e727c8f0ddf90996e4570f345c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570445776704d58ca9a6cbc2075ef9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4885f6a50fed4b5b66eeedf19ec3e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4729c67d03fb76ea7f682ec83d6f2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae352d691ec7fb22ebd870ec21a198027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d8e7904ba8a927f4b4c42deb553528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7ce1923e193e0603bb7f67b06a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16287568376f153bbf8d01fc1073a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee56ee65099d4b822aed22fd46502ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9983344fa679e50ee8798ac26b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f06cad153829cfe798b5f02178be233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6332e0f3cfb5cf4717b8059958bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b94f53c487e50b2d066ea0f1d8f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedf7649cc34bda6094b3d6997f30636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079b1f9de78b1673d3f179a2c361ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98e7b87d77ba5b92067e05f6e172738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed58c675700ad95b4be446c8319b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae05cb2713c03a252fa01638e2660640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c54fedbec3a3254bf1c7c1b0b429541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2217fffcbac19fb7134cb82ca1fbb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76938776eeae3a1fafd031e96cc2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70046b983c0f8b11cfdaca1885d15be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce519402c43985b7e1e71f36a8c471745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f0937f273eeab4aaedb8a7a8c7c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2163790a32b41e6cc00f644a8b7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332fb9bcba3756148cc705e06df69248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb0038373916659e7a5791ee2adba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232dc23e4b1aac5f2d1f880f522a2a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18a1049a60cc55a3d63fd4cca2de151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b79469fd52f781d6c67c9cf1a4e9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0f36fc775fa8d20361cc0a7f1d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b0c6b34e4ae5d2bc0e0c13c84899754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a3b1f2b6efecf6bc973d15062c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d964d8a69ee521918d268b3e284d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cea539a5d4c3ad6a883f4aa2ae6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e94f776b86b426ef24f3c08acb71a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eaa2d8cbbf416b09161062e815a8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b74febdcad0a3df0f191dd1e2083960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391650f05085320ca63f08ad00549b7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade454a0692bbf2378fbed85d30498762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e29b834911b55b6b36589b7b767e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99be74bca22997572db2a11ba71c7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de1c724e5031bf282bddf3c45b3ca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f04cd14e879afc37118dd2ce412f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9cef951b0af3682fa38912c6cdb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21740a28658c119c9ff8940f7710c4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d35f900da8b8ce947cf08440ba79ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ab49ba482a27a9520e5f47e82bf7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154eb09f59675a14aae40fbe6d4fd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e828af6cd0c7b986f59e269aef0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23c8415126b88accb1f856190d5db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583885cac36becade8fca38ed34f26c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50e33099c8c58eebf23081b66c01475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b22be95d77e22acebc10ea4e69836076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4528e47f66f02a5f533aeec624baac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897fa85c957f90e6436abb5ab7360978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811e4fa4856b0a93946311224a1d3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635fc0eb08995329a91707632ceab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236365d2f5739380defd0e9739c0a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a60ea21d4bea363d7a170e026abb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5adb8ae7a571a14c9de43fb707084a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d8c949bdf67dcb99df18d080edb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32beca2ba5bcf3de56cc2958576ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191beb6e46e87774c914c4378a5e9b3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd47d9cdc25aa29f3a17379d4fba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7415cd2b76d8ecaae02f55b94d2736588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58bead458d7a572784a7add1823eab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c2d9dcf23900601846fb497520c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc158bff5ce7af4a30883af97eadd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543a8ae5a457ec0573a1ea6701e5fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1237f6212baa9de41729817f064d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb836fcd40fd83891aca3e9d00b6b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8b1e83f5acece6f83b201bef42d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5052cc16d2dc7487100349fbbb67496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdeb20b10e474720593744fecb8d5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65004d27f8d257a17155b80939dbfee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1315cd0e25e542084203d13e5f64b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291870688043ede6234c2dce5bfb93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53587adf9ea5c71c537226c817bd3ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d1a65911ce25a004ac83a9a2bd140102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff73c65c0376c7804144da75f64b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e5461ca228317209cc64f36fc298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc157180c54f7cfad40354507232ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2f4681c5b2991f1c58c1fe9eb2a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de4f6c5a2daade2262ff3117e7ecb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f1b46f5f4cf33096367469109140108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821e83a92441a1f98c89776a5207e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c5f658789743b1e405af1763ebb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f447f337881ed3ba706e8b35ebaec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea80060f372c9e2efa374860dcbf140112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beced87b8a4783b6f128ef7d79e4c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250bd4921a06670088b66330e3afb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38899ced730898cd0833259c90496115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c88cfc55a5c6c3badc8a5e27417f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75e16b34150712f13fa4b70d3c00d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e876069eca3f2f21fa1246afea1d814118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdbf51aef6baadd22df8eb16d1390c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe14b37246790566e167053b896d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be7785e9b42ecfefe36cbdad8606e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870852cb7ee33cddbdf73b301ebcfa1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ee68f709de7d87dcf754e67b394e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0006e9abb47eb0298c07481d35de6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5930f5e6c1e4f919b3ddb8f000e0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432ec5d6bca12079651a90b5ef0fee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923a11126a731b810adb4e09f5a98a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864852f3e1cb47fa1df18c69a9bcfc25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6eae842e3454ba283672961c3f41b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40afb7e6d05c3bb4d27740ce5a1ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781291acd6be8d2fc5c810ed395dff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64fb0b869c4c2eedc9cb5098d47bd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3cb4228205c50fe1e8350779b239c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385f0d11bc1f793aa827d94051ec15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ef24c832b8dd38ca39a891ca68b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4177e1c57abe98f63ad2f1ef831d9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccf4efa9b71dc78db168a8a12c289137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0aba2d3b292dfafb1d12ad7d6bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45153f79755283939dffa39ebecd795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f0b1a0e9c7811cd60c9d890f6bfab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c00478042cfe56e054365f339b561b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890a904bf202c499e0a00e674dc5c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b4d3ab68477cfc4dedd4923d9d23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34bd7ce3d2464ea80278260aa40bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba3b0b4016bb44f13afbb1741283a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a4af7f19658404e6214f1c761a445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc78fa27ccd87661317f8ba2182940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb421ec721401e3eb847b4d8bc3d2550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bdaf1839da77f59d901d0c43009ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed197ae2d8605e06eee5332a846cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e3cef6f471934d1b20712384d6a7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a44692e279bd102ccf2fb6e1c326152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a51d52ae5546abc3eff55cafbb6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ae7b3c7663c113b10b53c17e890dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ddda7ede65d189dec2ac975b16ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e19fd31c7e6f44de5e467f260b87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6159d2f843269f950f46ff44df8c9aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63641a6ae91d306b87b5288d58ea3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb397775f2b92ab322068e54826e85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c245f5364dfb432af20ec16e2a8336160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8456af896d0dbd61e9b007ea5267fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718635b29a6ce026463263bc4f37b8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d537e8abbc78edb7b60f6eba4dfc329163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97830be68d96cbdf99df9b387b8c028164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de39f37496c49fc7ac56816b43981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1532d2f8f5b9c9fbbfaa5c23af44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8157cb808f1b0b76de2046dfdd2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295c11d9d9adc4f04e07ce43f2d556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2cc266bcdf20f59205bcc49e6970c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1d92888b5caf33dace636cef0d28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff611d80bd0f55194ea4f749c15ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8693cc3d736094fd5210d99e522b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ed1f79487429f8313cb0bee4620e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d23b07b6dba806642cc1ee7c15a958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744995d59853755a442648522e01d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b5abef34a29c11de6ff8ba6a5387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189787e299247f532d1308f5e594134177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590cb2f89b61fb26ca02ae099b55ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab679df4923b12ca809dc3c996705179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae9a780e0f107dd5d2644b8acd762180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f507d1bf9cb18e76f6a1110ff7c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363d5506b5140846aa75def00c1bd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438e76fcb0c4038f1bced7c3f8cbea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76933c9ae165e884024d8b36b6f58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b8d9d2f9ec52103ae9045983cf3a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679b878b2c43804ad150eca7eb30d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dfbf2aa00f2fd2fe95d1fa3d5bae1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864f2e5616474ac65fef9aed529b2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948c93c3d8cba51e9cd9a7637d69ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748731781e3501f0a0a32e2bd6475f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9841e76158e5ea6d1855d119cdb269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1c6314f5d86e01300a0b1687016c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dbe85a44f4e0ec3a2862662570740193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee002e29f15ff3573048905f43ab5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16470b6c2ec211e2c0e83ea61aff6ed6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309b78a7c783a757456219c26085a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce57a9325cd8f377bc3f1807fc281c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd627eed645800d581be3b386f5ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cfa8bce3d766912ff15b05cd2418199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b5019a179518227cc4ccf217c8860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8bd1a8a71b8e025ac65a091cd991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cdb3e497db1b68278ab65e741dc34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a777f199c36d56b437602f99b28f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b9f083ec10070b5176cc339aec9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f98091c113fdfa2df2aa96df18c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f507739f3b31e651b45fddff9eecf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91c45d6887022df727d16d92e0d863207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f8f7ae4f00acd96fc623bc77fe56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4259d20bf323393ac97c76f06f786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38511c724aac4f6fc61eff4386852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4005d0c38d7e062f2e0f246c1fb72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e6409209d80c93fbd3ee4e02b2c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53dd6b32c9c70a75489c6db4544baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab270661c30d878e1eb9b9a560ac2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64e3ae37aa727c9c346c7e1056867215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7509442f0293275892be843d0b58bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e5fb006c569e831e7c0852d3b6689217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a1f302a2bf19ce38b0d00ca43c70c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06365193d4f3969fb1f186783ce174de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e020a9e023d093008392e73c155e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c91d509e691b4e9eaa29bd3790480221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bd7563eef7631e05f4de7d6b0c788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24d077d2c5d92cc4fe5674878952a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d195bf6da5448b8ac2793c187497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddd2f5d6bb6755f4bd8f907dfc2f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9b04e966c92c8c20e751268388c39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502fc5935abe53eb38abb8cd305203f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120c10e2083ac0fdcd5786f2c57ae91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638b803fbf5934511ecf0e6dd4b0c58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c39608fda2cbfedb639268b65c24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e2a9a1ffffbb5f3b56af1ffbccdf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6ad4e9ac759848fdcd0a4519d8e19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521590d53bd419b7e39fb78c0ac3746233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f9d84f89b08e65fba0d467433b8db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed9062afb4961021be344d5f06d180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bb91b3d823d85208a57a140edb3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013264b394b07b6598cccf2acf301e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785996c60f1aa03b06febdee1c6869238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d9b7c0e99b5c1bf736778e7c3c54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397d4bff282b093c6b550a7a7303b7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca04157a310703daa7cac4bd817a7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9be31190539c9f966788526b8cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d0bb77f266116e48f0843c9b2b2f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7427c0d6acc557c7e4f16b97b82b08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a2bfd4453b53eee1c987fc675541b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572e721482b04e45c21cf5b757eee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c30944f76b8b75149d76359d1c6dc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd71742d5dd20c0e038f0ba60b53d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e468f139d1f8b688e49ae802d6e91a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b6794e223631731b9d78cedc510f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e99adcca435774a3694c4dc0d45d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbde95c16b0ee9d47a6c3b18ae4591252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b505acf07cf3e14523b8a74b13f01f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be7e8374e020c32aa99052036cfbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0f994e96b8ab13eafd5deaaf4447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594192960df9ca1a95d6ef4127d739256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885a1a9f70697ed6d1c52f971077cf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9c5c8e3e81317f476815aec9d0fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0823e431231954cd9f5f2cbec0f3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7726225d2253ffb6ff86ee8861bea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559063c2ee86aff3b45dcb4e28f023f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea372246811ee515128c271a29c607262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b928d5a320768e95b81ba9699c30b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5aea1212e6bbc492ab5b208568017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cfb073ebf23445c6187c93098d9d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b18ffe4ef3d6b4203790bf6ca5c68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051de9e108845112a9519d901e9cd8b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96a53a8c9867fb9b1be6bfaf169695268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4848c81301afdd0f9d5f44ef54cac8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab3ba98b99b2ae6306ab00612cd82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56eba85dcf3915e969d1c6be35d58c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b948b496a635abcfe7051f8ea1b91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9971583754ac364a35269399ec5ce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db0c25517072b7213cd21beb25a355274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b93f00bcd52c8a532144b6f537f94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f53c5f9388779e8000f808323d07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d769f15bc0eecd746edc0e191515277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9de310211b0293fe131e4630582e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dfb00785268d6b49b83124a31edc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0c99343ee0d779ad45d9d422b2b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aac1c0d1d00dfce6c829472515c3a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f882622c7311557e1882a8ff2b5ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705b0d6e3a56644e3b6dc564a08297283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a70d3c41ef916ea1ee2da9702f774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66569566b9837de1d096869d94ba1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215e5b7b1003dd34b06fafb837316b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46393cf9714b4baba2b22c6e7fac3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b67711685d77bfbc979256acddf2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb2032c0354d390ce5c061b9f7fbae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272318f8829fd0402fc412e55d9ee19e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07427c1733ced6d93c97c4849bd7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c967ecc92137562db352f9a0a02e53e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365cfaeeb73316804981bd45d146508293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26329d1259496a2b81050f28deae51e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd68b79ed990aeb8de309ff1fe9baa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fe81d4129af8b0a71c83c781e30d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dcfece7755d2128688ad7d1e644d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e4d98e0addd22cbebb948173fdef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db9f6e93b87ae75b1145e9c324940299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a85037fa457e3c2b17af948a33e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ff6f5c1e4a6903dde1d5c0f8c753301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b1de97b206d37c0987c560f614aa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb1f4a1c4f0736da4cf904f665fd21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422bc6cf4b22185314762aa8dd3c20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c951d6f650996301a6d20a66a4141305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac07da884467c1c1f620a829ec2fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311aebfac8c044b9ca7b8dc992f701307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea7741faf8705bd5df9f8e48c80a4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069def08409bb05f73f742607b6eb6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f7033ff58287425048cb19c276a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f70ffcf8d1bcd057b77c5b88b236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889bdddeaded7d16e01184161480b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4b59dc9d5079649dc8d82ad35ab7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b18f5af7309728ca6c4572e2cb55f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173361dc7efa23027397a90eb5f468a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f6a1c60d61e069ea59a7545b5709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea601be227925b284ab49d5f88a47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb53c0d95f648586ca53352c18ac83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524dd97abdc75f058ee93755ae9153d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead182d2bb7739c93b905878be729ae8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ec9f8df0c8bafb639a1a93bf6666321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d04c7471da4753855b40b9d712dd5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a6e593648abb59d642bb065ef540323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce73590453c66140999f0a0da1a82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b201aea1e6940e4aba9c4a4b0f9ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf520b15d5f973b2abb526860c39cb55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4ae632846d81977019acebfb043b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf53ea3a287c727abb708a1957a22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7d5689435caf27e3884286b29888d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf482dd1d6f9daef5c6068f6b98d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc560578828f3e5baffcd35581df9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb776bea3bc66e4df29ce8ec96bec5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba42a7a5f0cbc5f95444aac0dcd5cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270bc3bce41ab35617a27ccef37057c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff21b1f3377cdfe6832d3c29c519cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0a1283f3f2204ccbd73074eb2ce2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628b864acf32516c0dfccd682f959f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867aba35d46551d0e01f03cce5e07c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c85d81f487174665bf94d6014c49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bf727a623256122892dcdf2a3a3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c48b38e8dc5499ee82102c94279ac8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a8a0d29ae480ec850d818cbc62f80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b0aea1dae50af4c60b90270b82728343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e56ed0d344ee65814a87d928ec03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb0df44e07e50b3ea3b7f584aa42b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50e483bb6a53a54494e44c5e08962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857645f3b3936e0a21138978c3eea0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1ce8fbee44483d1879618dde1dd90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31c836044c84226f64a2cc956800f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10a59578abdecba349cee3ffc831ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469368fd4dcd96a74f9892bad30ee44b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a0521a46cd46c5340824d5e1e8f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c9acd133a1b77429efade112ec3bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aaa521688d1cc318399179fa07486354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112e8cc908b7df056201dbf95c516f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c85fdac9164b1c5737b186cbf861356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecd4fe3a99a98598ccfffbad0b55de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f62a815bad060dcfeff877be339d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd41ef7e67d2fac01a1dcb79cf559359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f000d63ed43d58ad2688dd70f892ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059476ac1c60171997cd1469368c26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564672090e1fc5e8fd4747f94084d4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd438ececa3900012b43ec5121524c53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0957a09856affdf5a9b1cdef3331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655237857e7a7be5812c463e16811eff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16f7139eb5d40cb0413abc7993fe0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fde6a9a1d3476bafd5e57200f5fd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5780824382d7301769849688651d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f0790e5205bb98d5146dc814d2ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58dea070cff56f09e9945c6fef886b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f0545faa6fe2ff0e271e7a7d38e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9022689f1fb0960ad042a501c32b2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b913d391ad6fbc140f182bfed44d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1346cdcc278d45b90befba13fa09e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539e9e4b59062300ee2524b7d871a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad77f7ecf8a9cdd8d0176e66998b83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b522861f37bf03a0b2c6441cf24a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c5117bd8819c04c99064e4fc85ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a73d4ffb2a0341babb26287b7f1f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabde91e152f073792bf9779a565a50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e84a9d7f173b2eab093e3a4faf10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100207e83cf76a9eede30ce0247604382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8d9640ab124d1606e1bf07200a2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bead9f4905eaf4686fb51f2d6ee24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5bb045652e262ecf5c9d38d881bd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e605876552877f334bd8e4df4c809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b7549366eff6cc954168fcc410a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13d8b5badd080f926981c1455556b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073fa0b43582d111224844184b7536c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb176e5df0b7f10e10b67c6e0ce71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f43e75247c2a453ba554ca9fd6d2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8093656290006d8ea469cd228ed7cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f12807f3e2364b98cf3df542bb134393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2942aaadcb73f1a60ff84568df00d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d937864153a9001aa1cb6ac8beea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba74e74efb3b095e03f3d87e961cd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45cb5213b28a810d25581bcf3c2e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5f7e88578732c7e5453ba4ae8349398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc336d4674a0dc7c22bdd44de6068399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7889bc2fc87b3a0dd4f48683f37a9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbd02af8816c144f5178d3cbab2b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e458281f93aa033173302487c8d13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc823a9e4fea9716ae8e9e5f643c03a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81490194851fd3bdd50565a8b6e7d2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc5a1b6e8cc691ea2e44e7ae5f086405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64ab6b9552052746510e6ffbe81ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ebacdb69f7f55a8187fbf57a6224b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03935847c4af289a43067d71d9e767f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed11793e946ddd8da32659ef3e76bd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ceb20552cedee2ea279a227b21531410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09289ce0a29ecd010ba82efe0c515e11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead35a201482d54b4ec7d1b764fa9f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e56bf3f31ffd343b292b15990a256413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1569f44c257d54e13383796d1ceca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ce32372da402e0561341ecce9df50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3980e51f1ff4e27a8916d677b98394416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450c027f7adc1b006a7836e6c007ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4146d904945d9eda68c15753adcae5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0ca5d9a89ddd269963f403dec3b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a57028d973dff19f84a13ce9acef5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a927480d569d6dba026463bdc07d25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343263f956fcf8215caa3782e48b972f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19d469bedf1708584da287df2e718423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204dcf1f1f54778c6c5d50df0fd4df2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4649e4d07999cba45e98c6d4ddf797425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea3e9a873199d9c0d94e9a4e6477a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc725c9ddf21ce8ce7060ffbcfb7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0805f654214c251125af1022d68178428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612764d8d133e8066394cdbd42d87d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d2c2cd0b9d234e560240537d6d67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf08d3dbd4151ba824a84c2ad82e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954335612c5eb2cf0f27cf4d31be08c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143ce0d28d5be9438279ac104ef169433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51ae0528ee56c06116a0553249410434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d0858d4facc571884b663c97fe176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc392e68f4200cf4e3b3825fbcb6d33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6dbe659a370fae87eeca238c99ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813719b92308af8d0050be16e2e3ed1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8401c1316780425b7c0faa087dc73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20674356db038ee9ec51fd87bdca76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339691f071c09a787ebda614e3b674d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43ce6b7a7579a9f97e68de81d4f9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da64bdc7f57c59c7ac5556a587da19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597244e348d58f81faf9f66cf13bae6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ffe7364894ca1eec53f95b12f986f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa26ac197ed863d21b5088246ac9ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8dfcb4e3c05dce0e536e77aff7feb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197149437fdd56fa7e4b58585e51ab0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06fdfa05431d8bb4fb13a59edd4add449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd49440b29016a79236f829837e5c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce166859a884d97189c65a77d961b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3a2053eb3d105b69bc2cb73d31b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8866c084e974d3d9ec91f4c74c5de02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d0f1728aebb7643450513cf3f205454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666b70a06b24612517f77e42862aa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47199741906a07263e891bd220231456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff675fc9ba6c9e367e890924433642d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6375647c330750cf5e56c35d4d1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e388bf3bbc640002d3254374a3f02f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98a8c6bea2b8126cccf778755ca90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce6a933b29b6bb5cad5f3d5345f1f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee37daef40ff3d2103e8653b77ea4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878e030a6434a7e835c6e13af44d864463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9f69945b6986a375f02942bac3170464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c81fab8e09f08bdb2090f0334463e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb77f836ad4c2cfb9690fd527a7f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a527a885a4822c964a26267f16991467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff54c9ec5ff074c0e855bbdfe96320a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971baac1eeddbdb4bed92ac484c7ab33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657aae307f10f46849b61c4ae2c534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b934afdff6d223431853437f17816f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f5cfbe7983b5bf7353f9ac158ca0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f33a70ef279c6f251fa2dd8dde2604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52fe9903b3ebb470bcdaa830aa4f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0001b4f6aa013eedd5b74c941234d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c7439e77dda623ecd19341d3d481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cbe6e7ec861544306b7b0de07e343477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff8e5c9912314cb1e159b9ec85043478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86436d83d1663cbb6eb62300fed61d31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c9f5a4258afa0850355e0ee59246480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888d09d788664450abcd22b3d138fa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d329ac0ddb55dfaf85dfd364fff546482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922892a3a5387495435967516075b794483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078435230977ae43b7d7d771e5bea8d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318623901c2fda99d2ac4e2b6caf312d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123400c6fbd05f851b5042dcb4355d70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a432bd1a63855afd3a5c06a8d24775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea945c9d708c20d18a1ac0b6c2f38b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4fd236e919795c10e661d2f2bf609489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623f1cdee25e53393f96ff4973a3ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692c6d61f7b6fa2a887fd83c5b4a9d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7fdc11df9ad6b0be374c165cf04c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624c55ba8d921c6aa0439cc64f646a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362ddbd54e71dca859ea8e9b7665c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967bc2f1b762a75ec4a17ee002e0f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f8fd436ec32f2fbe13092a348338c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244461d76fdb27634fe7339b554515497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f046c36662c66be2568ba2b4f5d845498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c7e2c4b351f76f3fa322f12aed8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7141441f32d9cc55c1fffea1777f46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba93dd623389f29c5790b0f0aa41a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b41a36f73fa9c3f9e6026a824632a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7436a8aef71e93cfbac87d155315c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32e5ccd3aecc06621b93e758e3e49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a65af930b883b8161d26819a760a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373dd7e7a9338ceb35a4ef2ed8c7064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341e9de4555937d4c8dd857f7460807507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74c603ef1f162cf00519af1722ec2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa5eb60918e45b9cfefd2c73b1a5e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8b8fe1e35db43d0c68aed4700c10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a871726e20937fa3f56b0680807be9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fdd3468a0b912dfe569545dfa742b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36d21f3f4d7b6e4e662490547fb5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a9a9283265c3cd343e1c34cc94d7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c206755b5d9c22919b8be6aa42c82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8940370befa879b4ddc4f13cd2957516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56169f4c0ead1b855a8fb19a6ad76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd9fd169ce46a50b96f5e530e840d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe8578d7669f215ba156553e82a64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abfe448af43775132a6c5224efc890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dee8f012d1c9186fc76624aaf951a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2fe2b6547af4597f42731912d36a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4400cd6c20c2900f9d96a908c6f051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c3b5c572a2bf1127ee4c4db6b76a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4076fcf218c36b443aed8c00c84e2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464dc8a2fa158d47d64b73ce4382747526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ab82462ce1d044e3e122477f0315527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9bb9ae951031ca9cba1c540cef03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707ab657a59e99eda022869a7f88f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca837b91681693ff9eae8167679359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ef9c5fa157201848fff191d33aa23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ca2b0afc94e1ac60c757fd36482b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c4087c357c6833cf978d8d82388c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe65e8d32666ac8cec165524681195534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b1c358f84468aa6bff70098eb3c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af36862ba9f36443e7336600b5ce1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6fc63056d366f80c98a0a5b7ea42f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54ac1ae9c52d327dc32341a3b5f80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d55cfc10a51ee25afa34fc9dfb85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756ff5e96c1291613823911b7425e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8890214c07f305438b6269e77fec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38b0d4bb68743b1bbf689167300b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd48a90691cfd6624c9bbffe87ba19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e888c9ef5a2b637973fc0578ffb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc607858b484755dc78cc1c22f619609545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683004b2591a1b1e0fe884d04f9c67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e55f1f3af29c1946d266fa9d6e92ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b71ca253d79db5410c033009e002548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe97c98f4d7b1ce2e0dd27b80e8e2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932604cfdce998f73302dca062fdb40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7d84bb48fb599fd99305ea8a3759551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac49cda9e82049360dcaeb18ff34bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c409438f0ea06350bf10907029970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6995cabb235f50be1a3e9c7f51498a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acefad93f40aff40b6f6dff1013e4be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee50eeb7157dd797d341bc62e48319d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef8355f2f3947cdb62aacc6e606de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed267881cac9ec83c429a0e9e871ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30edb7e49245e816390ac514200362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e0399092db7901ca2fa324937917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf4873a5effb7a2030234a6cc4bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc801ad4adff6b97822c99c3da7196562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee8bc4e7e70d549d754ec0e2d0a72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf754725335d07a0090c204ac00e90f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354b0f5189dcef64a7c1eb6b534632565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ceec4f79eb6bdfb89161f279b1691566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73ed2a1e28db7471524e5435d79476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e7211287135f26b9ae6284ed2926568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308af47c3c9d329316cdbc28c6c6941569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb7dea17424edc6ed40f485c472ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d539aaf16ce05d879e430db31d70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ad7f7b635df5787033c92812b526572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e744254f8d0366115ab68be63966f8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19ea036ea1fe6270bc72276b9e1d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c5fc973a555549d9ce226fd2505ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa5913842ec117397f990d6a42ce9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8c4feda33307724917682222eac4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e21a2ce4e578821d100e02116403578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da692822b6b86a091c7fd9d1d3d2f94e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb40490dd77c247260f8bfcf07edd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ddc9156d872bf50eb4041441491a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116f48b820e61b6235aa5b0a5ffb48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fea160025d640c44e4107a1c157574583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcdeaa407b43b6b6690de0976b6ec9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0615db5a8ae54b5c8f1b582dc038585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce786911b88f1dac45e97082c7722586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08ed5641387ed74a118ded7da5ba5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b72b30af4ce1e1270a056d778ca5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6db16e4f73bfbe47adf20575957e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a2d4bfaef3d5df22110ca8590b87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e4486252be2bdaddbf1c954250ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09566bb689478f2de9e9c70031177592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647dee8b48cb42dc623d3b20a164f77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee5ef738edeb49bbb4ca9868a60c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361db7684178828d36da21f365669b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec399e9c9b429f7059c39d68e180081596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4bd536eb527d3e69520325a4852da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcdbb44a1bbdf33c470b9fe0474dc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee1fbe1ec4fa8d9dc0661840087e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6e60f4b9c5a6c049ea397438df2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b196acc8d8405982f65dd10ec897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68366b9f0fb14d0927709b16bb821e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb57f3eebaad0a38a744b949b6401603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f4b10a82ee8a11b034485a2652aaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6dc585744e8c92677bf8bbb46c106605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75933ec1c72fe28afbb372d17a8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b49c0a90ab828e008155d194f4372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179e476034bbb75b627656e165f05b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e813df91ad63da3c6a2d6b14b6a42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede48961970d63312d4bb7f03396ea56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578626887d0b7ec68c4c78c75783abc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb666d1c99cf3265d4723b7e2d612b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abbd7bf1285b2f0efdc6fe8bff09ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2b294ece71fe199ec8ffb9e455ae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5b5622d15d0796f4c95dc2deb869615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b2a8099b0a61018fa053125a34aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939177a265a0b3dcf2d6eac44144421617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ada842557a3e1a73be7044fbe76e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1eec5de560a2a22afc5dcbb8b17b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b8a0b73c52c6b498068b4e3d91538620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc267db8ea6a58201ce43974fa4ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2eba5bff2d3805b21ea2a2cca370622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063adc97384141d8e8d0b9f00b776a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522498528d883624bd60e7f9b8f99e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45a4038fc9bb6609bfafcf3f5bf51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6f3e89216b6268077dee9b12883d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c91900bd25d6d2b283ba9121100e03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a7bd1f59a51750133b076fdb7217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48107bd68cad3ccd4c7e1dc6e7b037629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6691c94a53c12302c1f7d0ccf72ee97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88835b38797cc20cd5ea6997a08dcd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499853574d671e6c7c312b9825e7bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c655e2c4aa41c185ac008f4bc1f93b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121063efccf01346fb990910b34fc5a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111e71a69458e1fa4f27174a02455f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7429c2ebb9c87917ee8e983ce398b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1edc62604171f7330e6e848fa46afe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25be60624b65de391a5700f0dc1267e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365104e852cdae2d8df00106d514e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccc5805be01ef44325c843f9cea16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa51aed2ac5c63bfac5372158de30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97732e6b8630936bd0eb92fe7648a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382daadca43941a944685283a91b7a57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a2f15028f7e5ed79533dc5e24bd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794339713d02b8979ff03eb016648e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982036b7fe306ae098c39d81f2e98173646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972aba14fdd240b724822dc5c338e1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e6b8332caad9c882281f91a1663d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb0981bf36494fd324fbb0c9d4c41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248523bf6d444e9c1cd640644793564c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127cc4f7e3dd1c70cfba17da74c81b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ae6d48f5ad5deafd1916d530de98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2e50bbeb983a0b5a52bf03149104653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daee5a4c2ffa40fb29cd660a8d9149654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df314c2d8d9a353e3c4574e16cb58b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd5139c6b5efb9440f45a2a170c1a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3301774a417e490339e2b4a1e5b16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c1cb3d5e01b13a01b27a57f7171a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0df3f61af679438970eed3516e9e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef959ce82e5e23de27fb9a92c7fbdae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215220fa426ba89dcdd65cbfedb02a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f24f8d6407b1bfb94d9b8b6555ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02765a62cd6cf7366dc767c9a12422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a6878d1b03c0f4080cb80e9d772c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e65297a9ede3dad1e8d5980ec42a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd0696adf25f7ffa55ad08b9c9727666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2b799cedcecf9230c413abce1cf1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a173150e253445350a0166b82a06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e635c727c5ece49ce60b16fbcb0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06e774f01102b6d4780a8ae1597a5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1e371270fa9fc6ed65df9c618b15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac97199787d4637bf4a84ab917ff920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab71de91f3ff1654578ca8db7b170f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd0e363d87a49743200936382b413674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2756733be41b1474f2e84b01d006a02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36377134a1e3cb995d9fd97984642d88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec0af9eb66e821e5d32bbc8de39f13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c342f9e6c9440b2331d5c7c258f3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b03b4936d3d468f5c887877db71c0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c165dc3ffacddcbdecda23d66c89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4612b8e0ef6821224f6170085a00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795105aead785c7483a9d9a8c8b2cb68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915896c664782a10c8b73261393157e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f54c759374b58c07ec046d7b7bf91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec011db1260aaa23420c7bf3981dc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560d78c918589aba5eb76bddd1f219686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae007756ec942e23ea771d59f13aa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430503bdf147abe1589f1e02182eac21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abadcfe9afe384f270027c56280d702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dbce1ca1dcc2331f62fac7ded0cb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b1688fe94b18ce178ae8cc5da82f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac705bef01fb0b8daae073ac79357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81cac2087e3d21cbb59840b6fdc9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f93fafba04ea8e732e07c52d0640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e082f9f10ceb9b6ac24163709570695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32828376c5c300bcb79a1c6fd2a57361696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549897f56f50bc43c108142e30a69a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1df66ea077c6d3d4e3315dd4f52f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d21ac93637d95660c0a1816f9690f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec55c577ec3eefc48137772e103720b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbfd9e066b9110d03608a6d83959f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f018cbbedcf8e8424ec8bc749967a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab319304cb6f4d8ac442786e245d702703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d840dd7a25312fb19a93aac3a6b3bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8b9f51d9ae11e653689b0fcf080b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699425045e4ed3a8cd3ff007e7fa8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b140e1bba5b9201d3d4db57fdb66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b1294255189d28c9f6d8122b89a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5534f935c42c0745a072a1eee43984709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763045255c269eef76ddc14fa393a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ab68b851c59b368ff5525507bea6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe5f602d3c64a2924ef84688a02a82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd84f82b23ff86250ae4ee05e92bd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32aaada4e39b0f8f2c42cc7c84645f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1143b5f5a02a19619931b9dfee4d89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f1c364e6ec2581d3fc4e0e9fd012716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12cd6a256f91fd27a81aa02f6b11d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e3919e190f5f6607f67dc5e6a793718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a90488e570d0d437fce2fd23565b14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc0e33584c1481fe88b99301c6b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e122d9a22dc9e72119e3c9c70d3d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33556da8bb483ec39b64d0e1dc4ea2ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1c34114f1597398ab37d3d22994ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d4a0fd1bc8735d990fa58600d3f45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23aa3dec42979a8b2906cec5eb40e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62f53febc24d4dec176df37c11d8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446179cd5b6dfd50f6b4717a96af666d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef5842218c6947b0a658877f92f3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b7a1846d4d1427b87095041f4d38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae047b5d72cfc8b7d8d7582a29d740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b7d47f7b8ef496445a42d022588a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c06be36931af58cd0ce18444e6766732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f808f55dc35dca2edd9f8aef3d716733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507c81abe3c0f1622904ca374c45b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de2586ccfd991b51d2955635fb9da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b8b9f6a447a7cda5bd680c7c52b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b23e538996920d5d18d62f1ac8a7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f3706accefdf4faac90a7c296296738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af858a7622991930b1c77e85ebffd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c510226feb9decfd205897242e478740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc71f2ea260f362965abcee45dc20a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814c70e5c3262dbd662caf520a3920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70c5ef371ab0c9d38040e97859e16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9322cd41c06d7074386abbce391b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2efc182d6228a1abdaaddb01a025e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98008dd5fceecbc65e86ef32019ade746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850debee85480f5079450ae6d6a0d257747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b258a47a0562e9d129c3aa9031b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4f3ada7d27e324552a5e146498b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842125a25dd16e6d54443e81c36367750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f61a20a27ea7d06e9d78390f8f1f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6e271411a793c32dc238f48484d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dbcf2f55b0c32f8c9611819450201753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120479a8bda0f248921febbc2b24bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c00c2359eae5b22f2210a066de2291755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ac5f4edcef04262028f70f060504756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f54af312cbbbfcb816b630069917757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2eb0009f6b17d50ef3e1904324104758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aed893beca7786029654b6b6fba6a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>