--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2adbeb115ee007d1f34eba2c131f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48257978b1dd85446db77257b6468352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092b99716712b4630f85fa5a62cd743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915fd3af6ef4b6b8da53575800891e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63126e6bdeb615fc694baa4ab45a87095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b452a11031cc9d812cea31bfbd7db706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b85b70953f10c12ac20407e1b6fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784575c85ed6a366c2a9af57092cc938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b7f9092fc9d825f2cea21002bd8339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5d203229db70d1afe9a02e5a171a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624de1b5589f0b4046586b7f39118a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e97bd828ebef4d50b8166eae7d0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf59454ca3b65cf3fbf91df43f3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2371f1282d28999dba67ef2be75230314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6806c490930619987749b7e78da0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e0f4f63d88cb6af75690486f96d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be56ba07fa1168b8b5a0a1e49fdb8a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d593a7e61719e416fc4e08cda20818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb3ddd4059b29ce32c7a0badf5e38419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b0df347a1111f17e1685a9c6b57220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38e86827d3dd6e5daa20ffc1839cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b729813067eddaf91b9792e7b7ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce900b812c1031fbe71733ecc4c3391d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165936d1cc16bae7ccdd37f5858c4ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9802878b8a82a41ba839f3c0d32d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b2228fff0bc3cb4196161137a16526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383f2fad906fc9b0df24ceb56c142b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69288f40698d39f439c52ba411bbb24a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95bb84d5f0e94d5d4c50487728c56929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4385d5fdd3bf43bf8cfaca2606f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ccbf4275869d11cd9b8272ebe06f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc0643e51e7b895ddaa24f1a7c1da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19837c36518deeb89e61abd1451d4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c90315ee3d1399880361e94865c1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de62f015e086f785002fb8388e8a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce82ac11d460d4639f92fd156b30636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dc016e6e0adf27b2ba2337169a77737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf41cec8d876c46b3caa0cff32b11038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de990c5fd2e1d3825ff20ca76843b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff910813aa4304d990e2925cdac34340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6a5e1f0ffb40123a681a2e9c2ff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476f752cef355a3965d35f29f23c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff3a105e2b2f5fb040ab5481f6025c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165320cdcccc0ef243b2b2bb550e2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e90ce10366c1485be5b5cd9989f2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf71c03eeffb9b47e3e970ea91bbf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936996ca758910122c7db5f3e2623d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9668250feb3ec79558a4023cf734648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521aa159802985d7cb5fc8717b874bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a5cc85a0e00e41375e3c54dbc617d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b694a0b04f4db3d6e8b2519ef595451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2420a15e00c6248fe001a2990996652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a6c2b3ca1ae4d63f150f02f54eb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78756e535de3b01dfd1f42a1d0686c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07b58f8de31b127c771d63d076c66755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8959033cc4386da10ca68b966e96fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c65a8854289966e8b07dce3c7d19e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f0ecd6c51e3fce5a91837a30fe7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfeb5726a3dd1fec72b195c7c2838459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966614741ea8f0376591de92c99b2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18574d549ead49144b7c5f511c54ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f63eee928c50625e28a8f3f6c47162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0f1c252e8cffbec6250ec85157a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3429dada398a85ce14f3620f57ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55212ae0e41f843dc9936833a246449865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccdc770abcc7b2098637172469174a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce73adefc679ca3b0b901fe774bc79d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d175a251de901398d3481a673d71468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8148eeff1b6542a309e08f161d0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3028707c607629f6598ac220ce121870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d4e36e8fe225e2883861428f3ae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363b2aa994221b4e023176c6f953b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c1975dadeefa6dc626d485bb1f6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9632cd11aedf1c22c8e463c5269d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ceaac9953f4be271a0f686b3bf6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafe6303559391e599034ec42bf5b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e49dcf5b0409cdffb2c27d475bde177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9de6481e86c3d10a72b17f6b1a2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea93dee1223d922c7cd35cf7afa1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097e3a2425952d0b6f0add10195bec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109d4d902b272f97589ad861007a6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176419740ed23f5325ebbe62077b5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb548a764b94d81b37bc2f9fa57f5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd1b8005054e2c806ce6de242ce5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410b19833ef94d94c41409fd59b11485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47115cebb93bc329890bd43c7b0ef1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda678bc12571c375a49824b2beec2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f310f747876c85818612ed4d9e12c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec51e3eec17213163ac6f01e0104ff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc79a031a02a40622d58035b12271e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8aedb72eb21b83c33b72e0d800a4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff70a3d9ce896ddeff5ed8538a3fcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab1308f52f9430952e0dfb027f3b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b2fe1961515b67cca01e08d110cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019f050983610ed5aa841f1170a83c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa1d901fde688a72058566e35583296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e12a41f6dd86ad32221f4733b18697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9678fa12e17d79c7b79201652a295598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f1e7acaee0f328412f2263dc246599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a453a7bd359d467b261f0238eff3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6f405ffb4d0c2ff4e78ad28cb322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc644caf79509bdd8b4076f11bab51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a188c4ee2eefe978aae44666a4bf91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987503e0ab4564b74295b95326fb57f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5592a38fd4b093ea65e0eb23068d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39050ee5672eec7cb86c3a8704edde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395532e5cb100f5968b20b110b081a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5b68b973faea81423f4ac4c45457108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5390023499ee38d32195ed47df80c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2150098c33a726300b2efc2a95c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d79a7f64aed64adaf0351a01030ea7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb99472e21fbcdc174b1c8717d8d3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5c00139ad0463fb40917d4dddbf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf9cb4b654a4336cdacf190393672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c33cac285fbc808b2f7d7f2f67187115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87a28615308632db2e1bcd27b7bfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eeff2709b240ce7c1949cff466d24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf5fdc2f808fc05fd0670a52cd1b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc737483ba7df2c43233d28c3b0d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc606e92768c52ec4f8ac50f90fb6a10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ed3c0c98d25825d7e3345fcaef1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90f0781b1d9836d98718811e88aa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2f03a7fbdbb48828e78dfc73b9a35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929487962d07f3f06d21aac4ed337d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534b97c4b50152af1f92a29d9c4f53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f5672703efe2ff4d1370415e89aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658bb8cf3d6374b31487fd6820c9d89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b4c80a35c040b50640c07f4cacef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72228a8ad0f20bc4d9de19db44633c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba36ec083e4ddb6f1b9ba984c53860130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb45ab26e88ce05b00c68d0e31ce1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb089941c4bcb886b2cb8cf55b2d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0735f369439f4e905295cb2751a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428834cf9f0058418718fd48e61cde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1de5ea39bb9b4c38e3c9c11049adf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014496615e985f9a83d5c207fc090624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a2b5b48fa3c4c3b61a6b50fd5b2fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d242571c7771b6dcc6bdf669631cdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d102223c96bdf2c25e322b07b3d31b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167005ef637026ea5d963d80a02048ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989976fb69054045520215b3b77a41c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65086c7f90135597b7193bfb4041f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9573a1d612827f2958768a9fd73bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb00416f7a9484e1d2a5f6f96973b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfeabd9ef101ed1510899ebba0a20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6917c6468e578c4298cbea0c28c74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e351193e524b291dda983f95dbd42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a66b530f82b081eb27cafb9ebe5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4903c030beef3acad8a485559ddf02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f471b56d9f95b087aeb5157ec70fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b080745136d643dc0125c88e15134f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61638d9a449c5263c7e2f574d6fc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b6ebc81d69cae61126beb441f6d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347f6b3c1fee0e9ecc0493e2aaac17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823b1f802935fdd0af754300944640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea16ee4f81d41619f6aff28fea41b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05f3faa992ecbcb9ccfb7ae62cfd00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fde78171f1e811ad0858fea0f4870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf660882aa2643bd42cb1915d101c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6093f17f1c534a6041e50328776b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd2410aad927b0366f78c9f22368e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91a87e366a6218a312cfd5bbc05d31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a055a8b38512c769548eb50abe920163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186137efbb20161760550baef742c15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388a4d81f29e791088c2b45ea38157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732b82de0c5c4951aa0cb0536496b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117755d43c871d293c2df7b598f40f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba286ac3f04886bd66ef1f5d822c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdd82e5ace7e70f88ff8750e7c243169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd8eaf4e29ae3b445b6f6d0cb9c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c15f4a8a0e7aa8b5fe93de4272e23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248fdd543c504df3d357147f4c3b34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e8c968e6ad58bddae56fa93e86b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa275e33ddaf9710ed5d07fcaa34bb49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9547ab739cf84db2f407464cb99607175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879621b59b8156f3f41079337eaf7842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34492510a6cf6d70bbdb5ead5f4a7df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff409157c4cecd77c31d92706b939178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa10f6a58b92c9b9325e6e3efb2b61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a0f77231b284295d0482c5595f162180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c33bc0bafd7efd8a40c644ebf7f81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50e0535dac3fb56baa3332b4e03ab5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b4b0ac368ad3543d1b26b881d315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5aaeac88a4a709380925cf689f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e402dfc11cef66c7c63d33dce9b2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477857197e5f4787ae60161265bc95bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700fe97f14cf79c3282572c684ec4e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e5d9ee3efcf13bca2355f34fef5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875feff199a501bdb60cc18362c34c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43229cab6ee541fee9e9006d8c687c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b301e0253437356884f3e22233b70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188836b432b18117a00e51807e5ddde5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f93af1b2bdf6d1e18c58af40e016193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e9bc98a2e77ab051095166c07909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619384845b9e87e3b0b47f9b6e61bea7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf136f5eefedbd55479447e4243b3ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e40175b89199f5c3590b707019788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dfa7578c098476272cd6885d6f7a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307e4dedfe9c10202f53032ce9fc24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb70617fec9ac6d88d57f7744fc0aef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1b6b34346491febcb0ff76421b20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ac8f26f419c709710d05e8029c91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00762f3b0750099a965e97440944928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b564be7792d59e60e333e90d37f017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a9895fae87796fb143498447e714205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b458aa9a2e32d34e7d913a32e6c936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d064021c9d5aa7a72f427e0fbccd6ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf7f9141af9273cf63eac7b02b87b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef25a66bd1a24308f141b15f41c0cd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccac0f6f85339c6e7119c5bc3f0825210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae3fa71b71db9b08637288dacc0a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e59aebc3398c688426e369f023cfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d6c6e639c2ae2667a3d9b7490523d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e209a1126416c8e05019b47bb450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59bbba0a95ecc188c657c806010261215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dab1d9605e52630a39688b4eb5b11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7651e1cae461d0573c4259716389df9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3064264c538c4a3bcd608eb2869413218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c56a469bf4fb65bc474b7f29067485219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388567ff2752915539b4200cc4026b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55254c124a678d1d78a44a879ff6fa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80921dc157ba0dd900c8b6edbfd3e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9336518a50d0414f276a1a95fa4bda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b75cb157928bc2244da805f796a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7dc1c6cd0229043f49b32cf4c432a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cfab54a72034d936d9bc008b7e74d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb0c09163457ba4d15c93f3ba1c0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcb118a7ecbf601b53c3367b1be343228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf11493d4fa3d366fd6758bd5553bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764307f405d00297d78f07c80170974230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250c57c5c5502df93b9ff409052903231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6650b58ff31f2e7fb47cfe4a427982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914691b2e4ef2ef475ea169269093a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1578b6f01f7a6dca87ada913b2d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cece70c2b98f87ca975642890ef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc66c1da491d32bcc278a7f91bd103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205d137509d47a0bf19ab9d86d8486b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d7a5263f9b95702e9641f8109eaa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ef64c1566965e475cc2712c2ed10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911aceb37d8d7f140ac4b65acf536d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098a46a80be4aec4dae81f23f54a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77db4e7c4cd62b7c8aa7ab5351d342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1960e7e9f6384b6ee141feb22e3985243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd1b482dbd9247cd3090977908840244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3563b056afaf3be88ed1de8f42c346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55061ee08ce2c3e62fc748a3363cc1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb8142eed5abed49c5ad202d3453b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797b60a20db3a713ed05ef06b33f83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab71f8c33fe2a2a7c4fcd5a296912f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb1a4224cd92291d6ea7245742d55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833cedf5fd0bdaa405a642bde0b0b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bda813cbb079607eaf1a4d334ffc28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214efd6637409db91879c5c8bfd7459253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca7e229258fc60ba22d5a1ef7b513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff7b9372bfb831161bb16cab9a257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca882782a5102c45dbe78091369b021256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e4f453ff0d3dff1fb40804317f70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5681d2c03c1defdb5daaa5ffa04ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841072ade97339eb93f1409a2475780259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3deeaabe3f2419d52aa0ecf120a8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d123ab2ff0ca3d247c2f81e6087e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed2a100a27f6e474695725831bb3e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26fd1a5ecfa27c247b36255ea20064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f39fb510704d44b0606851fd464db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4c9c87cfd3108e7e685d1506d01e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b81adf93ec8b6b43fcbdc95cf1ca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df5f5a77e58b9d4d796a2edba3306267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7161961123c10575bab1acdaee3c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a97cbdc035f16003bc1ec6fc027fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d684f9973f8c73a32a8acf6f5505270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e1cdbe78b9a875659a546c76edd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ae66cbe1f5f43de593bfbfacd7e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5889fb59bda4b4921e7d8f6274790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09b4a28b9e0e7f0abd28fa3537149274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc85f1ae675c58c776701d1798b301275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5787619a7d5fc27fb7401c3dae697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabed20b86329fda8f9789c96875167277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5454a3673f6d273204d0ba33dd6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ce1744ac38839faf4d6a2463fb9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054381dbdb525af5a631be4a3b71ff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952cec73febd28e5522e8d2e3896f48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8486054aaa0473d7a09b74699f97ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ec3aa940cd1b6e512879065f6e92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63a8f340c2c2b716c7b5ac0bd4b37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953f2ab3dc71f72d735ff1b93c8dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed581ee079a73c2de61c9003d4a16b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721bd6a468deaaff0c074fbd9611a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ce0c41fd43cbabb61fb5fe298ff2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550af7f8365c6dc5b3aa3f3bd5ddfbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c741c5e70551d231bed547cdfbc68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b16875e6c39a87becccce9b538e1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28720e7abaf29de617b767f8bb2a03b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded96fca233166bccfaa2fcc83b6b898293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead726de756962b809d8dfe449101f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab2263b87812fd99590f0f8f2b9a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fcb291b736dc5540df70e97e84d4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d95feb64df7241712f38a644034a64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28674b1bfda3801d1b2b822b4b5c10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa557fdc00e4a329b11f70d1488629e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5dfb170281a66f3bcc06830e58949300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0f1593832ae3b041e36b70908bfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8e6da618422213ef04a9f0f82942302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c5f99ed651db2cfa3f7afc88a525303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b1eeb8922a0293d7308280160658304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af796cdc8a1a9873920a8d9a073a63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636b57ce8303b0926b9658e00d3438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826994142bd7150bfd1b516bc95de8e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680d7fcd1354742d6bf96d78e80828308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29907c843b1c2f8ae5a6f55c58e203309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3e2e81719172ffa22908645348f7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d707ec8db426d5a6e10c32c80eaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb08db7bd5d5ae202c0f7c4a88abfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5fb0d560e1607c63ea8fb76a13e56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be799f49f1cdd7a68097b5928a6bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994eac7fd8d916eaddcc20c43dbb71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198bc1f9ed16edd47f1dc1d294e1ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d706a8f8664ea6113877787fdfc09d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa2c485c93b6a7fc36e0cdc67d92e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4ac3546e6468156c553b4412ee31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3dcd9d3e486c8c1e2ef9744290e79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d0f003bfef9c3c4294d126330190321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3895f5f099f9e8e0ffb1a5aa22d9ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f5a0bf50464d9483109fd79c66117323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406da07d8dd32f03c6fcdcf1763d51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0861945b11e8e7c438884ec4cf11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ab44209e5d8e247963d9ad5d4eabc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a358d2dad975ed6aff2a4aff38652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a113b6f0c1681d2562286b9ca1df3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea2210bdb7ff9b3f30d50b079744b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d01967d44290eb37735fa6742707330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c17b23d8ffff09f27b1ea3826b430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461f6864223bbd1591c4c6d076b591332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b13566fc293f757d35b9c1152bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb30965ae62f79dee70be26dc9aa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b998b54edfbd5bc99b6ce2bdc08e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0a17f195c6a47d3d52fc054c8167336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131329390ed6264f905086513cbdee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd5df7e0ddd0abf9dc7c60bb9fd870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1200978227a52f1f2ac0f0bf364cb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997e57269198b2bda869099922719c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f1195b9509c32deae2d2872fd0b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a4423bd8ea57607211d043362134342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c878645f079f6181ab98a13a9bd88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e63b493fb3baa1aa8f26d7797519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a0832d72b789892b4512da3779cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9561ae3674d406f32ef8c65f6d1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad147a08ba04b6f624ab6db4de933612347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990ac0cced5c211f3c8f9c43b37403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f5313c00e4761ab280fe384a20cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93720182aa50dc610c64d189ccabd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c419282420069737609e2e8ab963a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3015043e93bfeb6ecd423c6b27969352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7054d365547c10520150a426ba42c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9e6f685eb25252c0d962e893d3612354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a765fc4adc4c45103713c63328050355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2cae83d84416e2c2930beecf6d99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ccbb1b262bc9118bcc55929c02cf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fd46dda63d8e4881fc39e4f59431358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4997137d4bf507a4f6206fbd641502359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d527e1921fe3284547207c91e43f59e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c26cca0841c880f8cbe91a16df88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9319ba49d1332cc75a0cfc024e97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a5f126790507dd7e1c95151ea18d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a513eeda09bce84f13b2639fd19e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75a87cab873569f05414c864cc36f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec061a94a11e67b7e077046557215366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccebde6218848a5e524114881adc27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a20f770da5e2bf6ccf9f0aa009848368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3493acf6485e2a15a4c6177e7c79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b55a9fd48ccd4f8e75adbea91b576370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d810834fd7608c6de3aa0611bf113d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cefb57e0255c087e18bb26f627397b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2199a0b47b906b84fd704f40c003373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0243b86b9d935b9f39db122881e561374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d691c1f790f591495c1ba139b2f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e369781c2b7e3055786840c217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2fe7af99d606fbc9f1e4c5256d51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60add4cd847b44e961b86e21c3538b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f144c30b916b93debd40e0423c844379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dfdde62d435e228299f4c05961e15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce40793b524ddb0a56aab5e79bda51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b2274817891ac22884ff1ab03b70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762388ecb01e7fdc79f2a118d0c00fb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a16eee95e9d767a067c619221972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8b9349803e42f77333e68285de80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb3348fa37882c6187a7fe1354e196386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffe45047766991374f73e6a16e4027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac0eec59a588bae6c6084fc60d629388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f0f1743a0fdfe038974c997c526b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e25865283e8bca857012ca1a0ac37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa317f984d880d92aa62ec52c7b1b365391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7c623a69a74875ecf9e3065f15ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3d072832690c8c1be372071d7c5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d41cfadcbbee766f83594a8367b970394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c6e81e08c048d6225f97bd74c840395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84f1deafa9285ae95631aab847cbe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b00babf3e4a47aa707094496144a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bea06e2e69dfd2db0f588d12b44895398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41353fa54ab6cd2175825824c6de921399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ee7837ac397e28b30bb19608aae6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952ca901ce6114efb657ff4478094a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81079972a278d63afe2aea91f986996402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a56f51556cb43985fe6ee453890a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426161803b368d526b7db3990fa1c68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8f8d74311a9b61f64c55371588db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263caca902bcf4af54b948c49625ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec88135d333c62c4aeaa3ba453530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7570c45e0d865edf71f27baab860fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d57163ba432db85605cccdbc83efb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128555bbf7312c28a690be7d5087e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a816f268c6fd15d31b5ba3388bb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16c19f9e281426d1e9f6df3d5ec8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cdc838250d28b76c67c9cfa49eefe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51a3384ce94005d5b4ddd3c410384414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8064c35c1080e2e65d2d359c6715a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a82113544ad27a5f6aee6e5e5589416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38a4ceec8e658b7115b7742bfe560417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7b9bb21c0597e5b1637e095078b4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847abf273665e9ee6f296170e099f1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0fee5636e2901c2634ba7192a043420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44276a0c2d67d47bf8c7b55256937c1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241ce0e05305b63b162cfdb19842900422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90fcbda50434f94942fbd9151ffbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c4279fa2d83a8a582bfbf4b2eadc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f38501d704850871bf5eabd0ddcad0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92237e18eaffb91b36dd5549c4861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8ebdd11317c05bf10cc406b4c3cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c9b8e4c2b132daff293b973d72c3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfefebd69d7ce98383b9e03c985efd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736707a9d1f2b8b82fb4977488dbf34e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b43937c7cdce251f88fb3e051ce8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ec843271b83349053d9a42a20f87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41cb4230264aef77482cc24ab5d28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d575d1bc7a0ffcf5b861fc8f73449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f0784f0b008b1c34243f0038592a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbd5916ee6e4d5a173616cf03d3fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50fa4695d5b262b863588bc2f47f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d524440f456930e7d452793aab331438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8f735874744aec129e7e64dfcd7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1b454c6d94005a632861503dfba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178e752d748cbc795f787e1e974038441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cf02a1ae6b5715328281be9efef3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228249f8896f5d107684353f1ea6ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671bfef1229edad1f3ea51e21e84e53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2214171e2ff60d34b1a58c2604cc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac0037937280336645bba59de05e4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73fc16486313697e6c39f313fe78b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ff925b31cace988602ff4cc0248f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf0fb25f3569af6a2f77491e966f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ba3ce465e6197c2e5ed98bf8a623450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6772a2566650882e10ba9e64430ee6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51593e34f73311c65a2a83ab0ba41556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2396cd9be28eb33d3d677f7103848453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c9f9b355d0990fdf2ad4debe1eba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f0ce51351b8a7ed171b05d0625f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c80d4b2396cc17229d0c05905140456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf0c4422d34496b6aef2e1440c76f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e47567d5c3fefc6526ad96c3ca3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef915e7424c5e8e79d232ed9882fe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f081691d176ad4388a25fa3e54ec3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90875f1f3fa14a3fcd356abfdbc0d099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47972facecc3e52756d8f6ec8633e634462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab389782564074154253769d1f74d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71cef6be3839234cf034cd496b5f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4209bdc6dda37b693794f7de5ecc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02d7305e264ec9344e302b11cbe04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7226915ca19ec292f497e9eb491a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8fda71829f1cf72ea35b47855d09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164a58ecca3c7e25b9e850279dee11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb274bead9a4b4beab6a10abbc7bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7692c857ff1dff6b283fa8b13aa73f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a12147f844c204457dd14385091df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29926b8d2596a580499eb77987ac93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6df942087088a27e4737522220b1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84833ff7557fa1f8d4f3c520fd0529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e1dac8a442dc55a08cbf5db31f34b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1e289501d981556785aa32d14a9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589ff5fb97a58de983e8bfb470ca2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a05c0108d41ed76593e238e561f17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6326cb0ef76e2cfc9f4b6db69be09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a99f1d5bfc7bb9ccf93a741431f0ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf063e5df68d3fa0533f09f4a092a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84553547b34b2a7d9c09052074b66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6246a471d7a40921e6ec0db3dfbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8443b2a08024f98b7840649eeed200b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc346ac3c2b6257953388a43e3101486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee09f5eea79209d67cfe2d4af5a2fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45cfecd9131684e1a4496b407830e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6acd3a7afab63cd197281793e32b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d2365050a16ba059558a06e1b0dc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce0af748e68ba1db260b20d574ea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37915319d705a0b7e200474ff55be960492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f120fd9009cef101d22e041d169a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d1cd6ea9bdeff212efd9635547f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe35ffb0ae1c40d44bd98f2e0f104d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d20fc565debc047d706972ec94f34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34701503e938d3d1840923b710e737497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f352777f6d031a1697ef36509fddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d062b7535f39fa8194fd000dfb9db9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805b7557502cf595c1f844f15f7a6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507411c9c0277aec5872ca62c8f435501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c337b9a764a9663b8ce202710c79e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7fc66b6973f32422eb30c7833482503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5305a064f7a32cb13a0179b7a35e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778306f2f7eb0af0de58634d6679d250505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5f68dbc6e49b09348e918fc1d987506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bb92a801c7b7390a40cbffa638b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730c03cbd8b785acd4c956a09319d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb796932d5a80e47d1eaba8b4928eb5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbedeadff6e61c4afcaed33f251a49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4924ed68852415dd998c73516974511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc559a431845539477a2ead0db4f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784c8577ec62d03783fc89192424d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11017602eb3a6939fb7e9a184d3c1dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af91755b312f873a647be8c481560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677844ec64ca0f8951ac42a828078bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0134b898b9c0a32870eba3dafffe17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc25756a02690f92f8a8efc589d2a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c4882c1bc1141ee14fbc4210dcc13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fdcf038cbb64abf2dc0f0b460260c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1272fc6f207c3b32b850b195ac55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56311e954ce361c54124ba98fa008b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4fb8d6a582a2bd005ea8e14641b79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd0516db2ea5034fdfcf2ece580f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600361d90b2cc02d620917263c86ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2583f5337c8090017cf91e849d42d32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251b10b7031d70e759875ae4b42f14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1bb9064da825291a1db164a3b1fae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ca668c629f9ed150cae442fd68aeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c1759f36828ebce2801e4a0d29de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fddc5f4fe0a34dcaf8109f5e249b1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d27399d4f17cdd51cc8b7e118f43d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445842ab74e2692f0eaac81c88e2bc30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b43714bd106f699b5e302f58dd09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f8e341277ca82fcb48f5265489b25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815e560898f270339f09257f48025d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba9e78f0e700a125695521a4cd5b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aedb645b99fe01289db0cf5452c40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96930e2eb095136f4db1b23e56f9b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0237d00304cd570af54341879d058540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29f440ab1b2aaa3b986eabe4ee5eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9808d2fca8f76c2fae7d6d586d0b32a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdea1b41bfc2d940991f3537dfa873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4ac998950ba5adac8ca5b3322157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bec221dab93db3c0d817765150382545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f287e815fbf63cb4004646d49af7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307996f5936d91a294d21f87468a52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c92906b2f58cb0274b0fa198ef6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd3c71eb36569d41dad13833f6a64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e59b88b67b958e9e6360770d720d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7613d256545c9cfcd14502e63630551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2515ede6e2f70c5dbe276d605a8b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f776becc7971c31e9cc4aad340af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9bebbe42e0614eb9c324efd72b6f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d68e3d555fc759c4b8927aa4b24a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c6882f14d088cdfdbebdcb911c087556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a5d6f9b74e506ebea2f7a46ca339557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94dcdd5c729f265e21abb3edd1cb44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fe95f1bf1941c0a2787f9fbbaa39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acffd5a3f72b5aea3bdd95c44c9f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d36fbee452e9c1bdd12abc927c4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4140d761c879841df5f1b81afbab6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085ae02a392b163b86495cbc160631563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432999169c89b50c7b2ff421c4d4b3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeac7cf5f5992d41a0ea1a83945363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff086cda345b672bd16c9fb5149dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b0f173ac971c1591c5216e73f7bf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2dde726193f5dec9144d865e94453568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06522fb4d59bd00fa13896337c5c5d8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463f2cbec056ae7154cc014552a650570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09d3b444fb3824dd45bea4f58b2fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d081943c67aefc05b54c4dbd85ae83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7d91d456e24d9dfa05bfc7e9fd91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff124c28512030ab65b38b1e065270574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f6086a18a0ed20c2349852bf30cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c4e1539008ce797e22c49f56943b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3050af1b53ab3b2722f069fe54c4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904f12fe7946eaf1cc5748f71fcafc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca5b355e380c03dddebab49d74772579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b081c29647c7a9180684247e2ecb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3732f04385e60b3386f20f8d19b24a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a3b3b1d2dea289b1319e0603b80b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71eebbf0b5653d67b38139549d7eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed758f7243bfcba0577c52e98b2c6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff235041831601988b0b04165bc1a50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e07949a3c182e53e0c0cf6acfbeb8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa983f764e44c0fad13d3cc7cfbb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd156c2ae4a658591f5b7a7f3204dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e312c9ab30c0cb858a82c7a36f64a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdbd637fbe814e67d798b7079aac21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6677292860db39c519e40f4d99f6fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1255c6f4dee6715fec5059bdc05e28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c99f083ef06887539c985c0eddc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717f27b975d08083406b29cc79f77b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62535182dfe40f6cf5f875014613d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597c34cdcf4448419695568592dc9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e7179c04d3107b25424b9b9dfbfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46b8e9437afea7037f9996ec73c57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756bd7c0d73acb6acd82dbd4681720599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ee314c125be2bc01e2b2dbab0a804600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acbd1cc302cf2418a69f84289c7bd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b6006f78efd8f4c475aa8b90bce8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb3f70b58151dac56e5cc72d6c0353603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858164bbf780e4e9959ab4af44621cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e17f15b85129bb4facddb42a3fb5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56701f46e1c8357391894253056a14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4b876778a3d81a5e765f2db09e29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4827f5fbcd13c6748f340720f5894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77f88512b41ed2746fb370064bb8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c70a0ce98a65f8f6a0a7ab3d194e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09636435898a0c0d2cc7bf709bff7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13f163557f6ea42ef205d7aaf7daf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163c81b4721fcb10a9666f126b7809613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ad098ff333ed8e7f9fcd2804943d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc622d6f258638560a72a3fa15aaacb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384977d7790b9ad617228c792013477b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7e386545a491f073eca974ada0b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e664277e3589736fd518401ed44cfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659245f9fe9352bec5f277d399fb016619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cff537cac65cd85cddd0f0740932a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca546fe81b65768530ac79b51e048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890c5534cd428688fcac14d52ad76b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b15b951652b12a87bf5746430c94c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775816aef67ce5fcbf07a0ebde17ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a45b6cea819f1906e7923b9881e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40b8a6b9328cd5ad1cea9d2fc849c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2711155c92af6cc6f34ccd776794a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaaf8ece2dcdaebc0a7bade6f8554d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ab6dd80c43e130e23070fd356922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68aa1532fb03a23f751904c6c132ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb032a4e8d5647ee9327c23f5ed9b9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe007b85f9faeb8ef442d9b0ac420e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daababeb3e1ce7253d86fc7685dc4591633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ca13eae2e7fc580791e32ec38a961634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec97a25f0060831f81d170f9721ac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b5524d9edf3c34c4ca3e518a663c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfdbb6087c69b317c751537bfee66b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5b32510634ebf48cd1991be1fc85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4765d09c3a34cf90e9ce4198fdc69f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5ba6c89059f589ae18ddd70636be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedcaa2f1300dfec6041b8a71d151bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb807f439f0d4937a9c69c62f9a8a42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307e363a9b47170139d112dc7adab7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708210b483489d1314c2534ca61f448644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701cbac380902c9e45da6c1c852997645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78028f99badfc9e28f1bd32cf9fe545646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780382bfe2c57ef5d30ed7a349d3884647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a846a9d0d22c91593eef64e6c9ba69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336dc557949f88a47ba7e1a61f51d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3867ab524dfa3eaf420e7fc6651232650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bd69e794c2ec97e245c3858d23f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c078efc66f6f573e1c8200b506253652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f019fe8225e9eb50628dd6e2d49e5ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b177899a4cb05741f36e11b55f2fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8965e1d9f002e1117d4596c6d345a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f523ba29838479c9f7090e991126656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647f9ad68f30a818ae3af9646ff83e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b2167d101ae7fcbd9339d80f87366658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230e695e28b45c0e16075a6d262a5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc5b772819d6c1631aeef236a9ba6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea55f1b952b191c2de37d22fd8ece661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644c28bb4449be5dd4586323959c2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb75e577e157409bd19f1c15a37bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd04a5a0914c162944336bb0d88c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932d78c8317060edaa8a959697032b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9c250f7884a3d8ea14744cfd6d00c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7a762c8fc47939426ea3e20781bb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027f61414174836aa9372e9bbf0ac0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d47a4bb58ce559514fd063766db683669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc773076a37fcc079add90161f08151670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0503a34206f7bca930df476a50decc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4247a7791f95d858dfeb2ce4c83d9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902296d3d6678a8edfef7a15bfd3a31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417585d76cab53610e14cd4841329253674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5921c0aca0874b99861c7319aab27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e853593ccf5ad05673855b1910b19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ce4943a93292b59735e2ce62fe58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87078897e05f5a50f95887879975868678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf4afff2f2c81212400c37fcd65c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff5e144145fffcb4d87fcc13008e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ac38dee2f4ba25a77d7b9bde5d7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3719ea31f4c5d218cc54929ba2eb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6f9439f06cd71367b3c45bdac5f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cceb3eb81e178284e2bf87f68e09ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babec4236bcfe80d22933685d560739685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682321adda967e56283a39533baa9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b5a0236b295716846702ee07d112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8fb37cf86e252c972aa158d106cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ee2818b8afa9219b347fc36de421689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd861d8fb31690d9fdd31a1b5f633d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca591a93d604c910f1d5d9b758723691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293a6acbabb43f993273a6d2862053692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881625b21a7d0eb9be57fe84a1ae7b44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f5bccbf25f46de395870c889f32c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134365da4f3f9555a3720ec88aff2ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d48ac03626865da1c68f3d510d95d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba9052b6ebcc3d1a768342a7825a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaaa1531bf38c910637ad9a6764e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae04587318e5e97d0b44b3f5979c2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a758fe1377bb7e1b28978a8b24f06d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59488660a5c1b13f79464f1a731e2e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d369f7bc09013f168c0587184801702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e597d43932bcae79828c524be8aea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd95fb5aa3827cf1336b7c30f6c069704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da891db9a42d13a7f31406e8664dd45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca55e1da540402ed2f3a611541279b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b91d14c701343dbacb3c06d5af75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e0b1f2ddb32963669956070b5403708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70589de26b3303f0aa5c2b1592e63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b2739f0755f096824913f7817837710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313404e05b1cc2f9b2affbfbdcfa26d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e9dcdcd31aaff0b317e8570544c33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12b6561ab1c8f567ca3fd579b72f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df012a486d163ca92b537a9b224fde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c6302b12278b8617dc51ff695b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf74ae267b9f76569525c493445766716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb098ef5e2003e30d514b6b992b07a4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374994d8b400d13564a29dc866f476a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadd8f836725bdbdc5c2b628af5945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a05c2aaaaba70b642280f8a69e661720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a175515fe1cfbee13e7deb32a6a66c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9235dfea03939f38b89c398c45f38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a72bdc79a0859aea926b4018d9eed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8120dcd265e36bebc595e2f14b293f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6bfd9aa45b130c11d754862b63aaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f13263429fe454d20f05ac92ed238726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee9d0c5462b9c78a7329c8e649a278727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930de7a42f1887e003d756d98e307ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887bb25dcc983d2a724a46d7e8a8575729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810b760707195a363c2caea8b76524730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85888959b53cb37d046986bdccf154d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf84d416991386b8b7b9a04102d502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a58f8e2709fd809e4631bf4c6c44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae47425b3b444b125619a264553f1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a066371b0475257be43c119494394b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d771b2cfcad3323760551b586e80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce686f733dd1ceda3ed03252b5d75893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a3a8383b871f767ee4e46cf4f369738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb340a31f50d35a5f87f26d598821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bccc2514edc7a6fe47cdf9af86251b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb821086ad920e43fef96015197c364741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d054d2fc1f881267c87db4c958e16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330358de563ae63e58e51c022268f71d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb4ed0095123a130e7e832731592e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b76c1dcca1d60887caee79c65d48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66bfc5be828e55bed183dde447fdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393ff938cc45991031228abde4433c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0be5fbd5843636614395d8932642e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649c8f84a66b0bc094f5395a32c79c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e60ceb49dcb9fb5875dd2d83919698750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe22bfba14de54b9531c90d973650751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907ccfb5f7bb0e030a19a5335c6888752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e35cc25db80f8a50ac57982a49071d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50abfced753219c271a4d6d087145b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d382aa2ea198738b6c0ad943d2e61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ab2bb880bc882a25a6e744de1e28a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617e0bf672f821bcc980a62f394103757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38188e2abf9fae47fef722158c1bfac8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5b6e27313bb5711582d54e95991b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd408c70e8f5fb940484b732260efd5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a4a4c382300c1850c1591e8356d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e1fc499660b88c9bd436e8c234273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad485b21f83579e61d3c158c6d6d3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91130d5b9d54c7b5ddc04d9ca8f114b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb8e964759eab8f690ed8be2e32d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a7feec4a36b2e88a3702dcdc90cb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab529f50a2d054efca04afb2653d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24691c7b89d04f6e6cdbc21ae2ebe7109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda125d5d78c3c398c747f25d8028710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fdca5019060177f87dd0d7ecd3dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09478ef97e43d45a2716d3e2ac1950e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907ad3f4abf9142b8062306de535a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345abd53dea5fb5aa3bf6e5bf3546314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb35f233fdf5b4cae722b9aff3924f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908550e8c3745e44cb10131a644a149516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522853711d6ae535f906bf9b763cac3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db40c340d5472f215b2e4ea1d512518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891084d4ff3705d8e3c381fda1b4e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288913f41bab6bf4e7d199ad89e99d7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057ade6e710d75cbd80953a24e21f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bbf4fde189f1d517240daeaabfa3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618774299f533e113e0f5202fc7d3ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30398f2812e33739976e52a43f0051624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faeac011a89d81637ac2658b8e1fd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b69f4933b2386063637e3cb55dae826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13efa7802cea347cf790c78c46815627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6757a089727a9154e415d7e4031b6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb89045057d6eade7305c8188498029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12dbfa7f5cfd0d790f1f0969544bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f60823290b319011e345497cb1b0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d935b7b0f6de054b494de747b43db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9b3ee50439a83166f9bce431eb2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f04754a4d7016ec7b2845a733d1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d7cf365e0bf71fc8285988a2471d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef91eb90de059644b382369d2df5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589417e7c421b4d6e6deee58667993137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b07df0d754d56d4b2a81b833d053638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f952eb43a31621fa977d92b024adc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb60aceb3d7b7d210d22585913baf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d0598a2766097dceab9950d7cdf8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2463da15e2a63f614266d69f53a81042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4af013e4e6cf18008f24f6ea502043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce679b4f558aff10c06d0af699b23e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce94d567023f5965fc7bb3e8d6812845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edaa2bc01bfd747e77d25941db959046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6455bae2b7b208478f159bead445147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a93af3a97b5fa160d7b895bfdbbeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f54e64be24196a8c5b78889cc6ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76940b902906f002e55b08944fa582b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b0f01eabff8997707bc8b5d0f09da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48d70f7158ff9d979b8fda913ec7b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983bf5d70b7be086eb0cc51c6f2cb8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d236c825ef09f6f6d0b9fe74fc79754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e63cf90d93f368f0378048cd57fbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c8932edc0311cac98c81e49e688d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507dc3c546ea6b296e8b0a7b638d8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a9c9ad9ae50222caa16a1fe20cc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2edc192be4b09456b0153d024121e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cdf312ddbb8bd5962fb47f2f39ee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8695feae20850c0b6b15419c4bf71661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889cf5de26bf376018f741440c656b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b906da060b4a3493a1de84036fc88b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e5427e9b2f186a08d65e2a6c8bd7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679dbdf500fe658ce1a254ae6d8f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea5e38cc42bdce266150b61c5bb3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0854f2644ced9134740a770b7ec26467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e95943eabddefc1bd85f525a990468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63cef0972dd1b612c8cbb016e74cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d320a1df90378097b02e0d6bf4db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1991e4b0e13fb2066840f90b40939071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282270051f427ea10d03d8aac4c40bd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288c6af84ab6d802a0eb080e81b00073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e11ebd7520b7aade350a1328ba8d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792ff17379e81179bf699b8daad94375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff302836e3d7504ecc127754c9d4822876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e18b2ca586a4e049817d41b04482077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c86cebd02184351fcd36a8b3c546ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a67e88898ee525196755d8723e48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d29ba2142ceadbde2f6a06a203410380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca290b4dd073e94d2e92170ebddf25e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f043b8b72e4688f30d4c881648b26f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035c68ee7c19526f19a68c4e7a36a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c78112ab6a7a89c87f745ebc49b6b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196803caa4492449da835b7bdd5f68e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7acc80b0c13d9f4ec57b8a7e5ca6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add198def329016787c8a56ce2fecffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af425ebe78a67b7848c31ad3be9a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57708801d987e62eda53d0f5fbc9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f32df12b5e28b3b7b9a5b4c673a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e722c65bd80aad35f1179936224523491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f54c8faf95bcc293a9dd460a512cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe50f1c451027a957b31f5025ab7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc512fbe6bbd0e30ff2e25898af31a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2a8492399ac8e359585bcd42851195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a5aecde8a8e6f0818810f072423796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145563c78fe6d210f7ab8ad0eb653b2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4879e850e15b0a0d0fe37fba6ff4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21258baef5fa726292b6a1e7e80b86e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a182ce483220328fee9f6d40bf9ccf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c997c9a3a3143d254b52fc0fb74c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a10378c92f843b18ad729fa5d6537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ace3c20835869f577665ab8d2d528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91a5f9bafb1fc4c04eca0b0b7cc0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793449663818b99a44df991de4a41988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85700bafd82f3c774abb764393fce048106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c194beb5b02cfa9cff53324705ea28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c7418e25b22634132a7f9492d024108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395dd87efcbaa3552542f5192e11492109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450d2bff9b2ee79259af1a0fe327653110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1223e9218130792a869b64362d45f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54362fa932dab78c52e52fc0b212c0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd518476de56fbc5fad109f28b300113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f503a1ceceaf349c7835ca1b6e76b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e97548de24417cbfe16b85435e590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c472a0030d29e65c06ba549ed88c676116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26307af7d8918121e02357a831d8ec0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920746b16b98f87818f56a33fb149518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5783d3154fcbcad55bca29bbae1e35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30c1046091def46faac3cf5689889120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc597f61e03f148da926279e5c97e66a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49954205680dabca1b94116cfe0d9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1a036c35e0bcf6a41079cf7769ac1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980f0564e8c24bed92426fd2b024c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012b1d4b2adb22739f1b9923f88f0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee91f0bbee6f27e5bdaf0fc0d832d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ada22c19d75296f6c883e752064e8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447780f40650f3592bdb1fd271189f6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3dcd971adcc32707e7b32a639331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea0dbba23c072eabff5f11fcb142a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ddcbadd194775e5deadc0a836e68b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eaebe5dff9de13898f10f6478dbaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102021bf77390291a3fb7ae7ad8cc7a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ab8e31ed860a6104c41758809971134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17fdec392a3634c05fdf9beeaa4aea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff1ba18af43df49f3bf14b144d2540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ce70670aa94d531c96b55b37f6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe5a2dc47e7722c755dacabaa0413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8de171fa29f88573d4f2422ef7cab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e534a4f23044830eaadebd04aefd59a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08445a8d5e2472692278f843811c14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0602fee4420b700fcf01fa85c3f465142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041209160c2fb65bfca305cb2105b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae452591612a5a0e02f0c0e525c55a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e7671304c29df7ca0aa2dc2b148e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c5a93ea80c373ec3b26be251747f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae15a8f447ddc68926777cc80b23c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813819884532e9f052b1a4dbe8381401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9613aa791aa6d29bea90b0ed72e4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046d2963d0a406153d0113bcf879b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96494f3c63dfb7b25c8fa5d6604da737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4448234073c99f6a5e1fb24b6b09b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfffb98f03b6575a4c3729eb7a7f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f13e8b474ac3c528c24d9d5fea94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665991c94a4e356d42d8adcfff748b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090153973ad5d181fdae1d083f222af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91aa6c57effe2e8712ddd1338360cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f2c131438262e43b5ee62eda5530158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc141876152e0684ed91f7a5313b35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63a21cbac64b9baaa971c11f04af1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ef9fb1a51368d8fba6259b6c7fedc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1347f8cd1ba85c279cfc66432c921162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266208c74f19ed3d89843ff8cf6b591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55392b2a2165ff045052eb4167ada7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f24880f143a36b7c42ad62389161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde345311684215128b49dfc2219f8d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4bef4e43138493008369d42bf67f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f9fd7a47fe4710e4b797d8b78cbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b45c3ba62cf9a15cfa6c8c57553b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e1224e0de16b37a1eb8c7755d952170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b45615e6fb50717e8f5f77f546a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc0fe39bcf6a5c71911d05def3311172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a8c0895ffa47cad1901578e7d29a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95748c09b392443e9d5c79097a9ed6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c12f42209d9100a840def77afacc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698494ec4d0f0572982be2d098d9c29d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c942994ca1a7a36921095621bcf0839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb89b6868a0e6037c6d6075862153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5efd06dad9d08a04ab59c5920e138179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b4bc23a7348dc086346eefe4f3b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a7fb5d98787cd60951e623064f0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4284f9d3a9bde9aa38570e23828bdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e8707011664bcdbeb39011d11da8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988ae59eaa151d728e38750e746e83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75f49c5cd419df39a786c59416997185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab522ba1d23b88b9aa7fdaf339adba0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d621323081cdf69f0438eb41518db6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edbf02d0274b7fc778d2d9ffa1a8b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee3e4d6cd6874ad175ee4756093d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d532cf63a22dfd4c0efaf7bc03aeb73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ab17064c31d3a3aa3c3dc1f043dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cff4492bef7d51140dfd136bd073e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec62ae9b265a2f68b84058b6fce975e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e68348d97d068951600d4e6e31d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96d4d5c577aaa660b70917d8d47df9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8668531dc287e19720ef4e665f2264196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c2f9ed2aa59b63a219774889c93c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e63a6e632505be82f8e37ef9d98d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd59c9d57f65dd960814e64dd82c63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218d7a59b53f4323c55f0116739d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8d72b03bce801a8b04a0b31445fbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962a52d77d09fe4f5541fd0e35c294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7480de762367b3661a6d71e7efdb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cfcaceb357b4128b74642d9689f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e161959cb832c472b3db1ed470a24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da504a080080d5997872fc9b095b1b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a494abea9b9c8644981a0a333a58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19d32b98faf5cb0365cf3e00abb80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b810e80e550a2d7f846d172100b63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6d5b6825a89ab3e10e669cd8c0bf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ddd3f63dc032287cc862c89037e45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b29b517bacfa16ab47619ba8e0185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd28bc33144d05b4a7377d21b3b3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43967cb6c02b52dd829db6e0516aa243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af6e66c7899237359390db412fb50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ff98c500a8c3a58583cb14e3b2748216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63f97db636f78acf61bca73c42fca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c8972ecafffc2574109d5b1d92d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d7d857bc7152832a4feb580cea83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea58d343c40fb7fd62f813a704c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa311e1da99b21883aafce5c7eded221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68cfd51a20209db78d0f3e40f871f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7d50db97d4ccfb291ff002c745ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f686978c1cc74ae8a32337db485f64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56afe96346df52850a27eb0d95e281e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76549a1ca27f661795487826b73b39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b75ac8861f5c3169a824f578e13c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8e39b57ea0571b13f12b6ede5ec1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abce0f1e37b1033e264e7a129426d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a5ffcbb1250a5d58e033c62a20a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a23773252160dbdd2807bc2f0fd3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af568ff2f41cfd2b29305360fd4b4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514193c66ce36960bf249413fd691fde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d4543749a8fa19a55ad8879be87c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a937a5e3fde723c0cf4b3a8aa4d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ed8686f7aa7c28bb38c119fc58dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6435c21b2a51e5a25fca9c6fac0d87e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca091f7045fb0bcee5f9ef01746f8de5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc132ea58c5c61b47e9fa1e9821c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b3ef64363671a5c89b59304ea650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d791f665d1d855ab1edcafc0f701e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ae09d443e126406dec1c5f6a23c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b3041e2997f23abfde8fd08e38534243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4d5c6baee988203d3eeda9ef3a64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3c8abdfdc3a13c04b21a93d5738a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a710f3649b079999a8bc9e92a46e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b64df9f687b5a4dd4122960aa7fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d243ae44ebfbf05cd17e3ad7109063f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b125b0d43a7ba8147ae17ec44050bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd919c23852ecdf9911ddeaa050425250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6404fe103debef29bf6f902fe7b8a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f079e81c707d990517dfb66f1689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da1a5beea43798bd5b06c13f69055253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec684fb96d06bac8d672d3feddcefc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a7e8a693ae2ccab8285cd9019568255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6dae21e52e180ecf1248f74398b85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f00559ce80b1ec21c553ccae0e224b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47856519c60759356f0a65771db2c315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4229224d0a2515bc968a96acaa689f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e0f37459da1ddabca8a222a6e9580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4961b18111fd071c741baa43df2ddab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9d4ed00877f49c0205ce521da3fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b41df9781ac8a94d795869a4756fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8837bbe4af25cb4e301847845042f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a11eb69ce5866cafb37eae1bfd87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f157c495617bab082ba522d6677e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e131e140b3e60fc37e174955876b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4056492a5cbe66e6ccfebc2afcfa88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5669100d326444d837320220e79b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5883047171fed3aa1664515353dcc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c3a299a89dd69efe697f272543cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b4d21cef437e7a818afd0b2fbb8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a48adb44bbdf566bbf66d2080e4f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91938ddccd5a8f4e0bb7a89859b5e5fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae3540873166e42754562492fc8d62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6c9fe60f496eb2a26ac2143c3a83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57dd758f6a75226cf3dfc588f8178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b3e9a6c3f5a3b99136c8fbbb0ee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd618ce4c1f25fa73b3805bae3328c3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8286695034bded2d825fd5dbc42bd07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e35090c0da8630a9e82058bb6987281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2c4913fb7d250681e28c1d9235e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8538dde0f87f8645b4307c66bf3c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95c456104a8f03ad1e2e2609de484284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aeba5ed2a4392995d058ce6a6afcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b166f0d4d13ff96383bd30fbb264b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc935c216463271a4d8638eef6cc28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4dd144889708c29926c3a6f9ff509288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8472436b29be13daf8c62b9b7f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4d57fb0bd0a6ec932d4914f77cd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608fc242a410ab3f56db0de42a261d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa141f2f997623844d6ae374814817292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5cffecfbe34d411ecb17843f5674293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361505161adb1e3bb2e85021f95533f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f39a376138c16dc1124ab967fe47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c050bc1beb8f0a1fa38c5cf3f2ab61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ddaf5f9e75e63deebb7993408a04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387154fb6e6341510c94b2acff3bcb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77246909d6ffb2315913af23ea32e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa721074d907c30097ca2a7a01f7de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e4fb3010fde67ca81e9cff1cbc6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b1bcb4f2775f744ed53aaff6872e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d45922be3866ca7ac3c6cb5869a5d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f694b16778c77bfe68d8528ec482f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea58f5b7b54324c89f98225752bb09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe875aecd51a769975c7385431b70e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a25cb718db609e30f26290cc78c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d5773fe0df63e0d347059b45467b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de91b4dadbfb7e514cb4ec8ac26c3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fbad8ff6a2367288f5bea67b8493a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05012bb346dcfdacd184c479eb4bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77c3b8e325e983228a38c1cef8fd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa949f2e34b4732a7a1f64f8ad628313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4a4a9c33fc9e4f8c4269a2380d29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05bc15b0ae60952add408b48914e1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3558b8a4cf74ffa00a8b34029157316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8cfbe78c608bd6352485c10a809b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d5f0cdaad18ee42f9accc392b886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f1e3b0c75af7925be63689e454fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77271f0ebaea434ef488aa48450b0e4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf48b1fb25fd785be8895461470ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f7e40254bef159c2ce2b6803935f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8f12ad636ab4475617f3182b2584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37441cc0092bc95c26c41749f09e13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7df55dd789b284699adb8455efc46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d375adc4a53ce5a9b3fd0e88a39f60f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291783aa2ffd4e5c7a9bd67cf2c5a2c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7068f25c77a087839ab683742011a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3720a450e600627e90bf9938a36f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf58fd444674adb87aa8a1a5592b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd5aeabb0149edd5f7042843c62d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a510149a16d2053d08dc99e7de5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598f918ba3d60a4e57b30e361d82f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afc494a446bbeb6bb715f0576383f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313c02bd9b9de44e8676152c99e3b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981165c336be22b61f18fd3eff73b51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16206c676bce1a888e64b6f73a4cdf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a861e4890270dfd7a67181e182d9a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587846d6aa92ca00723cc82bd0d10f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d895eadc2ee15d9bdad35607fc16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be52d56b3cf2d673071a890d8f58e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92973fc983bb449f447ab847bd4edb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f19edf13b6cfa9d2229370df4a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc06b65af1390f94ec5fe2142d099344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96959c250ed033212a4f5fc0fff25aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b43bf809fe4d582e1066e0de9e8a03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291857a236d862a54129e59a48fd529347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148592322d9c75a411878743eebc4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f3e55584eb6138e29942ef8b6a6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033eca2d95efcd80511b244b29b4aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd1b8dfc9c53fc76fe3eedf3c354e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21227ab322e00eb0ffc092fd90c6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f5fed57c9e7b9e9b3025b968d6a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d22c4cad5e8cd92b380e1f568db3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e06cd00d122f400f0d984f7bd6830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb614b7eeab4b26b99515f2b42a88ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff14d3d83e6d8b896c33661140e23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3e153ab8f0a13e8d74c653ca738c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f0a21a46b836d812cd1ce5d80181359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80529061f08bcb75caa123c8e1f0a685360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e45f5649a4585685588aad4f3e9e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e35e07e36be482135c1a22812a0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943dd476df372e5130e28be5798ed7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f044c06928dd695ab62fb2dd8eec6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080a7490077a193e6e8f7555dc1590d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a583a0cd9e3535b01f09375ad57ca8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26334f9efc816e51f6e5d289dbcb5345367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c302477ef28dd46f5ab7f828dd3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dfdad414856b01c20f6dde80dda10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60f6513eac4477667bf7571dad6eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54effa85884d5e4e25e57026bf48d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e294ec6fbeaf961342783f1aee2010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc889d277c1eac7434844eb6da70c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bfc433a3c3c1ba1f29135e4a94cf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e032b64476f3f518483e08c2460d53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9e42e042d00266b79c8219c174a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e924ab3f0c39c45c92eea459ab7b01d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b981234c574a9529a5074b564576378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2c58e36904c21414ae02f8b7fc80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d91046375fb4729cca10c6d263322380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e383c31e09d655662dbdda3a979c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce82797d2df91a01541d333c42b63b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139d39ea9c37bb8cc6a3bd70a27112383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8da1eb3348c6a0bb405c910fe5fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9ceda60f2df818d121ef6580f878385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e46a044a1110dba239fa2229d3a23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9d6a5c62843c37c46d3a1a640a7b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a19a5a53555c13333a7476a598468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565e35750366d76e7ce2891eefdd39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317eef05f78802d6eee9f7aa65e48d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594225a46f77100881af483576a29a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fce1c03ffc2f3233df132fb88a180392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d29c4ff20f8d66a8bedf6a9d90525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9867d52cbb8f9837a22d661c60935394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a70b307579ffad84e55c272a3f8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce80e422b237e20aaea2a9c13b0541396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2e948744a28c91341dc27ce3f1b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4b72da5e830051531e08a0f7c61b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4772eed911865d9d7638226ee8a3980399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4245d4d0b05856c7384c1aece66cc46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25883049d79d062e352f67e1fe78951f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1856acac44ef9a834a74919b6854402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf641dcd5c1d8f982961a61e18bd6339403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576f7e0cb1ddc7e6b12782a0f3171d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3bff4a438d7593185b102a5a77cc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77978902c6bd5ddbb8c7ca1771130406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753a8b5220c863062c204ad592c7ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809859b3609d30dd619dfb7687518db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9657a6509aa90000488fb199b257409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623723bd66b58fed60a05ad30342e9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f77d0140a61efc496dad411a63f2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e6f590bd1770f9b082d0f23dc827412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3fd1e306e8b1ed2cecaf9ae32d2a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126f1bd5a718c8428a08dd5ff66d0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9b26bb06490ef000efded095bd3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1be93c94f9a0aa1d759eb377d78e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba92b718c9c82a172bd9df6b836ca30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db05e5e472f409bc787ca877f206cdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74bf1c06f4b6472cfdfef2c8b74f51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6404344abd167001419d51aa27d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6febae3e9178ad4e8d37c835f8e87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f1e7d2ec474af8536140982fe32c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aefe39f669fc82495831675418270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc92a2ba323a9c1707d3618ee65bbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb5ed5dde5f7f6ee30f8c31d01423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b617cc2c7aa22863c22b15ea737e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c74e34a70249b3b503c6a831a0531427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4ffe8f9eef18509a9b5e5068e5ec1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ce07c3c041174f432d5b91c588d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd8b4175f23bdc79c3511da629e78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd8b1a1afebe6b70656131075ab14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e42f411936e18a8dd872f3cb4b7c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba11baef975840e333d8d7d27b85b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8acee3879ea1087c4a7ce2e21401bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8896ace584a2c1ba632506edafa0d6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec1c7ceefa65e67c02b53a3811e07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c10be8a7e1a5da9446f0f1e80f20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b0286be86b09fb5f0c2b4aed8a0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062171ec35b2f8de49650cb41d2e058439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ff5ed4b6fbc4e8192193afd4a71d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c0385440f4b9275189a1416dbebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70da3f67438843468d2a3c375b4ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e068af971401d19a998ce4432a894443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef56631ee222256a271f9b4dc3c5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b02d38ebaf90c8f45a507a8f9f8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fc963aed2bb4f0a76b3691091161b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f572d0fac1aa6dddb4f010f5cd15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82639a226f7e150f1d83b31795b0a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9042e2bbe1cb5fafbbfea8dbeb855a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8a7c1ead6f7b2f0c8a012d7879f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658105acbe6df0af3b4d141ec738fc21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c72e54b293fd54ffa9173e6b74dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a830919193d45637528d6487de22c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e26273a7b5b82017942c509c451918454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23183dc7fa54f18ae3321d3198307a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640e576b387acf0498cc35cea08943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f7137bd10818323bb7e21d7790d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d18ecf999d34e1317dd120a1c527b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a84924e55281bcaccb99224d60cff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8fc77060eb0111ce8b57cf0c7c97f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f2459d0efd3bd95270fbc857cc69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc5f928d42a9f35f1ca6c7bbc84e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20e474aacbb8cf4a024c8d6d72798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fefddb3eb913dcc926b720c290b1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6bcbb7831cf0a296cce5be8f2d9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c8c75298b75ae361a5984f026ae7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f55d1b90429424e3711cc3e0e049467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ecabb9a444d452002e67d6446639468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05488c29fc1c5b565c2f325bd004c9a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f75048acbabf1e92c9892004204c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae92aa4e62b4a6913fac3ece00962a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84a5123a340b4a6bbc45651966fda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75d057b75e4184be04e63937c6614473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7435de4c32731d01b4e547d6bb2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ccba0f7b09dfcb04df0fb77fb201475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d2a8b0231995611808c9a7401b9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5a03c3dcdafb75c3e1055f19c9fe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398ae2bd5f4c6d3e7edf0946a876d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a7714741899e8a478fa395875807479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6661588cb56cd57518f8e981634013480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe5ae578f264edd56d08b7cbc51e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142808d2441b4b920bf8e38a928fd94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ab38ffc4455f4a3f57b6aec45cff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abf38322e8eefb2eb4f39ef15fcad5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834bb24e435dd923a074e9f1c6ff417485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37322ba1eb34b841529d99d628fa20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b109f8f313126a8df0b4f6a4b396d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5c27f83dfa80e60b82a295454e49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9fa1326c83f8df0dbeae2297cc7ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711d8a9830d2fbdde097089849891c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd3a23e31814d1e55316fd2f6b542d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac6d3f09dfc818c7013293fb88103492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00f4e659193a5db53a08900d829c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d486f8764c199ae8c7f50acee5d2a19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a9a3bdc7df51db44cb467ff3404c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ac372ce6bce3548f1697d00f7ca7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7ab7e13b9d57cb819d6124206cafb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aef391384d3acedc3c2abca8b1e90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffdf2fa79443a43e23d6557fcc1a23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8691a04f337e70912891385636bb14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1d8bd559001bde4d4310fbf22c61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9157445cdd441b589df88d0cec47df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf94a65bd25552ab76baaae7c0afa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43896d7b9f787dcdbaddaac1a140cb63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cc1580fc30bb613ad5a628638050505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18551722d2f5f9ee6326711b64b48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1543ef0f02278a3e9432e1dda6495a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3c3887bc2cb82a1cf6f120f2e6b9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f625a4cba1b9b2edc0220e0449ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0867f171a4e23a8ff2da2f454493f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793e21128ed68a5fe2c67b3ff102ee1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d72d6d5a350bed7e6ae31b63872a70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc515f6e5f1e587cfadfbeccbedf11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13815b6de47af5eb8c3be6025ada1ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7952ab0b791e8a18f562f988342ec6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670b62b4bafc50a83a846bb29c1d0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc303b6a9cc5b5faa91c405a7aa9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2ff5dea761d69ad45548a5629ffd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529db4e870962e04554397b2288dcf11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e29840114f416f49dfd29eef01bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b71da96abe0922898dbab22e3755e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13747d33fdf2192804ce5df8031bfd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f59b4d83f306e25474f43ab3482dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf437461b1e01c6870fe79eeeec61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ff51eec16736bcb823c1bce68af5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454651d641fa1cc6de754df98b29a202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2370a12c183080285e94deacecd2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dd08daeb54514c8eae752aa47271a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4891aa872ea380e967f215a2c08522529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bb12b4db9f960d9154fcdeeb20e57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0790023eb66c03e97bb5b1b22adda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f868069d16d0b1bdd3c5c17482f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9bdcbb14dde1f7cd2b695f66fbc6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bc47e34ab94d5800a4487bac305b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d4e1897fcc9361c0e165245919f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131f0eb4a31a1fdfc3f7f08bd860cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698b20a3b137e4c3d0d329ff4acb8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2209b6271e74f66e208ce53c7835538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f19b9a0008da45a4007ef9ab49833539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52fd3895c36be40b954202d87ea9d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6bc098aa6d0dfbcbc7793c52c7ade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941cb653a3ed68461dbf67d9d51e52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d13bdd623b55daaa3548344254146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211652adda594b5cba9f486f6cdd42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6475ae4a71bec8c5ad347756f26d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bcdd126beb9db6c65a2af2f39b533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8ec14efbf9a7267c52a57ea400604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807036150a487355abfc20840b8352548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b274d95dc30b516ff89e7159381b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e026170965c899e7da5fdf60ac19dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54168923af813d7e6b6a223bc84a37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d80cc5ff42e9b029907df9ef86a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619eef256e6ca0b8987bcc048e4e08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f9a67866f09ed22d2d7567611815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c759ee10c85274ba4b824a909115555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f628e89e49661e5eec6008f7023a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6d18747ffbd0f0ce3f27b6f44878557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1c1274364d05170647f298c744b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe7978bfbf1d31350ac8b23915c2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707077a3954751a1a1f0a367e57017f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbef7036e1baf132654d41800dbe5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54b6c6084a45d1abfabb838e6ca8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55e8e92e04944665bb68901d3390b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5b0fc8a5f8fb32e627b5d5653c50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc8db659ac73d22b3ab868de1b8ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc555f0b8468f31e6a5de586e7b2ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563daff1fa1c64f91270f72d04240b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99493c33c59d15af7c12be1295467cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997add9bd25d8b166b65edb2a053a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd280ac4620d64ae2f8b1b6e9b009570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeeaaaeb1baaa36ce6a91e6bbe080e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf823074d3c5c96bb804a068b5ed793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a4e67a45ac03a8231e01800cdce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361dfcd4f3aba1e5e14c5a5185497a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc836f3b775a2b75a4244a94945915a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca3ba76c9388748b6a872cee89946576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6ee725e22a82e09e30c6ed54d950577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c9a266677d195440b06f45c9df26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef9a381da08f1df4507e781977ba1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a70784ef9e3e77ccc8945800c98f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cefce5a99f97534433bd7a784716f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ec3c0ab920ffd57397735bbb1a1d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f0d2287f81b3df80fd048c5d9dd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9b8af687f134728c2efd8b878acf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b31b53bcc838a5f5409b1ad421c35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285a4740986a1fba3d30e35b3d3c3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58a506b6fa2dd2d9bb5f0c553f714587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f1d59be806da18920e846c0de88a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9d4ac34479db786c3661698d70ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753eaf8e82da7e2200577639a54313590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33b9a4b9078237565eec40e81ef1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f2ce566a8942a95e401aab0c8a97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58208dd6b52b1a553ac6545a8b57c5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57cc91451a1b7f4ecfcefc67dff9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e5977fcd49afa36ecfd0102d00dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c04c43687600ace53f0ab5a252a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bccb9d5fa720648bd07d1b6be8ad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc37a649498347e4a9e3718ce2fe8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe045913b83aebada6d49b80695de457599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0a3914edd31d41a612a61bd1a2df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb3a6cb3c96eb978d7c802ebb04f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb61733a253efba03bc0f3159c9db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3c6725dd2f587891a6883b2bfa0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ad41d6c957c0fac9a874b98e5a2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794859db3aea186019d6d2da06b86e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542775e55a02b3661bb2c38ee017ec36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb9ba44c7c2349ed9347016b823ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd507736537991bf51335afa84b9ea0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba457079cad61e9a76a677fa0069282609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac7bd7178ad5a32334e0472b961f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429940ea25d96a241b0bd41f93042ae6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af18d1d548fb952ce23d5032dde7a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3739c0f8dccead1354e4d64cce739613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0df4ac8511d62123b9a2e00f9f958614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681ea6b154b4be35b1801aaf1db3757615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaefecfae4e14c48815a24e7ee1401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416641171331dfd7f99429d51055dba0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f0ad2a6e04c0a65a63e8a681dc89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eeed5980c057ddf34a4440703f727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a27fe0b959d88c536b0f783d1d9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f68d85c8570559457977fa82823bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41963bc22f73a144fbff842be7d0d4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffb6fd2a7ad63190297d7c3913bd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a495eb15ec00bf1d9e948980a9a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66a4b8fa951a42b1f20ca8e81b81e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2525bf0a3bfa4619251fa8f2516e08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fadde84285f9668cc0aab2fb7ddb40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcbb8cbe65204cb7e3694c37b4e91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a7f2648d5d832be1478c2f4e2922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507a24c31f308657895577abb007e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e2df3c528b06ab2bc254bd6d2fa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d3968aca38532a6812d3509a6b8a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536936fb9560956453615636297558633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f00d5aeeef8c12ad085fe235989e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02578d712ce04d2b96142e205f1042635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759849eb2590d0badf079c423fe8ac1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c106d6beb602b7b5cd8eeb4e4d22d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5321c57e44fa0edfc08e8e180a1058638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbcba8bc77572fc40d6e0fd7690267639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe26d312575802874e0f0b5defb56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f4ef465d9d986ee5fc87e9ae18d97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eb631422f0d83dbdbcf369f7b5697642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a25e3857915f48135817360ef2d34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4b9e3da4f1005cd0f7d19530e93f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39169c4d54058ecfb7a4a6fbbe3d49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecc932b943550b03d5c1e6bcdbdc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec29e28df95a74455e7fa66fb7e1e6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8fc020abee34061106250b52e30e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fec42e1f707b51e3addf9302767d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245fc6b98469e95d16f7ffe26434378650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeeadcf1c4f85042ac936c006b8555651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80836fe5203605ad83496b7802a8047652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849765efb070d32060c17d7e120c91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c15bf03e056dc89ccf9e8951071f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc2a63c36a3d65e50a0de54c172d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dffe0d7fa8ddeb762733cc89b0380656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb73b50e773a242c3436c4fc87d38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa2f7842b3a8dd1173c0e4eade7116658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494bc96e4407009ef294d572e4dbd7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ab6264c8f9c64c1e682ac50b4a891660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9efcbfd6397051548eb898e83aa30a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474b0f3f3f07945dec28e87f7406c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71051cba4922d0bf60c262f82f2429b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc0c5089e7b28afa2b7b1b771d1668664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99eb7de285de7d8e9cfadb97e02093665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31017333c67c8e2ce8310b1e10f92a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93bd436d4f6cc642483850db564fb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebfc54234451f68daaefa099baa506668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a68e7c4bbcc9ac0954a1e2d515d8f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31ce6f5ef9902ae390d0470f09840670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0ad2f10d7485296d7c153b91f682671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5300c06447f55735f8890e9eca25f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a43e408bf64886cbc98a1c5170f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafd8aba60b859afac003afad75e9c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0f48a7ea186fb4c7d5833f87fab8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ae1aa0b6354d5767858778745a84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067f2a3566d0f42daa30eb47d73176677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bd4a42b7fbeeb48eec80d9cc6f9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c8e4688bc746b35f91ec74a87a357679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e8eaf7a0103dc1bc3738b312e0a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b558c54512f0ab656e8b26e1631522681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ddae1d7bc21fc2bac96953f1ec86b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d575f2a9e5ae05c5fbf7f1707d85994683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b07e2caacdd15b5076fed8ad7a230684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a87c52b66be1508bcf5fe9524a05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab4d9d7e652d5f7bb3c46e76fc1968686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3957ca0a119a65b4593674fc538bbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ebe013bfd71815067dd1cc0b364b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe913a80e305eb7164f9b83eda6062c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608091e1c5988e849710423043082df5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889242fa2c2028af52c7747c659f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249127febd869641473a2e4df3ad0e72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0194990d7229d2a5811f5109a2116693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e55bb29edbded808f1a5c1ce49135e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbeea5ec7e43039e9a58ac9f062e37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d85c7e3a2d1cf6e983bfaf84020eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f69844eea3463b462d0cd07b8ff2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcfa8a220109b8262c8fa0fdb3b872698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd12bf1b320fed2f477cbccddc1203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521313b1bbcd9cceffd440378923359700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf1623b94a390f4523f7894981173701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ca12650ee427350861140fed1e77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0d75990a9fb176201cc94d846a6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3e7b2f2d8b4b4ccb1b000caca79b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a08d51f901946301dc94457d8fc04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc4c1b011d421c1c73aba52b3104b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae890422a3d48b384c4574934110a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100692cdb831537abdd65d84e95b1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f434cf987b656630a12fcb3f555e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5ae7a93a5a5c500ebc5eb8c65ac5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87912e788a8a8b03cf6651e89ea4d66f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39dc7aa47451fdd744a424cb1e9c96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a8e7431bb42ea23b2e493b668bd26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f93a630168a887952394be233cb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1f1120f0f85fff7838a3dbe371ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638cfd97e3904cf77cf1d7d690b7370716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e506cd767c3e0f993de454798863f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428873f5d6830654213d023e99e2b0c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852a880f225122175db0a22e6f277c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b187ff17bb92d21606796e474640b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12297ddf2bb8f1f7d256c71bf4713721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ace826277153d797d107e63341b3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7d7184f9e4bbb1d46429c9d7effc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86cd54685c11a8a08a7f7ddf940879724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8272aaa821fe5de9459da61d1b401f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ad5d9dce87827f5da0df073cc037726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6559bc23c8fe7258e2a0b9416d153e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fa920c6561a784fcc247d8bcc3caa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3468879ff4927cb42749e59d4fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7bdd80bc23ba4a4c4ed5c232d76c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ab70c59bc3e8064746548da8ac1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44a2c975e950beb1f9e1b2d980e69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b84642d9a49dca4f6ccd048e6040733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884ef60e79f922be2ade69f750f6fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1766bb4c0c8e27e81f3b840e2d761a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eaeee595480a1dc027990a9a1c830736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf71d6a3f3cd48af2b6d75d37bb7503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f5b6d759e36b46940854555c9ae2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a71a7c0a3577c39bcd593ebea2e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e1afb84b9b67df8f61ef14a6a922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4203c3c374fdbd3e009bb21ef74eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964e1e1dcb378bbc5a7502dd2877da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1608502edc08a2faffeff578a5f0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebcfc2ea0e5d617570775a9c947cfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a1c2b832585fc14925066e86778ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c2b41786a0ed5e5ab33d19e484f98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54219df62ac649dddd1d83f7561abbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046767d2a0f969e54dc093aa3c1a166f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db8bcb4d07c1efe35b4599a69430d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d0eb74ed81f73cc793ff830f49de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496633c3e1de431e98e8fa34eed1be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c5b7f410876490a5c43fd05d3f66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a741a8f1f3868bc28da61167311c99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394540b9793abed57008887761d8956b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35502480363e2971f8b5fb9fa79b8d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6706fd8d169f492abc0fde6ca2eb16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e45c4b30d2360094aa41130e3905757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc101046ccdab889aff89aabb6b6170758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f21636bfcd367c5ccdf8736b497d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>