--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0316c25e0e762ac5ee109b56c0df31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a419d3a75ef382d5af83726f9a1f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b480847c08dd376ab7ca784357f64a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c79555d1bfba04c3f085779a2b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0b2cd5d5d46ab203258566ac185ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34d32a855b31cac10e2ea9c23d9fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd378935d6c04378c0310dce797ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708932e8eee80159e53e3288dc199258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa1e095a7b2e979127bd576fadc4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09a41530c38b906e504ab4a8e886710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d02f6d33233d1f42d3b4160b1b0e4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d180a4d68287c87bfdce934b79031212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a2304ee7b1605137fbc36f3ba8cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aa6842153aec9f017f2eea34cf9f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57dc4a58ca07db300d6cae5ccb27eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44ef5d93a6302a564dc9b1a102f3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5c9a9735fae5088740a8d570142b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41fd3ea71b401ca8f73f4a558dcef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c6a27d3ea1519966d09161d2d9bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78092570efe395f23143aa3d18e4f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893ffe47a16f4964c45e39e3b9ea6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2d8d5f961c383f3c28caecb299f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0440d5efbe080364d93345b50add623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193007c9962f79570fc3805a9d723824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c356d1ed55a9f541f5494d0e26a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab96822709faeb24b750f92ecdf03a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406e61a2965ef37dfd357a8fe34a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d373c72580387c1d3a28f2eab3e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9774f1dd232cd6ea01bcbbc615de729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de93993fdeba6d0c8b74de25a65b1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ba1a799c9626a93625ea9877318131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5d061ae28de596d074febc99a693732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c515f600886df00dc72e3fe2edb96c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230147be727be0b5884ba86f63152f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7246847bc9efb382ec2bc856999c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec79af1e4e3943b6def888670c16936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1c8e4283c653efe89120a5870fb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb7502ed72b1fc421ca0a4ed7bf1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b9eec47ae807278acca6c11d238e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c02fe8f947e4cf82a610d2844fa4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cce2c5689b1428c1979eb5d182e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1aa1b5940f01b416b42f4cae0de8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5806e4afe8747ac34d3201de8bca543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d520c477bfc9044157f1aa9235987b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1ade0a200010ed9bf19bc104999f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010f0775f7b6a09d4f23e7902a73bd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185391ee52c98d18e584fbb5bb5cfa2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bb4119ab1b86ebaedce4320f70c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6544cf448322346d8972921c9af049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7267b3660140c11b974e390bd75950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a273cce4d5025fba46c6878d37378d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1b92a112d669864ef2637ab64f4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b543450cb8ae10533afcd6b6e89651553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46debeae9277adaa75e9de73127d702d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fbc449da99d9d1d3c2286c203293355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785202b02de1c25f774b7842ee0fa0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ca26f035554ce1cfde4a2deb2d6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3be2e546946c01ac4a1bafcedbe5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18375f36d81e5169a4259a38cd1cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237adb729f501160f8092aafcff4d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95effa65f134d8265581642356087b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e859cf8d3a14c997aecaa52e0dfe4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67893b7ee568dde973c302d5559ae3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43803726bf7af82cc77a193fc9e932564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6ccc9b53ef4585ddd79c7abc2fdaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c9cc5230560cef123296e934da30366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00759d20b2fdd598a87c057f3e528667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e215d7a0817a67aaf86e79813e5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ccc18ea90590d20d80d258ba471569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6357050b8054f60a317fafcfe4fab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7f33fd0608fb4b21ab3d00178ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d256c291e6f29e92017ab35c8a18d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485531b2b590ed0c7203ac74756912373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a754fb9f9dfc4278ea2029ce4851b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3242582bb99951c44ce7f6f1a308e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a4cc086b699e3e837da4c540af2c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1a5c6d26e9626451a917b4f2813c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab42dace09480bd67633c80be9c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825938176bee7d92b54d114c92bd5e0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c594a07ebbaf09796ca62ea596206c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce104487421ae8e56e8d9e72800979e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af522cffc11b5c718a8534bfbf79d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cf78adf351d9d05843c099df4d28783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ac227fcbcb8fd1c8d00de5a1e29284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caaf380da3e7205d595defc69f55fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbaff0dbffe92b0a1cd23e884df85b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d724c4b5de3c5aa8102b16eacae8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd761c15c96f089c58ed7120377c0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86fa0ba4f273369d7bbd266071372d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8579375424827292422f59f3426d4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac1eecc202980b7026bc83c83d7c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990982c3175594d0f0ca1169ddbf8b9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37420d6b9d602b29cef8683c229a94493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f70bc1ecbde3af004f3888521ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6451e101f83d11705e2ea77af24f8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8c39981c063df1dd5f42ad9a94dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eccb1ad889bae8a76476c2a1d39c7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a58b87cfe4a2ec864a2a52810eb77198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13768243e6d286df1b96e22517fde9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1cd9d454c6c1a438a600b8785b2dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118efdd5d785c234c702f0bb32d07f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60124fc0091cfe3f4972d572538c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2207ac76962477f0d91313c7ef3292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd41d66f32493d05c1a17b065ba5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9a0100f3847c0ad2826bffd4f05ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b19d7cb665f091fc51fd356470e09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faacf41f02966817af9a37bfd748f51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08bbe70e1f6313ed9e6ba965b569a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634af36c7e97efa9522c5d94ba75804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46eeb05053af40e642455e778c3e37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312ad7fcda3b0827ce3cc55e08a806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c08c45b2b853c2215989547cd06fa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9baf113fe583fa0eac5b049b03ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61564bdc79de55c6291ff4b050537114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f811e9fef37d4bc5dd64a1ad7d34a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db130a5c0f544687080a94b5e4c1aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d08132cbd6f6d7ff4a65d25e8fe3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4750b4e50ac12dcea5bdb8fd41d00a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47614b0aefe7166de769a834f337d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835400c32c3c9bd184242295ec14aca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c8c2cc49a1ca95aff2beb375ee72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d61cbe6b080c84ce14be29534177122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eb184997b90ba32eca03a5e998063123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b070dc31fb0d3afc21ba420c92b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ea0057a1b691d92895f8c8fe06c0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0753b0efc39820d5e4e659ed586149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43f0893f8a3be3ef7efb7d53006ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e8f9e19d821b79c61dd1a8db94374128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02500352becef87ffd2381c01816d29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0294164ac7cf42642f6b24bc33d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2016c04fd881f9e9da0360efdf939131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ada57a6e7a2940f33f71fd2d70d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bac57a2581b9430a61f36eb7f135b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420a7043beba3b56ecefeb0f790904134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894364a3c53b230c4a069ba986122b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41296326cb84807d8b50db29c85a52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8f5625d2685524f44bb52bd2c6c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90ebf9f0c95eabe6bd25f63d213c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5e626a88dd49b01a20b288e56b2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdf983693453d465bff66ca383c45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dd27b271e234301a72ea988cfa30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99c123b1b92b310c041030ce5d14b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fdbd37701b5e9ebfcb7911dbd395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b542edf04cb9ada2a093f17206ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e540f32e5208c0c361ab5f6c691b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e89dc4f88c0202aa1ed1b24472009c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242e6a5336b25429636ff2789f77da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16d2b46849fff1d2f8ec3b82658c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b1480417530b1f14a6e29328bc3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786927fc7c283dd8765340901ea5996150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad02d5340ca1d176c1bf9167a9d114151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64bedf05cf13e9dc82748341eed21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b38ba428c15cf99e8b2ebdb95ab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12010c29eebbbafa98dc905276870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab31662ef623a70c22f6ffb2e4963c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a4b7a995ccd2404e63a2e3bf9111156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe2b734ee7fcc1d15911a2450195d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc431f35ae77851535686f29b67f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62473558ab6c18ea871b77b73db371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa508abeca1a20990a4c66b70f5998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087c685469012c5bb69b0404bff142161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0392f9f064d3cd4ca3b998dfd9efe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb88b93bda7cb867ae09b82a1a28b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71d9c5202de1cba6ff4b87c113778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a625d7d62bfc7095439491c00b93b31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144880ab93bb8efbd87f4fd78b9fb19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe5338dc8baefad05a09c163eb184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54292423e12d4a21bedaff29d7af9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b44fabf97bb0b97fbf4e343da6b15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217c6e0cb8dc1b39d924c88676a1694170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb6ae9a8dcd57528aa87b0b3a88ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4108f3abf0dd437675b8d653575abb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9455972c370cd650514f727e0d5fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777304a2d3d3d767478eb74b9493fbbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304c4966fbcad2527cbffcc9277d7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b83bc833abdad78c6cf579df04f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602373e87b57b6cd2895c029c185372177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528bebdbd937d61e50f38e812323148178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d1e5966947dea76193dadbfd8ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff57bb4286d45b17a0ddf5bf628f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7e10ee29a766e16e5b92c196f65ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece88b9d1539a1834a8f0292bd0208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d23a347791475171f517e41cd179f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca120235f51d78c98636d8dddb386bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331bf0247946a6d3530e58478ecd52e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12cb2873f3512f61b4fd232dd9bbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f4cee75caf9e94ddccf04fa0fd56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264f6e8e50751372b831cce9f2e56e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ad182131de880980d9752940e513189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ec304c8162d68f80c1ad9d05f843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918b8ca324b9082b6141ab0c7028e42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f04f875c03b22db3b463befd061c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcad97482c977d85b8fa735a31cb7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5754a32462c8c9c83720d9c0dcd873194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6678e4517d627e96b16234e0cf8b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91028feed83fa4672dc5e9d1569dd81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566687382bca4d798a5a2b70a24451197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd8c4dc7f1a07db83050f7670b1f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d853af5a4fce24f5b9a80d37af2b5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2cdeab9d7fb714f3f89dcf83adde8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175d2608e698ce12f95c8196805672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5ddc3efa375a889288512e5450b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c37975ccd5357558d00eac5536583203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a111fcc8d05ad89e9f765c5e3c04b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de1f1fad52b8dfecc1a51a8b9fe39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327c0d27317e254c37de2b9362dc78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71008019d478ad00a83abf22a9044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184924eafb211cd79aff5b9e218e5c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ca0383c3985383bb22620b7db450209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e5be159b803d245c316c8523c897210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6842f60ede2b422600da6bc0704ba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a290727379e18892d845da4b00753212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab25bdd9d695998ab9c4fd43cbe29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd377279542666b40f2e7ff0e9cfc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087186b0728c2f941c754d82303024215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc43e3dc2b98f27ca44be6e9859e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a25fab9e14356221ad1a51e132c88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df73ba98e428e7f363d8e5814aa9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c54838d8aab7d5cf9edc122f4cb919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4ecbf25e758ae96b5f314adde48d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab200598f4a0a8f92f0dd53011eab01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b01a0ba3a5547a567cdad0206be4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea6303ff89dc8125b953c31605f7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151dfe934bb6b04c1f5fed8d69ce67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373f51052b14beb4768b139213c051225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254669f1bd5c472eb2132eacd1a2fd43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841f789c0e09f18dff1158c08a5f277227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136893d787e355f43288ac38d88809c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee72de79041c4c8d43b5ac92c4f133229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbd271b1edcf00b1a6eb319342a929230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf02232559cf8465c3f94292d4225a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3f0c23407c155be63fb0f3f5014c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b1a5e2498d9fecb2706c9f13b67f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328429946ea4b689d27db3b61817120234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ccd2920284fad208e67be6bcc710235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ebcfb90fa262e4f67611647a47c2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a451443fde437ddd8b3518acf5a51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876a339272864373de77ffcd2ffacf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228f771c01d96a04bd755d2ca079f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55751301422f842ff8dae3172488f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f23f3019061b2fc5dfaf6ba329f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0afc412248d6bc051ca76a46b9f03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c973420a9026974fe956ac08af04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b7fba437c3bf09136280066ccdb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89cae2e30e77819a635b3f1b60860a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab6355a49608ab84365603351ae93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb4c8d431f57dcc435f0d45679493247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb6bec0fc774b0b3873356f42e4737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f167cb81ac1112077daf06433450a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff51a1bb6f2adcc8a1c994bc66971250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5f1fbec8445f50907d86a4fcdf3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95436a87a569bb2326e392c2d076b77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d293c2f8387c05bc334841297b43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235184625949d4f32f21d9af0d833e64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219eca5d3739b3c97f6505623d052e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de4db7c0986858840691b475744d75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d76372f79d6983df1dfcf0be3d8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc0691ea7e541aee80a726204ad4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4b99d9ceb251d0f52f24bf6fb518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec217f31611f525711cda17045f0da3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a37ef28b2a9c7c61022d05ca174a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f3e1e6837ac1c7701bbb92c579af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce9e3b075d7451f8e0eaabc0598c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4412813ddc9d5bb416869617e1028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29053be5399afdd0e05b4087c3894265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3f2e10693b8bf831deed58f8ed49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51315d2ebe4f71746793fbfcc1a1e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705fa942e4406d5825785c89b0d7b6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095db32076ceeced3b2a710045f8966269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc89c8bcba1b473f76259cbbb731a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b8034dd405ea72986663123c632e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bec8b2f8054f47e32c6750a80ba2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07be1ddcf5e3dc1345d54c956311b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b9cbf8aa52bd460bb3aa19704ec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031eca589809bed548b5a123af7eda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf56ec9c986481b86b7701b270b911276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081e76eeae8d5ec57ef4f25268821f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bedb178bd19e331d54b44211253d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261566f6adb09f56ad5e0552c198b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f43c42d09dae30d11c2b21ddc6a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386e914ca51ec3c79299e36d40da4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba634074ed985e9266e4872c4e6cb11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d992be9bc15e66c229ec4c615d5fdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56db4e7088f15b74160f786f4ac6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0d427aa2d9b1b9b1e41a47ee14433285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0ea9c8a5840a0dc5da90450ab30f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b751904ca0e2c2b1d82ef0395ee876e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490ff329a12c8f015b0b5a2221a8e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8473b0b77d2dce6a9abd63f19964289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3faeead1dc0be46b965de876041c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089c03aeb1fbcbdca6b12c3514bc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2017f06fc80db56bda73a251ed77e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0ed1c94500f791a8d58db651299f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0619759a4690dc6aab6c9545d478e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af175df56084de50c901d9597b5f6a10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f590b2f5f54ca09213f8b1f8924c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99374fd2a4901b422354980b141d2ec7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ded7d32eafc9411fd80548a547d87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece01b795abdced49cd2bada08a3f1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e531b483b240f1ba56592a913e932e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93eb977deb08db074c3b481a05ff44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654798cdc70c2f2cbfab1257a11ba476302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7e4b2798a023c70904e57540e72e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de7a44760784506544ae442efbd5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc9657bd41234a00814c3e9a83949305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d714486c09635d9a0c245230db09b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10300d5d8250e268c77289ae5629d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f76fcc53f40ee058e0a9bc9392b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5493b6898b2bdfba1705a3fe578dfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2735f3ed516e8c43102d782522d59c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ed628786478d2fb2f2ce8ddecf48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5599daacd71aa228b46c2a5b5ab9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2819b159000150a5be0d9943d815313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf935575ba344a25cdc9cc67915e253314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b88b295fc87fa7f549c41dd98a93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4418f166105ff459425aa8f7715f91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c360f10c1da1b194259cb3dc24ed22a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22606756e55c145d0d345a164f7792ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be72124054d843d841690c3259b035319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd54d479361bbb20d2f7c01307702320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e5c22b660b75299d4ab65e1ab234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6172705505fad5932ade01eaefba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d4f6d0cbddd57c7d9305414109c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e0e7ff0854fe79cb0a36e3f133869324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc257272234e3e3d66f6f83a8826bc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ccbce0bb8ca7f495bfd30d70fad32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b79a65ce45e1a037664c79e8cb19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7ced0978e736900354fb6973b17c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432fd830581de8fd46345db4a02788d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8501d0ea26ded8eccaf0e64d417d41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f0ae62c3a4ed1d45bb9a873b1428331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45aa6a24b51df4a65a96e5a733aa73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b455fb15d5cd08b29678ba140fd93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef6f462f5f02316ac12e44e7aa9ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594114b3689806df4f3b791e0c6b335335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978d1696af6d437a273588f8ef544f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32126a1ff457ec40871c2058c5d91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88db645119ec9f13f244521ad898d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac08dbd04c884f9b530fadf4a56347339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f37a657e9705b3995ea584f7b940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110597bc8d0607326d0b330e9c0bbcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d411c5559371b083c54986da02c279342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6de99c53eb17231015e268fed943343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f430ddea81e9258b529880e59081aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fe5a987b7a4cc905a5b9b5f047062345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed817f784baf24611be3de450ccc0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262785f5d9211a68d6b7bb7591c115a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44e315fde8cf207960799397c57a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691260f82a45209cd820190143d93f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb457dbefd2035ac8496a4816df1c3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515bdb8b373f150d26a03f6ff2da2de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2bcb30b464a2231aa2158a02e6fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9604683870cc55471e1e766d5eeb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae34f53b30bb0128903dffe4b9789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a7542d678a1ae098d4875e4ae00e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603649986a7b9301047dbc08a6282942356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710b6e8615d81a335b6b34f048685a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309b9b73619a53717115a4a344e6da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d91e44123d92c7486372e17cb34bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c116a1343968741c67fadc0ffe88ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8ba7afc4362639c9a01a1a93159a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ce07b5a2bef7491ae7eaadaa6863362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156572fd7b0b6f2a761190ee8ba845e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e27a5ae872ec7189b6b2a02931a7f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6c48210366c47d29e21768b98432365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee7855b921134bfca9788b9ec58c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687fd20b1396d4086bc20bea6c7de82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd234db14e4e48202f3c59a68be5d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f80a274fc6acabe3b3e94637156af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db035ec5b5b6a525b4d95031de9aa4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67938c8ffb0cb9623039549273fedd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e6c2747bcb265e466e5ac395768a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da23299425fc90d66f117ce6c70044e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c0d024ab5872e5bea59b574daba1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a9301bc85552822da8ddee19fbae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c16e8d4a6feb92e527111a23e722f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d42c5de73d74119d052b6f10f053b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700564bf0fc1fbe641ebc7934b7794c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf210c40fda353674a1c44ffa616ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fc6b3ff6fab4bdc72cd4f951e2057380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1fa8959f11dda4d53840de8e421c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479a93695ffc166f8ce3cebaca889e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de7aff03c2057c5145bc75a037dcd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590192b60985bbca13e5c83415cfd62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc172fd0291586efd7528038446a70c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6dd7918f9ad821dd90f5064f4c27e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1492b5e891525e3e2f8c734f0edc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08312c230135d31fcf2a9f6b5757835c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72615f9ab73657b3b24498d116b090c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f7b13384e7e1d7e5fbe20bb1f487390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff74d68c432e3d3f1064ca33436b89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73b9016b6dfed3ab8c3955b425b0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c7604c407475f5380147ba829a90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfa344177a626c1fa02324d411da09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8788797c76227324ae3498a52d62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830179d01022825c1e664dd2a63e23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acded8f9277ae51d7199e725789602a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f836ec94571a620724fe24df89c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9722011ac6567f72032855dc1e76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc755ddec6aff6fbaa84a4c1731b473400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce588821f33422ed25897078355a3c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929eb97962a3f5408d877f2359da1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b5ceccb3ceeaf8b7710f3f85b439403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df9566c5a06b3a8cb9fec45bc30736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3611fe4fd2dc5ba910aa5e4855c43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76d1f3399546e09efd8f7607e3993406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d59b52e097a4ad5f5d716c5876770407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae3a04144749ce2b2cddef81ba28de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83cd1df319721ac5f81a25855a3f4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718f6e4d9f06b477aa4d066d805349a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822e0bfcafd1d20c7b21592481a5d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c516e19e208649f40827ee25d0d4f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088227f94a5f7a8efb2d4820a021ad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e7167fae9d1ca98470be729b1e72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230620d6c848272e298c8cd6a35cdae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53406991f00aea042bcaf59047b809416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6a5a392e86c3908ed50a38242fa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a458d11ea13c375c1bda29c479ab4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163745f2545eda262561f59a496cbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c975d9c4215714e4daa4bd2f376bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c894cd26723d2a79eb06907f12cae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f3c58554bad0512fe4e1d5499d9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a08ddb859ef1a109ff5edc8c26b53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f28fd40524079a012ef3607e9a60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955465edef321be6a029a3f96bb8a1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ddc2c3362663a85697a472c48631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ffe49527e514c5fc2c7bfe7c586dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd90edd8e79c025ae9b376957ee1df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0f848bd797f3218c452737018926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27052f100d4b55d6f2f1079171e39bf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b48c820f46a3b88d04148ded4ae168431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a454d544a84d293abd3d34f8f6d9e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbc2ff59e3aa320b6c0b5dd5ebf95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0427f00a25a02fcda9bf246a6d97d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c5a28a99f99e57558fa940f2a5833435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f95f12450bf6fa0f06d4f8fedf1ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee80d5720549e32f76a746ce64b479437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c90621ef7e505fae2468546a7b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958200ff26201764636582c5247a1271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bedd62257830e3f61369f91aa8143440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796e85f9a7243db190e4436770ffe43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f13bb80028f80527ea4b8a90e255c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e65fdcd66d72649ccc67ff03bf29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fabaa8bc001697af22c41747d8a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e807a0f07e8ad784792e04dc288a70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179b1cdeae5a6aca08c34cd83a1c279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f2249904c0f70ab7431664e9a6fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb4cc565951cbf813ab107edca7d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c654eff93f03e228daf02d6b6065fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3731a9ebfdb2732f221a977054c1f67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbad96f1a8ee4b7c6ef23941814be4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b277b61822fba0f93d2be45a013175452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c2dff02d39805d4e1c5d11abfd138453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698a18730abb7bf2db9412cfe7298fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dee6e315a339e202a67f9d94c9d55c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54c9ebebad3a17d1b527606be6912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8379dc1d06a3e8d03170b454ff041457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb0639e155a1d17de4dc70be432e24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6b0867ad166c9291fda699f0cf51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44f3a150c405ec2109b01bc9ae641460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f3a40b70b50ce924a68c2fd43d95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f364059fa4279cd0f59dcbcc142d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83eff07cbaf6b9d2eb30259bedb04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aad297360aebce0e85fa6b0a25231a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f7f25c94bd1de247a1a5ef8b4426465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c331da685c4e29e17589066d8d2d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d60c73ea588f521e39c5f50169965467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43546b225e12b252773e95c6c3cb4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e7543d8451662401c73c484f7519469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738addf1890dc15952c339629fced3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc30219fca1eab8c7c3c9e5e59b94c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c979288f78ab0c61821f68ec8572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef429f38567a4f5e56beeb01a0a922473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be3d6fe5d3b9878f8c0c4c688c251474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453040516c89db7e705e3627cd445e67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacab17e021819cedf6e40172860b97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0cabbbd9efcb1ce2c4f241edde5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50d6f583ee08a0db58014f046ae64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1642ebe0c8c1eadfb1f65366b4b20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffeb21fe29a9edb75db2ec84cd6358480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78f4dd83baf77a781202c6930cee6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6bc778ed4a6b97a43275a0c5e934482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b27da90f7864513027244779578bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26b46ab4460aa516ca7e3b0a555eea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02399c8f184c69b5def3d05d50fa8593485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981003e7e50e7c66c19c358c1c3b5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5fcf76eafb0bb193a743f97b0ff32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24640516718ce99a6f60fc947a7238cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675416a9cf7818a878e948ade752f7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837d896976a19398206326d8a045af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b117250a7106d50c99dbdf703f6701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a596f75102b425b3940ad0920415492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870abb17636a05e622fcdf2a4b12f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05257f4a2e5f537655fa7098d6910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03daf2fdb61fdd1945fff4055fee90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b450f01c2f960f67fbc49619bb2a3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5ccdb2a31120f97a576897ea841e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac5f7f6e97c82a91d02ad0a436394a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf91bbcff61e5f2cb25dfe30dd3db3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfcb2931eab2589a1c721fa0fc6a44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0391b0c300eb211dec79f3a58f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354450f7d1a90b77c167e2aebdfac9cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ecffcd15f3f51621689f7f8b7e3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084d0e4d0a8c0bf3bfc78e6dd2af7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f14ae9d28cea49716fdee20d077d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582333ef1dbd64450d6315580dfda0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3779c45812c3d9a98136b4e0e80b90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da8491aca14d38d86a41abe6fa0d52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164107054c8f87194f64feaac2dcab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ebe782d072820a367f1fa066f8ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431149d1a16dfef044f448da7859e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54bfff682b3b42447d6d183effbcf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ab0949cfb2c8591b4312073d9f86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da06a0ed56d4dd758fb38bbc84f276514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438c95bb07e37c12ca160f4f31ebfb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ce5faeba4a136f64f4686570af83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d94e208f4e326855eaf4af34dd67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3c70de671a2b66f91ceb38248bf78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5ab3f3427a7ad5fd34ed661a89b98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c1179e64ddd9c7df4831422ecbdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e7ab8d3bbb3549fc431ebc68bc70d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944fcc8537c82940fa083d0bdc56f84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e96825cb5728de73463974fc189d32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624745773754f9c38212faf96bf8c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28975c01531ea495818c1bf8e75af928525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a17ae9b1f0f698ea743e02888f153526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf8bb0ac227a5321f9e234f9b8686527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c447f15534467de3f6680fff0660528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385fa08545b2709f84259df5536476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac75a6502e2a004ff6352437eabd96e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec707f40131c1d1fcd5c94e7c95bca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4158b687b6b4428d1d842d4b0d43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263114b3153530166c5d080eaa9e5be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db7f734572b47ef4bf0e3bfc76f18b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5dc6692d27f9aa41f1fa91b781bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d296d2f7b530575860d9eeaf7a7493536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd38eae342c0dd565aeb1c97bd4ae6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31041f4fd9e390e48cae60b442974e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f626ad89810967b805997531d36834539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ca83f6b3f75c19bb7d8ef94ea548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e88713cf66ee1446bbbfdcab9359541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fe2cf37a8331314599743609c1a92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca5a05f36ae10ecfe23b80b91c887543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33738b65fe33646efa87ddf8039efd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f12f3ff01293886a6b4a8bb4e2f4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da1050911bb00194fba8209382f0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826dfd02a7646841adb0e8b98c3b265547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ceddb6d7ab0641f1b6fe9fce4a60f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e73c0e13896fd101b5a82e8bd2e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd73df65ceb4cee9a7bb09516fed5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63142a24cd6b139fd25c586dc8868e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29805e377648c2f5337a1bf21c37d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9ea58682e5af74f04f3dcaa545f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c3b9c269e68106a35b64037cfc50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b3a64ab5e7d6b47a631e1525bed8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9c684241578f7d6287c3f02af4d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1172755d8c44bd9bdb85462898cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8d58dcb9cdfc53d27098af5aac86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1f198ee6fd822140a4c34f27c031559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00cfb2f688c63dc7627cb3b60401b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a8f3650c9e4225d2bea044a13523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a00a3736b52e7fe424cad355e5b3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8de817c296dc63732a8d6c6b53b77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28463dfbc5ac57deadaa984262ecae3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d0c13ba20749c861ffc89211fec95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847c09633c3216bdd85ab14c20c9b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964effa143467e5bdabba15f4604651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84f690d8580662df912eebb3a5792568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42beffdf3789df5bcc6c6d830a94c51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5be3b7a7fa6ef150236b82cdf466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846566cd56abd58a2d67c56f7ec08d1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9220c6a14a7c802c6acf84ad7dd96b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034596efa5c633a6bcb4f03e1e656c32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73af27fb6e5124ba0d0ef42167d200574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c989c84beac567d864df8f3151084e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e18fb55d4069af77e5d0aa2442726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9dfc338e11c94b3875eb2fc16cd29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15650038554bfdcf8e85370521ddb1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc704f032b383b07344690670edfafa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f2e5a4074bd83c13244d10a6db2be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824345ebd3738793a21caa0b6f8d692e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15877481cbb53ee95a00f02cf41bbd67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12326612c0f8b81b904d838f8c805144583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f701981afcec66db82ff7a42c9736584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee177fb60b6f9a7c612b090970446585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf034ea0832a348c6206f3a85d133586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf646f4f1e952652596a5624b9e39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a60e06cd9c7aab30602e6c7de355d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d2f3c8bdba6ec3946d2d14fb9df3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e34083311c7660c7f9d6f543912ae8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6da26a4d7dae427a440f60af3e8d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca1027bd9966121c0639a825dbfc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4ebea9a1b9a780f600d7ff6efec1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6b46442eaed8eedc7cb0ab98f2d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254301c141d5afdb120ac79d1db724b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373756c3aa86ab1f0d153dd1b4fbd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a351bc4c0e9d61795e44ca2ff41d8c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addac56e1dbc9a0f1788580a93f36ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae5bdbc965ff777c7f7c78a4d4964599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913f9fa63c1e638eb9a7db3f2b1789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d494728d4897c9323dce2fa8e18c0a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba59bbb1450d102666981c1d3a1f5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb5ada9306f20607d55cef43efd59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e982513015ad5e2c533098952b210604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f8b1bbd0c24dea6823d3b7dc9f73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c061a7848a6f94106446feb5b870b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a056ed0e22322384b27cf3a3657ae50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9aaba601fe8cc55c9835f7c79d17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3590b55080b6bb4b740d5d63c5da8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aa6da389af11d19319806fb0cac16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b31a882b69beec9b3ee0ac3f9110611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae68c0862b98b6f523c279cb93599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ffd30490201e553a50b8fbf5d33e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f578d34c75cd5c7660cc0347fff48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43247510ee7d8eb0211f359f5e045d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf5d0a997849c5108a3244d582f9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92a5751471443ef33fa8f56664282617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e37a46c7829ab167cff78e1b6843618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871acccf789194bc55f47d64f191e83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666f9e5d36ae72bb1e365435fe836d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b7241afe4811e31044a43a117f53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8ed6071050846487702265160c9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309323e59fb46a96ea3d78e5e69b0f7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23c8a180250e1bdcae4d4d376fc29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706056016d6def456276ca14ce63d789625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89544ee0b5dd9d617a365c104d83a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef08eb2b1ed6bf140841c3ad1893eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0e46a933f31cbdb0ccd3f30296e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812908aa57df798278c0f83084f97a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c696d4445cf9f4a610fb2b4c095b6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f69640605b092ec9ddea42af2fc5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76fc40dc6b6d2333d0ed77f5e6aad4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49e7f668a4ad174dce6c8efbcdde4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad829362864683959cb1e8ff7d4a88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b6dc44113bf4caf61a9721cae51a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a04c833630acad2eff53e1531d28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bb79deab2195e8014ab360147087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9fce422d689b42f8c9173e1151922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ba05c70e5abb0a14e0ec708d465c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468133a924962e903bb1a0e7e67b2b5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332b9a6d52dd5dd9735dfe79d527b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c6456f7356a64c99a2a7489e8cd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd2c80afa153378b28007d10283aad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a26d32c8279be88517ff06db422772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0003f5579c4553dc2d6f97382551e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a93a06221977204b17345f79d06dd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322036e1c661403f7048a109539de9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc9b9da5d71d80fe0c07467a509d5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe208e46cc1b6b1248c347a7b7fede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc25bd5ee56e2079337e31619d847b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a75a3aedb091c3411c31a30c3eb0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c601ce3c12536a0ba9c4b042d9514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38c3a123ea02de5378f2d9ea1efb9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619cba04259b2325ea06d18a2ad487654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a74d7cd0d91e21d53b77bad57091e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7af3ad3260a0434999b83756225f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7635b7b6c427c1a5dba4144a0af012657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2161c79c113f483f3fe0ae5b53ed6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350302b8b778bc9cb52ad1896f39890659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e36d89ee8f2ebef81ee35ff8d7bdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558c4d956c7ca96022547aef320e36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b7c88be085bce0d6663fe53e6d931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140878709259d1c82bde897feae53b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917495c3a848ee257d7ccf8b06caa2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204613cd6e8a31ff459f098e1a422e85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e2a0140e0147eb6b1f858123be1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773663ca858bb85ffd84f2d91bf223667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d077b9bd540d300ce44f628462a31f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d3043220ca9424df94ea6611df9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f3f935bcadf8063f51bf32c98a81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81660e9cf822e8fdb4cb43d44c4bab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d96ac1ef9238f765f7714b44697fde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754ec876610ce75a4b01a639471025673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0760477f12e6492b4c4e932efdd41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d21080cbe1b4a10ba3fffb6a1864675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2913c049400b28cb45ac8fba998180676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39194aa4277724837951c793fa58cda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65962ce24e7a10e17ad46e1a272707678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417b43e246b29c11b65eea8fbb2e2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb30aea815abad4f5cd26ee46e756680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510daf1b48e7fa79604b3a8b40475f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e711b32b09611672acbae6cbb9908682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8a8d15f3800efec26bc8cc756c18a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aae814b5cd7691fb8f3913591de903684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755bf57e9f115e4069162bcb0ca53b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad210488ea24206590bcd5a1bfb9e32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58ae9dd8814a2f45bf1c9740c2b78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf674e43ca3fab0d2ee25e322c90733688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfee9e673a87a1a638826bfecd2463689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad552c08b2b4b876abfefc0f78f4b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125391ef64f498abb2bef54b71e88c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875821d1e532303a5093a46e8764eb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc21b0205f0f7b806d34f61d27791a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b9092b4ba4bc7a9d231bb8f973df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c079357781fceda89cf85e426c8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f59b52a7232042e036a6c15d59091696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26509224048cae521e8c9785a4b20be8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931021c5e4136f1b308695fe124fea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e795cfccf48fab515eeee41a40c56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4897e033905a7474adbd57e21c8f850700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea26dc6885a97607cf1b8302ba15b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ef4cedfc95a4d60a366140896ed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9bc0ae5043381892d27529f06402f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd03f9be772d4f86fa464825e5737ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a3b3c388152b4a2eec0d8debe1ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ed4819b9f802d177513c631200662706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5697441cf6101001a6b2d728305b81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1031b3c6e5def6202a42bc1d0c60f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c3ed4f581e686cfb1f5b357eb05f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b29cc56b3f0c3b73de8cba415791710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6df69033924b007a577ca8891fd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417d4b19bb431e667433a101aa9315712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd19bdc0052a310716ecc270c11752713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8246802cf99dbdcf977d9540f0a384714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b7656e2a4bc58fd473c52e00aef4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d0b4b8b10818b245a1e215b30619f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519977ab7041faf9025b3bf43735339d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ecbbbe2c01c6bf0f3a4567a362ec5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf379170b208cc4db9aeb275a1b3228719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb2e366849b0ac2cf7192330e5626720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456ff05855cf8d173b1c2b4705fbe6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f87f3de3d7d7721668d0b2e7c1e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691581393e162f179b9f99ebb71921723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f4eb28cf3a2fbe1b3773485daab5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb739efe3a2e5afbf56e16212fbfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54467a50759fb6df006f82fcbb026726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0afb7aecae37e8c7387f94d5a5f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b075099410942a5a254650922f82d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e583f2776f16f432853e66ab4a3840729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb56a332e4ab3c452f4ff4da972edc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893ba8e1898b358324e6a5b357371a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af884b56e114cb9b2be7daceac1a2ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f202ec6d134ab192eb373673485ce5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb34d1e614d4f868ff5db7bcd4567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac937ff86cf914ab0431149d77000b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf90618a7b81ec95a9c6f6346a641f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073653e323b77f0f4206c5e4d34be0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d0f6e75497d7e6b6a4ff098a5194738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4dfc86ebbb2e463b8de142b2b8bc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657182ea64e1920d2dae90084b6551e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b57ade140a09e95a5d6ce9f7e538c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259191b408ad8281422f5c7091f6122c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3462048f159425cc1f2cb0701275d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999383deb596fda54bc1574333ccb30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091830d72dc1088528821fdcd3ffff81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06cfc98c04b655610342021770cbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144ac6613d531695a367c325ccbc84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9d726965536e2af70d34f05623cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb294f31236a1f082b3549ceba0e4b6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964157ba747e18ce3f537649e06cac9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d19fa1ee5a4afb517acfe285f2c622751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb64c6cca380c0de78e0033c53c8c9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48fd888e21315f92a5939397f64b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59104787625d90edbd7cbeb5a1708754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233e327a5d41dd4aad5cefdae43e18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879bd8684e02e8c9a600c440ef898b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372ed4404f72e2eb0996d6b367c238757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e28d58c27f774df370092f12b8ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc8ccf7641645879c7c714de945e5c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e6c9b1ebcb53a72c56ad08c285931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751714a2eb4c64c3e32ce99e703c7862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6599b3d3f7796947e4f051eb2c4303c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f6c4130d84ab06afe8fdcaa599c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd1efacaa1e33cfcae826f1dfd2bee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07dc2edfda21b4734868995e753b5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b9d4586b770dffc2af26581063e507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f09ed78e03e5ebf335c91bab5fce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421d440dcfc88a8c39a7cdf4c8360a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f81822448c1337c1a417e31ed380810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eae382dffef2aa0dbd0bf00eb1d73011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74d13dabf95b2d5ca4b49f4c5c3b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592b0657ace9b1f90ce3d327bfd4f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2baf3a9508e719f4cc736c48411114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b861d554285c0467369bed4fd35bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91408d799ce0263b3c937d8737f12f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926117608d66720ce2970a9ad006f87f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00966aaa74852eeb412903617f932ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6248edccf5f9b1f574b6fdfa8a9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8369a8a8154ab35ea5ffdc5f1dee2ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf8581fffbdbbe8efbcd078ac0f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aabda53d832124060c69fcd5bdf1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a88049977be942d26a26c9dbca6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d97459aaf96d824e5ff23a8b7edf8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b39d731cdde3013e20a02163377725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcc59dba765d504d36c4b5b071e60326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da412158f27253cf5eb1946ead19cf8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae44efa41fb97315d2aec39b1511228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6bd5e467d355e5948264fb04ad0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8a797bbdbdb89efceab29096e48730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37619115121e61cf1ea56fd9d70589531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04201d345e8a766201c47e2c65708df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c41e8a2c738821f7ae0eab5a4f0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e30ac957a7898b1c31ba842912bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849940c01d91779831597479ee064cd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aec6ee6d9cb9595c8581f3aaf8aba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41ef707706170315c40c8e429437237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8a1a76efba10862f2dca6f2a5c7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df4f9397c1e537c4663b8e341827739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb8e3a280b1043c24bbe3a723579d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a070df4d0243068d03829911ef49241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f614923dd73a015e36506c0522ecd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f804ab33579294e40c394078922043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572f15509c0347a294aa152535ddc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e3bd7c50a67ae038cedbb0883b0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0fe6002022b0a40f43428ac66ab6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb6c93ca77c06118167aafec1069e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06699f419eb4ffb8ec916b8254a957ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec35961b898e831bc9bb1e880bd5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d07fef3f1e46fd039109f1fb55e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b71aecb54b222c5ca521415b205f3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcb1fe1d9c471a5c6f85db7df858852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138fc16a7d6b970a4b0ae1d4211945153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e415c14c032e2dee69553dfedcfa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62797514e03226b89e410cf4f4a5e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e559489adead2fadef15f54d73c1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e9f3966d83f6cff5245e33573495257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff9589b9a475442e8b4d81fb890f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee00aabb3a7f592036d18e7564d9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696377b1ec651d3952c0fe04e33dc2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ce0f1a208c95d160696332f0ca7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a48f07f942d272b17c5884212b9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5433c985f234617f273093b887be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cbd5cf923565d0779cf79b89a402e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57c8637cc9643796688b5477e7c8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa028b08d2fc084374798da9ba5fd8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf782864cb50fd0848b995ca72324f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4e45fb64f29b9728124cf276051368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5a0971476cb562824c066a4c99f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6984b71aa3c35f79c7e79091e64370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df07aca01fb3316e2518d5b41987471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8cf717b94aaee6c1d39a8b38ac4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e236de29f6de201836f56b4ed836c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202fee9946e3ece6861e1e0c406b0ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59e6238f1fa581c15f9c69759d1ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ba07d9c547e0da3672ff3982259e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f18a9eecc6668c50c1ad876e9c6ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb897d0e773e78239d4af4e7c346f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a4b98edcf575ae69810a82477a3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bd3df773d16a94869eaa818b883fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ecce962001620635e102d31cd13ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41e0dc70de90d51c8e21c234c46c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e1c60297d661676f45f9dbba848383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef7ac81522a637110bcbcae674dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a8ac39145c6f729a9f4c22cd13bb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443f372dd52b08ea0a7d7b716514ee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc77d04e036a77224f0488fb6a93087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa1377bdf190a41b49f3e1957b7f3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c69a7d8a064dfeedae50bd2e464ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307462a695345ae3dc6b3b10dc5e9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a30055e9f72b481776d82b799604d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d15c5df607e5f2885c425aaab3de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545279bfcc6048b56849b753491a2ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31886cdd32619267a8ef4cf8be6d1f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b71e5783c6e3f22c693ab4fa86fa9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed7b9d929dcc21c7a061d1cbcc3eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb5eb9f187a6741e44d88439e3d98297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abfbfc40fc353c30b3279d8140f0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25c1ad6f24f570ce12955f01632cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d7439e03bf519d7a532acc5c72b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3534c1aaae39906a8347f7f908a10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662829d6c320fcb7374db8c9dc54bfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa111017c967c18bea917e0e6c7f1fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88369100b3d58706f55c764fe5953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959231539cf81d6cca7171aa57f296d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc1871f3b587df562d482a0374498106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef703817ae5d9337c57ed3bcdc6c017107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e580d2a18aeab3bcf6603157c95c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f0dc0ac3466b7229304956db004c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b794b3a0598435b33e55f75a15cd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f4d6dc98ba6b70abacb1e9f74e21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1d96f9fbfedc9a3f7f6827223b4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27400bd2b14299e2f9a6272fb0ce523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4830b1678d18a8e543c28046d4e314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1406a80aa39eaca13872f66a36e4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72dccbf32ec57cb811c134fc3eb5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b248311fafad5a18a1113e8e4f999b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3823214ba61b30aacdd34229d85fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefee0ff5c7d209cfbbc3e120b4ee8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9b91397285f70f7ea0bca2ee138a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6533b776fe5e5b748bceb665ba643121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962ec5becc56faf5831b05022024a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8db5a36be594e20f9b8e350108e3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7c33be5237563436e0109c890c57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feffe6106f330cf9d3c3240b2047590125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424815c86eb0655cc889ee4ead97cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880637ed0677ab8a9b8327b245756f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c80eb3be045fc22f6708f2dc822ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00754a16c6e6fecc62c0dac0af934e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae2f09fa805bdea043371d830f60c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb3e365982b30cd53b1db3b1a5fde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5769925c7d5c80b36b03980042c2ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825143a76b1c9d3a2f1d8d32cc1814c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb22771968b06282de29faa204d6b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43beccbc0e518b395a153eabc32794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b099cb7da38e9600a4e0de59e404b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e3fe2e7e806377b2d290ca212d0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbabce9214f04cab50a9d1da5a3825138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ab71ee91e04a40b372eaf3a0c702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff4cba2f57e886a386ed3c9e8c45c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c86fb6e0eda5fdc21cee42b36c3e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b865a16427b6b2949621e84e3a6702b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ccc8cdcb82d5126ae34a4c0086f00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c90d432065adf85c129ac931ef492144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0a9d24417c28872d72dd6137978f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d4f3704e412d1ba82419a40dd7a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a452f410812eb8b038bd170a20324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db9bfff30046d69ae95dc3c822b85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894993774437b30423c2d44023c7228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dbd855682b2f4c6ab3d2ecba71051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1aa8d71acf434bdd246238cc36150151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642fecefcaa635c228aa9921587f22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62cd8d3f8372c7931b7652754afbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c42c7ead793e66023cb50f516be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282bbdf6d95949dfd1aafda1b0e792155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb27f89fb340aa0df744f60e5e869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e734cf33479e998dd7ff16e81daf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2139b523b67811656c1531a6f132b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268591ccc8aa6ddd2bc0a81879e2ec71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641e07ed0130fd9a42b5dda73ac4c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a23f8ee75f0e81fa6766e077362c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca32e7202c699275c1ed388cc29a87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70baef06f736c40d44272ff412e5999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433925a9c5df07900266c9bece80d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17c31464cc3ebbaac357f1685d3e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb12c64a1caca7e60bd21eec39c4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e9dd0124dbae97fcbccc1fb03664167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2ddec1ae5c2b55db7675aa449474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d5a8436178e4c15da04472f8dde9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02239fcb5bf003bf1f3620e870349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3b0cdea4a90f867b8b50ffca06a44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c5e927d511dc018a3fbdb915e76f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d63cf290597745dbd088889c42951173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a33ed991f76ae34be59417856c701174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26147c64800e00ef4a88755faf4f19c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b7152754e88af2dd4248cd0c59c48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed52fa3281b47aa07c26fccc71b51b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e740647d3e89d11d88e50afe791ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb0913860fecf7b615bcf00225776179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09e0ff8496966ea1ed349b45c30d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c1ff0dcfc2d89c9e0dacf8778d1c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4e75a9bc27be574078bc85bd6b46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e727d460a33b2ff58e09420184f4a0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e369b6cc18b975ccf2d1c8f4e146ea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56df489675d64eb3d35647bc8d308e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b648c09da1405b60047a6bf9aae397186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fba9c36587d90b9b5696b5d3f9415187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde63fcc24578ee5fb62161443b5283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9fff3f272f997a754aeb8090e6cc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1a5d22b1ad025f14972a4d048f27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d9f0596abfd65b5e7b12c66794f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428f1f075a55169bf601dc1f480e40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd62a329b86c11fc52a2e0fdea186d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c64cbdaa2779850c7522deaffc9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a51ff839a8f4a6449f0f78a13228e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b18b585a21c2300cf04a7e983b67e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec5f81d7055797638c1465243409a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6202b078eb9bbcbebdb007af3e5a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149ff0b158319602983e06954ef09f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2ec35da3f4628b49eb3910d86884200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d712916746a054398d4f0911cc59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14709a92636c8eee0c446b09321bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e30849fc1c517f857e44fc7c682f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861b4529ef85f97e9856d00c5270fa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5577f5d13b925f67c4757fa53f944205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f47db53f12859fd08426b0e160f02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d1c3d6065284887ac6aa65c2cdc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a99f1efeeb7abb51fcb48b022e901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb26ab566a39a96d7d981450fdd79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac37b2aa7f4540df4cba2aa18453bae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d74e3e97c7e0d6ffcd66da7991c16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3372f8435f9d328c557653f0b9c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42741f8ff6542c47b01029fc7832b8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787db4bde70f658da1f45399f26f87d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264766bed56b48b3993596ac8f4548215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b6a1477b0be7bf5a369b6ae379e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5be9954c91a0abde8678d91dfdb7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206d7c752cd23aca698f1a9eca5c21f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882b8b3346176931e12d3931711f81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488392290eec48d72cad934ae823d6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288801b144d5de5162208ffa46cd631221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab0efb229905c65e328660eb07f20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2f652fbaf2d547b91cccdfad087e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314e429427a95e3178e9d4a71b4e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddabc083667fd8de98733b5e2294f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48feaf44c1933ec4799cc67de5ad3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6b9b429cc6168b95a5f2c3e33c5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9425c4a17fc102354fa2936a950589228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa357de92e215145cd0f7ca0f6aebb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de7bd0d88186862a6f1fd411e0c9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18da5a3aa7dc6990a1e7df366032f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4a84bc579909ae889e377772c54c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303030e8b5b49330f5aa9889025ebcfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29210d9179426a98fb93e28a8d4ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f3da64282df4e545a19d1bbcec3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9f2ab79b7b0a142835cd61360813236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48040972c1cbb8eb5725092853def77e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3512145ccbd66922c64d88da613e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae1b5104d2bf193964818424d85a3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc533a563e403cb3319e4cd248cd92e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d16966194acf5ac252f057008fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c6dcf1ea291679b2a4e134b893d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f67b6cbfd64aecde6eb63beceb1f21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb3772b2257169036a63faadad1ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e0d323350b108ceef7c72daf1260245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979185a8c55cf338df763b09cfeff9fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b0956b01fb18295c10d4bceb0361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213d1d287de4590e65d3ea1cbd9af2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d31b7ad1947349706427cb078b4e3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b341bd881fae424a5fc5c80ba7b5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c879c8a6bc23e7056a03a0a2a8e618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b55d1089c239e2eafd35a6b83bd97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719a9e9b2cc876f1fe80490b6ae07b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3fd231e5afb8a88c99ef6d0e7574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5451e8a623f68e963b0d1b6e33e68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4135be6097af8338d128947b322421256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e2d93cdc42c41e258bb6984525c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec3ad08d6846e992973368a416fab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70d1816cd74760fc0618ec8f45cb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae15c18686a00fe562b604d3188d488260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb726a1622ef6e58bda848841a2fa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3f1cb80f844b5c3241b70db38a59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655e087c70998a72f2ac04f9cb002d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48574b55c5c0738257168736445702264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763e5e75529fcae640cf1b79733757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642bfda7ce5b04a39b1373ae719568e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5e302e7592309c022a1af670e94ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0f4a8207d7930fd1015ec25f7fa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bbf815e54938f973305924ff5a09e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d34ff935bf50ffec1d64c019ed387270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a6251e409a73623e717de3eb98f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd4b194a415dc3b5bad4c922127ea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d2aacfef6c926138c0f3cdcb30cee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8abd84dc66c90d140bbf4d2b150f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacae19a85ee243d1069136dc65425275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba618483e0d01a952c0ab88f5ce49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da670431fd8cdc6648d74c24827b9c7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee2fd2cc8cd003e5ba4a732f54d24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e8f1656db70c5ff0d990fddcdc1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594acf96ffb4cb009603442e050bd0ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102a5c7b14ea8d9b564e6c491be86e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88723932df087d5075007cbc519da6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531815791d4b4f22fa16af47e83fd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515bdced3b4da7e13f68f9d8562f2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eed584ee139a693d0de428b2fadca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4a446a6feeb86533e40d40620d46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87a3c1e054fe898297d4da3cea7a59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6b14e47ce5b1ed1fc89a560f7375288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b75141cbebffe7ae12c42159dd3bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8fb54e60b161f2d3ce155f7e0117a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28449dc14f99ac220dd5eb097f4c2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb176a69b354ea456835be26d385f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9f6ed687b7062539a6d451dea811293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0460712db4619d6446a89176178d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398faa019507261d071659f8259ad5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ef62b179210d4bf22aedcd09b98c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff09f1a1bb301c61c01b47ceab823aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4465058f8eb997b9abebba573e874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1769d92ad8000f5047beff3ab6b27d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ee1daa5c637fbbb4a1a1b52837ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8312e923253bc4a2c4bd1b9b34dce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6728dd38b99f3cb634fe2588a6d87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b20d2f102959d9a7a4671cddbf0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb136bbdff91c7ed6f008ab8440e4a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbabe02ed6ae7d70ce36fdeaa8a435305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96342f31f11bc869a099e46a39845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021258c01a9d7fc3a2eb08927906940307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd609d03130d842bd77815aee97c7d3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc9c522fd51dce42b6d0d33509486309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48f3a8066759f4288b3f765bbf21c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfaf0fb9a3eb51c3472eec0568a9f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a3cd4f6a71e15751464d58420e37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c46facd9e98c5960324185096a1a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd16ffb5590c0ad24beddb0844fbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add4029d02b45894b64d11bb8763d4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff088719198b33ff66e391662affbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ad6c787d40684864516dde00f83d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb092116353397e1d397a5af4475b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb9a20543ab5d86d0ee451601c6b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1b6791f495e2b18a6dfb421ec62e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d5c4995c3d1a8d2a677bc428ba63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce6e632968732f66e162fe3053097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e813921b3a65db6a8879303c260482323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b430696b9f72fe36d1a782eb3b5f4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f2b24d4c6e1c5f3f40531a3b93e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e4fb9e134c0133d7eb356983c48d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6a0f6c1f736f927ef76c6b7e74bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf02a60a54ee127f8c090309db5ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88d71aa14e2f4108689543abb56d8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24d2839aac9c1832d2b16369b20aa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17eaa8cc371e74d0e50a36dbe9b8b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad53c1a062c5ea3afc0792df49f9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd0a540a3db3c4885a50e3e7ffc08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85688cfe5332cf8205e5a25a676cb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73c938e822474d794eab3b084d8de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab065474db03bad832d2eaa1eff7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924cd2f440cf3d88682f4e9e2543f97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d2149e1ce0b4994c6d26cb355298338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbed0ee6b76eaa1b0cf2d90b077ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b70b44b608f046646af71fe1a75e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9480b15ae7b6cda38cb18c8393c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7de0728fc8c5005679d5ccaff6b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb5aba40d31eec39eb38264a5e7b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976accd8a51ce076092e5f4304e15b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6eca22de468a02a590825dab1b826345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6aa1cb2e646f1d8b035e1bcb1e7da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c359e198cf99ae62ff122b58e2616e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d1e5033727e7147b1ad2f915a2641348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad51374c3373ee1f2d616fd92ff4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a758df8cb438635175051e4518a20e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe83debd10e93366264a3a31a8db6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f5274a09bcd5b39e73e9a8ad2c6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db54a14a5f5318adf238d13e59976a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc6dfcddcacf943411ca376371e34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7d04df4c9dba371a81a0c9916e0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f667f17a587db4bb8ca28fed31423356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177501ac6c7b76d392458e8af15055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a2af9bd65c83c289f844bb8d3a089358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e57e261661ac8d1508675b308cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455689feb7085b2450007e99de28dcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a804ab1cfbbbfcdb1282038f7f64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4147af5a498dcc8afa3f1dba4f7d43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687633d63932eb4a10a8ff538facf65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f066188749a0160ec3c841ed47ab97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177ae22a02dc6473dfd243b37e0e07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582489b28200d7e923271348fda1def9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dddb47c457d5b1e8bf520ddd896575367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cca36c140174b5ecbd53dfe213616368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03efa1017c1f70b4d5d811f7495765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0ae07b11c77f478d344f230435862370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1d910a860c64f2355d6c83718e9b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd13480245fe491fa9fa5079417f554372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76392d232ed2910b2e55d73db281dc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee874bda66c0a4cf32fa6ca1d24410374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9109d61131ba8cbe97e91633041c74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6d44e7c291f53c7cf8c2de431d33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc9741e2e1a2da5e692b711947dcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d665cce90f972959bb2071afe2a5b04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799873ea4ae122a40dd6539035181423379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023883caa1aebeae847cbf6b4f9b3b56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe955eaad1e1463e1f672aa34160a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63df7c716cf0f3f662bd6b6a4460b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e783f9241bc5caea0a4975649dca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5e08b473d230d40f1208ba93db44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb689e12c67b058704006156d21f21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc53554e3d5a06a1d8d3174ff73a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d2e150d19a979e121b7a305a78b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271cd0966bdc1fd33a09a4f888c0ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f03fa03b53407faa2d8a6ddfb081389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45004beb40a827cd3dfc8ec84e4d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241448f6f1f4e30376b3ffd1096db69b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994426dac676a0c26ad973920c90e5ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5bb7c1fd735535c1cfb1d433a4b61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee1ddfc4747cad704a4bb21066f00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fcb57709b5480dc022f34e5439dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8b181e9d33861be7dd2a13cd55ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a50e98f1e2bcd66f8294d521b7857397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e42a5beec7a1bb1cc04adce40586f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7fa7be00e113b28521faedba4727399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6ff3ab131319b9994dda0ce0e72c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274145b11372547089b37bcd1796ac7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74140d61089dcb61ce5d2d9feb31c71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91460cb72e4f8defb2042733915ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d75e1af1434cb1793c5aad760a93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4fb2328f16c822636465c1b45d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc441cd25367ed2176b95940df9263406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992f3a12e32573a6c37c83639084c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdfbd8f916269572e0ef629b27b0b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6054dbef8007ac2905cd804ca5e38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a0e28530d02c95c309e99d7420cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe27d221a431fcb9feed1768cf1ce47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036baaad69be3ec88ba427a082b0ce4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8846479657157fe8c31b4d153c46d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320aaee66d6d274740987fcd0b4ba05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ed4bd1c612bed08f0b3788320f423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5647a138aa73ed79a4866a61b611416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e78e6d6281575998ff5f4929ca012417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5015a331dd93e9a18f0d3983b048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2e7787cfa39e01a15dd47c6c03d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05a30c3d025d2b46272828b510ff9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1af3a484b0101d20a5231421e273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717779b2446ece44d654fe32c07c43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12ba36b6525c37b35cc562a273788423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8bce4df21a9e2bbfd2a72d72a384424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725091f9fccf413df3e3656cf55406a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b0cc575b0636b818ee34c4a69da1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ef788b61ceca1d95b34c34dcc1c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e351ff6450a0aaccd2465b56e8d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749a3b4427b100adf2ba96d00fb9d31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b7423d18601d4b9bc8603da827cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e797ad9e08f0615c725327cb5fcba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656d1abf6462141926312ff59b8ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccedfb66ea2c10410d3542d0df79460433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff47be6a88ff91d36a4f534b972b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4777cd6429a604d30234a9db30cdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252a41bd1e355444033c4af2a39121436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac668fcd4ff382a0bbd34ea336e11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0dffe01f3b1ea3928190224018cf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c68a0eeb95f3c19501c09e20ae587439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7836d3853a46276fcc19185d1723b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541181d4c700416467a8a8ed01ffdd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e3b4ef162de915ef84d175e4e62f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e430474c020aba7cb105686813c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b0ad85c20a680aaf1e6ed14c4e346444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ff723fc139042c453c70ef39bb66c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393243e4934a09d0d76d65f4c7de9540446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08188ecd2471f024fd7959ecfc89a6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c455b0b8001f0c3c0166a38696c36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678bee57545065766113e74f789e8ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95562bb1b56b324388a1870a54f1e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7f7f1de86b20d3e28ac2f7d24830c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed421d70f127731547b5db50155886452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe3bbecc5cfdaa1862ff3dfcb813ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3371f8fa6ec5c1fa1901e5c96b2c72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9789853a62573602c611ea467c33c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb950dbf8842d12443108ef5905688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68760601983c58703e9cea331ec4d5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3870cb3b2d393f0ef7615fe87a8ccc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c989f83ed1632cb4cee704512ec34ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4a0e7688af064a05369602ae309e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61bbb06d6b17eb98559e60b2867a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd8d42a3f0fd8bd29d07e04acbe3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3869fa8a6aa4fa40053f3fef8a23a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56dc530040ce03b793fd17517a3d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308e14dcb090a7b4c79a5458c2a351465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b575db3a308b7e811a057be990fd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f365b661308c951246e3807b7fd1e8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f15e1953184ec121f5d37d4e43652468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4864fabe065e57ef83c4e74b75a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739bda64dedd8c3dd5951b86ea545e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c59787918b8c41d9a6f3f4ee416b2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b8bac777bfcd10042e0f44e99141472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344c41ec72b36f7f0e54850da4511e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52378583cc3f5969ce086ebc28ffffc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180be3244126248103ce3d6b4940f74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710e6753327be06bd042cf37adc1bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04996cee14ee7f28f86d8e944a9904477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea753c75007bec0e3875f0847bd7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87639cd530ce9ae4161213b26dbd50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209559fdd0cb068ad0383266c3a70b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc492d146a8304d348a9203c81992481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4272730fe79be07f9ca34ccb59d3ae5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f9464c421073058f18a9601b24824483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b3767e82bbcfb67273dc26d26b29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aeab3549eb8e0dcca0df20cfec9fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510a3ef13a2883995b5499735064ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b676130491dbf96af62f1c58c88ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3d7a0212edf5dbdcc06b06efd6d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12973abaf15b12c836397cbb50de1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba7772dfd7f3101704df1ef44744a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a5e2e3ba08317057d16280c0fdf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b1d8f44a3d30c8380920d2c7ed58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8bae960e82d6d156e800946508cd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e096e5a40b2b7cdd4546c929ea4b6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ddaa296f6f9c334454a5bef0fc35e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac5b8a12b94513e93f5e90b96f60b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e776082d19b13ff9b85ba6cf9f585497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9c687dbabdb8efdb30db07b388e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90d2a02da9d1bb2eacbbd36ac6e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef190c5592b0be0da28f6d2b8287091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb109bf0b79611c581f8a18043fad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2790740deee266cac9479e61bd92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71187390e83bbff5da5e720e6265d41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907590923f755d12b235323dae9c1473504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517091ebf47c79fc5b83774a16da6e60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4436f530734456b3a188444b36dbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e8518841c7812a847bae9cf4db5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c0da3a10bbdc9c8cee3a42b53023508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c90b817e8cbee01717f1eb83857b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00991257ac0dd2e683525b97467a09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ca7efb5df8901b55227dfb73d211511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8013cd25c9947362959cd7a687b492512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5daf121a591026e4b9a3753bcd652513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a806e7794a0b47b6d33ac1344ec7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92a861ac878bb200a38ee6818998ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e19d5301d440bbff2f2247cf669c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6a762b28720b31f8393e5fc630703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f600128f8f6df734e6fcf81f7c7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5283f3fe19bb9e21768d9879384c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b746720434774ea48473b6bc470e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0882d5b29db3c3a8f3f0a3a96f20e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d795f3550e476badd7d3f915a955ba8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46a40cd111f076ea7fd15354a49cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31e2a5ae5da2da084deb550f08934524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf7ccb828e9168ed876dec47e7a7bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392bcbaebfb12591c1a3d88d2bdb9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087aa9135d76f1a05c2f706020c0ec6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7c1afb151ed1fe7c4a7be84f78d6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7138703464d723d1e4288cae79147ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1444670ff7938bdb2bd50f027fefb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952ee8727e2f5c8524aebca8e0f017531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe600d45586fb9e097e9b5b730c26b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bc11e190c1a83e3e1cab6e28270a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ee0038928bd0a0204421c2b849cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f1a3a4766a6d76e8ee40cff33b6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f859c5126090fd66cf8f9d0743e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449f1fd29fc432f9f01780e9bf2de52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690f699e3d01cc89ba7246f5675745538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc577452b3bb9226923ad69d40772d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3cc6cc0e7ba7823017fd97123ef3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8542efe3406de5585f6d3b815458ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f800c6d1a702f1c8d76542ff176db5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3650c7115902f54f14417776c95640543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242247e739c446dc3e696cfde24f7476544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273438cee26775b7b1532f187d206e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd2132b6eb144832bdc7cc35fe84b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfda1a7b29af11b751e352ebc9a602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff1b2bc277cf79a496187ae17623d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53dfa1598c7b1a500a832730fc0175549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15096efd8cd245ca58fbcda2b326cf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02624d77216a1b41ad40b563ab345344551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960dc22b292ead0df09792b7f2cea73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee6a9f5104aed8f86f0161554e3dbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493307b549cdf2220b14d02eeb64c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfcf3ff720b648b1d9e76a57ca6690555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4cf4692a83f5b5454f88e4c265e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23980e4c136fa86a39cbc8cfa945b93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b61c93091027c428beb094d430be2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc4a665b5a0f2e1057dd9da5e0dfe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156d1c1a2f293a7707be9e9050aa6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07803d54cf861c75920f530681ce9f4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d2f7b3fe5f6a36f67a71b9f7e7714562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd4cac4e86b0b2a976c60f72ff400c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ca4adac0954eb1089d6559683ded564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e8fd791976882aa0b92f79291d7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148452ea91948f7d4892d2f081cf919566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2f10d70291c5a27423ddc8533937567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da6c26e629573a9b93fcb933048bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2d657d8354a90ba66c25dd90eaa7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d1e61863a5a54683a03acf8a45d78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea972e51ed512c5f140177da6d7032571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485b03c755ad89a4e701ba361f20a98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004df2511f131c017810794e5c3a1d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c421cd96bc983b5a70c481683aa63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8504acd0365849c499e6e2bee43719575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e0e5451b4ac92e88154520703135576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052e1a0aa51f9933c0f78caa0d0d62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad194009ca2131c1ebdbae4cd8ad4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad5d44028572ecfa164d6ce9853dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6363a3b5e3ca1af6a998a2e5f2e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94767d2cf6a0d6517763120c068c85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951ef18baacfeb30d097b774927ca0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b53bd545bed9f1e6d66da61116f0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b04106db118dc262bc91b4889c1db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda59bb797215dc1978dff70f64f682f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a7c48f7eb846153d24aaacead559586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b0676e94bfaeff425f8010d8960d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49892ee5c82ee37c010d310dfb2c2886588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac77ba4bb897709af9096a8f9da18f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b281fed946f84c6668f0411c47d21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe93ee1e675783f955083cc3a44c47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e614f49a0ee4c5debd4f98891f747f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03220c43887950fbdb3f2a90edf44a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391c2aaadab75f8714c608108ab31d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1f5805dfbae2393dfb5c200ede39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05005daaaa68c5e23d6cdd26d7ac8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d362cb102ddcfa386a58b222983586597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298226b3274aa514d9fa4954e65df92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5e129f89a3d4d6078865a3c41cdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd34a0d0cf8237e06c883ea3f61712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c315ef9845df528ff2afd1dc84ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06f12912e35b6b7ca9ea31c06ab0c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563aa5166e2fd273becfbe05ca5afb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b724e1de1c83584fefbe217f38c9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e83fb1f98a61a34339e1ff79cd2c11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d078db1bc0a08ce2f5553c2c00a75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1d0eae844e37f8ce749078bbeba4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f33792a9f88f0337a8da9d7dcdc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2100b9bb6a64978e0d6c6fbddf3092609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c877e0e2cbe85b4b93d6669231b669610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db88eeb2f7d8567c46d30740094da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe9ef6f5b0d8689e9b767a8c5e3a43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a79d3b0c9dd9fa2300159a05a15b4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c67f8b521afe7880a8e03d438fce5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454ae5f9ba3ed77c4c9e644d79db0a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70199ccd8f8759a4b9d41963c9fc19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220cfbbe2bc95f6e05a163f5060ed7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83426763086c6ef6447547014049c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ee8b60e8f81d56e63413475296ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83096a7ee033df5c30cc8b508bbef907620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a8859fbbf585d35b1a48ce8a770f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d816dcd52a5023397d9f5c03147d03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f7d9914c97a22f6abc24d1048c92c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731c56db28afd0fa2d809f057484e93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae92be4d2646cb25d398acfe12f83b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950e9c25f4a335f99da3b029c6b290626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960363751678db2e756ce01b754a0327627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f15a86dd878ea6bf193c53de1941d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997f47d36a2a4210d7878f60357899629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed218a1870a423b01e630508d18c86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06c79ce1ed40763dc035e869c3780631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d167e7f2afb1e7bd3e1c4d058d350632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0241c2cfee7d7ce18c563412aa54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b87ff5dbeb6c4aef18e2a8652b38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fd272a5c461b53f4c48e2cd5ac396635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491316a7ea8e49c33949ac1e3ee986f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820338983bbc00d1244a5c050a909d06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387c76de0583aa8afbc91970f39f389638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502773cb6d6f1dc97186815c9c2caedf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e2958975e4e203da8492ccc0b0f8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd439df2946c8133a15091024041a16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fd1b6bb0634148e4275b01b60ede642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5a103d2e12242680203bee8ea932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e641dd5ec230849d2bf807294b3b90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7188f80bb0fccdb6d133ef176fa8d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f07779eec59eb630e104aea732ea2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c47c7cca34f6264dcb64c6d103c610647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee997ffbb74f14ad31d630b19c2275f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d96eff1f7822b791331b6d4edea7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62417b2d3828e57c7572325d75107071650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4647ee30af6c85ce6dfce06f4872651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f4f34ce2b15214de5183ca09e4d4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903f8fffe348207b9af5966f8e09be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6197e04c920d28f91606fa53afddab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d57903fd4fb200c0450633c25a85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632e2e3c5edfc63028a0960448e918656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722928293b7e7e9c355c94b587a61d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd60823bd763f4d15dcf06ba8ecfea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4053bea981b4240d48b2d18ae459659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a98f05e3b476bc2d783f3ce68a5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d6d06ac6af45d088a5fd73d8af0da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e87555ebedb36bef34f309b60ce2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c53c873348361032331d433a2f5a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae76b6317ef7ff1a7b4dd41812162664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be779ba917f4722b415c2205ee22da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a9bb541f5bf1dfec16f8318be8d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0296a7d8116f55842b89b499e4d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489abae3a147238cf89a78989276598668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710d6a2c511e8b669045da1cafc9f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c04e7b804b6dcd696bd1c97ff975d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b2d6973580a8e1a8a1f15f55c429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62930ba30e6627c84be981a35ad06b36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240797b9a9ac3c049701d1505f6e37e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e635de6b0ee87df8b56b71fbd7808f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d6645eb594858dd738b3f0433695675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af4dc655d0e29274c6692f453c141b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373abdd2c658080ee667fa40e33fafd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6bcad98082777f4076e3002888c33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777a49c22e48e56bd69ccef201d216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df4aa8c860d33b7058a79956d9c48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3a1304f85867dc4d95a6d90dc79a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321b9049f19c1fd2ca53200f5f3912682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1c045d992d64316c7de3365957f9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd8613a6f94f8bf13e10f8f217960684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e838a0fcc2823432b65d8156ea27718685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883acf08c931d47833d4049078a30e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bdce14fb4fea291ff811293184082687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6789e56a12bef34e7b716499e10a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766f7fdd4d29a944e196fd9ef900db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b31f1386fb4c33a1bce2ea94ba6e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f481dacd8f91e8365128a02ac676a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d99f55bf81885208616b8273428c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca00000cc5925462b6b29b07021d62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e871defd32309b29190de6c3fd3567d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07aa6e5379dab3f5ee821d2dcc2659695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9016cb70a9d2e9a4f1a34eabaf34c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1258922600449ee7b8324358f22b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31655df23661aba33e6d0d67ae13aa56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b3a1e0921b930a2e62eb30f72cd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dcb2bd39877196a6ede1c5b2b2b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd14286df77e87286705ff2721d48d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252a0e68ee3910eafadeb651696ecd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff6cd4670a6d061fe95896c7b38e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156219fca09747b3964321fad4237f85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba9223bf9674b51d007bf31bf4c08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b53f4c8c6ddbcc23ed1a5dd323ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b516fbca8c70e9e18de2fb3ddfbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00078a5b6858cbb108a42b9966abd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e120cebae2eb6527425d5c403a5a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1856732e8258613fcbe67cedcd95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1543e0683dcd708c55c9e91b9f549711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0f20234af890e7b79972a1fcaa763712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cec7148a6cc5fb6720428ab7f236c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ff178bb0a4510e36239f67ad1de1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc07468d72d862def0d9344fb13fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31564729cb4f7ef587898db7b69867b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0675d3d19335fb7c3da5f9241269f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9397f1101b5e1879ef5b870e061b711718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345000a34f09da5ca77e60dc299c5af0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef0e8b94f0e47a5bfeb816d1dbb5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec5fd8f726960be13f745929c30fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32995401eecb72085077b2afa514a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f1a2ed5e876b7b6f55443a4c9962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f979ea04d176375b4a016ef7ac33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34434e9ed6fe3b8cfbb4a4e80a3f70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ebfcf69e708d507f14d712754e0d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681acee62d46a97ffb23bd1f136d855d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c3aa9989444a635b7610098eb25fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23d8f86f2fe1c73751aa111c973ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a73f7b4edc5f0eeb983ed6299e8e61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998372cad058b4ca673e534996d75d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf3c9c9e3b29c21bd780a971d851c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd0f06fdc56ed8fa058ad106306aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d6338185c741adb8da40d0c28005734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c20cd4789028696d601d6f16ac006735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ada090034b94382a15b7a8d2cf69e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a16b6c92efbc9aa9764a60be930d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28738e34578108ad5bc87310b897aa0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bf4b49806e6ab0587e4dca49a10a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3f5d1b38513f907000ff1abd56376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bacd20fa7f70562a6ee384349d223741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32dae0895101def062f7527936ba1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f80c85cd95f51475d409c812d79a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a490ccbdd9d5eaad7e192dd88bb524744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32328bdd9acea0ee95496746aefc0ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9fd062dd2fba97c090f471abbf8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e0b035d5916cc32dbae1adbb906b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2fa669968abf896bc85dc01d4da83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d689fdd363463c1e7c5f55e2e782b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba71967ab84e117b47b4a31b03aae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87153b2f7f7f089acbb56a855840eed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec790a5f1f8ac31d548f9ccb67ce40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1789637882867aa8cc96c9e22482753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d221dd7db7507a1698be193975b161754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f07608aaac1231a984c6183fba65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b0d88a6ff6b6961d504dc00af63a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb20f858c802b8c2588f168eac2be757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>