--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9f038acbf11c46607df327157a021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0fc67b3b4ffd28044f9217bdc896d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c5453f197a6fc770f58b7d45afa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4385bbfc127911894d66f358f9194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f146c5767eb09c4bb38f6ce6c7174a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789700322fe587fe6af672c7530b49516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273ab682da0978e0976a049888982e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f2f37404ec6171d499544717759f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e2b9b47f943105ecee3954d120c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c10da766ce3663d3aa75081a4bdfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac306400536a5d38070f9f5376a5cd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d7c3538125400f4495457c170b86e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9a6aa6de7b4291071a86d7f683b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94511d98c6338145a6e759cf7888b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f5a0a35b7faf0ec107fc08566a9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799577e8f93ca865ef70ea1a2175e5aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f85468239d060b39ef411a3d227517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31993308c02b0773c223e6f5a854460d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff0c7e4aa1148eed2c2ff9f60117319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2680d5cd3e34c88246ddd2d8cbdbd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b40390bbc593afbb27f957b975f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3087aeea961063f476e0ddcc7eb3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df48807db392cd3e01c52a1f78c4e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248379b1e58626a440d5e135d586763c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e005a51a5d13acf5544240c51ad0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3601230a55f2a049f92f253393a4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0f6d554399bd91b84c177cc68d9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa951411c544d00baefb702effbf1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701e979b9f17c6bbd2044d93c3861b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f226e5e4aff09945f638342507b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388165142951ddd52140daf4834a6d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d49a9b614c533c17e142cfa531d8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e95192fbec125b2e136859080707233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d952cb2dfd8901dd91c79471adca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a18a4b902e18b8e78f83bf57b2b06b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c141d98b15b214abc787dba8dc5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3087a3036a97b39fd68c1857580848737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df01cb1037847d5f709ddfe36b66b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83d0a8c8fae9bfbefe78cfbd3be4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3f427e37aa3037966f14e49c4fac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530543c7d3a68a617e38b654d6dd4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e469dfbf0cd7002d16ec3b102d94b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386a95717de2fb380f28ef86e087d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2869947a71a23f502bc905f2c995844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec203b9cc797f9557c8f4f99bfa3f2ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65556ccd97cbbdb645ebce46093ec9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4bec0ff6a1896710bec24fcadd46d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8ee700ead0b813021ed07b1ff1e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbe2c51103b65df8f7ceb9b1e210d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a21f36d281a8b8e40b6c764ed3f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3675d260b0b5a627c6304639127151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b79f67753c9707e644ba038d43ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a3d929cee80213f88ef46ce9dbd6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1bcaad4999e52d9c2c8e76a02350f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8a9f1bc2436b013a3e79b425810c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7cc57d31d1fd9879bb32dce67cf8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed9e4ad83a43b89c6f767eb6435b6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da840eaf5f257bf1e5f1597b7b684b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8210b0c3a1d84734c36179104e94b9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45861154ffc1a03b4732d412ea37260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94749ee10c0c9fcc00e73d111248bbbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e87101766a2c5abf38b51a6fd936962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347cc1466292ba8cf83b85df1276f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04625097dfc3b1b267de9b04e50b05c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7ade5bdb294d037bb0016be98332465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54387f2b41e586625b2fd5b1e327c3b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfff86fbf3a71a8ef3cd4d59f8749767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a925e81e993908723e06de1d571c1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e649c73f65109d654b4843d0747b8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c903166910fc24359a33b54d5a509f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84716ce3402fa0096a689756a3ca9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d70d504c9f51c6bc5f2c480967b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59577d533df5327c6189534b478eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5d92eca96d7c414bb00f2bb34a8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836015895e1af33855d863d841621775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfd45cbd9da862a258307de5cec5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85213a2df0df7e4c8fa90fa3183284077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987709ee891ee5977f0f763e6d8ada478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4764280b6747c7e215ee137892b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9c310057b332ed2824801bb98e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bdadd4c5764e1b5bd6b9039e780fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c991c6007cb44f0546a98c361403b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9855f5e07b99496fa277e8e7c2bc2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434739673576c3fbef7dd1af4f7d9b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9340d4e2c9e0d90324fdc40558c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807f562020cff6c83aba388daf6ed786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578db7966a7ede0c40714197c60dcd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011d9dfae8d0e564e700d1420d870888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06a0ab2081351e0efd30f9c1c103489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2067fdf25f9cc071da3a69f9844390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f39c55f88051fb398196257b567a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c0e34b5866000f425ce85041aa8f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6517c0e968f0781f9abc20ef5d5f4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1e1a93beac62d809a8bb0413149894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee16106a066e81425de1eedade919d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d3693ce29f481cf8e8a9d5753c83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24eb76de190975428164919a69626297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1333829d657909acf0b4e60de96d9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc05f6a77ca77179326df4c4857d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb19612775c4ab66d345c6c3646c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3be0bf5855858ede6c624e1cc8525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20af059a0f6b12f043dc987e1017e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db58ecbac267b3ca06e1c3634bd395103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206fb013a972d109006abef86c9bf41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ef774e7590e4d6cd73e2e4c4b98c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96dfba1d0615111a74f1e9556cf1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a15a14dcf367914dd4dcec7731041107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b52d8686fbb0b8bb9e0b87c31caba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6eb26e61ee47d16d1870d475c1fda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df008c1ab55222db27e10dbe5d82210110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245710f4507ad330518fc6267166c6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd827ccea0605db58e81e25b40d26d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1df576658e3e768d3ab2066860a02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d2a17d9f6c5df71526252cc4f89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908038ffaf5bc57e3468c71c9eb6b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3730c7929d764474d7124d4c6d386f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b9882ca9fb1944565e608710aed2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aebb29c78927981ad9deff4652a63b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b96d0aa569d69a1cb8e10b5cbd09b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a73cac6e4db13b1d2547c6b0b344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545b6ff79d9e270f42eae97881268cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0025fedbae0a247693c9fa7443d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a48727bdf4acffee7a3a794f7ae13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40e244df2ea9d2291ca2dab22c1eca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ebea6627421567ef1414456598d3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975f5c88410306574f7c2f0ce7b2870126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e50ed7463990988558d3831fd45ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82c6a3a761256c93261298138f869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9d7b5f226ef5e90100abbab64586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f68553b79ba62a288c076ff3921b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1aec7b797fe096532ae46e1aca879131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e004cc2183e7aaa5628926ceb037a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0070d5e7ff03ddf971ffffa4b7e92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e788461de80e2abfa06127c8c71881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017ac0ebf6965c7978bed063a9a5c9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93fcd33056f318f4e5269aa648151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ec76521a57dc1789292df9dc87224137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9512b802b4f872ec23ed523218de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b422ee7ef41a98edf7acf9fd9d00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619bd2a9bc4e629d3adeb2660722f89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16ea820424b0b07d2b4e16cb37851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab41b90de6d8a5190df66133640228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9674310e464970a9bdbee22be2e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2a0fe0706b00165bb071ea0bd5c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d71e913b1b6373e8af91efb233102145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8481b1fd8b83a759ba182f1f21f70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192466775f911eadf2e05d81d50532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c226b981e6949bb9b5cb7d4b0decf00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320792b8f33aa8ee8a7e78fe841bb2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b18fe10058273bb680e69195748a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b8e7dcc348374e8cdb4d2709c9952151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f7cb3abf2b067790636b56c43084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572695a8b7f8a7b6998f92cf91db6c6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61a13f3a8f46850d0d2c23dbf7765154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378da588ccfe4a9c0345507ccd3125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f83e859f69135d5999327c1f7470d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdd8500f3de7c220ae58ce07a17a4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1445243643cdea455c0ec873ea87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b98b54ad6cc6d226238c7b9b9efef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ae8197adb17ea880fe209862aff8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d083d90c34978b484b514a9cd7ee9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfe3404d4639dd9e82aa0f7bc5b3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd4561cf2fbe898e7024b6998b1af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1cb73da19e1789819717343a2376e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47199eb16efe73784699c3dc3af01d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae43f8a0eefbe2d5d490bdd10e40d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0535ecc857f66886f0d1cf08cca4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a279edab80d0b08a48b887dc5c855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8f5b24e59952b0a5b90799ee17fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae6aac2b01f4c5314ba1b34f74d5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4917fed1656bfd0de6a518e7b34e31a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2180931068f1a7193b3a126877d33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed5335a0861b9085f2fc876ccdc01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb9ee9b63d7593f154bbcea549262e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222722b04d42a31c5422e074c8f303e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492760ffd9fe9922a2a66c182d448fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e84576fdedd30b6fba841db356c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb77e1f5df070653f2228c0db4d996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a2b156e2cfa255d4e58e206af41f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac31281d45f99b8d2d843de4bf04a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b200c03819aabacc9ec3ae6f615a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b5f01376449a84c56c396ddb5ea2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7d34deb333cee92ff853bfa1e65b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f076289a96a8936a0353d013b584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4de112dcb8015eaa73c08175249afb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05017e02788d28ece17be6ef488468c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98cd9e34f90a6d06955f5b67d8821f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9ca75d266b4c691ed0db35103c64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3061b596174fae58272a65c5884a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529253520e057b42ec2680c0f4d4f930190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f39bd9c08b4fb2d4d3bf0a6faa2aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6e5fd9a6f607352dfb9b91b5ac7f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8049e1ed4838901d82c1b06f12c704193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83892dcac86cc08bb45921a245de733194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa85ea187634b5f51561cfc0e7c57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a44aa97bd44bc9e051cca9e137c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4c5d793d9fece79fd497df94eb09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8688b6f020c26a8b5299ecbe463d38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c3780427aa944c6cd7f6fb69e6409199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aae8306b0b5fade4f5dea87f9a5a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe934b9b30b6888b5ce4f9b82a8b65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ab40c4cbb146d2ae3ea7e92dd0d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d9977b56d6177e13c520277dfe49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea33e0be9cda052562197d580c012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8dd3d750c038c672bb51272e329a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9b7ab92e67467116817ce746ce9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e40e3d6fb7c725f3d59bdc9dcc1df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a529c51d14e446d34a7e3b0aeb9b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310df029b11d99cf59219ceab4ea46e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe10fe3a67c8986526e5b2b6939c9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f752c6581f9671bb979f37b0a586785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc19b8a19fe68729c27fac68af2b06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe311409cbfb3bd22335e94c49a20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5580c2f10e230b7eefa130e7437c5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c0de241ee054ae7cde92d488c830d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e40680bf2d6d24562d006bf61c07dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053600aec8f46926c790dc5dc3d4a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3da637a80b8b6d01f44e4322c8df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2eadc81714a3b9f84d1831d1026f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ee3a101c6b417939b944d297d7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52f20af22ecfc7ea4e3c3bdf3d6203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b57d43ffe328c551f5550be140566222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafbc4122f8b8591fb624cae0e2f599223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde72c92597d3280c998b0753754219224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f473ed32553d9791b2ac7b66415a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff06b44f8c4f8ad3a0952cc966567226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b938d7cb709958c6b5bdf57e76d08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d634730597df3889bb747d5e5a9775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0ef77511ed90dfb2c6439efce640229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49514d20c53abb4feb46157b32ec74ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eda5d234efc0a77b44a8802b86335c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a461b911ca7893b97db61037fa5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c059a8fd369d570310db7e3c10fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9aaebec24976b351cad63ae9fc61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e715a51a8b0d699a0f98ee3285695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3032d21dd22ae96f14dd5f64fbc2d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf21d961cf6da2bdb0c2c673ad44a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95581d577e420fa4d1c2594599395011238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3bdfae2b5356c7b01c231ddcb4ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55e2128bf331ce6c142f20db52732240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94a284f97e75cc31de0fd16d69bf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a00439e4dbd15e67525a86f3ac63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424230663ee1decd22226d77c0eec11a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca23da416050b65a93957566990d94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77435744587244a857698d723eb91bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c604010961efc3c66511c7217287436246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e8aa17743582342f00f54d5101c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ab79f573c9fd3d1e00f3f23f3cc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0ba0b4bbe6e1ceb87f970dea374b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbc3115956879da7b34006f7a8273250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3604c08b7b908dcefc266da95881f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a3de8fae345d709e44bd982d8f224252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472492db3bf5e66333e027e0835f9763253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fe84dd1a1a481d92f13b4353e59d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c02138779f32093ed54db8e67dc39a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c08004e51e994e12e715b592eb85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f37f6334264ce8c9465b24cfa2de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91455d1accaaa36ca538dac23f967a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66bd315d9033ed2b2794c4eacaaa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7adf87645e203a4d00aef8bc57ee6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c474d928dbaba6427efd992ace4c8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808649e067cd7f731f47f51c56c512c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e177c9b9319c0e5f2666a603543c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3ded100201f2224b82692abeda2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a998d62652993e4e90105c24b8b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13f22672421eaa11857f51e01e2a5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2b1aebd13a4a474163e0867f9454267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b08e904bfd46145bb2a3acd5251e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064018e4e98473a36df5faa70149a44e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1e4db9dd7b0acfb52b12428b9975270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02ba47166896947ffa8fd569b54cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f788b93a5a6ec13a578154b3cc58a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dad196531fdd2750e4134231c3f9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42bbdbcb3d360e95ced78f43402546274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b5d060dd52c05dbd2b32c893b035275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27f64a340ebe330727a970f1664f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5b9520915cf856b652ab6bbfe937277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd7d029dc474818847a66a591d3d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfe4fe90aa1c3b39257a74a08798b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548b136f0cb895b08c59d260013949280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ae1c1c22902fcd5fa7d34425c001281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118840ab8b9f3e1a7dc758a46fc3d25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb364b1f15a06f770be3feedfd64a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6bf67b14707493bd5aa0e170f426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c4967dcc7f17065988f57c8ba694285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e859fbf80d5c6d0cca54a2b6ca0c85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78133e267651113bed2dbefdb0dbb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199b3f64316cb95b9b1eec5ceba9376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110fb476e8cf68661600ddce8e7ce8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6d7df3155cd80c72e2543b6ca8b9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afa0c470081d647ed997b01c4c9cc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea31e1faec07d018615e3c8435d45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa507e228443aaedb53637ca1fe88ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa2b5ec241d2705b01a99c977f725294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c8a2f04fb7efa3e67183cabef59c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4a103c43e0014cb9afd2d64fd17c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564f5777349ccc173301902ec38e35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6626650c2664759bb16b9fcb42266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318c39bff45e414f25b464d726beb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093acf86ed5e291915a66618dd5ad13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03f03eea93ab05d7d52a9d320aae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c15a31011c2b290d3d7076d6fcdb29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac575c934eefe49bdd5f749dec6d6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370e1735e2d0615a7e38536da5b6df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bce7abf933157161e0bc8944f58a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b977933704b01c4a0e9eb21412c97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57664b9c2a2fc08d661606367f2757307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50f73e5d1a3d75c1ea81679018a46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2685cd458796d5c2f6ad9c5c517a378309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80a141c3768a72379b1295eb809320310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb8ff1bc42d24480b59d25fff62b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1630ef01afc2d624b02c9cadfc303312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c31f938a67ac28f80b50a93f3aa52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82863e82d0563f1b79287a00d591956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c905d671cf64c4b91525a5c2ae31c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471556bb7ee08d9c83bfe6fa9641b57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ca97b427f8ef15bb5b05b95bbc1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e5dc235adab7017587f75169710e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85ac7d965ffaf5a84b2cbbb9ab0136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69278cccc33160732bf60c405ac0f6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531275beb8f8b481c2cc30ad905f5feb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d211da6dc5d8f4b853d97440726e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35002cf91293e775f2870766ecd84a4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0694442863632f3ac02110cc32d3a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccc93897e27f30f29be6515ece24e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a8d371e3794e617eb350465b9897326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c34bb68dc8a6a08904d4b5b0b3bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb7a8c29f7a9a8c0d11dbf936ade8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3cb1346f43b741551ea0ce35ef53b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022929b9fe752663ff37079439671f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc8eb94c33d4ee6deb0c0eec3cdd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e439973a5a5e15cfe934445d2f376332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8680caa3bb84a265faf20bde725229333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61d00027f89000da863c677b02496334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e795af9d3e61eadb7e8db4c7120cf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfdcea7fbb0bd0ac9456b8adc5f8e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb16d92bce022a809c8146efc963b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c40e2048aaf42f5d2ab79019afbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07de9d4a8dfaab670bc8569362225339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9bbb01e10da27837217deca80d0f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d8a9b22392cc5efc2189866b90f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3021cf3383554442aeda081409e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568defb4441cc64e45bff44b02a9ecd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db184b4677f6af95411ee412fac34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b070137c1cd67f235f307011ec86c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e680c014c8daaa7bd90979e81d4922346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c13a0250438b92e70c527f9dcc860a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fbf296ae26dff1a0b0234c40f4dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04305707d396a179dc80d583f5d114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d9c9359c97936a30b264f2b1e78a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8cd26f7628732c2f64a6594f2f57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74a273165874ed41c5c34457b7b2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb24429a9be1805465ad2ece360533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3b030cdab81720a270e7eaebf874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8f4280b1a1163df742a4790d8b4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3ba6f8a0f0e109e3bf3a3cf57bb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5f96988d7d7220dbcf1e9df297a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824be4081dca48aca4e44a37241d801358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2912db8d659bdead80b42b1d98db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce5ffe776f93aeb657be69ae10e27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7345d6eb037f1e666b2deaa6edaa0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa36d23e9148da7a6b312e4359c91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4801ce651ed009deff38a47827093363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bd9ade0038cb68b6c72585c349f21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf768409f42569319e784d9fb71ef1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791507d1379ec17ad4118781cd2889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6abcb90e0a5f5d2f2ec2330394a8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496216e95c19ffc0948baa86a3b532a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b99812b45648f139bca8a5119e8d2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fba6317d95d628dc02a63178b83f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dd4e6a57705abd9d2b293515ba167371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08695322d3a56b4f41d0e0767d3997b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab84e354445c139811cb944bebd0a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70273848a274416048bbe8f2b0008c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9637f17afd9aa3b8a2c8785dc64db6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb20ade40e45903ef9537e0b2b6c7e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1128cf002b180a48cc9a133121027d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33626d6caa2a33ed9cd95554e788f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2747d2c65d5a43689c305e127d322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95360174a11cdc0c0abd49c373a092fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b0a2ae95c0dbab0a8c4be304176d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da77f22d3153bd89fa2bb1b85ad27d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dfb0664ffba6e2e7dd70bb979df46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7bd7c67f00fa3fe449408f194bb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af697996e81892311f85afa0677fc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1305ab0bdec81c1dd15bd045a97d1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d91155f8d29efe95f2b88c4fab126387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c20693e8625274a9c6cae5924b8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeaa3f8e0e086d6ca9f84f49bf3361389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2389444415ba50e01c07475bf27a4f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ecdff6f485d5f9fa9cb578088c305391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a3ae4d5d672dd727ffe668710018392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49dee5639db9c0b252b05bb545d6b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4433a45c94667b571b3b013ab3a25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd6bdc6565a6035d4d19511fefd75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946b7ea8c88b32afcbbc7755a1d874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2181bc9969197a2cbb9c96ad314a20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54b81832f526b83467ea8b0928cfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3dcb94a5626011dba4b1547c538a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b31677e96cbca1ba216a12492cadc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7872c0e17e9b2d38b1d03113d3472401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c43f597b6ba7f304d254b959e1d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1429d56ebe80808be81bfefc2e8b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d4daedb7905aaa11f1f2433e0715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec602b1fb4661abfa893a929a4d6715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7789707bac143c7950c2d61db31e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdeff514c624c031103265e6ca0560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62945b333997fd889d408531573b391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a66ca16039b001a4e70de60435e2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63911faa1d1ae95b8231849396cf32bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3c9df32b5a5153bd530f093e0d5a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f49caffbc2c559e0515c0c01ecde34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4175827c0a5341e6481bdbfd910ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1218fd7fe88cff4f54b43a7990ee5d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d63cf216074eed07a48973a82f206415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9cd60268cd21e0dd83a4616e99193416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34514411e4d89b3b9cef9cd4c36eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e088c5ceddea51d81380d5d6464fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeebb6fd12148cd785aefed9a79f27e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed725572ec22c1ee84ccc5638586bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a6e3263ffe7b0cf245e3e897d7c49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e22bae613f2369177d5f10ec4f1c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1c5301d76d80ad8d1845981d263a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd41fd0890898e1e40be7dc7d28ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47261b1540047048b8c856fa780c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371292612b88109615ea5018ded865e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc01a760bb112e6ae7ef64a9d5e287d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82844e755243990430d941a00f86e8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d738cb349656895d49428d351fc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f03461cc3ff1741972851729bfafe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db741bc081368c51983bdfa09da54f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ede1570018627731221d8f54079bd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714a92e88c87cf7150c76adcb4e26a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08d2ac091d7b4650a5765b08cc1c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7e5c681c20ebd066a701e9b5b42d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e4728102c7e16406bea24db384b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f098ac2c4f1e644187163cb796475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba870ba57bbdc132970fe98cedb73f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b94f89fb0dab81a0ad007b79f9b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415fb3751882cae5e0e2d3a46712556440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48488240a917a3f24370e904d35358a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dcbb7b19040e5f3423a61511a3d67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b61c626c7b8ff9a5da0ff9e5fe29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63d6ec210695277c56ef7c0d23241444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c727e03240686ec184af62cf03bacf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ef33e3676c5e6cbb0fbed46f6fd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5faa58ecf16a7bb650f7851743ae0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f82f6222928b540a76dc6d626689448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a66d8f935b905e9fdeb8e2368e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ff615bf771ae31d3e27979ee8479450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5eb8c3126e4fb78e30531bfcab54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483cfbacb548eb8caa988dc5148a657452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c793414788fc725c929f2d632e6ff9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b28243092e7039ab04febb238aef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d94e2f41875acdeddc5de0657b2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9598f9d2707955aa59508692bd300456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67873d8c4959eea149115c0021cdf89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767e628c6293cfdd8b79905b5577705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278569808e6ec4169268c5ac8b29b901459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258212a61920c482ebe28c0ce9e757b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329585508e6d5a2c96d91ac0f17e4d9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d253181bc580e437a71e7c8287a4497462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d426ba4fbac028780a49e5fcbf12e11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e28896f7844ea8136952663631960464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30952e541f191668a2060f6391c02196465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372c60503b96d605d0ab86d2687569466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd41c5c70a3368472742049ea3230b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319b9809fd672cac201cfc503004a95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9815f5dec9b6200de4582678e6362469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4277391ff0cc0e5216e664a1d1679470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dfe7aa713ce298677b0e020216d69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ec464f522a98b1a882e9ccf1a85a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f292f324855dfc32ea2f5102fa1c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3cb877d43cd92bde83651ce444594474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa67f459e6c9cd43927ef45423705c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730291941d53019b7c500458e26dbf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd128712788d20c6977888bc60c0e01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a34c64616f2c933a83f256cf7f2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1b1eacc902bcde9e65600f5913e58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a2686dc2109d7c3d3fbb448b67bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a93b15ffbc2b5bbbd702b6810851481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b859fa28f9a0bb859bf6d87faff7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b374b1f7c6ff8aeca400f83f035ef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23652e55690ab91e1cd3824e0849f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43062bd3805d98fcd8a6bbb033d40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77ed8bd94523a38a3425894876653486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaf852cecddf46c286b14bbd165692487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c718d38cbca490244ed5a19e3873488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ebcb6faf3fff4f437a9cc3f7ab0f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f8390853584ad22692cdf663b1ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4d06a990eca65cc51af788066138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda920b3b2587533ae8a802ce9672a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db433ba4df9cf0b2192ec5185a9aed9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be68876fb9e578273a5d196e4bad3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4e3baeb677524d974cda94aad986495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac478c86c2e4d7ca510a55569d56a8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79c6655c5c359fb111bc8c1b3ae84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc22d1a365cd5d14cbbb3e2418634d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd89b44316e177e290ea3d65d6719499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d34326900fcab8efe4a04a20922433500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f0a64786653e189c06814cf3d18ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5e6818130e5b118e1a271a2da0ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfd448133258f32478d40df1b7b5a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb7cc572f48d128d8aa59dffd75f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc310735b5edd67fc68598a615b34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f9cd3c8cf3267aa40d725be72c35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716661fa7e0e7c18358552beb3cd699507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce16d637e05483a4a47e4692f6b7ad8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a10e70eb3e42360d77f0ba59eed2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef22e26ef90b1db7de4d6a4635569510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d1d3d17019130fa4809f68e63903511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76249a6d1a48a145bd51bca51dd05b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cfc6451c3bdb0fee8bcb3cba884b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497f20a9416f089b7fbf24357e679e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c0588e50734efdd64c33e5852ed92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c6e385aa3b08bb1d2f15fe35432ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9bed2df66c8633c17da7ced7156f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d549f083652342e50433ed398b6e759518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f2282d4d89587c6ecb91d77aa051d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3fd55eb9276c10eac605ea1c49f96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe935a9425593a4dd5e713a373a6f5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7d2f78d5f247fd29f8b13662335a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245bd3e2e34cc316da3a3024332566a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d317563b44d315e9a476f2540da72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad90a46fc3d1ccbef14bf540a8e499525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceef9ea2160c52c8063daf654a2b5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021d3b23f81114a91ce87c51b9bd02b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f52a1dccc195b411b164ba058fb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae6fb97b6633b069634747f7cb46b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147f57add357f3a1c5a467e64ca3db2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d947a68f42d32e3dc51ed01c03708ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a56b25f4d084a9ea6724f5fe30f2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ee02328c6eea87e812a85b911db8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdcfb2449c8cb86a56b8847da1c2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36ea002b1a193585d9572ebae4323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dafbe8b2d47ab7cdf728e97e14aa63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d47066af4eaf4dfdc0879a3f6fadb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14f5163c479399fb29a002df074ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04d2b7c058dbf96bbc1aedf60ac72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de1997f2e5338003d7c42e4306bed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1461f9f8a9f9d4805ea7783136f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef50a2312702c7756a6767b4e90a330542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01df778e61542d66ff5f77a2f574f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98e8e873cc6892ba203ad8bce90b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7314a05fdc2f33a4fd9ffdef8bef3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019da67ede26d15ce6fa8c260a664b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3e14386c2bb1121c05ee4bb28bf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103aad99b7d6805f2ee1a0972d7b6fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168fcc2a0eb61f26895e63147e388f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08577b5250830b8bb08902ef02291c00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32cdfdd9c953d0ccba0b0d42e7f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef96949eeb58d74068476a280f667c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e8b9e5f1292001ed2a436a2719ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f971496c02aebe0d7230dfb80e5f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d4d93019b24e2c645dcf81c4ad98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76ae3384e0162c8b36e08be940418556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125d0cc02fb6c14daac908312684bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d4c01236c1f4a066a085b612fb6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8c5b2c0d79d2d533cc04668a6dd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a9f5359617e47e65a139a436bb7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc539f8292a247fb00969b3a2a94faa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a71d34a59e269ca2f1ba59ae01215562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad864236f937bbe394d869df0590c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597afab416e9f0fb8874cddc1c9fee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb0af21c7137847c21b5d0e48dc77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c48f1eedda0b12d14b429e5b0dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7037f4f6e018963c6bbe008883755b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48660efee59849d754902517cbfd33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e3cee878971b3bd6a26f102e5ea5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d793d3dc08cc49f7434d5ff706c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d529e67ca8321f318091321416e27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d171205d91278cc8432183e7d1985d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfe917b610d3f808dbd760e2790c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce70a735d8d411957c78897f1180685574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c9fb3ca68922d350dcbabea48710575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c882efb25014b7081edc35ed072a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35ab92b2def97db408f401ded7f84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812eca8967a0bba5f11052342888f4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f325a8857ce4d347a9867c54de9fae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9c22f7293764cc7ab1ff1d4efa88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c1a2bcad4216d98255861b0902ded581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a41937cf7b309f8b8cb7338603fb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812462510b3bdcebca0591aa4c1e9946583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81431bc2deab962a61393d8e43ce8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2407e3997e77f9182d25fe070ce50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b66d8ed1c967ba48ea9752603f98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145faf9811fb94a79a645348fb1110c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e9a9f2911b37bf5e546b93664d87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2ecded42f5e64a205f09b8e06cde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235bcc82b3e959b2418e022dbaeceed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b951aba1b20f36ff77e328d5d050f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16752c072e2dc4d3f554fc3c1140cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664871891333bdde9d4ff1391d406d66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e02d260dbb30de08ea6d18505b065594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1a537c7497ce761314215acf812cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9e3c9b5508755616993e1f0e8efe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43dd514b14fa6c5493b939cc7a54e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e4d895e40bf0abb5a860d58f7f1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb41c9d517f1666c7c3d41e9ba7259599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653442db8f964bd41162777fabe715f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc9be2374977b7325342572cd80be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea053c205e43e5a3e82dd35751468602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4666e47a0c7413d60afe6d8fad1d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba44159d1500d2f7b3718f57e55b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf1994ade0ccafc00a2ed0322cdcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd39bdd1a74988305d932a7623877f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8675b4593b5f7f6512b201ae7f76f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d1f577028be741252d1bf0e22d57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363e0de1a334b2bbd1ade9fa946bb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e2d25ee00e0a7b3902f6f61a09e5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be669aa61d42e4d354992f73072e290611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e411c0ddd1c1e71df1731930978bff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a5440123cb9ee5d96c0ad93d6aa12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11402369727c3e254d3b601301af6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05610cc99acf94137a1a1f8843e6d95a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255e249eb028920c56751292863969d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c98b666e9acf72409b4273d35321617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a03af2b783a7607faa4999422e0e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848097d338f8d5bd9d4f37b608e9a5a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ecb86d83512884969abc93fee1eee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88311dfe3136cddc3a80830cdc8154621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6da4d971dce8a0d81ba9c921c0b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc78ad7518ebdafbfd50ba6f47d5d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d303b5403d41493125ed27cac3a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762934c588d178d08f9c6f422722ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddac96d60d58bea9eab7c2aeae6ee7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a4ce27782d36474b2215d4b2f0dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9206a3210b93dd4fb7226e6edfcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b0a23cc8e10b9aebcc34ca957a20d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5a96f1c1e3fa0272485ad2ea21b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6023f19170f032abbd2aeffd1cdad36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04954db08d7b2da27df2a5c3c6f185a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b328c38ccd6a3d29b0d28914906aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344ab0bace7293164477d986e48939634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e8213694e716fee8d292bdd8760c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea626c438f0f678f312bccab372480a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198692fbcce4627f6379316e6a5bd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed18a90697ba073876db63506732c42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a3cc262ba10b91816692d2f45200639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a702f3f09ce573fef6f20441a6f4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07539b5f7138e75c5638dcc3f0bd57e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c379ecc1eb6dfb76bd4af97f60ae04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891fd81d58f34180893b287d2a85d5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97be9d31f827344a67e95e87e23eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203184fc337947a0af14b1f8288ccc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515cc719d5784f3de9c66877956ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7e801a40ca6e5e71199a16b7e94b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481baad9f0dcc83f3ae292622a06ea41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7927b55c6d78c411f63533a5d2ed6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be158629ecc1c5a0fd353e1d49e1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4eb16cceaa963aa73f1f18c2afed4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f97c6de485a6815b53c2a8d1a5d699652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e185d3d3663f74743c4a1b32523721653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b219ad64103e756d4f96545c895257654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141356944d3e3d56da6ad9f14a5a3e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb89fbfd29e49360a1faeb94fa178656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b52cea722dc3641bc0c9e4d12b79f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad7303c4251a085376d441d105a99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10631b65345f9ad92ae149a3ea800d05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84305de3b595d8314a9579f508567638660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d34a97639cdf3f00c77070d2a4a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892bff645c2a724c921a46adec90e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a635722537238b22a287fcfce6353a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864943402e0b3b3c7590b11e1603a57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f82488fbfe87eb9a1dafb0623532665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65289798ddf6daa01450f2f62b5b17a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05733826f1b417566f437afa25427ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee0a2c6213bf5e0b75d505fca503c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0aab3d32714c29fdc60877ce24da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb475a592e6acddefb33a4ea93ded5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176ed0ee22002efea24d1d64f9caf1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd28ea0eb8dee2392b9c42cbf69bf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e60d38b8d72ca88f80bfa73ed9f87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29f84f0db896bc69e21cb198ec06a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc6a3073c5d2df8229f0768f217d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa3438259dd446d48f0ef07c6ef69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ece7b07ee7255a81bd82ee0178023677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b3f6b79f4f7d1f429bb08cce6e54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f13d16f898f5abb3b114c346363959679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff005c1d03e274f4e5db0c1e59db407680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f852ec35cc7bcb9f96df552382f5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baafc8622f2fe15e709328f8bc186ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200026118e84e0c16614c842b0cfcb61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6a5a0f638d87e4e9fd09644c42f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a034a942c9c8a8a32871ecf4092ccd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71fe1080735039562799d47fc36c79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e82ca0ee88f79809ba8459007b85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e8633e83700e1872d24eb966c0cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ff5878b0c8e1f6eab88b88a9f8f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b2e71860181c6060d5b110ea71ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21b43301f520b16bc004ca45107a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1d0889282727054b4fa2f349b7b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802893aea3d41a77406839b769ca031e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9f6df05f2fa3dba369cbfe8f73bbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c7176333605b17447d71bf1f3eac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8799f982f665fcfd644b8472ccad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1b5715bc2fe4e8571528ab052094697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd2eb6d63a317ca29070290c4b0c5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1ec8ab901d7a2d98229eeafeb59a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811334f0e22a3f8c5e2b0d14d1568c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd955c710adbd8744da93127d7734ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709308de011519ba1a7c7921456d6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae09f95a9c9a4769de8503d771b92c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432af7476a031d09837ade46e230f6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462650f65064333f3844d692cd91f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7bca94cbaee67ad50971988b9a81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551590064b14f2d0b640106dd8c682707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6012fdeb37479301fd4dc1def3b520708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6411daf786886dccfef741390d55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc8e549c535f0b7c0a53c85f5e323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b67710475d94e8b3635525b782d03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ba0627c20477baca1c92811920bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c6820282f33bd1491b75f1d40184713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50bb1ff3571e0c15ae1cdba9eec53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f9264e9e24cb9ac0ea947e5322437715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aabf8147aae1bd94c6f588c4bea23b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d18d9a356a01a350aa132f699fa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d8cc4c720f6afc96851d623494f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9c93d8270534efe93d78d830b60c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105067a89b705a787ae3a4fa2ee23394720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c6c2a8d0f0e8e8ef322d03943be30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114fa49457291e4526c9c773ed77b32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488739a5e3f3f1736990edbecfeb2121723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b88d955cadb70722e0ba6727d34c95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37551a12269c15768a0b434c04ea96be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e67261d866548c513f0a88a0ebf94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9ab09a942e3ee63d7de9f0855d37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6886d89ad1d5b19d631788de0e086728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cadf4df8569f34f85edc87a8e4d12e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873695323f4c7440b723579315f85da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46686fcfbd0b2bb6a16b9fbf1e8e05d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f25570a6e1c3a27d4b862ce91860732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d970caab4a8b03b626b70e880d982733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f8bae692fdb8f2b0d0a7b2668427734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd7065891dbe7dd12c5b70838485b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab23b6a3ec440d2b782a36eab39e4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc500b793f23c2c0a578ca4906bbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c6b82561ca5734a982d43a051a089738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86767227feb9af4409b7716c79fc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba00b142f6ccf84101d8cf3ad853d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39a1d7b79d93ce08915ac4064ba7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0ccadeda9c69cd752b18124d721b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252afa8fa17550f47d9021de79072a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39225bdfdb0828d3251ee3b6aebf0b44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe670cf73079373932113c382fea0fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f09ea07ea1959ecba7d589b497839746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d40841bb3cc99a10761c75f4fdc3fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af431ce71e5618f1263b5e1c724ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905899e84f0fde972db8af99421aeed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148448f4f14dcd641e7be7083143f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a154050f266a85cf754978251cd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a9611888b50f7b1a098c2e3ab5f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587df3dc2c18d04d6adf53c896e538753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ca71f77cfc08fde8cfcf40ae46bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf138d59222f363fdd8e3916c8a76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82058369ca900f3e989fc1fdb2f9f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b545679f780dd2b42960b482bceb42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a41840558a035de2e612d40aa037758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffafec5d7ce6ed9d60d3510a760360759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884151866565ef2c7c780e2a0ad2a9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542595045d1a00858a8f7f61da39702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c6c4f3071216bc8d9ec7fd273be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457b806f48d463ffdab85799b3b8554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98bab8e66aacb5fa256e8dce1342a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1c67d8625ff0b2845bb87d03d67966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f72089ce3d2d796c30f9edf27d11b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f65f74ed2bb157eb6ed84e09980238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c975e56cd78668b3f0325f857da649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e13aadb02931f1d7ee2ef561075410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6adf53a1c94117370349e6d3218c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc8cbe59959fc2643c132b6a80cb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140026da5e14f788de1c02327094cd1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf3858ae838416410988aea4e194114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b049ac1e60362c6a176f397e02f1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e608d9d673b9ebeb1c10810605d19316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0a9bec44b2b99d7d7c0ec1b7f71817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345063b96aab74e581de5aa3a3ebb60218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da162bbca9fb053b244428950ec27e0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e944f2248dae97ea657483a6aabe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead00c6348b54a7570305143b81351621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97412912f9212236c87a19514f1b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153816d745b3e5f7f86ac29d3f3242f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82952d50c8848b372cfc70ae2218b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd04e44c6aaa946602cd3366497f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993eca6e891e0d664be4d667732a5f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8574520cf6fff1c2635b47f67141c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8b327fdcfa4caebe994023cd617828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862204f93812b17b74a938fc21d1cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fece2aa2aea6978e2a568e3a1a203330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcfe4bac289427dc185323607d7a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb635993f4f73b94a5fb9632e6aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8b826fa5c24e1d0269742c87962333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e57eb6856fc378ed0f69c36f914a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78229d93013926fdab34740bac2b53135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9fbc109b5bc7b7783bbffd1a9482436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca600e5a227fe98b33520827fd9d7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023e6764841021167d2879b895a83938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e82ee5aa7e4e8a2d8b7f68d961d5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b2de436bf77054b660038ea47df0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24b2e60d3ed24bed029109f8cea2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e52f64e2d12dbd8dce8a56403449642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb01dfc2e7ac7c8d948531d68eba043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed3913160b09ba6be774fe4e0555444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1b32fe1041d4015a72339a0cc2e9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac6643b4c9cf91f4da1115b4cd24546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26832d5273ad680304863370242b62c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28a17118ff2a929b8681e2c2af96848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee4b0e2d356df44e693e936049c5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035adafda17f9ce4987363eea2b85450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1adf7ec70101b80057648284e57e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544c5f56d419bd38c221ccdf713e2e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba599887d547c06355d51e28b720a6e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11dfc4536e520af30cf0e8785feae454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962f9615ce854eadb4d793e842e97e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc80bc14cb899001b145a84bfdf0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a10000af5af1aefb65ee87fd3f19357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e8fd4571d78ef136f904b8a7f49658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c541406065449cdbdf5686e7cc84b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2eafda5621fd1ed97748d3ae72a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884609ab0ecc61a6be915484bd076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb26598711bc98f2a975e00773b7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0fbb6a3a2fc9b5c2de9fd03ebef2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b387cf110473947ce0f1b7588439c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ff50fde7c5620c803169ab18211c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ad4ab49069fda25839845c644d0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de034b4478953160147e3da4bc3418d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bda18c020543de9fa4f306515250868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f865baead142c1c7665d91de95fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ee18db8d318fb9c03202bdd3a2c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e421dfc67b463d9db3dbd19cecb4e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a9f8c446b72a517ac7f677bf2dadc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cfd2f305674fd0be75b6417fd7e5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26140383717d34421563b8aaa0693f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8485db9f6ec22ab76b57d104a36ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b3e53a04b196fbf2101f1159d243176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e153f5e3cb61498c8d932dbee6ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaffa8f78adac1304c73710bfbe37378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ea96654215ff89e636eb93b069d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1bb41050c4d703a8bc881726be3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5cd30bba05fcb5a8bc0421b8bb3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2b6a0c8c43d56da5f82f6facfb3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c45d7d24db4fa70f442c5b49ca8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af848a8ee7ed90d5797744b31755b1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12308429b49119688924b5000c37aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac9db5e4c22114facbeab19a37b55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4247bcbe64e2baa9fdb0d933beea987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121a08f62c786531d9d5ca6e969549188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73bbb576fc620258759a517c7f7b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e07f9cb4a23f332df44d7001eeea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866de159fb0693aa1c713c003dc298991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ec2f5a467eb60bedc7553349f7d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15d6abd18f73d07abe7f35997e33d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dfa5931903805370b161ba4176dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82824d52c37eb702bdf7e3e76c79bc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d1b17cd989da9738ee79e6fb305496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadfcb878721bc96711b1e90c6222f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e17c9f983b08b53c282875ddca63298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b4d780c6cb66c430076480554b5ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ae857bcbaa9819af47fe1c8f3f5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda67989487a621cf38d5b036289ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbcaa1307792a356a6c99e1734c705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a183c4a8dc7b06adb7c7c062ba52f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48247e75153106571545c53b4899b6ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eacdde2064275310aa9b498dd7b2d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bdd4b3c684e0f41877fdf304b2ab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe8f93190d6d77ca6a55e69e4bb54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e2725aafed73e62690950785d1af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d572a3320a88d85da134deca77f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232af4e2ff73fa129a757b5bf79121110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1b9767bfb2b795c14873ef94be8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a319f2bb248e40477129fb79fbace4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37522eaa665c95fd6531f602e145a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5640addc254016bc42a8e248c4f5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4c51b4566cbb8fd9db71cc9ca7d9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573fbc2231f23a625e9e3731b85b1a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f53aa00c561b31b89fdffa61180cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d488326cc927dcc5c894a761333d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1afc1e9b405778b8a2ac062c2af984119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5bbb6a34f1457164a10dee9f27a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769931977cda24918ebc57e62afa116c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa636f529737be31e8e428ce23cee728122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f1061eb74f40d4f67afbd781fbc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe242fcefe4e71259c2fa7e0daa0a3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d9bae7f7722299a7a58e1cc90b26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374703a58c354a75f9d4a70fa94b7b80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f8a67b4464a7a2864ed0ef86b438127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d938281713d234ca8a151cb9664d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702eadd55d65589880dc16fdacce462129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf797c66e6ed805382f203423afc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f179da86bfafb6483e061a522c13f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91de4d9f026e21efc6e4848f54e943132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9e81f9c8507227aebbd8d16ae2a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac87a0d5a745d09385ee32fc5764bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514abb2c94ea6321bcce7a2b86697482135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009362d8fc69a28df4a423326d657c1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f25c17d2329042a0f26d10f24051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874672315e36a7e82ff4aba0b93d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c7702baa70be196125c9c587b14e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e52ac556281a21b29c04fefd08c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec36c721c7428c745a65b2094176603141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca772d8b24ef9d30f19b405b415d3d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133da17c5b9e924cf7c6f2e6f2cf21b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729974729daf7ec5c718378330366b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134454ed3564787a8d473184ec6f1cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd59467960dc685061d26a13ed8a0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b752c58b0b693a4be0f92471a0c9a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c1f9a45785a7b26463e816e2de33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12fb43a5f22d2b934fe1d074a7fb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a1e0f921689398b048afee902d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1381064462f590e1becc049835e613151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32e5e02de475aec7f75266d63e86b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895aff7b21513c35f1f87f38d9c3e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afcea632fdb3d84c2e5f00aa5be51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489b716d81a60a551b9ac26d7f2909155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79605c1f8bcc812c1551bfc13581fcf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628873ae190638c5342d92cab31a46fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92ff8736750baa8f469b3c1449c9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e089a8ef7b4a453d021d48bd97f2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9225e275a548977cc23928a1482ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ed33c182160cf988d78bf940738b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430202ac1e5a2b49d0b077c410a2c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb555abbed5c297a438e82d0a2ac15f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a167231210e286679dac31d6d5288164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4fc62ca90038e9f6f7163b1d5b4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61214c84e009a1a5178fe39e7a18e68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5cab41d6b00b63fcf86ec864532d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee733222c653a5fc283eb81eaac1b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234498650f0f71a45352cdf3b97a98a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76ddefb6dfeec75ebeb8a2a6513d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24174849b30330e72eb4e157aeeb35bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ea7b76105e589a879b46da2e48e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1e465e71cc73cb827464784e1b69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6080e9aac01e15d4b3cee67d5ebb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f1f9ab4d427c5142c6bc38850192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0217a0bf26782a3075d02ad790a31d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985cf0b8dfff4eedfca49927201374177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ca4adffc6b05a476af345ebdb12c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfdece3413dcd5158e7931a8e90ac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9feda89a2a95d124ef7091eb184a89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec8183a098bb0cf36d23699ddcad70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c504c4a7d8dc862c963e8746323d3c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b9d4f58b3cd4a054f9cc3da64067183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3b1502e56e9fdee356e304e68c2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b54a9a37452ede8fec04dd8abcd4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df71f1d1d59718f8615b902fb22632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5cc31021a55e7e21c0bff6c3a123187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0b484acae2b8b22b69e80bd0d3473188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6882e833bf52813ec708709f0c5a25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8371ce61c8c00f41eba3e0cb1c9d00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a825ff8810a86cd0063c5989405c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008588ea5b6e93e4eb25336ee6dee674192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b22a3d22848615933738d1e0a169e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75746038790f6a135a803bb2d602da10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692cfaf60b62c5a06c7fa5da6fc96b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d3992d3c765f20839d9fd7d59e10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654af73a1cd2c2e36a3b222b9fd7dba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fbfee395fb8e073078308679b23eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78ec5bf1118d514a634f64ae70fd3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714536c9b7d6333037b8ee64cc77c970200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c3cb178ed2b55cd69b1cacb91fee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691573595b39c619003d8766f205a5c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e85269d9f387256ee7da4086b59ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6fe4bf6c4d4a37cd99243796d8ef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9e7c1ddca6a1ff3777da1b2a857d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d37d439619c9f6a30d6896190f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1aaad7daffedfe3c81239e2fb33fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec1cdab5e8aa07e4642bdf4d7d79a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d45f443e7b0d6273c24a99dbfda86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066a3c24f065c7ff35b36a407c9ce1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a064ebd8b9f85b38a12c1bf4d4ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de312a3ed56a7ad27189cbfa2b461f34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156f407116761e66e954c39bf18a3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7a76df4a22c9560b960d581badb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec364a982cbe4001f956c76f94047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9e96c3a687f37dbcd57e06fc610c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661c366e845f8eff5f0525f524d0e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685601ccf97e7cd9e896350c0cc25011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30431a8f805562bb676115fe8e2b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad6a94cda5d65b98f2b4fd5f3c32e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582e0b3b7332651ab30cb69cfcab0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de898a761bba2173f19577cdf38c433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd7068df118b2678abbebe4b38e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235d92fac92ff447a1a3f1f992f5e3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb6e1929baca5aa6db2bf0f2a8f79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e458cd7ec2da49960d8125e6a0bd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923dd26ab1befcb3ed7eefe67a1c71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a377344de269adac923b4f3ef9b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172eb63629a8742b887b5bc39a043df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0763bf1049354dc8ce911ffbd11b617230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ff7594ab22a59d3bc13930ea4c854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d31d18419281022445919804643c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2af02b27721a9548ebf5a0a12d3e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386445db91c56ae2d58fb9a49226590234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b04d8d08b4eb6f86e2fa437a89c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5598b365b2c4b8f393599ce73b2e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c691445afd6ac30802be68cafff16bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10511ec693a8b45e69c454f3ec35be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf406dbbe6630a4c147df2e5871897239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea7e411a248b18e4215ad272e1ac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aaaf94d7eec982f807eaeb656e2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bc8c8f814586c169a195579ae926b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d955ff8048bc0b58fd10b6d57f94572243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcad1c1d57ebce93009e0c96140e58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed91e5e0b4df50391c9f966180752bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d51a94151d5371e7ab6c2ce151d0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec18089fceb78f6abedf848bffc3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dd3a2c6b09f4422c441f66364e8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfad72133ea4bee454e9f823977e70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5083098eb0ef9eb04188ef69c7fe89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974decb718727aee8e0041f80ee2a1a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d6d363cf1dfed4ad1eb75b8e5468252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922c59a7c65a4b14317c04405e5e86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682a74b339f96cb32a6e8082e30b11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca1dbca4172c3d75df85ff1bded9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e3aeba96490351c2963c84ab0ac0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50685c40f68fd77c8b5926e7947e88bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b988f5079f7f21e891a1fd6e7786a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d67d537c04095f6e86a885a86fd6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320a211d96b36537efe8349a0371b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a99a10f1141eb732d68f54ef637e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee7ed4a2f638f65debc41b62b158b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094a2b7ad9251c0ff07599c573977a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c289a1355da785f68b140585c6ac53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e04df148d1b3d22af9c86f3a1b35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ec6d3eb9963c179966a21efea3f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ae3ec30b7e5015d9f69644fd5878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e215060f482072a6bb9d4317f88f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8150f9b8d361ecfe88838d5fdc5fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebabe6b0649136c4dea91579befcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630307aab7e73ea1e2827d343532477271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727140d3c01de4f5002b1577b29b4da5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc4826161109a561f3b5494c073bd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc0585d123557b103636d7235b47f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec8c0a971b961f433dc1303b6016c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157cba612d5dd22275a4b031d3688c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662b3e13427649f3c33044ef8e1a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b75762e32142a9853f1f0e8852afc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36d1f58a0d7f90248445d5b03b0e9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcade621e1d1efee35e3ae2903425ea5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d78f9c5d688c87e3bca286cb959b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4cb183bc82fbbf87b25d42c63f90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0faac121a05b1f7ef2fce4c86bb20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398592f82e843de349c33d86c0e29c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07eb4683a7c64184a149c52ab77b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871010a55aba35861e4577c30cf0c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2806fb0231a97058a7d928a486e2a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5af303fe8080070dade1231d7b8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6e17853448c570b3ab61916ee945289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361a8986e0e7ee0d4f5493e328f103290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d115ecf7deef3a6a9e8477045c47f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd25617ceec5ddca1aafe562d8940292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818de6d4adfe2bf58039d80c54f776293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163096992f63c66bd09768822e3fcbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270235091fc8054234d237d9ec6298cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0c6d88d006e0fc5addf94205b0e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a969dca5f6b4f86e20cb1087dafd679297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e957a3b0e8bfe5e541743830f99be5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b28c816b612f8098769231070e7ea2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deed0c2b5fd4912242d2bc0be420ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038aba0486bfeab6d2b7adaf155c6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6293dab1bedbc244d8064ca9e9a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6144449be9b337b76ec6502d49ddbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c2ee5f07b7dcafc812a232f86d3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb036fe24c25a52fc941699b3fc412305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45fcfdefef6b1ba52aef85504a8fa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f15d4e84ed6ff64f7d3bf2b2ac3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797fec3a7ff992121ca36a59dc5ab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db289cf5278e041140ebe6f66ba0b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4bc757d72073a4f747ab8e3a9bfa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0e429aaf1ca702c3aaae879fcebef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b7ce29beaf758798aac772e677889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23ab715b97aed840e479bc00db8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a17c0670cc595b1abbbaacfdc5471314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdccf55666a554da4552bb8cfd29d9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287633591f9fbb401366a42a4eefa6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee935c1e71e408074ab1c320a02bc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b38ab954c1875ffd3adcdf235bbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fa2de28bca872a23d68b2da95abfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70629879664bd07e8516d4be350d72b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a422c7fb7b1c9830ef0ea7c10d19ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ed16fa12ff82ba5187e31b3b8c87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d19848eb3f1ca4321584b0e89ab9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8669245e69cc6a1f03dad0d5dad3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b175225f57c25670d4361c858b56e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8687ec33f18393c353678717b565a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289146152332e51a2d97ecc133aa19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770b0e49569faadf45d797c333b131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba9cba9d8df0cef4cd3d63265f717329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b288d207f7aa560bf4772faa766e7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1f87dbbddc73400531741072ea9e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e36187ce692cb7ff5efd28398d8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c2d5e2361330e7c3f3f2cf9b061e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1e732313c907fab2c2ec8125a337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203eead030545c0cccd0c99560a554335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d81a1290423ddf0dec55c48211661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7ff5b4f52c32e3b7b59f056be398337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f28b56951fc7e823c9101eb207bac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45f079675273bb4388b95ba1451b62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601fd07a563a6d0f132bdd3fc14d3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ba6dcd9f34afafa14f0c0cfd9751341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42f2eefa09c54d90693788fea23af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5e937c8f6470822d30a12ac33670343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0e70f7fc7d13419b6103614c79e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806270607ae2237e998ea7235ca034f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991f3dd05634e1895b953209fd91044346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3beeea4d450e44c42303dbeb075992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de3b44694a03d550b0c5fdeec4887348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b46a2a71968375f036347bacffcff6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efbdc4af301eae9873938d4c99be11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae8f17ad2dfe30e6cdf0b2c8e2e98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67110768638f70b4b924883edae8f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79ef22b4838e8e4748300fdeff811353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea263cc6f47c7bb6cd82984470b5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b1058c6abc444282657de77706a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059662f95aad4d58dcd1580fdb248bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47fd3d83f077aed5c1c9103092d6b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3bb42e7427497861dedf5f609b1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f8634af8abb163021cdebbd7dce8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f95ef75eb632458ac9d6932d2e088360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1690502324a22af47079a9436eaa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144761bf5ece0164935fa388e533f36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d9366b217bf2102df30fbfea8a97d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da2c1923fbcb912dc7cbcbba4cbb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963028c1e3d0f3835271ca28b6f8557365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192745944f4c59cddf6508f0e1ee48f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312fd9d597d26b93acc41c2a7e5a96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123dca9b22129a93ce52463195633d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512ad5c56399a32d84e2a75971459e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6455e21d1d0e17f9562e6f0f2004155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35341c55f6799511980440042f3ced371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f8d7c682ecc1a9178a53f06b6fb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f7ecd935863fcbd70b8702ed81ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b712b172e5e16383aaf3ccfe6ac9bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f560067a2db74b058e8b28a890198375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bddcf862eca7bb449ae2508493f792376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c47423eeb86153fe035078a181ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57335986c0a05dc4e015dced9ce79530378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997202b24f8a46578fd99c305bfe24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3686a496a6908ac7a2165d0b6112e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8648590e0e4ad7b014557b74334572381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab712b421ead522aa16c395530c55f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762282554387071cb31f7099e50e9f7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2ab3ed8beec0fe28dcdcb9e82bf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f362dae294149834499724e6751e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9605d895db315619aeef627610152d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b545b237d90a0bd9da9f948771642387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335c10ca782d503918c983d184b403388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd377bc7e64688fe94803ec99f5381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df412d5d0bc9ce5334648249a895b5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977b5cbc19b2244bbdd10804c54b269391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3a3b1c3d4fa1e8a7e76c8f645c8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8eb40e27af26ae1046bea34b4a809393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc496cd966e486d3da3beb8722f16f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11dd23884581306de32b3b4d5aeb12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7bd62eee44ed2927bd3ce2c299777396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf730f2f5c7de497037f2ca44aae3cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3794bf4e9a6000255109dc5c6f17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94564ed3f3418d14e3dd3d762fad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630513455c0fb2fd47dbffe5b6e2ecb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bcaa3b15201efd3540d7b1d0bdc2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdcb1458a2e91b2e23270ec428d243402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1befa581be9a1bb623cdd83ff7340403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb55e028eb6d3408657a2e48ea6370404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a29189f7dbbf3740d0d0da2061a6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdbf6fb6f913a3988998858cca3d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d6c7e395d1435b8fc73901b53ddc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11ef0b1a6862f0ffd5568d9fe597c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246946dbac78366662c7d5c3f22ad5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe50cf5300d3907a98ebe1797a4c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e836befba00bff225c435a51f98c16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95f417123dc686455049484eb3ff9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf13aba4bbf8716b3fa4254fddf09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723b9276c2bc36aa7a2860d74dbafc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac296dcd9538a1fe14b9177bab456cf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfc2bd08fe51f850f4f0277fc5d6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aee3d4ce0af74f685f14df98dd4bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb26f88e8efba02dbebbb97ac365e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9962f33408c0b4246cdafdafe8dfa28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114df5bbcf0cc5814a6ca4df377f25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56667f51921b0f35973488017d82da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec835d254fc49d9236ebde835489f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae4c40cd0e859de1fa768e589f4b14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2b618cec49fa274aa4d3ffb86867c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6640789e8c09f4896ae2adee1080ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2a39f900b353515616484e5f8aa4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64180019ad94ba28126e1078026a147e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9a3cd813d55e21aa61d0f8b93887d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a443e7d08b9f5fb347d619d2f5f28d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d163564939747783b49d32e52e1cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5fbcf911d8a14ccc8f75b1091ef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8dc49402d9afc81f86f14f86bdb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78359d2095bd2ab205aacaf1d25a1b54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e37e1c104a3dabd62bdcd4b0e012434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462562687d3dae5d436cdaf7596fc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6309b28b87a04f9b7baf70a9f978d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee46f1b11bec74e2e03a2150f0c86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9fab3ab71c07c9e871e4252aba774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b98437ec6b5487842a31eca2d035439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a650673534fce972de8b3a1fa622e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7493d14cb119263041b0b3bfbcee1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ad84971423194da74b2af1650e25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3dc70e39da7f32dec4a5869b82791443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde71f6ec9c3082087300c4d86a6fe8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f07fc1027d78e2ba8930a9b47153fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ceacb5e2f2d5b72e46891c6487bf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226079a254269e89767e7397627d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f22e19762e121754a8c033097cd81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef854ec5e062aa97de1e6e7bd4ba2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e7134dfa5de17e89912bfe20ff5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ddc5a95b3a3308951119d85e408f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a276ab213f4ea1da780227f6f7dba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8aafc1896dcfc91fb46f6bcd4d3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68071c4d509366a56414a9849aa2b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface676954bd86a03cdf03a3574007a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5e94ff09f028f02f0417e0dc89f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a1d2f1fa00ff105ffe9062167831457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca3595820a67703c5b87d56d09c1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2d7f1e247d4f5f54b7023bdef25a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b674f1b8475ff624f1cb905860fea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb58861280b5dc2c38d34df36dfc90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844755a6b9330a97dc74b7caa26098e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd94cb256593a2dcbfd2c78cc041d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21dbec57ade98831cd7bd74f22019464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289900ce25862b916f58c90499015c3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0357b758fc3f80964bb4ac7158c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0260be5be7f9f10f6143ed9fbeaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c53e01e81f593ea63253f4e5fe249468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422c0b79f6ed815c8af264c688c1a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff38345aaf2936ae50ede2a0590b0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98132f16b0a6aa5dcc7a3310db0dcf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20460b7ec874abf5c2a350381a8c49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626b83c18cd8d10396947662137798473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124da1ca14884cea9361e1c1f038a13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fffae203e3bb10e0004742810a81de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6aaff6dc37cb0b63608e8741d18df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d12c2bf2d0870f1d10df8632ed72be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db603b5179d252be0308c9d2aabaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a96a00b0e490378afcc252ea818e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466038a22f87811731fb30dfb1e4caa5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17fb3cb75482696e1d7d9c4477869481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9cc6d1355cd84c8a7fc5c6c97d43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec5bfbc53ed72d1abbad5dbf7a172483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43895569767fdd6d94e1c85ef1aa98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42342517a70ec43bfd93259c4cbab3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968d7962669ac5a9eaa80eabc0a53d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8c26ce7ab4358393f21048e17490487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438686b882d6979cade72c91ddbffaf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aad245dd59ca9f2d64403a1420117489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f248d574a9ea46a7feb769423fc14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f91cf1dc5456edfe502c60e84c9b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5366e13be915dafa7cc00ea21b60a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540986a7ba35acbea392b4e3e7d7384493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a0af3cea6c4163cfb1b794124530494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a4eb3fe96394d5501d6d025103bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d23b2c814ed16f303675269351c2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce671cc0489a89b5e088762ecf0b68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9b725bd7ac87a1cc14f4a79b1e0ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ad66f6edf3e6d455f7f308373ca8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b236a0a622170995d2f9916540cecb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a04e6da27949dcafa4a37b75ec0b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788a828dc038064624da478bd15f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5e7f87d87cb50428f943de9c4459503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f315cc6470c0c7a53bd931394d02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ecce36afb1d7cccdbf393c5aa731505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf35888ccea0a184fa884d8afb125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e62a8788dafd0c94bcd2a5e3fd3ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56470c99836d86234f674e97ca9a7846508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1f3645064f129dbd954e56207471509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ed2631c59a3ecd341fe2d3e73553510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a035ffa50bb0c294d400720c181b4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc432a48c105348e3ae26af6ed6e58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2647fb3eddb3e146229f68f70c5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c21e3fd836613845c9a1362d1691514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e07758d20527fec072fa31e964e10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd36b19682103ce5d52c5558baf63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcd1a207244634a3635e6aa3c77c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52925a2d7fa07ae00c1ed17446e44a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f882ba961cc02a498b67a6f682414519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4b8ccee95f40ea1ad0f2ed180eb41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff1f54f4f7cbd9ebfc14fa9e8fc90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdedc6ac9ccdd4f09272e9ddfad1fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c32b785ab5dfb52d264c756f96a30e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785691c239c8c00d4382d3ed909ba5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c611c65ef63b33216d9056afce5f0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93348f4b6aa9cec1ad268881c5d0403526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c807f972a7966d8b8b5b4f9414f35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683864dd778afe6ec1bb67b93ef6cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36637ef52bae5301c93db8fb6e34da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb86557f27adf9673ac6b112c3a4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d73bbe712a8a541af71637951dad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f357d3a5cf1611b5e7b4ec9ed9df5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324a065d06a45d548b4bdbaee447f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5190d3acd90ca39fb7db02bc1d64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e970199f730ed06d3638ae8483aa0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392f91c13281ba88abfac96d56686d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56640a3ef3a9edd2eeebb8b0109ded537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11cc0ff0c13c9379a8258edb054e6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06fd3f811e840df00d1d854ac87fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c59ab6f923c47369934d20bd63307540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298674987ff41bcb334ab262b8d024d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d150b47ecda7a600fee8c4efc4170542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa4861eb1e51470b8efdf144337cf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa405e61e48741b4e02dde936fa2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ec275c4f22135995f1f477086fbb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb8837bae143a2593dc22db343a6ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ffc2a884028e2fc1a020a688a0c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b499240b9cc4b02b72cc4a2911385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6684ebb7aa978df8d43d5061eb8bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e4fd3854de9642b9b5a26bca7edb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd2ac72cf631b3b8a97d50e2ca1c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563381944a8329d29cdd91b60cb9d41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7375afe58e6014d0b9b86ee2e99ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5651a76dd4ceedee929a143bf7f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c914132a2152fa64f4d6372bf5734c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78b9e58b4f0dd8f1a0a6e026e468c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e008840c2d670944d3de51abb98d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d30c1a3828189ce16e2af1fbb21934558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940120887c2d02090378d32693f5b00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18a8d05a55a088d8084fd6fc811f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642be646ad21f37d77289e1223539f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3004d928f5804429400db159aefbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbcee4c8686762a521bbf6ca21f65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5435ac5efa265f505f62cb24790f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc92ef4ba7657c5bdb1e49ae448622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492891770664f416cef6b84d86b33e49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae25569ccd2a15e79cfb3ddaacd3433567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f5e33f70e32bd26f64b198ee1f0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035ea1488dd04a12d689570d042314569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d45dbd379c5d15140134badb53f5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e91d63f3c87620cb4f392bb10a2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e04583b98a860a08471b4a47c837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84d7a8638161ddae1beeb839916b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b79f431b2b2c7e45e3fd1489e973574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dbc71b5aa47f6990535e5a14f8f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a04b62eac17e0ab3367115d4cb85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3debba66f20b06ec68f01f6d916a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c139b16f05627044875cbc05e893a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f475dfbe38ab3e795fec08bfcad8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a3c4923f07e3c2732d328721b09b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bc6c8e2470b4599d411d66747eaac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d442b481dc00f84d53554f70d30fd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ebcb190166284f757d440dc2d0efe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9438710e23c818297d96a57d42a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936067e27999f495371846c2ba9f890b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c785fafa5460b70a597ad338ce4b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f40eeea948a05d630386c79db85f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695603b92b92e5c22f7faa8e72a7300588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1cbe4e30820e54a2826cb60e0bbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fa3c3f11ff19ebc040549e591688590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320960085dd5d36268bf0f3ee8a7d857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475dd1fdd803ab814cea4e34758b97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4233bdf88d6da93b74182e3d479679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65f473c9fe888b35545c69716a9d62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354341f1294524be13e05107875d62ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc4d5cdf57911db23066696a959bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bdd9dca3fb2459ad9759f370ad2b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033511ee7cba87eec64caf9826937b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db49f5433882b41c5922d9ab1a355eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169ca2bb967dfdf9c6b84f85374384600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16339e400d7af79edd775ce30d1deaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778049ab1e8f041da951d8caa7d9d54e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad001d165d52aa4633b280be8b2f033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19cd384e86871e861368b5d36ab89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd28a50f74979c78d8f9e9ca5f8a22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249f39a009a875139889d41dc8ea8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d3bffd64c8362c0d5ea08f1e6f3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e28dea1285a270ada836c6d7bc40f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff327288e004db5e33bd8462524653609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32b0fc2c1a7a4c06f74e119630fc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc030c9b484bc808864cec085540c9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc54a876086732e018fee455f06d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444c0b5c014b6a5138c7c4c0acf1d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf02d2439d2e435758116ea7f3e93b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a35ac6e35df7f0cef6a0a7ba3af8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669af2386f2e61d2efbabbed7ff3686616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd351088a0956a8b98c677047ba9c6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1258f383e98b94a89f78b087c83ca4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2ca27d219f7a0bc08f9c76acd836e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff9a59a072dac91da66d35eded337620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863fe1af13696581e94dde4f58d58c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7d997f421276a8a0fa175d87352a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddff6b5e82d09609398d99f020d7a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e023570a68fb7bd32daf335d71cf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9f0b355acdbe69e4e754ed4aba15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f55728b2fb4aabbebda0f892900dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb237a6496b24db8e9414d02cb2fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572470741b6c11bc2a9e6b3de380511628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7486963e9b20bc6f512cf70e1b4a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85325fa30c8d9d49825662c561d186e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9180b939c701308f1ebfe2826455b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4cc73200ac572f162976c0b40103632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70893c5337aec15865f99a5d55fa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6177809e4e3bef78fa7ee2043adf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4d370434b95320b8b21ff4eaa8387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d800f082ceb5e81455edd66dfb81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc7045509283af7c977b65e323363637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b53948cf9223cc82ad1bb50a79c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f463586e2c77d6df98580ef719095f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff162abf539f9c29d696aa9b800862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf662dba53a71bd1f6d1c3751e12a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe2ed32c99d715b57e8464770a475642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705219ad24adbed3a37c8c420c07aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7668ee1214a5c8405bb9c0b64057b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49275b44fdc1ffd99ab757b75b7fdf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eaf50103e9927c86605fdacaffb13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876356b0eaa104bb39ad133887479ffd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a54b9e53b95b8cb4c80614349979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8461cc1f5924d865d90374cc6d0bcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3acf041b6da94ee5a69ac5be1f1120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc0397a86e8f98bff05c119ae46fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1382e9d2c4e9da20691065d0ec1fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169d0da7ccce48e173fd4304c3aeed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad2caab08913969a4ea1712a4fef02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf6f094cd51ed17bb4332b1e3d4cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c44c6b2585c1daeafbf61f3e0c418656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fcd874fe756d65ad279a5b097602d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5acafb333f07761d02a1a5653319b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d653d1846db798a2da9d04dc2be0b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3515469492b21cdbd9aba1141375660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c059c23947cd010d1105d7ff300de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009c89c1b314a9807481e3dee7d287662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c46aa90139f0d1f0175d46f4c7fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5fcd5d59832f3d8b08bd09b554a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c2d394b5d986699232df2e9c816b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f047dd5ed5b1d1c3e9673e3819d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e058cde9b180dfc005c7ffd2ad60b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee56e43cce02edc4068f32e4721ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52c40827d691f78973020994e7128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8b53f0d1dfe7a6105fb717a28c9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4122a6ae8cdc0efdb1b5fe5d6f2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3334a6654d159c82ef156f7bdfb602672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb474fa759696e0f7a64fd8a6c80de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4683d76233a4c9fdbcc504036854c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb93ce5a3df40f424d3cfe1f2618d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2586d15f71c688f864d184effe6bf87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c546903f6f6dcede30b2ec9545020677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de56f95225f2d5566ae0093d288b7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18226aa4dbeb12da14be2e1eca181c41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d706c47c6d772595203210fbbdb342680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c3d621c34d7aab44c5a31ba7f986c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970d783d3f1b2cdfff326bd2b648960682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200c0a99f8b1e4ba81cc44f9852f2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fa226ba333ec2822270720a992c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e213d9c9ea165d581b33caa9b2ab16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f5f1494a99878811b316e6003e71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb0fe7583d1d6a850f4ad5301263f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293e788805a526e851fb6f96c19e6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b085a8155acd9faeef9c1508982c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03229bea17b1479234bfc9e3b96cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69870575ce921d5d27ebc10e66a7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485f45d14c29a33abc8067729d5b30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551338e742338b7bc9978083139dfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6afb647d29756a88894345b500b66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8a474b12a9db9c4da673e732fa63d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc317a87629070d6a77e294a21800696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d082d7820c3c0adfacdb733b5608f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eadf23e6beddf539a23eb1f7578de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c19a698a0e5f4db4e4a9fe4e02a18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de22ef5a371df1e4afd36c1d65caa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eef6a95e3c56e6da24ae7fa3ee7ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77701adddf40a44489c9d9bbcc22e81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb4c2c008f855d1154ef49e092240703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f48a0cd6e500ef1b32c56069182b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5838d88f944118ee637c1393df6cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dcb4bb0ece3ca0104012ad95b5edd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619d41b42b6b8a611093bc963e96c35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34cea2ba044158b04ff307c8b31872708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0fd178a35e5556aea317796bdff89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd42497805e3f18c16cc329f48eb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde9a95d2777139519515fd1cb9353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb01fd13651b6110944b15f5106ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbbfa455d14c510a0a929e151fb7b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13878078fa5e48b98e4753b51fee0971714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb08547403eda8d87813d6f85b6b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aedeec263009b440ab14f260240b22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdb994b347139d5dfc3fb9b235e2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1c3323ca7e9b8e68023e6707e955718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca62f48f2068c7926eff4dbc80b12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede55eb88eef99f9364582c06191060720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91026f4149aeda2f1e3229e5c26fd8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66eb9ce175f0766e884ebc7b0757c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25646dca11c1ee305102934b1734b51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2530821687f453bfc67cfa8f06b28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6602d2fe78e609397b0d01a0110b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a176ab387330417523b8ec9d455edd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757f0b96a68ca61186b46784832d03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9461c295f94d84e93076fde2c5896728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb026d08e7d34d5c6db0ec06a270760729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d571d1974aaad7bb3218c574dcfd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14cfe728a29687d49a1c8189221ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32294a2847d11ebf72cb3782e4641732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67271d73dd1a98aa2629e461ad5ad13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb492528d011f1c5878744f8478b3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae371d029b8700a7cc9c6e1540c3245e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ba72d87d87535d43e5f50e235042736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a9f0b5cdd970b0a6c417441dad17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47250d020c9a423161c5e66be4da9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694ad69ce687f3f9470ee79aa80d2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b9de0088573e86540cbdbac06fa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e1020f4d80e3946a549961d27aaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ec40d3b7588727ebde6263d22dd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da81edf411f981c59efe3d14f0b390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ec4c57d5a5aa7297d2cd8551eb27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a00f4cc7b4b814e466d3a7cae7c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f8cfd9c01d288203488c06385fca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2a82731e4dff995b851389c4985c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1c740ab60f3f37346c66cefe9b2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7137c2d04a2960799290a0f2889e0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286607bc757413c3c4c79d9acb2786d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e449a04584e51e8ac765d45269aba3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfab977b65c45b9808f24bbb01693752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7751b5f4c4316cf0dbf72639ba2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a0e7e3aa2853b33ed6715c201454754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf967e34f60d7db367103b511a44ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a206c3895b818398dfc6df561767d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e2578a8cf5bb6b1dde138224824f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>