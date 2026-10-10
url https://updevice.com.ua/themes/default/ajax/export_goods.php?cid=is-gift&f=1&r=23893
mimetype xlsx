--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35162c1cd14c6e30565e842b0340d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef39a818bf1400f71a7e1ae4303efe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d14da74e79a686b95ff1b31e190cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fb8131056945ab877cd4cb38a7cd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a8a7b2074f55e7bae40737d8a47d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306d39b8b333fd46b0f2c5799749496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f42e7bd081a0acfb521d45db1a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce1e64746eda25418f36111caeab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627eb94961af8064faa1b3e19bfca5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361043b349a9083d7a2e40585ed9fd0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d6d56ddaa1e6996334968ce7d09f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265941b7656bffa7ad2479cd0f6d492e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2864ab383a1218045bb57a790abb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946528954009285e037aff74fbbadb9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0fbf742386c04ddc72cca9043f4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a589524d5080ddd93917eeb862db016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895201e4286f1b37e5467218e69c4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4afb38f1e319fec1b79e10bd5af9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b282edd39bada6e72eb8db917bcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90899f8b22d143328c9c419bce652820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f397d6b75a70f537317387290045b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953150833cc860b03a673bb3f2e3e26122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4163a0c13c621e0072483265ee25623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f2a55578fb4a53f09fd7def25e3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb9a7fef67491958ee1be1d2e616825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b72086dbc34ebfa0320cf72c12c4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8156eb8a9b98c00159195c541f15927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1164fa31ccebf339d6c0e681721fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aef10df0f5c66aea9536638020e44e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012d4050d34bad26a82a065a437b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1beda05dcf2cd55e10a1397955d52b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c9f8bf8262e3c1f781a00cf739ae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2999c0988fa142a4ce1ffcb15d45433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1752f1c8014a97a14cf9b84386ed2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66a87d46c7fcbcf219bbf87d8c7de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2400e6f3a222d438d4f6cfb2fc37736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3aa1db2116d846eac1ab598cf058d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfbbe55c5ef32989a161d7b5f0886338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949b5e0cdb728e09ca5abf09ad756b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2faa343beb516ab0d7a4566028b02a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ad8c13561d084f9781d4c5a5f2c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcefb3e2776525500007938d44f0fd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c06e91cd9983a1e021c9244a0dce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651c23c43190581733b7352ff907d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c51b1a6fc4951ed02254671d2079445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e43176b0de1d1ad14a8882417d99446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1abb0a1d46fe48a2ab6c2566e58d0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15e9b735dda5a4cba1d5b0daaa4b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c94bbd6fdbe742fd2237411b65da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690d8cc92d81cd4ee81c0b57dd14d7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb8e52228eef51199a9448d2faee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aedaa5d15e7f813b4616180edcae1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd85f5bda283d4cfa93c55a49ee20853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf787d761aa5c113949541ea444e67854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a82e2d10e48499dbc3f5e9a314a58755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030297c05ae907a6a743db7ba7ec9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370420d3645b35d24389bd1e4d086a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49c35a7fc5ba31eca7b1cc5be63df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98894d6cfbde93a5ca31a9a5f8cd5a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a768772b551a714b2307dcfee13460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856368ae5b8ce8e2f8ddcfa9136857461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b5cc94393c2c8e413f4331fbe4c9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bccdec04e8b4f63c99617770ee04363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62f5198e797d357175299a3e6e55464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249925c90b3c9cffa271a91d8e4beb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5125c80fd47f4452da8c04f66277366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda4967a346834ff9dbdfb3e1ae6a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bcebff9de04eb05d19e8c9755da2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204e1b616a4caaa4c473773bf6574f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c5bcc9e4a666a8008636c28aa02070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12481abc90452f93477424c302f7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99307a3a5d4125a7bbeab7b3b72670a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331edd7175ff4e6836c356c4ce3bca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb8dd95a045f2beb6b3ecafc964e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18baec4aa47bc73403c75ae55750b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e7378ae8e2eef5b71c6b205680da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285981b96a1857b5bd06077d616273c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c2519fd4d9e31104d9a6775aaafd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3120206391b383ec7d8247a776ea0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cd146c5e94c597a43ce51fd65077980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c929f0fd0227ba71a6884c10081c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d809d961c58211b41d75561f01cf2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5175aa839caf8c19423701335f3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f59335b5883d3b78a2ec5a610d435a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0025c6b00561ff6c74d2d244e8c28b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02375868950e931d3e73366519ad0b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df129251c3dcf7a4f93c133c044b4b0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5a5a00cdb4c4fcf5ce1034094c9d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389109eccd812c5d4e55ba58511f90289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd63e660ca053599285f0dad01eb3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af8693244ebe200a1db7c78c846cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ddd14b760b17ba471b925eb13c13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236aa364d753c15c77f682b0020ddf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964cb75036cfc3e95ae92e12563781e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381820eb2bbd324f3d081177e7dc701995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134580006c58f4f54394d218fb155596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a72e289abb4fc240d19f3865bbdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a57d3581b7415e30e89385f38cae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb465355e41d6cc7a06c0f176ca235a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb8051cecd3e388271acbab9f60b27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889e400938be5ed4ff3a1caa2dc467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094948e0da380134b0689985aa007d6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7e49d35fd5d0f29093cd23d10bcaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77f8ced7132aae380d9b038942c85e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7aa2789bb549aad69d60fe60b9365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718beca3d028f5eb1f53f5d0ac7b3ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691678079543512ff5796f2059ce25e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3d6a4d4759c6b14a3db5816e1088108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7f14078d8d4dad12a9680f436f3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aeaf1af3502b8cb352d8b7bd922d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b33c1fcde80c11ee764c32eddeb00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8a36a8ce0602477a5dc46e66a7a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6330dc45c706475c03f35822584a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4df7ab9ea1c919275aaeb6c79e003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df009333c40490543165d400f7cacc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523022893134d52ddc44fa892d706b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02bf78801191bea222aae112f2c92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd0126fd6963347add32642f0ebcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c7ca08b933c67e7301a8ae8eaacd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb42be000c137fa0ee73540a3570394120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e193ac846626795d406da317b076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430777fa2dba8de52fdaef900fbf90a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523b4c7136d7c9581a2aa25b6f0ce8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d25b484c9ff025fc13bc762dcb37a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e789cab403715bc6f69425d891c59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a82144dc553c1361966e3c10d0561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0c2f990c63b287937098116a070e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d498751f7a41471d0e2829e5ee8a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f51bddf51c3d594bbd7af640fb49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd48358e6cc59be90d88d06af39ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0874492ca4a887743f251da2925d8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a8a9707981137df40a46b60306e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f4e43e31fca87c468cdeb533dbe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeead31b11a73c951ec1eeb380c20ed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc5af930df8464f655ad69d7dc9c25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d99420fbb90ceca1ac9f991c4c1cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394859defe4fb2df8ac8534ea5c4bc21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af7e63f81d6c15f52003706ac56d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417cd5e9ec34829fbbff42139af51ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd8b027961d230d1124eb84c0672b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2c5522a414f471bc5f00e8cf1a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc01f0eb7a8b6671a6a1995b2b8914142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12bc8c6bf2fc5628c8833d11c297d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6813bb22e9fe4b503d92c246c300ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc334db08fbf61a274f67e0da67998145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916138255b8a410911141220071a440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e55e415334c3420e85914dd457ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290696564bb51b3f7184748e540d4a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e42490084b81c21f7fca2b513eb10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ca5f4ec594909170c5edbe9c7cb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d504c1b112f47b76729c42483561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70744649af2f49b2dbd20d281fa32e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f06c3d504447d86e980ccd8a575d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca326a08f78386aae7ebb1ac22a54ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb20ae8fc27c0054ea2a696b1b20ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8056a0d33ea7d2f511bd1c8b99648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f62bd1a4eca37680b5949d79a74f25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0c3d38aec57024ef057606e8cb706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff9129675dd13cd692c78bc116701159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c9e6c1469ae706fc09cd7b401b3aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc8b2ae13ee2623606c2988d8d1a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029539222637a8320f9b4521c62aebe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbd21679b6b323f53f019021c3d00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8cf0cdd91ec6b09d2d234a9751c94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306e637554719e3e3e27709fac476e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4a5804e12ef0ce83fe828e9322a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2d8f8a1bb6f2e6f7a534246103b42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318736e546d483fca4991db9a23743f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba012e1811739f43e73e4cd70fd1dbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf98519d734da398c6f0633886214c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26d55658e0dafe5dbf3291d5d6cd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633274aed7fca9b7e8765d4acd531f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ed82b6cd6a150278584b0714369a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a7b6d5f21636b8260bce0a0f6a00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804990996e58fe4013a5d5a0606f8d27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88773994436626533605eec0448f855e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc73326995a676af08323fa01bf3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f91e769a3064508062968df5c58a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7ccb78473a4cc175c79d5f4fd019b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d284d3cb42dc574c2bd56a1606b95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9dcdb2fe8283398541c0d76762a11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640963e5c5585b48d5a9c3509e4f3f8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da955160431704001f2504774bd594183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4dbc717f39e1aadbd3f16874e3c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08799ee28e9c0520e6eb5dd2699cd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5be80300a909e99cde3d3fa0ac3c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127320b2dc0597858282a8efc3f4700f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8fec38bce6ef24d78a03b317723af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacff0e2b347c630e40209746329734189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111823b283ec4f0d508107773bda2fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15acde338214f9e5931ad036e6783f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821bd43ec27af8943807212259b5f56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ea0dae7a10bc987983263e195505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e117dbbe504002920d5dc4bcefc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902613a1e694b2dff65b7e5e1afb473e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2da0e088190bbeb45fdc864303157196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b4d4480897671b0af3c7290d6bf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda1412c7325e06af9a398ddef110f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11daff45e9ae070c9c2dd34fb87629199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d379abd2a640ba3bf11d2e4df4ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd61c317e1a21e91a13db606e220812201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679779f21d6d06eebea6182fd2339ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957beaf924f693d628df2c956eeb82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203791c13bfe49e0a271390d2595487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416d38d14a1ce3e77b2fde0ba59a78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175a601433107abf94f318891a1b8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9642f03d400f84b5390185429febb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70d61242c090d982038a15eef42ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad79c27c0812f87f50ee5024e69637209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c96a050c069177a09f329cf89f15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9952522cac383ac781b267eab5190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba1bd02325197c1bf7e0be4145261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c0ae3b57088dbc5538e16cf5a68e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baaa7c7f091598eed36f6849c3c139214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b025b1b80d08dcc476b3adb89418c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7892888bf97c3c66a14fc323f5904d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552b71789d8c07bcdd4c3f707f233b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b0cb9e8edbfe75c29770e47f29a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589634190fcf3dc4e88af7f734922d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be5d7a37ba51e65bbfc79608e5134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffacaba3f13b5e0ce453b57ecd3f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295531b8b01f948738b2b9f32fe631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed269994bb86ba74a1f96a06dee1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dc75da734abbd5da2b98f863ee6b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd0b916c4f5d20bcf3ac5a986031f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11a41ce238ff035456b0f8c9edeeaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1314057bce64ca30538f636e7199f73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9372d284df83e0a8c35a1bf594007228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b559f1e17db949fae84a6d0b72706f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797329d6e19ea24f07c790777c945f55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0e6bdfd252001cad1eed8560dad7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bae8df5f41c459eed6e3d66e471d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf2aefd4ba1978c32c14067ad427c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9393676ddae1b27f01100c1631e28d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0431428ea268e517706aeccf8f51da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e858ed58cb8cb0906fead8133c504c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c3f8851ffc4bf4c6bcfb99078157237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2483a70a373d588788dfb5890529c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad1ad49013ad8246cb923c808e1b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c556fd20b3b3965aa699be474903456240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51860d5fd03581aee4834bdeb84769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb7776060bd7a929914afb010260e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3338599c22cced5d2c4b9f8718400d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e24aad40324fc660038b418b1324244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582048dad60afd42dff90cbff5684171245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b90989496bfc0d415134d7e2a217a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096dc735d00cfd4b85e8295a49111a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb366211fdf24c3d7f9ec3d748724c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135d42ed5f10efbfe047ee66de54e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f45803d4274a606e340c2442dacf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b6b3664991180e2852c61cd22972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc01ea794a8b05b39c68bb1971dd98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57ebba65552ba44d21a7b0c36f8b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b055ad6c6b81d270445e9a9d329030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ebe3ce35ffd93d332d3bad0b8dbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af52527f41c51763c780391ac4653e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade9cda21048c40f296790c3da3c7e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ef5dab6a9ede6533a0a2aefdf8c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1e10d54c584e1d3b39026e879e5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e6a50a9b43889b340bcfb4d65189260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8b247bf88aba236fbb5227373028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8ab5f569bffa69c339f49af98554262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936fc6ad81d069d71de10f2d153147f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b506a13880391b12354ef84d04410c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ec69aa999b79f12f449e9a5d5453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1949dbf9d4d3d217820826cee906c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11403c939a4670ffe674aa2df9f4e5ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c56111b6ac763a3acbf6df9a0382268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b71db6fe55d3e9c48e15542f732b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56c98da568b069ce53eb8175074ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff070884ba3196c2b29a5818c0b98e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c82607b6d5ac0f9e2cdc704846b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743958ff3291e6afe66188b95b3ea7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979414e7a072df91f6f4825a00c580d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59882bf94689646456f47e15c92575275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41546c3d3c1c0e8f830f917a9ed69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c74aece79a8b5c604513996759992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb328ebb6f7208a179fddab5082b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b032b3f21aadc92b9e44ec8931da97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5634bd560b58a8f64782a33e60db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ca52310a357136411d4e309b81aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8882f8f88f0f6703a24580f9edebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffebb07207063b0a3fef56a2dfd3f39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07638ffe60d67b2eab6d28ab9e198284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d534c8b34c9ac1f1ed704a5e49f53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ed3b4b301bd339fbbcbcffe01b663286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978692795d3133ccbe00f801d05b8ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acb224d576a409c9406ca634703562288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f61ed059f1da9b0774e8c8d5284a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d43bab1c47e1b10a17f40a80b110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26580c614c107da21e63315e4e2d764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a83467cf7113adeb760f74d821d484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee96eec2073ac8c8d0414acc9bb68b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a21014c634e5003b0c4530aae5569294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca46d9d9c5c148437fb1abaf0e9f04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d511a43b4f5674f51d7340941afc04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0081d5669c4c831a5cf8957d43b30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f1958f6ce0cce950731fef0481b4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be85e204efb5969342e1438fe0b0cf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b1d1a4f4a2b8f92e7cb221fe6800300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d4e34d782766856a8da3921c6b4ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2b5e55fa88bcf0e55bf07ff8c4320302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26ffbed5f71c9f288597508dc8403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb928c54c3b00798a8cc1c7f72c407304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ce889ec5370bcb4d555f4ca6c6ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd150641749c3003c069af5e32d8f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eaaf8eba9c31852779bcefcd36cc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480ae2aae4129018fc57bca3d2afdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8f790b58008b6055985e8344bfe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ba12860c5ed17a2514ac33f45769310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ec6872f3ce5112fb6be19c93f60f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103df5cbcbd3c9a5205856e3dfec7a54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab80e6838059e0c04d407e31d3856f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142a7cf3644fec14374ff7e344e0893314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a5ab97a66975d2d88e86a5805633315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef70a4c5034f5388c0dfba95b83006316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ae2c6c1264da3bf6cbf1906adea65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a640f8a26f94574f10f8aa565e6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b141f205a3452fa861922006af6ea73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822f6cbe67508f9cf3641630578539320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdbcd99345b12eb150f7d1b6736020321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f2440f816d42f78996741f67f1294322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd95dc986817092ab26827c94944c96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044528be2c3cc860054445b3ac356013324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc9aadca6fbcdc58fda91aac56896325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6c8c91e4e739af865a19d2723abb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e67abd91cfca5c9a0a9b9406c8061327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7d5b91c32d4639667b0a52804aff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b7e6ece08ad105c74c9d3bb311c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a3936c62b524b6c81675ef9e4152e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c273afe61ff08bcabb45c51467d89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98643dfed76eb3eb5d94061662070df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe740375d358a0fe33857612a63681f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7f49334574cf374d5136b841a1636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb3d4e7ea995e56b54666e9324f7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f7a516a395fb1393614990c271fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf43ab4dadbade12fbb61cd382292b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b522f170311c2be73d31ee6f8d1042338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e5de5e45a1df6166d0c090a665f4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76703abe0f889ea6f3177d03c994c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c517c07a3eca6751e9bad9dba7a52c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe5daf32bbfcb3da0cab97e1eea78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4da55d6ac1d661ede6c5e28a1a073343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af34fcb89dfd9ffad3ec4b0431ec33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2d9902fcb6720d68a48d9854d815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441496693be48b1705f5d18f7798324346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a383d8e2a192880850ab3e4d9f143f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa007b31317f1fa3f3fbec4211506348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36129e3d3e7e9aab178acb2900b37dab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0e0900e2f3ca800a1aa5c0866899350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5408b0015ee7eb693e11b23cbb1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6df627b7095d8476d222ad2deb7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db8f604b50076af002fc9ef2432a67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3236860a987000621319c0c13e770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836f39247d688570f6e18297d2794c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf9b35dafea15dd9453438d55d4768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67668ad68d59545ee8e983c84d2f8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f867bd753ea665475a6d320a90486358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203066f9502e4a95e69de1e92d156fd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36572559b2191b890134f997897ccd94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d123d097a869f3ced00f59b080a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd56f2f058e2a2ed5f0fb5395c6ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b46cc8c81a465356f42a12eca73ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c929ab798193febb42a66c295aeba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfeedd76d745ae427aed8f5c0ebfb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f8380323eceff95d46ce4f42f038366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62284bb1b76b2016dcf22b4e227ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e507dd88599e0da8546266509d17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab8a780a66db07bc843ca201dbc09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081ab9699d701466fbb16a2173399e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701096bd5ca6884459eb573654a1550b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651b0f0a216d195ec1f212e13c0e5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acb51cbe2faa8530a911efa7a4cc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dce41120b409d12d7e887af2c7d3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f8640c6e4b665fb23e2c4cb008d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731beeb7a1f8fe1e6df28d345c03a94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e4e66a7fd2d45fd523a9440935919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c60a8be5615fc4fe9a386ee603071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217adfda77fcac959a484c82b71709b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316223468edb65aaf08c0caaaba64aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f5db46354566ef55bc5c7f44e7a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee57fd4626bce2872c2878e74ca320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215d599a7c1cbe6328bddb1ead2d484383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae31fb71715b1f0ae151dd3293b99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e27aefbdb6e73920996ee7a930f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ee7cfc3fec39a311af595c604d48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab203b548c1bb3145fcd4395d5a5c79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbb02785c98ed7b7c1de34b86736d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbd861c9cdc4fff9d15169d4e56a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea237eb43ea56010715360110ec3902390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfbfe8200ce4d2db8e3c31e9311141391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca65fbf6ca356d9148ac5516e6f41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965899a1d73a88b59daad0c5af63132393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015752ff91b6a8578ed74ea64bc1b33b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13879403439e8a35b22e9f086d1ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c47cbb828fba8709939a5d6f72112396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f996829420dfcc503a15c001daaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccccbbc6219e54bdfd5c8a1ced1c59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb972c740dff9c38c0d8795c1715ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55fd665127d9d11bbb8d48baa491d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a632c9dbafe7471beb9f774cd1fdf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4f56556fb6258f75d5d0113a06d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2dfcc4cfd9e3dce20fbbcfaac08f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea10cb2a4bd4fa159c31713001e716f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c570444fa3a9b08e2fd536cce619405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9bf5c9e745af4f3b373b23a7112a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2efc97cbc750bca1a863acaf5b77d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995defcf4561f4826ad301f00a5bcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e020ab56a96a44a26408257bb277a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2075226516845edd8e3dbf75085710410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e632ec6f7c51579c62dc849cdc6fd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f5fe5d995f6c9be2a9ff4fc3b114c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ec3cf9300013f20362aff22d2cce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63fef55cd454cff705e0fcf68c3b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa30767df793a0d86e39ad36c8a130415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07d45ea6dd5ca61aed011298d8fe28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795fde333b6c0cfd891b97332f772c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b3d37cebd760de0a0076ec56a63a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b51334415da87eb097b54f0ca04c0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3971239ba407087beb0bf2ec597128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d7118111200bfb6112e762cc7069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c17fd5da2339cc505faba5304371422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bdca29dcfb10f57df6c6bf6130ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27708745da1ebfdaa05333456b3f08bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02198fd18fdf1c78c53133e118011a91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b837f031260187d2d44d5a16e422426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43703b2c9b7c3f57b94d5163fb452e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b051dc2377df218f33ee958acf255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12efb42de2641db5a55190e975e1ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608a13bf625c94db2b0bc9dcdc1fce3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb28aaf65a5a323d895387149a05b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87403583623d7ba76e59910b720f3546432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e1fa801f355cb09c36865f3fcf36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3a0e91bd5de2e9a4adfa1ea51621434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576ad172553472ca9aba3efa330cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a459f9449f870ed60b64bcc1a78add3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bcb09db3ca2dc98be6b19a82509d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edbe708097f62f6c153cb961a337ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76afd4d916a90d2c75f5db47729777439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d5e52a3cb30222169d08af41515e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9721fb53f32d353b4dec4027ec72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba02ce6ba18d807e0b0c649f9a656442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc0d51b70ba2c734ce9ea01858753c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b93b7f6fb7ac69ad91ba5b4c68cb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa640c5cf82f970cf4a21a1f58bc6fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb10df4c113b24e0ce61bb0b8ee5c41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d764d290f0e5f2c3f35d65a1a988b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2959332d8d525213f7fadc81d2b56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e8da52cc2d42c4a0ae47ebb0408b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793560e55f408977dbd0a43d7181a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1a394d9a9c98c737f576c1799ab2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc926ca298d603a4b7a02f6cf6e09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c941f2d2eca906ed25f9160bc2e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f669cb45a0d849c1fec317f8beb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4043386dcabd631b14fa0b288646455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30498720753e8b5dd323d445fc21c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebf30cf910cf8bd53ceff19156801f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563934621a832b2b2aa705a3d3b61532458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5a0fde861c85e08cfa16094bceaf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de746bd160ff89305eae8bd6b4f14f01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca8af81b4201770dfaf4bf537a343461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148dd57aa6cfd7037785ab36822b00a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a367954cfd07dde70c1273be112581463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfce52eca2a5730fdf57049efbcbee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e61f0cc8fcc29d64c075c1e1b181465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62acda5c73d60cd2e5e9c94687d1ffd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0de1221f1b58523a1932a5c0c2f2c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ff681912253cec2037901159da84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badced43d678d51e928a24e48e773d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e19ba0288cb0b9dfaea3c61ee8f35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f34056d100ea69587594e71a96557471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10266f0e535b05ef3939f73f730ba872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccce577292fa663348003477920abb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d087d3ce0f4f76c2aadd96b6cc33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acab1ddb0f548538257457c1b14625475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96b8009d8341058b69456aefcce99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cceeef3da625faea148e360bb2d44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901db940051798da4fc2d4c769a3cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ee6f85ff2dcd107ffcb34758e8e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708a6a058b81c8d5d2450dde4b97fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc05853967b883f7f8356f65afafd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa718dde76f3d7a454b09b381e3bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814b7ad7211084086dee3da01ace28d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb605cde3db761b7a9ffe5660d3b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578388399784aad83acbecdbe725e2e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0ba480e62f40780750af5039081a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d19ec69febfdc49d528073fb51c5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc588af18cd393eab887da96ddf6074488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f88232d3f7ef131c4553508bdf65a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd6486dcb22e2305117dfcaff0c4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532aecee461c2a84c9fe460dc54b024491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e0697f67929b1e1b9634cf8d269a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba1f860da70971f42a45af16324ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad9e3b5910b30617a5af2eef0a6873494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada31cda19a2155b1241aacc7c0ff0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c940bfbe31203ff89a38e88cd2ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f30adbf78ff118503046308fec3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206dc772f0d303ba78e5bb8ea316a92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372889fb708f60b51adcffcaba07786b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd93850235fcb449907f64e8c530104500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688197594a57930d6d27944156f081f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0135fe0327a9d3b630f5de3e341bac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b72daa5b45d71ade375ea389b54e4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319397f46e6627baaa02b86a0973a72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea13e54f8210c2c391b4be75a92fae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94e40cd22cc350c9b9334d29c2407506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e9696a0df25bbc2a7cf22f55f7ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b7c573858eafce1949364ba898f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a81795f4264281fc114e6458c8cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c750553df98f2b0c1c3883d48be0b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bbc4cba773c2033b2bf31de76d2ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150db41fe1175376a25182d943caa03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd486e0cadd4e11699c3b7c6c23c297513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd4e915348d10c2b0846f4c3c69a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071a30d9579871434643dc3957e3466515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886994e39a11632bd2d31af8b8e649b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81ff338c3fd6a2a4a165559c97c76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e069296230eedad6a9d7a019a1d3c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ec93bc24cbabec9e00c85ac159f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffdc18eeb96a862a615277cab8e591520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a51f50537cde2457bfe18994d812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e0260f71d7de05629a73292ac48e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476556cdc789fdb3179b07f235a0abcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbbaef95b6cf71b3385af58c43494524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa10a364ec99d434ded7e663809041525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7794c7e83405b2f8ddb606945462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4facb898e12b1f100ea910c5f5dd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c11bfd02801651481f0705a95098528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faef7ba6754afc95a456ceb6050fc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2f1790b0a69f1e61df45d45b0cb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2decb2ff6bffad82c10490cf6fb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95b8f01118536303f00c120265798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa19f07a5cf71519f6c54a460f07b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb55f3461bdb87f419d907f9ede9ebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc925b9b7a2adbb0c90cca4584ef509535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89acae7f03fc39d8ba9637ec8e89ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f887a1e0bab52ce58df5a0b8dbb25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc0ba5e7f108cd4598c47f82bfb88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3eaf3a5afa8d4e5953dfe341934d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855702f0416e9772b17da07af0dfb57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21fe454f43f2bff2ded965fdc84bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905491b92ec48c4b4a6659b41189be70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d449f834a07d5d2bb4e92b1d89dc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e431a6212d196c50f783d79636d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c8aff1ecd3e96438b0372ea43b3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405790cc8e223513c82d08828f24bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ffcad75e2c8e6e676aa0c2078c6cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc28a2789308c01d6f7724be69fc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5bfc1582ff136b6099b28f64bb520549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78762de14ff0bad8ca567170763570550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f03e9a7b258cb6317c96b656bb55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072bb639aa3fb516dda0e97639a0a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd7bb2a8351b07e353d4477a59f1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a198057c2a49bad2ce0223e1a22e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0b7261792c857dc95c7cceb7582f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070df4cf26efd8f566781d388f97d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f138226081b7c25da0ccbb2986909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86227e916a14c0dbb3840fd6f55ecbdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b4e7b79ca298399e896e32652f490559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9cc582daecb2354cf819af1121f32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625efe00fdd79c92336f6338f34b9fb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1e7441bc834119c6ae77ddd034e97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627004493b92f02a982d747dda8c5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03925ed4211f83306d6bbdcd234fd078564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666170464a179fb19793c405e4068178565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6e65f6a708bb9f21035ddb54d007a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b83aaf26fed6f4926be33b6a5c344567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393903fcbb9c85f0471250f7a925203568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec796a6f8f4e47a3937ece01aa50946569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432dee43e1bd6c5bcb7d2ee617bf59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42535369006df21fe87fcee5f9334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ad948c6aff405ebc7df1aab0027e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5957ad31d07f93971b06eb102382c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599bf4144c88b095871a7dbb4fb497e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038229e3b2d1a8ef09772cec0a2a2240575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7776b9c8579b3b8dda0f94888d525576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7654c2eccaec6b11a4b35dbb2c0d2de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e93a8a6da051a38957dc6ed86f075578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296c30fe670b6489973149d8cc286f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e93fae481ff3453d1ec800bcc5c50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdbf08b719f29bd2e92fd58d1252b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd08c5105c94342aee078a0bc8b88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27e723b37a2aaf29af78f455659eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d33ab51767fa267b597a8615c7458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9010059c60d44ce949dc726267d7af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347092086f8b01a67ec4193005bb434586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfd761100f78abb2a026a35d3fb6a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f8417a254c726da2ab2dcf608895588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526cbbdb7ed7229eb3334b003d9e4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ea308c47d1f8d4b6ff91521f37c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473db41b08478691069968e95a2d25b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a874a95fcbb3c712b12b800f0aee0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aa5779ae5fb319b23c311893c5e99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c604b570f946d9ed63cde72e1b30e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c5388384022b91b579e396f268f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c48ddbafbc4a14c2164b696da4422596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb81b629f47f1a9e0d25d54739124d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb40cbdaef8bc1d4d8f10545cc990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b787e3f7715ee14340b933b02567d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fabed959f9fcd6db2c5de41ea1da61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2936cc525eef66f17c327f6ce85da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93500a6b8068c4dfaa9e8826f3b2391602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f5876c5440def2028aa6744121d5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343ddd2c02727be93b170940caf422604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca957ccc3fd5b3629f60e85330dcb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce830eb22166503dd87a2d9a1e7baa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006317fd4cc973914e88302fc3d14dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e1cfe0e5a01ad79b8aa70fc00d47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6f680e63c73ef52d132bc1e2a29c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c343eaf8b2f2d6894ec8061d1e274d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851bc2ba0fbbece8a2d71559067c29d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d131d4a8df502df7b8cfee282b5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa0779c6a0610a9bf0229eb91e38b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ee18c41929ecaeb257e453481f61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba4d8078520496a0d6420b7584fd2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599c18290c5f267c9a4ab10e223dc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843079e8f57309d522edb8e8d9ef7ed5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab02a65c8acb973f7002979ab75743618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66d445ffbb3d0d68f962a5cac17b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c28e6b81ce854d3e51e1473ee0f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc4089f34e65fe22ba76ab4726fb71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a45ac13454b86b9094ae69aeaf48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8316fda4394478652ca6420b01201d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f4805926fd678c88f9e2a7c45d3f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689a6ccb96e12b8d884e04b50dde08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b201caaa7b6cebb66c33bf1801589626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561361a92188434e27e5bb179e3890a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb89e28b908e1e89ac4271b2ddd79ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c93bc123f1fb8fe7aa426adc2d4da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933edd54e60f879ee99ffea14b84b37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed731cb19e6f46d5fcfef8de77912631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227558a0213b298a70c2162b38e71e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1bd2e0e10a5360e740e7262b064f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21279fde2f9e1fa7fe512ede15d903634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e437e0ced032f43b8bc4c53ec65845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a616c6d531c20b669f15bb0180f5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132b46efbd248d74b1987caddddcab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe86ee7a69e4a40e1e728b6d1e70f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef33a5f7449febba79fdd991c238cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97ec6f5daa6a95a9f66fb8885940c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d3cced5d20901f1d13edbf11ac3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbcd77ec345cd5322688ab59aef250642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07438fa24ca5e6bc4cf2571ea486c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5ccf4a7426eff7fd55692c6e0689a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27accc9747c5b530b0355bfe27d925645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e9d8d5caedbba48b89b8f421ba7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c1d4ab4a0c8e8c75caadd9007e27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442095d9009342b39fc849d9444c700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c949d5897ea30b320837b3c2d1f9dfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7d9db91b5474a107c03fc0892ba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ee920345bb4394b816f9ea3530c7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b08d7743c43be0c5b57593e68af22e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4af592f232b9ba0390469a2696a47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f7ce4031f33fabe11e2323f4ffc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3fb609288cba6b6f11925e29a9e9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd3a7ff84b2d424c591a1c22e2b3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483639a7abb78e53aa2f30d663f7d7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc34a726ba561b15951624ec9da34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111427e4f0349058f8f67103d87fb58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49190806f5f1b168eaab14f7a1b9e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad210e29acaec4e5ec436a6293837661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1510f422f5051cc20b374fc245c1ea3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a45dc8ffeffde1a0d624dab43763b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52008fbc147706087ddb10b508413b17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9bdc7c5a612023f20d15c998ee9c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d531c3324e081c1efebc0e8ae2f50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c70d5d87c276a3ad8338db072521b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8126b97daf69bf03737607dc24e5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52084df59a54d26c3a4e7f60d1e0eb2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cffd76a21ad1aa376c2f8b8f3264a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054083537437d82ef97839dc9e2f4b0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44fa56e5d93072155c0c4002d89ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94608172305cee1a9f05c915a9c86c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e7c14a41fc246372047a6f893d81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f3ba974f4ab88c840a785bb40e5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33746f0b5bb908de6fdf5ab48840f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5d7eb1978f703b631fbb2382d82d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd496acdd622294ebaaa0c2ae8f150678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3031d857e22cd4224ad38315387b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d3cc878aa584a1895d263f72be48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58379e5e418ea3c96cbc2b705fbead11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d99b6cdf5c2f6b01aeaa314bd088bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2bb47c6454b42daecfe5f76e4f4ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c5e864284b030b89c36ecebc63a34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568fdad3e45b490694fa9c9e7e1885e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636c057eaef030b3ba95b60a22313e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daabda3b007cb69d64393bc0c11b2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622205bab6aa5173d8ae545f8aad8ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169ab3a1b3a240fb6410c217157ad4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd6147c450566d702ede6f07af920690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6fca83d7edbf3baa76c7facab491691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6dfbdc8eb3119e552564d8fa0064692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ac15c9986c727841da16254f773f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cc4ba2e2f77cbc80e983dec55a032694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b4f84c572b1711e3594065094613695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffe2774859b12a471ae4cb2c1bedf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde0276cde9967514c583d284e0be3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e7ae6ffd8df6afaf9c9698f08b09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91f2c21d2c9fcb73533ea7ff10917699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18410ceafa7be8999ee1aaf029feae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5b94ca022084f5feb9b5bb018433701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5a161402c830b7c73deb036024574702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f9b2c7b5489435ecdfe231fc457ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95994e2c35f9b81a5c894552ee318e81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8a543a2ebc5c36957f9c0436943b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cc2a995f8df3a6520c9339da3b1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5500c4372602c23df606106fba325eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f45498ea0dc882113ee250c8b5171708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46134e3f864b92df85f03d84f53e68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344baf517ccf7c977ba8508a8a0dfe56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de3c31d13f778ddebf0c12a589273e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768799c54d0264a1e76012ceab9075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6a9cb0d71c1d8a1a8aa80e85f5d63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c701e82a487050061b83fc81ea59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373b9dc849f26a1b4cc8a3101f7bb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637236cc3a1c3f610043c8575054e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb804d762cb6e60e64cc1bfffeda4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b2c4e4231f4a9a1caa1126a87eff3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28e0dbf9ada5af4bb22b1d6741a73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8ebb2a2fce46d83fb7681d1a4be5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74ee50e97e9210d0697e5245e67ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f69e8725b3c8f9fd93a62a3415bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fa015acbbb64920cdc4848fbff8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e5ffd2f102fcd8e48a688dabfe7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b780df72ce3d04ff2d0d9a4cd505f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca40c2463c0a00676817f33a5b55c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15abefbb2f86bb78bce3b05938629727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c1c99753f946f5cee5cfc9b892427728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8e9cbbb9748217b631c7b4b913724729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68890fb15684b8c33339d96a075d21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069696d1e26f6cac83f2c45bdd9627bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399250af470efe65792134ddf2de2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a549cbcf7cdbdeef45343b31a82705733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cbc5fc9364d382400f5a09a052c19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1432d7436e5f1e4291c1e1f4ca23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341069a0835de8f08d20da04b4ef13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a18942783c32daaf8633b493d7067737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1cb81011323c49c43c8de5f6e4a84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f5a2adc3bd6b0d724a45fa117c3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406345f231b371328d574987ceb34c53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f476e90cc32f5384b818f8a4f863482741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec979c90b6a0b9bcb93dc7685097188a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013cb6db83c727be57b3d45495a9901743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054222e6b77d036e5c6601797d271357744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac633284e2df7e7f1ab0ad7fc823053745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4c638c79d14f5c1437211482c81c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c452b813c9308ba6e9db99644a2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf39ecde2c8c068302f668fbbb5b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e81326ecb94343d3e3db704d4f1a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf59ce6ddbed5c4c9438d106cc92e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77daae56f8ddecf5f4d5148767678f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c825373d75b07c67b3e0041c5788752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493265e97fae45e68f5dbdd4b4a7a1b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081df0494cc689f97cf162a3c603e72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cbf96efe978e0afb699d95771a419755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4519149b925b63b0da659cf9a21d1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eca833c2a3beda1a5da7f40ec160b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa0b5ac058879a1df2b108c5d63c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e297a567f8ff6773beb8c21fc95496759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23485550e0878246eafcb0543b87831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da9a28f3551fabb8bd392db2967452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f99ce1c4efb0b7db1cd840648e0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e22d3935fa0ea59ef35de36d18a404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d12e9ee37e0e8bf2ba11ae31c2f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f5c41c9e9dbcedf5200f6b8702336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8bc60b6ad531f642da3d1b6c1b727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f834a5792af8fd25981ac2a5069b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233852442e2141418e01d7271af39b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391287ab2ac0d0064d1930bffebce44310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42fb38658406d9f99c709d266bb22a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd8cc204554cd9314477d769ce02f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250163f1e42116babf3f291b4ad300913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec17762738139bbc2686d19023ac48514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322867b21a9a78590b78ea16206f83ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb66f74e926b7edb9338d083bf8b9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae04c76d86fa120b08db740f56b8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0246ea42ddfe2ff6347b21ddeb667418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc57a9fb838dde951ca306bf10f48619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9211cfa683250a6471de7924f5b2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c039d26c7dec492654104d2d44d516721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0735283a63d2e9466d61489eba7cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93f95bbd48642cbf29567202ac7e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b508562a09c8f659e458cfb84b92824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4bd07492ebc5312a992c18595d9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac443c54bd34fd8c56662fde227fb1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f7b6f634ee54896aa6104c2eab7a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da792c25d52dfa8523cced6fad8b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e3c8444c559a0a3352f0783189a7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60627796d547272312e6a0d79371aad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050765a20c6b48246197a82fd9975431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9420a69ccef00ebe312cd4fb740a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9aa65c8e7b5606b143b5042e4ecdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a1d7de60585b3d6ee9f3f804f9ed334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054ba5b46ecff20f83a74de63cf4af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410ed7cf19cbff899adc4f4aab9b4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0015d743a5e1af7a2b0f948362db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfcf394311cf4c394e4ce582e8e56738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dfff194d4f53e985d8133dbfbfff339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23993cfe1ab070d6845cfc957ddf2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9841111bfd2ea10e55c108a41d906b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f852290af46b7dd3aaf1fbd8678c7a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069667bff02a374f03935232eb748d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f88a74be1300e46406e0eb58bff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8884e1b72df98e5fac177a230205f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98973cd077ab8f77a30e785687b86cf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec83aa15f6a949d5150ff14c17c53147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb95fca46aadd69cdb436e406d7b0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c9337b60e11b160be1564fd2a55b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc84058c430ed75024df82e9324bd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c6a054fa6696358ff84dfd6b6563651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e2c2bc30b25850a4552a298cd701552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a79080177772a1fac3b5620c79ec0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ba801b26d2eb3aeaa74d89a8c75054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283528bfba86742ea1006b81511a7c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc7a86ea37a676448db7552daf36b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141a75182016679e349a82eaf1a6db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ca793b36e7acf50d5e0851b18565658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4068b3aac38fc4281083e9017ef0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e9cfb98e89d4c0460bf0e78fef0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2be53908084b1a1c2da030c3474c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b677213f57a777d2759f4c04079f7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8745cc1ce8746a8a0c0c54419f2257963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2752a4633a6b6ba289f247c7e65164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15dd840a2077ce28bdb9ee87a876c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a613956908b327b13ab45d7897fe52c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ccf3410930dedfdcabeb2b4d4c0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8640663a7e2d39b3de24e13f9243a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68aeef4f7f13a3b4aa77c568db233669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb3b74a2603c5c82c5272b0cbeb0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d449faec7bd492c6a934f7597c48371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df98d76ffab5e8fce3201dd2d456f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9fe5e00bd56d6332f7b8c660842673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d18374a350f101e05a7862ab1b6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6513f06a5ea26095b186279954bcc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e1bfaee7773603dc250a1d2d50cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c0aaee39c63f7fd7e4755a833c3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895102a4ac0f2e614b230c89f338ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9073c6c276ef42429338b9e42ed4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ebca8e2fd3e63331bce5e97e35fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502f019ef3f1068c49b15251c07ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fddca6cce4fb237eaffbab937e0b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190848ceb2a2237bdb6c6a2e0f34cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4da1866503d454241a1e5929620c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbacce0ad607c7340c5d5070d35d0e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893dce8a1a4be519acbd893e8a258886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b58e4b0d2a40566b8ec5750cd99dd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce6bb2b38d929da334b706cadeef188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839343a759631736a4d3167af69b98189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44be2e7b21f643b3655fdae5b2147890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82af98c929e3f3b3befa662f53560891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3d67c906422794a7e2b67b0440c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f3373d290c5ab7d0f466c77c7df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5d588082acc46a8edb5b61d9a41594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667a244dc764d45267ceb1c4867f0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afc1c079e567540f80e11b10a89cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a057c2d31f138f7315f9d99fabd2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e077392ff186842a0ebe802162eb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c5f57be2578510517a9e0b8af6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be207e77abe52f2861af20b477d592100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f44cc84c1dc8213ed2c163972362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6993f72b9a7750aa9136388b28e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642cfb4623f739cf1093e55e9f12aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420a8611d57efc56fd6319a5dc6687104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742b044eb50c7275db96da51b5a454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d7151c7b40b22b51a50520c03bbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728162341b503c051977c427efe0ef29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031487cef1d99cc87c6c901d122ed20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3915a40d68fb5934fadfa12f5ffdbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1dea9667a695a1ccafa559ff2b34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11f86f319fbe3dee87de3b5a7393e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d5ca165bebda67456f02c8f19377112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241735686e126341e9473ca30327a461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6863329b33c3f217367c9b362e2ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e225729901d9f374326ac6e03ac19ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75279e409529feccf6fc4525b3f2b65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27eb189354b8ba7afd0aea3e28a55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd622c18df87c701879fecff8aaf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba0e361474cc1d1c26b80d249498f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329969a4f7a5544572e33216f0c81bea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e6cdf05cb7a683c73a30c77cc6e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8fa6b82f39776dfdcfceb58db05a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cc806ad5225fc8814c920eae8cb2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447bfd44fa3f76ba0a28241f2239526124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283581b2aefe5c44a2a1e234b663962e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f205ca0b1faa0a8d981951bdab3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b38aa6239d9876fc972c9bde73d61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a864f849a8ec7ffddf94123db8896a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340583df012aef139eb29c6d5b1ef244129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d74b35741fa8deb11f504b163085c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc688733a5f981bc9c05e97daa848ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da3f7944f0bd3e47adf625b47f06b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc25d1025f1e44dfc321986c9491e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100c17d022531ed1817e5ecd82b7b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb0be5a7fa89a37ee2a437c51ff16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c02d89b00ec791d90d90e8db3c0ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e17bc24ef291148ab5e2bb06b2d6c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad6275764d5cd5edab50c30993b87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75018fc9f4ad2e49de1ce7eaa887a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eea09753196c66d187d909cd28c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d5e6405c6122a61bda82caebd058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ea596e18b2ce50ee7e1648de07b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563206b3f40d7d4f18d3d010e6cdd292143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b56ef365ec3a487b98e145d8f950c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0975bdde3b200ec3da28eb342dda9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d024a851a8f1d25cfec72a05515dd6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b02e00b4ba0096619afd90a2f87f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796c3984527ab75951fa1ebb3bab38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ba107eb39c19411ba7e0a14671be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3d4405455632703282b7fef1aed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f90932b737134da6876bfa0d5811a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a322675ddb7cfdece9b50601b6a41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9e762d0e053028f001f571dc843a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860326f34127fb09630e31d7a54aa61a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d46fcec130d5c4ef47374251a047155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97a0cdacf0c09822311fd8459aeadc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1f410010e256caee74b566bf4857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c756fa9d35a58734823b9820ae4caa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86958c171ff324ec213e81063b0f2a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51bc7451c51e365bda3f9312d56e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6bd4757f28ce5b896733babc4848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052565476cc3776b6234e2b385b8b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5329dd6c092cff4035e3e455c6607e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5da6731258f9a3c7b06df4fad3947164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2ed391eb21c72e57aafdc6e973c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6051c22d6a696b8a5bdcef36eadaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb1b3153422adb48d3d986ab62534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e93384bd67a9281b2097a9e00630168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4b0c0d27e005597cd0b981e637b47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5748dce922bb47ca10ebf79c586f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009cb8e25c7de0e57607a0215e74fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67157326a7566a4be160e625e11a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c861494f398191b2e82977a6f4341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76b4e118d07b44b07d4f2df0eb65f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be9dc4a9b474f77517065e951791e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b4308ad7f060eb5ecf1f5d65d60b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739469190b4f9a724eccc4c484423a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a3016365b1e0c9420e988ea222aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f6532aa8c3f97bd5e477c3ad3582179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f5145ffe3a0cffdaf2d7fabb9ded3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47aab1b50cd336f822421b2acf111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a978872bc039870ff0a57fafec707182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa80ff9ab717dbe352d7ea1f31aafc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794847ccb9f4f1fde3335ae5ed902c12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757115ceba33e46efbfa528d3a39df9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c38a20b9e17ef5e9f3112b552a0e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a0cbb6c646337b5296b34f06ef925187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79bb7e73765615893fa399fce4e4e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce6e70403525dc5ec8c201cff88e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a496f4a1ea03461c40f804c81dc9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c14bafd7bdb0879d66017d09fd82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1c712398376bc41b33e91edd3df94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227c7c83298057a9ee5f3abc43262b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e7fe097e643c3b2ab56ea454a82d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765443552cedcaa889f8a1d2a909abc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457fbf8d0eeed7afb2b7e317001ff2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c440187ae25a2764e0c840046b91f1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce18aa11765d95412ad2ea2320a176198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552931d941dd6c998d9038f2711bf97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f5624f15aebe1c00c32699827d50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e13476b3b74f5fe70317626f3e907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f21c81eba7264b1849fc9b2b17db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56890421c5551bc675c5f28410d49d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0d415be350e3e410388d18397d8a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed307c50124891c17bc724fba50cfd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908ca6d8eecceec3cbfdd6e3359d22c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bf15edf7b276aff5c5e1de29a7c33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af901b48f4dcd42f8426ae0e197a5740208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb190eff0c84156946493b0bf8e432209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edc44a7925d7e7dd3f88e40302d956210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b0460665a6d06726c6c5cb688db9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8208f2c3a5ba20931fe21b9fada801e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d682f5ccd4e1e79b57e65202d391286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6afb725d0398984951d3391a2c6ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763f56c567e36ec5f63d1fea4439bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ddf429cf4e6ce4846ff189337fe68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aa819a8f3f280e1af94ea29f33d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd3df9b1ccb100d76aa49809affed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50b978042a6a15689d6e861f25467219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f95effe5af63684e92413e6d37219220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54eaabf40941c80a9952092e7a162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c0d1fc2e2c185f322ccb87ceb663222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978a60773781ca6ae0b1eb55c6d92c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2f511aa1182efe2d1be9646c2962224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788701f75326ffc3a53bc6684a6ca810225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfdd6f8a7919208c429817942af870226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4cc8273a9c438552caa4345d9776c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206b6d2691d15d8d2880c35a4045e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba8b4d3dbe24a88c6708eab1557de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3646893df2a3c854afcf277238f3fd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c5634c38c9087f0e87c715842f40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3659bf8b714d963145f537ac52117a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65306fcab9b9ac6b9c6bb1b85a78a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d35376f2f21b38e2f3f46b32a9f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d6cdadcf80680d27976a3b7ed7c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1646f42f05f24ae7b912d6388e3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ea9f89f0ba6fb22c0f1e09906410237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358a9450679824e4a2f6e822499c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e3483a4934d0742224f605f62318239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a51d475f61f044a2334b7346a7ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423d6381e3d5103dbe902ac371b120241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93285e0084d3e2ac3f7a52c424381c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747f763f5d0d83b13ba61893716d52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bdf10a62fc09ffc2bd0a2252db37d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55a828d27dfc4d009bca45b7249cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96697e6ed252273093a3c0b5cd4c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a571e68904015873c742e00385e18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df19d4915216871502fefa61b7460a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d46b572b0fd9cb849c387a85c2966249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010ec880e8e8f56b8aa5dea92e2d94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043982914f6ccb634867a29a6bfdeb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd5e6482adb25d41d606dbffb43cf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083db0aeac195c53db99f18f875f9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b2def90eb84414d11311436128cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b7f4a05bd4c5f0abc372bec8d0f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d48109d9df57c47236c33e1a6b72b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb23050bf313a6cb3c0c8b080c8625257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b583c466ad244a67b6114699e21cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197de2f9034730433e813ce0553ba75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222a674a7280704d06c860a8422888260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84295f4ad4d212aae562768eaf7b91d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b348c188e00345465f0e2f2b37ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f07ce15bbbf277a4fd06fcdd33162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75bf10653007bb733e4ffb8c03e6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7224604833711c61e0bcd5bba6a2b93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c0646b16d8bd711abbdb358e08630266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562ee71d2143ef74d83b13524628de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946e91867fa68f007430dab6f3b93a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8151c8f41a2a721b03e93052245587269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b531aa491395c4a249cd19cecd5cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f8a8e1051176b43af20f474d8a26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad613a13a56d1b026255e72fe774694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4321aa0bdce4d9ca59886aeb624a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142b3badca1dbd0641955382d371e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed666bcf3a316e0d06c44ceef979ec80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ba257f5508cd5f2b9843e72623a4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d58bc0a9df83920e54a456feaee8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338bbb8ec6719924d4c31623a16f7ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf002d9623b076e2e6b3ab58c560c1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7239992c386873fb8935b8603ae5486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b568f220418aa9adeaecfbb067a1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0093a3f6ffc6cc8911c56458462db9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e98603d53952d400acd76883ec06e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81081df21c2aa88719e89871a677be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388344bc68ce0afd54e61d87b4cf69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c965c44f94aa2276e5c780e9643c384286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9889c9d1c5f2d1dd0811831a55ec3c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e85dc8a373ec7c24a41747d0f0cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac445a7ce85d454cd2430dbe7a04f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9316aacd3711570f2934e8cfbec31b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a43f273a92235dba0f26cfbf1f26bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db3c33c042c8bb9bc1c11252683ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5f9e8bc04d1c9196e6b2166b22636293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6ca8e1db001d31e89184c1da215d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2cd0931d0fb400827b750374594a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1badf5f7a8459762f1c4e022c9a35c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba08915f4938a451bdce53a6c5eb05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275d0115719b4b13bd8b7c4f3ceba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557184b093b436669a33a517f500bc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a869ccbdf4c601fb564dea29c859300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224ed2f14cd6033fe5719699f16699301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90200ec0187c8bb5b8a00148c3d8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4c807f508dde1680a8166819e1541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad81f50dc99fea169727b1dc689ff0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3e838b109eeac75a73f28ce0406b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05cf715bcfad60373a1e7b75add84e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1330aa02b0234cba95ec943e640566307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320f8a6fda8cd7babd7468a6260b36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559583154c3afb92e8a3b60b000b3e46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d9ba29e4cb8e51637884f0c03e9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf39308f78f14be7029ef1877f2c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592cfc91dcf4053274db8eccc040734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b873c18d80c8bf08225da1902498e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa0b28c4bd8aa400585cb259a4920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad7805295e37fe542cfac9acf8e72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0e8350591b156509c14867496efc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1470299c48bb820737fc948c5f47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71084eab5a72deef39468b07e9181944318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba99acd8cd090cdbd144fce6efaf1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d0cf83b3c91e4397181a87205c7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a587f5129895a0544e0506a619460c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dace814798831e4a68b30bd743f203322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685e95b37137191d130152225819430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a954f04fb63f2de42c5138281cd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b574c253bf49488001e17f46705abc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa0413674d67e46c4315094a11f20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634415809dd0bdcc9f21a9a54ba56848327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32a2959137f31ef6578adeba99a96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ef94adadf0bcfc2834d3e73874be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae3379a0a5353e45f2ce37c2727bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb5b1a9c7064fefc0260bf061eab8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e478089987d8ec718f06556ebed8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e301d947b481cb4fcc82e492445e03f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b532a97ea23e2ba1f6ad5f12baa439334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3261027d80443f5be96437f6cbe5a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f38d5dd7e2719987612ef29338cbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cd21cfa3344fb39666d2a326c8c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1ef7e2e32c129b22c710cc4ecee3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6205d64a61ff1a9d07c26581285877339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5c9f32b0866a49205ea965b9add4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad532c148ae12a153be01342044160341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543a1096ae899f3f72c5af4f895cbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff32199c27d46a669d3091e94b33d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3ceba551eb576cdcc38c2d07b88a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709d21e21c74de396a033213f864c9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2b03c61ddb4bf107d6a1d4caedaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7904c20b35bf749c8e31a143d5b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135609bc14ee5764c9d1a5675e4705f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1bdff28a4fc19b4eb72a7c7139c98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d34049570986f164c83e5ceb0c77a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd033970f66f95aee6b6a6cf3111b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fb0f5cb4b5ebb4fab265977f09405352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8209e90197033c2f41175c7c3b8a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70181d13ba5ff24b0d43ab3d20c00413354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5422d3043c6b6ef1f795023361de6c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542baa6f3a2d37da9513b47014b777356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751a24f59aa098f4719dfd93ff11d93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270a25b4e1d603af1be83c29457d4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85b89e270df7b8cc7bcfee2b767806359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3195866a0c205835712f572cf787360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5699f10a173881486436b34d1989e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8055cf201fe50dc108fd050be49bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c270b91802a3709c0412ffe745e1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0780e614806f2c4668b16d3a205012364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b153b75db88b319422588d1fd73c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a6dbad0640889a205256c06e6be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63763dac37291480700ee2511a09d28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7e00d62bb0a362bf0b0d8d07b0191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155c0001de507b4a677750b4ac6797369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d3e3891b4c3b4848c79ad164316c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79883cdde4a6ac092db649e58e3a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ccf833591a137eb0ba524b31498d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20fa75c45157d026db462de67f8e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e490334e6bac7b7d59d2c67d727b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4852584e34c36a2cec492f2a6ae1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab37567fc4e682fc68c221ade8a66d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe5ff7f0b7457968095d6685241d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f487f1f420718efcf3f3c19c11e2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7649417364d8ca0c04e9554dfc38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf1f9eadce9c7925bb487709cb51d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d821958ab2398d111f545dcd628d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6767a7cc9368f2a5bc00345dd54f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d31855af773c3dfcd11900e6dcb53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bebc977ce300c650840f168ea4d3fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8566ec82cc7666e1cbebe6be65033e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab488d251c6e37b5f684bf3ea24b80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbe0d3f494dc7fd31daf4c1424854387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56734cd7a5e0413918590bf5a9f115388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01964b389a1e9698e2b38540214c8fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed34fb4e8fff095ab2b897b9a41510390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9fbb5e8944ccd0d0942dd4292d55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dabb6b268f1db9a5e2bf5b5ac28b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df41417f3882243fb795782ef0927393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85df7c08267ec25269d7ebeef1ab55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e625c10ab509dc369bf4b4f9185f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2f37326a3a8b04d1902e1c2aa55f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076115c2b89fa4972997acff7aa11602397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a93c39b27eca9d67cba1e56c52072398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256b257eccee675295800e18c113e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e441449d2ba761f845c6c2f180c5a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b3d55e5bdace9691f5bba244f09ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5648af83dd069a424302d5f6910a46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11bf36ffce3eb6191cc96cf15f7a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641086c50b7df249ff6635606c7ae0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0698029d2b854d13a41f32704610991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0c235a643f0c35841ee24e0f12fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972c188e0e8da0264471a61b09dd18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abd19103244bb046482e1e8925477408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddbc927b2487bf4302f5e247e1ecc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2cf70a57ef5eea3de432fef5cd9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4036e744a672dff8bf8bdc59ee54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8cbf3b4cc550de5c7f6e41468da3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc7a548ffa369a2bd3e45d035a2c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d898d4e597ef72765a1476cd0c788b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e38ef6b34208e1829d29d9b8a5e58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc624ea59a0c02f138f1f7be730db0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c65cf1e7512b58ae6f3a7b31ca55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117947f5e3535147bcfa46d8c0fd9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eddaaea0c5a1818a537b4714e79463419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43aede80af3c1fd77958f44bdcec8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c190b6a26189b8074df333cf3b42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815bbb40489787499b5050920d7e5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3b4ba37be610c65fa38f8bb14ea3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f43f28b283a2aa4f917c6d5147a5a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a947fa65802b57b69fba7074fe227ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2529239433ee3f4ac2a144298e48a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a9c130ef6408fa16ddde8f2c98ee3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0f517029dd95b1086014b1e69e4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4eb9e7354030525e016bfde3e485429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ab26d25ce0b20f7ac2a8174e6f04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b749cf616055304c1ddcf0d2a6dd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826085f8ed5e0c8f64af2d7a7775a5ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b06cdb71314a69457dfea4489f37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1e948dfc993aef10e31a64c387ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27846468320fdbbfbdfecb71efae5bcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1654dcaf14ce266785c8802adcf51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332b6d05eac8b1bfbf398d27174c0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101a2e3528075b6f7124db82a0b7a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565589dbe7c83020b67a02a26fa9cb3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d7a94bd62e92b8b9cdd65252dcf32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3bc7e3f1fe8d7c09d3e561a0c3ed1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525494174c614b5bff8c1164e4b02e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f077c7b08114e05bf2d63e7a516c8ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff8750f5631dbc03e8b9cc662da05d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67602e8aff401b6cd24e40f35a15fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae241abe3d00a0fe9e12f0bf4884b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98550be491b1424c79d6505c6ee316d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15543e36edc1ce3bb763d0889bba8ea3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb4ea371f70b9c8a1e3ff2902255b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d1e30595563646cbfd3df652226b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4972000d0eefc062cac5ded24141451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e794078c555cbe76914f8f50f1e1201452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5314107d1d0dc477f981ade7a5acb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34cad48d8b6f2e4b0b393803db5c37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c4141591de5c80d6ddd0af4a2290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf727df397cc1d7a513156d14cca8a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2c5a222ceded0b00a0c09dd2bc901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871b95af53272e6b9c9cad9361955ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70367751060fcf7bbdbc78bcc073d25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961426060a342955e108da3d3fc3c1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d588b1fe2346c2a80ee24dc0f0333f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090fb224a3ca833f5ccc50b52ca016462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46f288d82ed65616bc5b2c199d2b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e608cdda06bc9db1da60b5f402f0176464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2c3899dae6bde9a76043a795a4b37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634628d4419787de49b3acaa1312653466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ff55dbe941a22950e0575c7e1be5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030bf16e2bd7d4558096692f6afda4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c909fb0228a5da48b7b06841fe04a77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b9131f125bbbf037f1e13314b846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b74c74be7113bd8afae6cc19aeb471471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a14b05cfbae771485b1855fb0780b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9094d47f80ae6dad45b0e7709821473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608f7a5e9623e4e9f21d2c1f55c60e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174642ba08ccb1fd5ea59b2af708c3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b946d755bdc88c4ad191715f1a5811f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32772f221b43ba9ecf18ee63e8f3c48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2fa535658f4de52804c5b127875aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba709d9e45b267b935242756f11dae72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532ca48336ff612c040dc13889a1bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe8cdf4bcc990ad1ceacdc584cb12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cfc8eeadf9ff30cee4e738931956c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef2ecdc51c974823e56a7d4d7b7c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe864929d577b679f755d6e2adfc6f84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fa25f64bcd9ce599b47f8743160b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1bd062abd0f64d0c83bfec727175486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e36e3032c4db90d3e826ebbae6d6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba3ea58450672d4dc21d129cfffc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf7bba0d972c53e4dbdcd8b21d43b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff62b9c2f1a4b70386fe1bde830a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7965b32832de7279faae89256feec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1fc3ae0189ff00499bd3477df1afb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9668b27e429ca06a1185c96ca284493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7adfe4b01b25c2fc9f3707d1e1daf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b495f7ba146e9b1ede793e673b212495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0aba806f0f06621bf1c23d6067ad7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca9084d6c81c95737a08535514e05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc62e72e4644f650ba0ec86decd68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62c06911ae00ccf4d07385cf2d6aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10eebe04924786677b4053294416a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04003951486142874f9021424a9076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb4fe55805edde047bf468c0d7447502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90d49c87a004c809634113338f984503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3eeae55f4aaab2916eec034ab692504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c68b23091628ecfb0d8fea8aae607f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42bcfefb2464639bf8e03f8292b12c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615246762891a699defda9535d3f2b85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394703a05ae8cd764a30d2636b3c751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90faa88049ef6a89125a277b1588c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bad64bab12216c1547068dab7935d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030912e72abc961596f04467bab9843e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1e7c4bfaa9dd88d007cdc44994af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b378ed7b24b05510ef3704b237f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d4afd3345fbf0be4cfa82dbc22622514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ca0bae50f04698187f22d235eb73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b076c79bb5d69ed24c9d94dad3b26e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555ead6f0b44c5bddc6c30103de6f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb1bff5bf3d577fb138c840121899518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb382025b08f04aec7a1af6dfb2757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48914d6c81425b2628d49f5ee0b9963c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd68ca9a91436fbdf6b4e2d95f31f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c761975427851057e6eac1f57a8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0afac368b62a0a67b6a7b90ff614a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a850c26e0b4de2d01817bc6f180a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9943df6c455ec86116d3840646c26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff4c1a38c38ff007598a25cfe8866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9515257b4bbfd49078767be4dfd4250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa6c55bb15521e535801e174df8dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03babf3356f198d43e525199c77b1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef77bf4d94d3a6da3a7bda40b6653f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc611bc8d6d2752e896212282d2efd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0147c779024c54027ecc1cd10b1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238b9fe36bf9467e42009ecdeb0575533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0219226cc927c5ae719211ef379e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f9d935be80b517ca4fdf3ecf76c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46498e511df06880d313c55a54c13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b3966975dbfc7d37f342096d635c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b8314e6994aea6b056114571604e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ffe3217c3361dbebaa322b246045539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbdc48ca5f59fdbf9cb5a98879db1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7407cb24f828caf9d298fef32836d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e98d5419649b6f7bb3b11ac202ad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb70df63b49358c1e6ec8538c11465543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8abab86a669b95975f2f3fa9f75b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e00c8d11e48da83b9b3a47a3fd2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae92b708f84b1c1b4e9af640e9dcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da574243aef7f7c13d05717521586547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951c8a6b6fdbe64b2e6c762310943c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba62be932931eaeccb5e1264662a35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e984582bed4c785e3949a85bfe10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01922516aa2e89fcf34aeacad24142bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5810bbc436fbb2de891e3f5de305ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e037426643688f1a933f27e1a48eaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172400b25448718dfecc6bc5fcb62b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c632657b3de5666a28732fd1f32f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3dc7e8253f6f1c25e5044dc53b367556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a7f6956a2dc7e06d46b11555de60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9421876208e421c3f1d290f7a1c16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c1b3a8b5f42297b79b336df90a890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261edd9bf81b673b6718ffd64b9d6d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37306a98e574e11aa42d89bf334a216561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfdc1f88c69fa5a7c4e9f6d00b351c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d6428ddfc9ebd2108e016ad526ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb571e37c67d81a244765b8ede724a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0fd9c3d7a0618f872f0f6256d283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c24d4874d2847592259251ea9f761566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116ae2c000f2503407030660b16d48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e3a3ff43a11e45eb9c132fcfc34ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce54990113c0b1be1baf50b70ca34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985f64ecd275531d60d3c94cca8533570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb90bc3e276bdcc3b8404b9202c58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81853f0889ac9434a431e0675ddb87a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a34a8705e84f2e65eb4a24b80a815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c6e51929e3469ae808ccf5f1daa6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce30ba8588c6c4be20668c953c51e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57915b73044b523e632ebbd1210f78d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16a64f063f9ad93ddbb847f784958577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e970b227291ff99ca2edfbc7eabdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b7ef32cead1ebfcba0a22234ea9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53a6cb3fd3e6bc62d8896f4d19380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0917ea6f0435681850b3fdaca7a390581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862cd31ab986f8fadd9a42aa9f8c85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2278f1ca0a545d612527dd2488436583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554f10d8f4d360877e133fc1ef93e6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db459482c655eb413defd24e33570585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd8018ae0da13387637e119e9a69c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54ea8404ae9a5dd76dc094a5e42e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764e5a55b2aa39f49f98e45b31fd3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd246efb26d8fe5e9b1f44502df626589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e39a25c3af8270f42f8f1c476289590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ef41c30c4c13eb1fe0d01317775e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b17ce38580309d74305433b197da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58da7269a53c8266821192d7466d03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88da4bccafde9d8cd579dc60bee4e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99fd6e183934cfcaee0da8b74946ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da5b97d6396b2d4dc13855cf69dae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6ff29a5e43dd286b10599b531de9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26426383f6c623a218dab78c64925d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d6104b1f351f5a1d2d21c604067a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f383827b4c0eff1a93e78ebc711c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b38982f1ec8483340f1321218600601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533bbf6153c6846fa4b77210607a740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e33c372b03d73e56022c4c1d8a155603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd4032a32562c30187f0bb50cec7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4cb12373e53ab6a37f512e43867b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eec6637616b5eeeadb3fb9d6058a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df718f13739f3cd57a3b2cb47641e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6352b4776a9e128ccd219a04f373e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494707048ed94bc67c015410a2a552d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59be4c433e4c42f3c3dbefb8d8d4a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe87f5c68e26da48b389316f9fdc87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7584e51ce4a87581b4a6a004892b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be2be07df677ad9ec97726ad43b08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641088bfe807060254964ee84c2298614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88a735a2f26bbf3da1d43cb5bb142615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a5159119c16d092e18eae85656b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa74e42cb3bae687f49d3d4e8e1f844617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189fd73504be445bf185f603292dc1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9c46f13903ad9f555e8e1c4dd2f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9025c7ef47394d5e487187e6d06ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7a3d272be7b89816f3f46ec6db78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb939322a40acd965d2ab46fd4d494622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d48a1306e191e975528c8766b8c57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe0c1000c7f9f0f7ebeb7f7ec91a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dd20632049aa5d77102e0dcdc4bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698fa1fff75b6a496edd7269d2b5835626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d3f8a5dd2f6918ef3e09a3ed372c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863dcdd0fd0e01f3ad1e49d702705cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdcf2ea4fbc3a213cdbc0946db7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6ba9f2e9b8abcf4364f955b72034630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e425419b79015853cdb0c17cc0638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf4bcca339c48200e5e49e0283325632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e24bda54b5ad1e4d10dac37b346f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed28a7ad33cf75950190648ba596a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf897578563f68cb4dc38cd6477896635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725add27beec7cf5a9d860ebbef5c31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73d6be79a6738ec43c2c32921a017637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0a8b25cc8d6692f59f13ae492989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c592827d0ac9c3c434451223e92d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd0a37935b979a2688667ed41093d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1c473fbc3fba6823f805927a3c3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c43dc8ea095ed35253884e4698671642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59755075650465fea0f05231b60c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b10daa3ad05a07097437d9822a80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff19001dff3c608598ee77ff7ac92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e8d4c0a924574f752b1454616372f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebcf9623e2bc848096832ca279c3b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c1d5caa16722aa52d2c034ff7730648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c7326b2df114c22196f7fc9e2596649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b66fb2c52c32666525123278f9f74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376e296b6d94aa1205830a3850e5e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b25670ea4e097b4f9e4883d1435d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1927da7d14eb76029673b8765649c26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8e3be13dc19cd97410a9801e2619654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b71bbd663c8d5b9705494083febaa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c377116de8c7290057a19e472695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f5feb030dcd399101bdd5d063f2bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721956ab2fd2039eaf63e68ec2e9abc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528bacf6a77b1fbd458a14144d33f6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84891f9f3416362cfc1659806cabcbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26439848c7c5750eea4e9ee22899ce8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bcc8f3c76cd5c62710e6a4a88ff63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d370d7f88e168891a5b88033800d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768cfc7ae1586e4d5c87664ee22d0cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4936ef3c406482ab9620514ffffe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf77b43b675b7b13c2a812ea608487666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb893d74801049c0d5d9e51ce1e67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3db9cecdd42cff82dc48bd981c9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c6367f86303cdd6e0d8627d0cbb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332faa83a1be7125bc376704b15bfd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaefac8ed2dd7bcc5c0b6c78c64c8a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8b82849d05730d32c236cb0ff5d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f687c1ce454231faee342d00099e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698f84eb8f7c42f32d98b8ae59ca99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13d41956fba02ffbd2d67f5f96c3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d2fc02700d9eaf2d3a99409f78f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827701be5b43c8b5df9a6717a774f135677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72c427bd108254f359df1a0c9030e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b06a864f5971fbf89861904a5a365679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a46803b42cb69e4049e8dbc7b18a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cd0e8d4bf200ff2443a9a2205714681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70f2c112950c8c83734ce5c4b8d25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eff288860fa736dbcd3132368a404683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145e16227182a0619f0bc10aaa5a33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a9aecb63934230ea04f4de8bd3122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200fcfd62fde75f948e57e8acb57fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2197b28820bace69dca15840e39ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba167796c3f041cbdc32fcb7f31f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236eedb6ce7648816547fcd8a37b798689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf711d2a8a01969f78f260cd772292690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a239aa0b31a9cdc6f8e85ccb2346e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edef1a20397bc83ec6e223d83acfbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d5c58c355fcb8bde203f2f530586693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a079db16fb1e5265bcfdee58cb55fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef415a0910aaf08f8ae57e13ff4de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd175aa24f03913aeaacee00b5bfedf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c62476540837ee0dee6de9a9a6ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096784d12f0dfdb12eacce6491a62fce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f68b97008d2029cb3f92cf7dcb03c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d261bd0704e9ed6926a3cfeaf812b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5968b4b5c6cb957e25fa6e068b5a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e7a8d4d42d3fe3e77127605786b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c61b03decf6465b1c09f59d169799703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6525aa395df0cb155fef1cdba4d1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcbb41d747786e7f4089b6680de394705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebd2467e37c6e8fffcaaf439ae11e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d3b69571f0dbd92d259941692f04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72d07ec08f51026a3fa2a6988e7bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999e7325b8fd432c42c67d43a32d68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034350f0d4d59648622af3b1c218c145710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfed9c5c9b6906da88dda469a1da2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa2ddd0270bb8dd02ac19ab60d03a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31feda7f410651836b2923f47071f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e4b4b3494702a9c5ba392b27b80c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd0468ab3d4263e9f99f3853438f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37f94498eb8571d787fa5b3353603716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2d00ad7aea00c5c5bcb8e45ee151c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c26332701ae46b55a17fa8c5849d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f779c426fba50c1126b95cacb162719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee2ad38c0ddc8f9748efb4db9c50b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834044a351628db27d7b8b6df7286d37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a08ef69592f37e5339acf0ff4855722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40fe19d8fd9fab5d8dae16d360fc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b63ac5a59e7feb500e688c81167e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343056bcb590134a387e4ee8fcb44abd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ed429c5135d2e0f8308363d87a81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef77eca97b485c5c06fc7904e919a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df756aec2b5b89213c8fa7fde0a183e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7087417fdc73254e0f91dc50cb9526f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcf2ab65f0a641298696eb4e25496730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f273cc8a3bc2a575137345b5958350731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4c1db2a577eb073e2efae98e1be3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaad58d405ee13bd201090c7a52687733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdece124210158768787030e7713d2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09dcb2bdffa54abc84fbbb0b1c8eaf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc33a36d31d0c511d01ad79df817409736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d329ec7a87359550309ba59fce8157737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c2bce679a87520375f6c0d76e5ac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8ef67488c303514571596ca9a1b1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aabf5e9ac4cf7c86d92ed8ed3168de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ed6c64210fda33a5409594b43c80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8beb5d9ee3eb90722f58713bdb7829742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52486ca0ee7fa488ef1083ca0dc28d2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27c987c40d50c1101d788bc9850c24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e4cfdac4f577b73598d65a48d69d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280d71bf9d5a02bec98283d0bf943b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783230a8931865ec18610179bc2122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7680bf8248f35b3c68d5ffef4b820748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec3a2d7dd412d59df9511f6365ef8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d055a341a3726dcab46437f4cc8d33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ad78e86468ff8f8fdbaa9a286247e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b094573888091cc533d4ce14e84f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02858c5cd80365455d00854eec77804c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030850287f18161f0e1284af36a1a596754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552299bfc87e47755736f8b6116471755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62225ea8095e4205eef2a8213880d09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868de96bea85ecf009308d7e7e8e2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c671a13f64fd36e0bf30dbd930ef1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea02adef5fa81b046edd3c1141041d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>