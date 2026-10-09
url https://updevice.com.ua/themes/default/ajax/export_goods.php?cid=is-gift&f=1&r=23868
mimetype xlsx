--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd9d5464cd8f3cb3faa137ea6b99ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47a87ca4eae9def7dc2a8da907fbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1826fcf5e124faaea3fb1ecc214a663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed48d6eca2bf5e5b09fae1436f25234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa222b8b51b09fcbe82058c6fcf8da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5b22e51c581b1160cdf9bf1c860c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cebe78095b54fe63d346b9b53b8d997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e4b6eb1ed4b731ffc25ae52f54b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e046299478fe6c37fe05c57389789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334428fdb761863880db046b7ac434010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4ce421982ba3c60837e4bea590a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9135735adf130132fd9bb57b8008712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f5664634b6108845015ebf34defb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71fcdd363f1c33e635c921104f85614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d266b4c4c2c9e276287993e7df697415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac940391e300380f6209b679275b108e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f539561e3847b18eaa5925f40d363817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc27399a0764aeedb8236ed53d91a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fb780ca2ae10dbef3e3121932f9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10722a53378f97bed600374e866c5cf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07284896404cdcd24bb3a1f89f89e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593fb646e41a5419bfbc37cd2c406922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb5a7feb2a838001dafecebd37b65723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aa647efe47a460757f4d9e12fea8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74c079021d11d8035620508151400225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462d546b6b4f0c3329fab456658ce626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6264374d31580b14a62dc717f3a99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbd516437c91ecb849fabb58a6e18828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946aefe7b7e2734fb52dda823baed529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992613e380ea7daff319103d351ffde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d15443f086c0ea1777ea29ad0f623c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ca5c14449c08369a284a5c4c0dce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8fe8df9d63e5515feb9e37be1c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e22e6d1d7c3972d42d9eb211b540334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752018feb44cf799fcd438994c7fbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149cd59a5f1f137d8219cfd5ae1699836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaaed133919c3cdab43e70e397321337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fc5be5214d52d6f3b3193af180d1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef311073cb525d5b18e6b852a6685b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf1802aaf82e6b8bc048a8f6ae7f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2f191054ea577265582d99123a6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19ad817a8575f5e312f21f12ee628d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1e22cf9efbb69857b228b61a3e7d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def650461205da8c3914b72fbbc231344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346121043f81c0041b7af0c72b9a8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05b67d69ef2ce22b0bf47b4ea1b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798a2f727ba7bc4092bad83e7669fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca177f574eda18c216a5ec54c58aab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee77de366e237cd0e884035198a43849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e458f49bd3754623dec8b22551e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b48be214dd2845354c7629471f6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879626fd8e175c846a2c03533f5c713952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f70c7810c7a39e626a72b93d6d4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b861426ce0f3e3f16440361369795a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d66816777daaf9e0ac34fe7d17b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f66d3c590a68819e95c7633438e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab92901ce1c178599483b3f6606e4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba534be617930005e9b49da46f24058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c333aede7ad59b4d1138423ae00a8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39b269436ac02eb9f3e79170827bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b128b3ac8fb2199c3956ea6e57ee661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e014e8f5c93a50d72b5e1ac578f36c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ebb5f47843b894d0323b9edce5d9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e39310e61dbe18d3ae2f8a8550fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aacc7a31574a53519372258302b1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6b86791d7e9d167960929fe1acd0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85269d1b75c593e89c00a3bd308e845167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4edb60d9ff4443dfef1987f5ab68768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3870e6adb53d62f600d9958e7a47b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ac992f45483975043b23368904cfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15323d482ac82d4fa6fb803ac4f0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c132721c1323a8203462a785368de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7290b47594949c10fa358cbc28c675273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12797ab43260613ff990cf83b6a606b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18610781fb26e0ec25260f63c1c4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba1feced9f86e186e02f380a0326176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276b703ecb43e2d1888ac27784feac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cbbe8b6c7156c26b7fd93d3cc402e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1a370562eed6ec8c03a8fae1603279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0123c9480b7e0b2b5059a7a05ee02ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a4fc5df7f5b82230627164582eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26480e44a24ef3270d89c9e9ada6af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b192a78bf782ee575f8aa177308783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2cfe5b781f17edae5247f8b7ada0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce5655768e087d85cc677b78f99d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dd32bacfa93945d6edf07981d20f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b0d50f26864c4d10f32d23a29c6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69ea311665b92822cab7150c82c45088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86d9220bf6e2ff299e3fc212664ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f1bd1cb065df30739927217fb393490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910981f747fe8cb1a67fae709226794391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1677a0eee6d64fe34e1c905d3fe4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b4f7a8796ac9975465f47bfedef7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1653149bbcad326a6dc145cccf8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab914de028e4d0d3f7bce24760cb6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616992abb44c5afdc7f9bab524f4377496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca23d9850e94702bb85698361fe5f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1141f20cb421ee40df1d6c72fbff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead9ba0410d4627f8b88d013308295f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e2d65463689a5b122b5c1f064b8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942edeb5a952cfef786b79b2579e4aef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2abb980ce30518e9332dc73670a3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c418b59a9b2bf2ba3a200a07163a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3a6136a8b4470939c18239106940a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd6b4d27289bb8b1755e6c462b23a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9378d42fdc9181d519da03e146d1e52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8905d988bccb8a590df3329b9b1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc779f531097654ad5dfd8e9a6004b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e85332f19f6de068cb454794ff220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa16f402419e0c485435b49384ea61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d66de724a0f8e37a1ac217c09bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a992afe82361d88ce730bb346e273d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef5ad9abd600e0052350928c366c4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc001f7462c9644899ae56efe968872114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8a6878cc5e3e84c69d2fdf825544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca3e7dc04ee1318900fb73ec1dc6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e63282d3fc5c9652df7a3afdd1a4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30cc9791d5057d3d4150fa78295e16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf3af015ce1122a13ac3df76e8dca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257c7167d8c234c67d0446cd2709568120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7640c024ffed0bbb4998eb501722a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a324f264d0f69aec84c354279fe8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ba0d36fcac40a5c2f9f27d53fb89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867ec7b03204f5841445f2a1650426124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7ab281744c2b6bd8476aaf9d23fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471add7b2a8cf3076f8b02e61f2c9e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644bd44230a66b2fc5ca15304d0d07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89019e7f69cfbc3ef35b734451d9bf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cba19cea02ebe87b1bd544c13a8a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22170b07a3ce19dafe6acc81d9bfe4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab8d4dbb53094a5f255f4c3fde0cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb30f96ae6dbde82023ffe12c4ce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047808db60b8927b1d356e27a1590049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e914704fa33dd05e6ab4e11f6d863134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5ee92d6b2fe5ecf5429d3fdb274e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bdc5007c05864962a23e858eca267136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863f2afc58ae770ba55e1faee551af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6019bbac78597b50630affa0b05cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e52c1b099a85869d73e196546ffb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb32e97807481cea8a2da7460b3552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305cdec2240d9443f74a10e59818c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be6995567d6668833fe79a33cd47b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7126661ea0b75c2c6fc79dd6db97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f4997ca55c524899ea22442e37403144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b498522c84b671b3069260d98844c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55740033823559463bebc4553c75b40e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b075483d98721d898bc7c3b5f0ed623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121449727d51a9e5776510d748512dea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b991f3ab9f8fef6670dbc1a2213ef55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1903431524809bad6f0ab2fbf8d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615d9bb591e734b4b88a5f9090dfe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e5e8cdc6e9ffbcbeb97e5ed15209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0606e315e5a782ca628a2b02f8f54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259f0775d0c1204a3bb37b0b83eb0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580c15c63ff4129d5c7842a10ae919f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f47bb6e02aa693f7ebd2bb0d6c6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e950b8e87b088d72eb54ff437de9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df3b743a0a4a52faba50291df25592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3667f73295aa7637b9b2890ab3fb75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb1519a75e444d9f9eea1200de91c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e3d79586c52e5629df09944ec107161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bec23dad2fb093fc284897c57dcfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2786e7e13f99e9251a9aa60734f16ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0b047defab6b3166e4e889cdc6ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c20ea87835825e89bbaf3986dfdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92965fef99f347896bb9233550b7b58e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8655bea62fbec7207efe22556469f15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00cad71c9dbb00771603422de2aa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f000e19d417ee1e5f125f121fb80fd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1c81f07e927ce209382399c02de1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94c291bffee87f83c20d989d494428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5bccd56b643c02580d4997f4f846b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5fd86320674ff3e600ce0183f34a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f07bb62c28ded2148b6c145beadc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6bb23b32f6c46034a72d528b0bcd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80283a1fb18c8805a684839f0385720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed65291a72c04218c137367ba0385177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fb2c819d5d2c1e4e640f5d99f61d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be6ae666ad55dab61a6ba25b46bbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e04599ddd2be3d3b128185b76fea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618858d34ebc2461dda51c3b69eb55b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742e473245cf5155e6b6d7d0e412f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7cf6305e81893af81706a7114fa3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf031075e58432d0005239234839cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b784bc22a715443ce01f2ee552ebd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff26d10714401c6df6814d3639f05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a801d31580d7e475fac70bd44b7322187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ee214498e9ddd97bfaf2c5ae9090188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63945b39995bdbd87ed1dfdfa96bd7d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb5a092f38a08bddf576c6401668f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab081b6b9e39d8f2ae03bb32017120191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc3c6fac41e5c6da97a4af4237beb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107708ce0c344c6a7e5bf5f37096604a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43791ff9399d8162b6533a96b3e56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108cec82721a44ad1b274908bc57a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791645fac0b69f5323dba7403b3e05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a2ff3edb91284e0524c5ffffaf73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8875f3c3b3a80ed9be2c46ba83608b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d292c4f0591dc84074470334bc624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61e2b5496d3afbeec8e4509d93137200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843645a2f0084cf9aa10776b734d4cbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2943ab2a6336c623211a5a2ae6c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa096331642504903cdf99f839bcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf970c5cebf09ee786f753d4ccfcef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea81bf335e577e00dbab9722024564205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b8ab509ecceec777c11814098f64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dcb24481bc46aab0064fc54022c9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee539a3b0e23f4d20e7e27f288583c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db8c0dd7ee2e07087c33f631fe169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798690e1c6c7eaf20ad46a555f45129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85565958ab16093554a147aa92cfbe19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860340d343fed2c20141a218bc3d63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b682d9d1f59a4024b2612e2c9f1482d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e0a4382ce1c3cdbdcf04a6b3d61d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ec686a40b8f64c245edeb72beb33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7625fcbe952c22e1aae51e50503c7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbca0561e968c24b417fce7192af5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca8e191af55d58327d018597772ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5783a89589cbfcd28f52ff58258c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea2ea383217421dddd19aa07b4fed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52062b96f96450205e4849945deb33c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cb53042de8abc7e8834c8b1e1ccd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62f08ad22972fe18b7bf9bb4a04c89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae89ec594060df59f48e4d3e14e4de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef954657d5e5621b2095d4e05104c066225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac03c45c11400e982dcf717dbe0279226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4518a0697659b1fe78905c1908198227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b69ad6f1c20bb4f1c7a4146c05762228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987fd55ca92e560cf2f46d54c2dede229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f15114e0a1d7c0ab166e10d2fd831230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990764f8e96d4220ac1403f40b19eac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e3ec5943351529a70aeae7c005a4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8229358d9c26e734b4d4eab46e67cce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1406133bf9278da0b1909da8d916d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afdb0d2fed78c27d70d942b5bdf7ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a18379c298725d01cc87a64d8e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b0c6e5974eafdfa391498abe9ae2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c29bbd3f3eac11c9dce83964403f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12509a72931d5b311000a9fc113b5ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3064b476d2666bd848deae0ccab7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf22377c59536b1fca9e6cb8cec5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea59fd0e0936ae8f2d468ace6bb4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543e6e615613cbdcaf18018022d38e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352d48d3507a1e8e1bfdaa177f669f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3282cb9e4c28f4ecdd7ecf667d703245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ddd79f0398b37131bf8c52e3d445a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220dcc0da7a5e8441fe444b01331aff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd02e2bc67478c387999d3420bde1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cb8298d8380ef7ce4bc84d8d93581249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d09d1583863a4491d48ae704432ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865753ec6ee9025861af179a89b361e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe8dfc7379ed2cd464824e16a808f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac828e3e8ec8760a0b7fb0c49084891253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e444983b0baaa017121cef5e9f1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239207eb85f82768d437ea8c1b79446a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede2760fc0d7b4a202043a84dab1aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e291034a18d1da6ff184678a60b946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06ac1aa54f9738ce37acf0e7152102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7378f02a6e469de3d2e879c853e76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e765fe30953b4790c9119ecb6b7318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f78bdc69322097fe778508ecf704b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001bce76da080d126197e4a47e63bdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6dafec04c8c5df2479e38dff8bc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c59b33d106de66f362026c61079809264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561277ec1568a34f3ee4bd0612726579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce40e9c84b0013684b73e73d3d4db1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec2d8956c8a2080c1fef9e99a1724267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe32ff14d7c97bc598571342a9e318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d33633c410f6876ddd501517ad421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725771c418b40fc2fec2fe42868af6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dabea4afeae6d202a2a0077f3e81c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ea199aa7628acbe406fde49b4e61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176baac34d2923aed780e7e75b5a3fd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc620a9aed94c49e09f27f564076a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d895686701f8ac5b1fe1b29f847c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778367b5612facdd85adfe2ee660c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440b19fb5c2d848411ca795e447d95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa419faf7bd8d575c8f044dd701ead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2124b827c527811ab591e703341faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20316c9aa8a1e842e39401ad2dd7bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e35deffdfc867d3427af14d49e04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185a7d72c761e42e20e1fa2d530bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8cbccc250119c4311e0ca47e09af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c80ebc07bba2f17c412d23f5cc13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909da03138d60950fcf472faee6377285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41a95a8e381b83d507986aa1a60ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7645d0da92ee28c7266228a75ddd7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8b98b1efbc96c9e58e940454735c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26b28b2eb3c8eb2e6ccc7982d6eb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc6bf0d40b8e7c028edd2576bc169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c6dc3d02bf0022fd7f1f484a9f16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9305222f93bf01d88903d4ec4e6a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366643a6aac88169aacc7f13f6f0ce5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73815e2c9e2c253161f158f686a911294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab86637106a486a19d4caad18b909295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dde4b77699183c608152c24b67de0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bcb7dba48050d4636848180c0fe38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fafe0dd1a22e6f00fd5468d4181a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882cf3fa36a075a0b806fffd89ede2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcf7cf92422c437c5d9f6cb9d920c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547f2cd07624230b1533a55f8e22f18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8da18bf63ab05d81652e4965dc85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe306223d06391edb2cdc870f8ca5fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9ff12dd1109a8413df931ab622dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf76a2b93b9ac4428668a3138d23dac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caec9a0792d9458a5cc4c999940573306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c30bcd6839b4d013ef8ae12006dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279152d5f91e7d7891c0a9e5e729f93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea141d5d00995db7716cf699eee19c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce61c75a72f04467db78ba0620ccc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87cb6aaf508b23dcb7d03f26f3236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965479584564384d27e0afe225cfef0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420b74a6dd970a4498a583aa41cdea6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad27fbb1bbd30d243aa38e1419a602314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024221d508eaee7c0c927fd2f49f7ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f557e5e0fb99b5b0724bfc28dc2727316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d7e1a8e7972ba46b92af04c284e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336079b0d654664adb06cccda822f5bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0cd5cf73ed1b6b972f0c2264090f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ca692199cc3c3cdacdf24207270c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558d9b63c0544e3ce021a519b28034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdec87960b75d96ca9330d6a16186322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f8db8ffb05e7b1cfd2b326872819323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfd691eae0ebfb49a8a7a3e60b211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7c93945bb32c1c8b155c7ba9193a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd297f601a616c44349fd48fe02f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6faf828ec82de6c068e207c92bc23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d2d8705e3caa87cfc4f4b3123919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49013a9bc48b9fda6b34d16571fdf751329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3013940d289a8e806b6a71a737433330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c02dc3d01f3a3140927fd7041921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441826d70d26ee409aa2d3386a62d560332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460faf357424d3430ca64732937b7fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46664ecb08387a6db58cdda5b7900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1568e9bc28c7979673cec90ec94512335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b42ccecc9c1283a1e5922aaeee84f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8f2b7e4ce9a9262261789a79313d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4faa08144ff43ec13c00af9b2120d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9767002294f94695d193e35ec406339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f929e8a10f2cd99cd4fdc359483740340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6d1c36dc993fa052b2f208056ac0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92227f117115c7a71ddc71dcf74b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8fc094ac6728f86c32ecbc450fc9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0df28ab88a92c0be36dd62bf12402344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c252d23ec2f83b5bbcdc05192158cbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe46834ae16560d244f2e91f7812ab4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4244ca6b41845960fd8187b70bdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615a5f76264a1bde9cba0f54383173348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8a993e92bfa2bd3d8bb4258344db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3a1fb082f4c8c8117e8080f585ca3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d894afcb7f64170d2de83b1c0c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d4a9c88210b21e6893bf9ad40d20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f67cc69cff0da81ec6f965bd07901353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04465675e47ec0dd99c275a22902ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f9ebc87e6edb8552426b693840ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330a0122fdc54210f0af604bb894f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e22f8d06d8b0690f82ed4234e503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a1558b58bc75193692df8cbee1cc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c80c525ad8a11da3656eac1a3348359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce66da7b66ec0f9d5440dcea498ab3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e4e1bd5f34624546d6f2e9385398361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d044212cd4a2b8102dcb283bd3ffeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a4967023d9eedd6f1f2842ca0764c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b321c338d4009e3341c1d3e1c65737364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee5b38079dc3e9c2646f7f132b5462365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efca10efeebe57fb6c34ae645f309366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5cb77eb48788eca66c122c4d31866367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622641a84c0363e155fd66da6de5f20b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c63166552820ffdd1f2bbd83e92d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231a3d1433aedf80c15c87221f8e17c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda7447dd69665d90f3d2fe1c7459a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35fa1e355d7e67df81007e29347599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c2aa6b69a998eda0a15ec048406a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212a63aa70f41c1a2d12ff33ffb388374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad02e941fa58a4c3f0e48da1d76c971375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3bd868d3a3d5194f2ff8ce1a845d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508abd6d687a6dcd97675dddf7a3c74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bad6150ac621bc65d0cf7ae1da4e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15a8568d69263ddfc73ba05e67dc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d8634e941b5129b7b8591ba3a6e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960d56660ad9ff87c143cb63a92f172381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac350cb129aeb72e12611e263d0245382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15dd2abc6d1b8b073c3712d636c01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a67a7c85f6b3f8ccbc33881c3dce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a088dd722dc48db46029e80b60015d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea5c665c49e06624b12346981e47e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc0210fcc4b9c299d2da60bdc99c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1565dcb39652913e4231e88dd303e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838c81409e6128f1a5cec3f177112a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b75679fd9600f77259021ac43b76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afe96b87a745c4a5e68aa2581f254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d985d0560b5bdfb7d06b7a4d8343392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725a1e59a24ea793ae4e7007ce73a05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169746282341476b659b6640c72598394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64355d8a9f58f814abcbd844e3bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915851da6dd4739a88f28050a05b08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476d369de79d0d25f188a278d4724f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813dac779c36f22218b98b460c4ccaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6eb83347a1f38e2f76e0a4540d99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f78f577033d9ff0318b848f40c0094400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a910415fe29ced93e334058e58333401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb0bd673d6a753d7c7a4e3209c3e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ea93994b29d04d23e4db50bb1643403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4748982c903fd5b371d445b22b1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3990d308b361cd128b61a6a93ac811405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae39a2a5e85b8d6de34be8e7e3824a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2303cca3471145c5802efecd1497f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf444d761de0942fa9b112092eb9af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddbdd48598bd815ab6431c6f96138409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b4f93847ab49c367c37a9264383d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1328b262bb93005767955b18aa1be2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeb991a0ee47c23e0847344b5339b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1ff5e70ac128193dfd3802be721e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698d76b88bfcef8842d3bb10854cc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567eb1d806f1d8f0c5b0e56e16c85f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ffbc37c8ca3525be904cebab96d1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9da214dd78da8d2e1dafa2787f9f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bef7386726013f75e9f8bad7fd3ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a860d518b106c83451254f800ae707419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ddce47c704d975f39b22abc3c3a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ecf9c1cc4d1205dac78c39d83bfc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da519fc31176ce0741771f29f12ce56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f73203014700377c8fb625d59e71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b90e5ab9906fb41a486e17c02d9e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c0f9df5d7093df3b8f99c55dbe00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f1d91647d36a3d45fc3954de6891426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3dcf4269fda81b19ce2777d44b3a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf336f79be72fc5325f65f2d1c6d66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03495f914852a717dad8a33f19739429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a7558ed1288d0903fa9773740081430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6606c49043a44486adddabc4fe32b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165d3bb5304a94c5e486faf834fba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955200c3343d14853b1a8e27eb87e618433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b7eb4a10a785c29dafc65b8059af1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd07c3ddd2a9d3d5dce5cad056a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060a53fc54c90d1d2daf94f29ee041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4744c2a5a1e9f3d197e4c3fda535437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff806d308b9a0fae11e865d4e345ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815a26a2e48c63fbbabaa1a481b5b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f58ffd9b2e0faaf3d60862e598693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64dd8cfb43619e5d5d22254753efb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e2fcfcc7c8816fc51410832d68e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5e82e1da4ad7fb2d8e4323c4c52e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba4476f8cb96445a1388aa52f4fa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069473bf82af191dfd3d8504a4c0a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b152863ffcd105cb5b7c3a9850c687446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe212fd09d180453727b801262ab9538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221fa9ea559eda29923333cc791aca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257ad602f2472e183bb086e0720e15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53a41a4d30f4a45dca4d61f7b03ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168532ec18dced1ff9a099a4e57230b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db19a718eb08de829bc12166d918f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458c2dd41ee4909ed7f9eff9d400d97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a67ec7b18e7684c1bccaa886884f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385cccf536701b1c97478c846d766f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d046fbfe134be37152387566502a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1958f449356976fb4772f59146cd6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c57342148b344da040f66de157eee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8a5172fbeead81b2ff4be43e44c72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18029bc07402464620da2f8fc24b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe458e7e206db3493da491690c2093b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897373210ddba6202268d1df9ddfaef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59084a9b29a181825efaa3530bbb4cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b54a1b40c07f853f798bfae3b124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6612ff92f3758d634aedef1bcce3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c06444b0700c62a602c6698c86ba3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf66b612921d0ab84fc18718b29a1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bccfdb5cba932600ecfd7d3a0fc60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da949b965dbc2432ab8d4961a4ff5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2a134694189bc110912756aaa622e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a18e580cce9d41ae2a101014ad10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b469ee417fe947bf6de5e1f170a4bb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119c962b7f1a8f0f0744032bdd4cac2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1d63efe0bd6a93284e331b0bd9afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016f731fdd36fb6edae8f0b74b6198a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a615f338cf8da7f2ae17083275981476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdf2f0a4f6e2fb902dcabe6ccb60d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ceb1f6ff832ba2bed16248030b2e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba4d0401b6a45680040dc4eda06bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad227f60d8f5709830b4bf512bc35f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05cf4b12b6e7fa36fe86efb84b02c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e74eca8d4ed8d64c1df47bce5d47d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34be7c73e7eca77d365f96b3fb708483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc56fc0b9bf777360d90a59cd41b49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d5e168f1fab77b1ed969a865c38c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895d8fe7c30e21d7577b9592bfa0b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb445e696e482e5358b01a421ce66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280912624ced8c58a978094369d3ddff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382733cb391119f0aefa778175c72a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485f419d4367733978072bce217ed9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef95e8a06cf11490739e3f427bbd9ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb7cc31651c36424e1947810ce0af2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae3f4efecf9920a6b04b3d920767a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9bfe63d55c5bb8a841f9538017959494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34cacce13cb1c7f91013b69d6cff22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a213f4ea88ae3495a9cf326c5d84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309c5f06d736a851b921c922546346497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4718f21033784cd8c7f6fdcd68d3658498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1783f9cddd710a2cb3049b0155720f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebb6e8b3808953150087664944dd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d65de7dd2bc8aaae72d1b0a1f08c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbfa0391df81d4efc307ba3faa1caf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10cc7b0f3a80db82dc73d7f32573c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ee35cf6f19f35632324bd60443aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb4213b0409d44ce5aec60b3ed412505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14074c9af7f95b22da67a9fabc5be92e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964a5f45b69f48e1b613d0e11f36169507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547c8c1a1e6069493876dba387c7b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b00ad50cc8b71d56a6d8021eeec7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43faebd36b553296cb9ca5f1b3381a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f36c3e0bf378afe985c830c7994f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0f029578b9571af12e348043d28ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae56217c80ba4aaec762fed69eff07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dab26b75670f7abc8adf7edb86844514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c78228bdfd1d5f42ec565b4dae0fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3417dac0fbda5891cd3e8590e754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f19fc926df1eac93ffd683a1cc996517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0deacb3b041c49ec29c0e20af364518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140635f90c4015ac7ac0b2ae91942ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0632c5a90fc31db6c920ea3f059d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a47af80f0fca2b9bbbf80b43f43a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a49cfca80180c9fec91145064748522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744226bdb32f53c5ec677657a374a45d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a69d5cd6d1a9a43c1e564cc94717524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657bf50d4da9f47b6685882f46cc80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8f6cabbbb4b086dd0f6049d73b09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff695390b410bf912dae488e5211e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46ec0762bf972599515f37afcf74c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374e32e34007e0d2830f97c052126e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae399705e55340343d67a121de40283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412cd9090e147c0190fb33d599823a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e05fe267d276e63aaf4756e600e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a2ff79013ce0a55df0fb584a572f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044ae160b458231870b45478df8702534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee4b66bdaf6cf85b7eed932fd97e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb7be630b4d6529a98f03356ea987536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d15aa2982b6573f019f1e67f4351537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ebcb1f8ed669dd011fd94c17e63f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebfebecfb839148eb337853b6850d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f991ee4ea02c691849b53011de6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4148c0ea8f217c812eac4091f2191cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da1b040ea549c0e5912dd03d0338c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781d6cfb1ce0eec5bc4bb08a4e1d1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388422362bbb6e3feba5db12458527d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3216cd4dd37cfe11655255be6ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983526ba1e0d9c1dfaedce19ebe9b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d49abde81e7417d9cb4292f35441547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e7ef224e5bb9b4810a212a66a20ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3e4e377a0020a210078f603fd2d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb453e963b14f90c35369d29404e474550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a9fdb72869762ebe31e3351cb7b0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49442e13faea8961adbac0210e7e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250822529ee9c7c3896868895ab7d20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87b572089ee7190e525884057cc54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ad4e68bb50d6e5a4b7bcb0d7dd78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb2352021724d65a7df60675ff043c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237709bf4247f66f303f7b594b4cc4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd1343f0a21b7fc97b46693bdb013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a80df4d89ea1f65a1d5668a4dc39b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f21296e2543911b8433c41b3514437560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed61c69b2fa832cb9cecef2f3fa615c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f733e5f3813adfeb374b1a3047336e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9925c680a9dcc71488b6bea01096a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2b44a498f63b1363b77fe00a709c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4e2d731abc1ebf8fae21a268e6da0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d27071b4537a9a376096de8365083566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c6ff4f7b9c318a6129dc5d67957f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c71211018330a73460ee15af04ae9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdcb723b6e7b829506ab93de0cfc1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6be44b6d087433fee0c9c2da6779570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905b93380ad67ec2a51aa73c5fa5c18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b32543a89aed71c1965fa0ab7c60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c10b9fbd5ef99ced22f1d77707cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22715c3195adda031ef3e42180539574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c917d91abe51a90897072822db8d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ad8408e043913b4d773f16d3ed50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de999e56c8634d61e1d4345f1382d3f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f872fa1f0ba1b496c10a0c69443c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae38fcbc9c9a8b900f00902cb2cae6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa6760eb7d9a7cf2d881cb3a17203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee916ed8040742da6ec5168bfc547581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe7d4ea0205bc25ec5960e68676576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f167c366a799445a1cb2f0d29e83f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2853fc0c745198ca1138dc3aacd1fa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275f54c9b7ee6a66484c28b2db8eab4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f4be92c7e4643f65745f9b33395b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974e26669a0d387630dc2559ec0375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637da45e5e462bc53a3152cdd788b13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2ef919025ae9e08dddedd95c4f877589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ed4c79fd1581dfa973097bd73d58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c5ee27b18dc9bbf7fc65f9a2dc9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7e5a3bdf097a5769cd5d89ddca618592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de568378ea8f9d13123a4833647b5fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd391bedcd746d9b3409f877910311594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b0524db5a05ebe75fc970e3e8daa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f6c1f196dffea3c768dd437112eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08323cf1f4cafd7dc49e1140eaf41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c49f2e4997e588819e1339ce21c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef0aca0305a3568821f7f2160b0a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d1aa6465fa034bce2b246a8541ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c35cc117aaa46fdde6f25b6ce0bb52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506f03f941543368b6769c2ef9d610602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce7d5237cfa0da2283ce21b3de071603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9d42238047474cf738163a0697d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f71f6bd1c269ad8e66d62bdfa2ea6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c647871939bf0558f68731410f1bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc052bae49650a8f86c999a6fa92dcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab6e2b5f8675cb58c775831ccb8c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92ebb0d37373d2dc2f7074e100fc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2fdea99507a91fa26b616e0884ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e13939d747dd3d4c32ecc37c6be28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99c1fba03c6b1106bcb580c68bd6b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e384d5093154c33f713c8bbcb501613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cfb0fe4d9f89f978895d2595749e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d38a632b16d510bae0f7b56f8632a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae03ecbff6d0fadaea1f1d2ea181137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea0ed877cb7c70528b4ac0a519d38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cae1a454a559ddb335545977971cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe3d25826cbacd6d2546202b47e12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc0172aaaf1200bc200191a1aff70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7bf21b72ed8cba7c6166dd2c3345c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5db2da35a5ee1792cd2e3da1fcfc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe97effd10a5008d2935cdce9d944e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4ab9d15a8fd1abe9f8625b06ee35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f1a4c576139172b279dcff423a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011099a54eac49cb1e7e7e25fb983c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064255afd660da7c3433e21448cb397627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90c926736e494b9c23a5152a068fdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe0876eceffa939689f85bbcdf801629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b180833f5139f5b485d40da809fca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e66439665c35b9c52f0faf30b86b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a380dd50c50b43933853e465f5394632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1beb0d04b5028834bacb61f5130e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331e2160ee09df01d78ea6e854a9b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273edd2e7f3002e396560324d5d54a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd34a73064eda0ec9459df14c9b0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0515665ee159a207a4e05a13a5a92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793553c44109577ddbb933013967231c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1fed1a870ca0604d07547b6b5c7f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01297c4495d0fed3bca6f71827230a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe56430a2a26d34843b49b55585b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe3d3af2c676b75a05455a9d1dc73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0006c30552ffdcd846819e3ccf916643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57a24e21a5e8d6bb7b8706138cf263644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a66e82d721a8618c99e891727d498645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febdba392a030cbc21bcd634895c040646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cd713444caf90e39f6a67007dcca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd92642db0c7e7f2f5983cf8758bfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd515769734106770bc3d3181b08da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e995da0d17a70faf3d9b0a3b49bc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565897516bb157f3c1fa90ea48ef23d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1dba4b6f6bc6398848b41e3593b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0eadc98f0f2ff64e48b9f0e547196653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb223bf9f2167890ea3bfa9707a8f72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b055e0539c9dceacaf983b3ec551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4bff79a63320ee5026f2e424e289b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d66552d2cca539c9fd8427a2b5733657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09b2fe7b3d067814812c20ca19e77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140010cf753674c7d4849351ba08a7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36667b57ef89953e458c5cd4f7b8ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5421ae0149a06d98755c0344ba57a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cad1d6a66eed56aa03f1f0c5d8717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3cd3233f57c9f2ee4aca812540d92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de77280d238d9f20d2ca8f98dbfd014664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460cf8d038acd3c4bc4b42261571260665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101db5f64a3201a685d54ccf2bdc79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f96fd34efe2722508f49f71a1a3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915573de774ce8db2117276b4f9533b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec5612db86df1f56acf386e1b9d7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f563531148c17cc291af437854e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e02625fed34bfc3136dac60deae65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e1aae34d0186c464bdd8951a8c61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188ca9a65fe30192233f0644c01a11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c376e5326c7c3cd7b6d85eb25b438f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f76162db525c92b4bb4edac202ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355a82397ad42fbeeb189c2f0e27d56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832e976c5e21f18295c004655dcc1c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f47635b7559de0c29824f3e64efc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dff18495f1137fa9f62dd671eaca1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cfe717ada501509305986ead6baf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f6a8ebbe2a2cf2796e576c73b5b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da289386091555c8f083002de2929b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21486b2419f85cf410b559ac4a4e7fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1253c0c99c4f33c045972dce185157b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e7dfc0ed56caeb38fa503c5b83d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848fc4137af096f52b3cb8f441f4ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f551b178eeaa04f05d116f67cf83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063a237ab582fbf5519a02c9072373688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92430cae51eb56dffe96a9bceb582f11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ec0ee5e980d948fb66060aa5065d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eae6696cb09c16f8227cd8895f888691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef98d7dc4733a2aa51e4d6d228570692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ce64895af56d985c0a46d0fdd059693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ac4b3ea4182f9a49d6cec0e82451694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018e98ec7698582d7cfd3accdc07c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f166a60dc6e569edd7ac0c6cdb83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3aabe19fd4a0e198a8fdbba54ecf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb726695de16f70ce7e81d9178000f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351e1c191a8cf4c79d7072106a5d53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eecfa80013730156e6e0f063866c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9bf1172a3e3862673257d5717f595701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a570e9d6ca0126f63673764625e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ddc3b081620e7070bd9b09858f54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894efc40c6aef26b1635bd782fd8cc5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c939393dfaf8ff7d09d24c46464b051705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d621352dbd2225ac432d8333abbffb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e293f0f775b379a1df4e8bca392426707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57bf4555c7863a4280fbfb8363bac0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8099eb53b73070c056e9dbfa7d89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db746a6cc6b04adb90f401e578c16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0790f091b2a42a35d5898e93c64a4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9efd2829b26f68374c26e77d6236712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13437656cd6ea03c2e5130d7a221f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a911b13f737fc18c7f8211c44fcccc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51968c8cd3a3e10049737126c5bfa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1e769ac50a82ea736dfd1d5037fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4bd99d45db33ba5751256d0b46645717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed18ad2c733e79b9eb16f2549ee11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd6913a564ab580e0c9f11836c719719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627664f5c9cbb6d2167c9a2bb6dd6db7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b9d6a01286eb8c6f1ca0757b21e0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe83a059eaf6670305f51bd821049e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be17b7178896a0ccc65f6f98ff34ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e81359b172356fd4b9a5aa029cf1ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462992b0d4fd94902d96169b4200e002725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede630234c9c8674ac8449571418c53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73df89078ef648587e44124991a83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddbad2d0d6d9204eef8a9b1cd3ccd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509073ea00220b30dc6d8753ae08986f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bb9f9eaebad5370ac6666e528400730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f27072ca4b1bda484f497238d13a3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c7ac80fd1d5f458386412c6f8855732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190c1320bbdd3cab68d0a2227056a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e6f0a5fe9ad5fcfa57aa5c4db228734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb52692b9ada9aed93ed2b2384c7afb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056661d29616c25e17ed4eed21f08c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32def393d76207c106bc650bb2d671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb3e09e979aebb06426bae242ed6ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20e581cbac279c8114d4b0876fdf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a42495bbfe51720282484ec6db92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfccbce984c9c182bd0f737353b1920741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701fa5e4adb23341f2cccff7bf99545742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12533b3a948e061ef12f78098b617d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71dc041c9174fc82a3737225e6f74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24074b51a1583b7cea56a45428724dd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2358b8d153767fe8143e82210963f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277656f4413917dbdc00575ba9dd5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad815a5f45ae178b42f6360fa66a1ce5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea505a35517aebd5d0e29407a88ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225a94b7778527b7d6888ea942d967b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d95dd65b5e0edf12df1ba21a21a41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1294f6b1e104e932b3e0439447d7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646422915d7a2f7df216808cd6c8e97b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203487579b0bd06d6019b8f2044670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446363eb38dcf48a948af3e8998fc7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc305f66dd58311b311b2e7feefa25f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930528937e2156511226b2e3924cfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a3865c3d15e4d7cd6de3968952dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac64717e35095e4dab6a3c1b0811d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1b6423e05d58d9e95b04be5aaff61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f722c79cfba42c58ee9718c5f5b74c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0062ca853cb1d2dea84e9bd7ed22243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc924de8f102d93c23be0d63b62df4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437602eece7db9db3a1fdb6b2f00b695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd81d5b32edc0984eb8c10150bd9646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9949d4161951a08cc019160a2311e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e212ae9b2406c775fe74011b4deca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be4915391b00b7f2ac6adbbd8f6829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deac474faf3206675a4986a4b311ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c05336be54065238e2cf9cc7467fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4584e7dcb76f2ea60398bf733baa0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5786bb891a97923aa7e614246247f1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc949c18e123f0360ca0ea55fe39c4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14961465ea031d20c31aced00df00015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711aa8a5b7cb2971f3d4d0b2f941dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7e9a7708f623a6adb72ddd08a55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909751e5bd8a9c31396656d5c17d4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af225f4647704d4006f60b7583ed48a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e4ffa4e58687a7ddf4d61ff5445f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdd0c87fb89ad46d880548517aa70321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767613dcd76d8dfbe9fbf3320d38cb7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93310c6c3e7ee883d62a1e3cc4977ad723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311956bb11d5ab1141dda19b6f8fb2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c547b1a8523a260418faaae22eef8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7375be0de042d0c643df0a25db3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b15306d659aac49e8c556db49746d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d5e2b986d8544a812845f3166ae628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb0ecc9cbde9a0e3fa5e324956c1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52328c566557d1362507dd78004a26e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f7dadb8122714cfd9cf7c1691df031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c489273550543e1f37b2129945c2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1329bd3bbbaf9c76dae2c058eb977e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb73e464d9008855a0fe1cb318460e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0bb634f3c0194ce95b1375b45fa8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8d4278437745cf995693b1ea8b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c69a620e9876772ec3f873eef368837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043b07189f9551b3171644694397b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d4724dd0dac56c3c0083019f807c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e9fb61aa9187f6519e46a2224c6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27829e27f5080e8c074cf390eee9d3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed45807db275eb86a7cc21a4868392e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923de284e838ad966508449b567674a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069843fca5d71dda5c16e369100b743544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a0da6018bb5a49246325d4a27632845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f3339086df8b14c80e2e93195082c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0fefe8429014acbe2f844038baf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ea14c5346842d160cf554212d16748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53982bdd55bfe004417dd445d230e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e08691d1623b350a2659230ab1c2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c450b0a38138fab56fd050b158e3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1662a018c455759ea069b5465545152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291636d96c88bfb86b62f6fd99c02b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f8cbc3c228e67ffc9a2c82d0d698a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764bf57071aeddfe75e98374312e7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf0c3174451074c333c1d2366a22c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b37f543309a1adb3d6baf92228478857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051aef1c8806e95cc9c6e57b17a2f4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a666fcb6ac020d1ec18bbdd49cf0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17633fb947b0e6f89a0603b9f0fbe5c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb98ccf6e657905f07580f239e61a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd00dfb4a02aba4a0b661528d3016062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5dc7ee47f78f7ada35f5f2bfacbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8920bf0fd580ae01aafaf58832d3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350cd4e4b4108d50a5c50340c567f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9b780bbe8a1075f24de1755d112466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78bae6c9829308e99317332a8932cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f3badd126c708486ad6967f57f6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb04d59590e82a531ccf6299e8b8db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0169b33c1da6723980f26e6fcd05d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73dc50ca4776299c0a1bcd8910e12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397386ef38e7d7b78ead72935af1b8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d284ae281c6abe486f7d8960868fced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff70b78f1d9f1530223ea5f23bc4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979ed42ada920f3a93e2a1f4eb0578b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafb513f3c7351ebcc481342cb7f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d9d70e57ef715913422d971b97f5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae35da59403a9cff16a91a023ad3ec278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505331ce38632398e3676d16d4ad14da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed3050a306a830b26b661020e3aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070c6a2d4c64f3088a88c69473d9e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b9fc37b316925cb5444dba28164282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99734e998b3bcec865c3ec9ec7b05983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3a0ac03d5ca1eb76c05e5d11d40584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d8664e1b541cf8f4b1d654f3fe1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d5bab0f8b478bda43bd7084357cdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739120d79fefd3c67f678616089211f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707f902368d2a242c0f8dd51555c7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901917dc36ecc4409222df532f8ad189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82592f15480cdb91e609e84ffeaae390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5d19f4cffa95b18352d7d5c2291391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f200fda65cfa077c731fa6eeebed1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3d2a5c452956f4a2c32cf20446d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b4c15d3f7bf596fe596225a4cd9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c708ffb6c2c795dcf43857cbb64b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cac41d552aa7b7f499430af03de3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037c7e299cb02377b7d2b668c5eadcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026eb3a0e121d3bb4825d64e154b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43fd74b1211e49f6bcd4e65f543ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15f9008789a61b857711460ae8505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d230daa86d8e9a2c7ef1ac103c960b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d774ef2c563866d56f2dc4992d753102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31dfbbc8f89d7d2f8210a79838eaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a967ea9410913a6a9812c5d67a21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac631fe1266f176224fbe2cb5c484e94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f6bfbe54811363e0ea41f23d2dcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79af585ddff791cdc121835bd6c9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e381dee79ea0cfd0cd00971c7629ff4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af692f8f008c2de512ef6c3eea578109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851140c59ef78c5cb56de6bbb806b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13ec209c9b600de71f82d8fb7f39e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50558e487db30e7c077eac1563a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f149ff503d984b2f5b1d6738cddcbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64ef1af332350b3d4f347166f6116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979af7ce61d1d9e0abb71040fc6ed7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647413aca94b19e5db4f542b68b4394116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d659c39bbcc975256c1e89d907502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd55d7ea32a5ec51bf57f0674081f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378338998cfe92fda42291d951ec58b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e6f6a066bfb5ddcdb6e67f9b887d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde3d16b1ec20fc65e00da4557f4dbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31891bd759eb30b9c86bd4617e5954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260479fa94c844800a1bced91d651c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c852ab1f0379e59ee89150ffe756e6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65b55302b663728f2bc3c6ff2422e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd540f73efa77c342c942a06b3f8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ea1c0bfcabdbb70ca9db253fe5e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c42cc1a6a052babdcc84b4f23394128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3cc3b44371bb6382edbb3f6799fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f6f94810a09ec94b6d73fd38d341f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df87ac74c64bf5020510ab0a5a6e67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697aabd246dbf877f4c89a8fa1ff98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81775222feb1eed522f2b57f112718de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182394c3696cd5522338b8f4de488f5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba6a6dd32ad009789375185991201135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c89c719e9bae363ae584d5072456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801dcd50895f730366536c7aee1ba7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419722cf36ab4b387f1e23d0c945cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97dabff7bd7ca2b264385ed206e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45a073799ba34b2bb85e986d1521e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84148ab6abf3739318d88e40511bf55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe606984cd393d51fd933bc52bfc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ed3528db82e080e1a9a82a2a32ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d631eeebdb9f927646e7dfd0b261e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e8c4f633ddce7f2c17a8e9e68018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8ac8f8b1fdd8fd7d130022f1a1b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6e12256b137f29520ed269441212147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318b59dc2181f2fef3ce7de3c0e140148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aad755255ac43b5f299e6160ccae9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76b22e548d7af86421dbe6f6b1dc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98bdb73e9f0a04410b086b4194102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633483281beb27d2a8256f1c42c4e953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbd8aed67a7db73c1170ed92762302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdd5a2dfeceb84f3ffd80b90a756f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f88a632417493e08e97cdea8c57106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69e64ddd421bf7cfb544d35291c12c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457b392ee4276fe8cb5abc49f6947a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a757d5f982e672d39ede348c7d584de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8aeaaf6160dc0db2654a7ef6aa47e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc82a84d84c05a36f392d1d10251a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eabfb65bffb0abb811b3f6ff362910161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dadcb5d2f4b5fe5ec1b4f3d9de34d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8a51462daa6f30c415333ed7e71f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706379bbae0788ab76f3e328e739b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77991e9bf48a63ea1c54a6fcfdadc20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188f21d256b42caec05fcad1d68abf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ded988f9e363ae9b2bbab305ca2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312346e01e752cd889a07bf1bfb6eef8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8f4756b7a1cae73e941c5860379c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d64a60dc894bdbcc4a60fc25510b60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f490f535cb3de89fdd7749b13c0cf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f981a9ab8affecd14d6da01fb7415172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab44d28b06b86149d215597f33556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859009d1ba0ce5cd533af1dd9ab5d617174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da61c3a3e317e6144048e304d9027e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713033edd86017c3df8a369a1d3ac755176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac032e0abfa5a63c8a37c3ea95551ba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe294a9732f415f950cee3c2aa6e7d3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2042aa60aa18970e8d73d20bb5e919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb7882bed39bb594b04d4da47a296180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccc95c9594d2ca9f835ad0cb322a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fddf48f2b22de510075779500707ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365ff62f89ed9e7c18143ec4670129183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1badb4bf946689b1041f6824c8c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb704894e0da0dcbb3b78bf7d8aa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d1e6382eff8528d7a67bd2441591186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b53fbfba3264bee1681bae84578e62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9439b94b5bf7c7df034199fdcc845188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b888657f437266313c46a0e2370325189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c197e89303cdf83357ffc33c6d069190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77ef3a4dda87ed9d267a30cdb010d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e0688b89fdc1ff6f619fc9d7f1d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c909d91b0dcbe02ba04e297f28070c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539205be94610c2562f6d5dfd695137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4d68f5bd54563aaaf3691f85f6d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd87862d42b8e97d9f5c128232fba66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9474338b051082810e81291bdf012197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47f139745f646ff0c4183ccc53416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8c158223c3388a75006e8823b7e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6744caff42f3e12ac2048042d5cf99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d8fa2a29029c1124d84137797660e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2ea440329e452de60ff16f81c398202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d01a5ded13a968b26066190f3eea3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077bc1ac82b08b57274627d2f6d949204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719105f0fe7af2cac45679352f264bec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf475f31cee65d6cb1a0fddceca72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a827b86e15683eab05432b58c63000207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff04549f6b2ac29b317db1164a90e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545319effa407400e78e5d2322774a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba9b0bf05390da2b7c504c230b485210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3edeb0663fa9463ed7956961de7b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082d12d1db4a078c19955aa33c96020212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19dbc06c3589fe6e6a168a5cb7f3ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0127063b4699f72040330128857e462214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1cd874d4ed89c4be2b3f7f93260c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b206b3715354de307abad99a7bc4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3fe7560de92ef9ec0f1b604c99347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691c618b80105a60dc5f5ace8691809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0a029929f88f07318de5d6794636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d8b7f256287f0fd9814eb50166cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb531aec724da8e2c891ab117ad6922221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2e900c47c55838149d9bb06e1b60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25d58a9f966093fd822d71cb463ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f397518da9e0d303d03b62d420add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57567bb39af1e24c4b9efc0aba30a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e007599e01e687d554173b48e9988226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe10818781beffa1bef86304ac12e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4339fad45c62d552c9ae4ec981c9db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4296c621de86d0e8519667504f6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f43e71053a8d850226c7f36c1da8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e8b2de7808c2674fdd513bca9acb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7698dd65dcb3bd4f025bcb7466567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092a652ea2465050d33c357334ba4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b2224d61cd4b3fefb82897d304e69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f601b718ee08ffacf0fff9d04162bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606766ff9d8adffb44a2edca1ad8a57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f55ab3c78d298021604ea9dfee7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70f842ce8b4f34150198edc81886f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4d4896a16c345ebd0e58f0ace1042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9107aaa4ba759dbfa773d9bbee0b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654376d33726c3404400616121bab4ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e508e3bb9ec66634be7ebe6b06d5bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ebb91ba8381451a188e3d731c17e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea836ea5a6c2e530dc532c0137e7f527244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf25df42a7d99300cfad825637c4b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141e8088218d20ed6924beaf210bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21d18fe3a01fe9207e5e0f21fe765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38633e4ae9fc60187ad3c99b408221a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb9a66fe0fdf8e669ce1523d2e305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796ebe9b1b9075eb2891fdddccef0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba453aba53a6b8b130818560a0c05c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481f8b6ee484ffeb3225662bda0ac5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986b9185e29bcec81e4d3d6de244ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc96b73500d88f7056e8e762db0a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d9d207b91b4bad8b9ebe00ab4d97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4029f8ecd17cfc0561f9a3ecd2627a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af507f31c147942f405f2ea472022cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa67f797c1b033ef94df8aaacf6138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ac58e9aa7e3d5d2a55637685371b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e4d01c7621e7333a9d51f514dd80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e3b302f6ccbcd44e68b5d3adf37c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b2c8c86061baf726b45b4316fd04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d485e86c30f591611eb32cde9f490a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2140c88cccac6f28e7a1062df1de568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd46356ab4254fd3e6bcef0749ce00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f921a706bbd5f43a2f8658c469705266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca2d1dbab8875870aa45c58fa3180267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ea6f7c1055813bd4152fb66d6948268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c939dff6e65cc534306cbf3e030ea1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11dfaa6812b240b497bf4d0026fdd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cfa1040238c9b0c89b764d9f04e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c11147109abdf763f2686e8d9f97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0601dd8a106f7bea78d3248d08c8d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33761752d8abf81fb5c57e14bbad03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65219461997786cdb8771cdbad960275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a66ee1174137f50fafce8572d6956a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8056469d8c08d2f9e743bfaa3408ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212e4c5df536c80532014245c17483278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0092462aa9376ef1504f90c68294ce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3670b9bbbfaf293e99b3e59fec91a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a68e49eda5494eba7adfa4203e0f08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9dcbc5dd7bda3b6c493c36d39dde8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090d4d919026bfbb877f9f3eab2ad7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c8c4bc7aa7b994a8f4731b6cd163284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defd75715066381046e153b1ef7f708285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82322421c3fa01de357aa28a1812caf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833aac0bb00be9643925982ccb5ef83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe19fdeb7ca4ee7bcb3fe666098ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743fa5acc3c16e29d81246b3b9a4d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381fb33002ca9626610861d7fd18ae4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a742ac4604c32d28d0cadc4a0342ada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7722bc76e14853fd9db9d90d592460292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8e843095a8e3fed13c45555e8aef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d257e5db2d9700c0d5a667c3d3858294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2ec446214f1c42e079ff96915ed07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee3034036fafc47e708a7e721d3ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9220dc83947863465bf99898f350297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d10b642b3437a946e1b645a61d76d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4904aee34cc5c854a709fc39f35d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051cc5a121961c361b18f90ef41193b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96961a6c01c920e5b0737e25b83d66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf8f32f54c3478fef443b5ca6c02f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa56fbd392f274c2e016838f5af5e17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ec386fc7eb40bfc7ea6963cb4e58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f59b15048acef20d1c39098d4635305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb769b7d76ac72cf053c62086e506306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce43d658a1dc4c54e05ea6733f85b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08da539ff565ca482497dc778afc3ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a738d96b10e8e47fdb19c59d602c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dfa7eba83db4dc9db2f10c600c579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03153aa25db0231d694d6c3bd78aaa6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37454cf334d814d284f8a365552250ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840471703307d977bd625f94ddb01ed5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00b9a20ca94627f0bc39a4c3ae729314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefb777ca243ac54bc77586366e11c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ecda1eaf929b965c0501724f0cc1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667571d72375c3216377dfd6da3f5fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc45d48fb8247cc0845f723382b3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c341870382bafc095158d0c551bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513354d4edb9e2829143a2c8671e4635320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00044edb4cbd733361d5448bb22b8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04749e5d1d9d9eac998669ee6bc2f3bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac12b6f76f35919e9d7213d8cb4816e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ff8448216be7fd1bada2397e991b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff16c1a5151212b0db6e7a45ac0418325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599464c52351f895411febd817b6fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf40a93599b42010a5f3e7821d0ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974283d6cabe8b60e391c3236e9d716d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d5cec7d1190f591b94284cf144bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7cf12abd19ec4e10e179287929f80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53accd42069839cba23d9b4e96d47de8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45728a228797c15062df5672275b1f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010f122082356fd3e527ab225d781e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a73cc8d76585208c8fb3c49baf98f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a68eedc7c693b9257378341a497f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a45364403108131a29a00bb6e282336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172f39b73c9443a50f7b1d6c3f815e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c31620cc4682b30ec187864a6264338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0323a56868ec3169e294c02276591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaef6132fd464969b1a26e120d3ecd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d24b92004dde83701331becd6e34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b31d6ae83fbb55fe706f7eae2ab8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811248ce4fbb0d95a55b210f24109bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946304160d3644bb7ae70926fa68b4dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953f394546ba60f96b4d886ddcbbfbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7fcb31a51e9c4185ca213ffff7d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b304d57785a153ace50bb90ea67ca06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc5c2f73b1a1db9440a78780c7a479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91976e8ca9c77f0a1485c1b295409d53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc9add286f249d4b9ce73e38a33036350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35a3888879a7f526e567b909420997351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba45e9748dcea4f00c483e1d37dc57d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa8bc38cdabcd3e7eeef1bc45becaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23bc7c701f77a3362cb226e6ccdfe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cff012dba81bf002183755776db67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277479ffcc72e240098c32e6eddd93d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ccf37cfd22b0e616854485b07ec8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48723a998ca9296807c7aebd24e02a6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b66c6a401413fec724f89d91b4bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fec65c2ec46a9d815cdc0acd08fef1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2122f4c37566c001bde45a220ebf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61d3a61af1b437b3ffaa39ecadfe1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43181fdddd4d05657a4ff713181971363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a2f84406e32bf35a9566e03666f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176279f52d843460a13e9cb051bc81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8e19ca13a311d2f68f4ed703a52e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d2401c44628efc11f299528f1c6f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b9f055900181f9b2546ece0d742f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b5dd90bfc9a53e841e04fe4914d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfecb99c8f71a23dbad16fcaad181a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f4f4d6d98bbd444b193725bdd94a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403c061795004b2fc23dd1e86d0c66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6e1029f3b258bdf21022031e9819373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0540cd6ae432bd812d35b229a1860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f255a93f60de047573d42175c385c71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9379b4ff8ab0c5a4aaa81d92fa2ab6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e58557b92b7792ba51760052aa69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191116a12a5472d56b8336d0c81b11c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10236d1f3937634659d26bf7cacb0fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff20fb6f903a86ad454d5a6ae7671b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9883a15adbeeb3ff9677343814e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b74e8b015dda6547b60605ced2e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9a82306316d5d16ee5604779d31d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a9044a06c308cc0dff5613b448f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bae0937b76b8cec89e1d4b216105b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4895b202ebaa8aaeec3f840028714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad4713e9c4515d029446cc9ac0400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df501e1d3febc3e6d0f174ba583664388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbfb281ba79d6209ead053c37ea344389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e3cd7488f732c473ed6e99efc82d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc97a77b5bebb42a0396875741bf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b20bc6ccd7a2d79356be5c1f87b14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d7ef697f800e785ce171dd272cb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398bcda5149bc5ddf02e0446aaa7478394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797568bddb84eefdad50c8155fd1246395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f823d6c26e3e977da66ed19b802b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e9ecbdb56004e537818dd74b7472c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8326de08bf3223565b4e19939aa2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16e7c76a4cfc7e95041ac47da35053399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86e27a79565e2562e3575d1b7b22ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a81c6fa6e58510948e1973daa4875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d360b9a71f8557bd021d8159a50b9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a8f076e385b20bc696f3ea638704403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406b71c0ac82a02e124845ec82fb8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8bc385efe5b9fc3c457f2d2870f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421a3d7163679b2c89f1b66b7c633e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a6594c6c97957e34270b1703bb16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d930d70db2bb99303a03c27856fdce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6541ecdc66a02a43685677d93b60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1df05fa76f246b33a6d2b5a81013410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c219fb70cd245e64e0dd4bcd20a1ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24de2781fd305f9b4052d94f83e093412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ca77077a29a81c17386aa92dac45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932c8bae219635905659e90080248f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d34a815a242170994fecd838f16df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f80ce1b315d6bbe523ee9aab34bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ae8b27a25774713ed2601318b6ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f257b938a65253cf0fbf772fe0e48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1380159566084c0b4809a12bb8e27d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd2262c0e45f8f5172e1b18fbfb3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871a96b619a3c25fa0ccfe9769e75e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783aa2488f6cd50daa01b4974824c44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75bfca73bf92fe4b6a301b4d1d89d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319a30ae97ec708ea5a6fcd17bb5ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669825ae34e0c10752c6940e97b3e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac6e983b4790d973fc249663c211a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9e6cfcf81bd63dd740af8a9073b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13efa0c9729f08746897fc374c1258428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7512dfc2c18756feca0ddab1d74d2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42f5c0616f1246d39604762e32538430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52726262869360b2bd94f053038a3e5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b5bd1b13d29dd23d969c99025d03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b9a95bee916b88fe974a4f3e82ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869846d58db5d0ffa96d00402470b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778aac472f20def3c6a75b5ce1e268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a4aadc9571bfc646d278c743ed23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9d07c2e39ed3d6d3fb67bcf514b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892430892e7beeabe32edbbdb49453c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac30aeae4e1bfccad786b83d79ebd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632569f91fea1c02e770840b1eef4f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9122a2aba6d0b4555d0b136f06def441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fd86199847f3f781ceb6f57d8341a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed3cf32db657621fc5deb88d0f3bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425e8d98cc953d7a33a61cc3f30ef71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3efb734225d088047f667c1f99748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d0c1501b2fd1fc4f9406b9e5676f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813d10787105e48b208a257fad24b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe3a69f0edb21a9d7ecdd9df84ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e45814a223e676a22a69f3a98ebe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a6530fb381287ef5639c5d450449450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa22e9604595da027f2b32c015e28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2cba6ced9746a2b4ae8e79f6c3e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cd8bce9df0b74099f2cd2ce621ca6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa11d8cc81bc8dcf5a355667969e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f6d3ca3de01315b4a965167e4d97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a372f71e3c0d1c0dd2c36a4db43b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba339dd3b93ec860ad2080922bd5f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0baba2ef38e1d19a8a7afd83a4fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c1ebad04adf5b7ec336d2f6b6408459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30135c256bd5e8463776a9c53be1b79e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01172ae3de9e34882474843dfe0f2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd313c03982f45359b6feb938138f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167369a5c068cd006251ecd99f6bbf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c8c74bc59f513c5ad791f018c1d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8234db202290a02b16e07a805f3e20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe6a4d32102794520ad3418786e87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3761f0d91a336c772ad6d7f5c13c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2c9abc08eac4d082a5953988a0bba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19734bda949558c95fe9e28af6ee1c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176c77647e080373fe6916833d45d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c15d4a38f34bfe591cca13d1fbb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c641de2f90a9b4908ce65915fdcee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355a108fea41cbd84ff6f274b4ca2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1f75e321faa91b27ace128d00864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92f463041e474de63953c80d3d1675475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6a5c1f1bdf97e391cc99216c9429476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9256b33ae4a14456610eb244ee2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b4889837fe1e0e686e59a54119da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99991719b5a5e5a715bb9360004a202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b716228e43f54f2cf6401e5ce4543d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c569a6fa6796f8755aeaeac3862ed23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763c01e2812c5b044b53160c71bd10b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0afb32c013540be82e30dff0452fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed40c277a254a7e51b5279a22ebbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac430bd0ce0b708b24ed708cd66f6ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621777fe30d08c9844117223fae6a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568a7dfb16cb06544a9e6ace643003487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de8c0d039e1ecb4a0fd53228d474a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b52ca89257e9be7093f2da87f85c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43265d2b709b09ae2d0230a7803389490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e06c4151f02937261d89846ce29d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132dde9c19d594c34eb684d25be289b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515ba92c1fcfafb3aa1dbcf86f2b26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e65a14742fc40ff6c897850fcf820494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcef5bd3adb1f3fa2ccf517306431d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb0fd45039d021adb20cac30dc122496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ca8ccd78e504554720ac693a567ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155137b9ce37eabf8a253aeb769334ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2366d9e8ff38c9f6899ad7b71a9c990499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c125b1d963367e6fc1bc4f7c88b77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edee4707e70c2c3abe19f9c719e587501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bef103f38b29eb7d432d9e68cada5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fc4b869e760504cb5cb80620fb031503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35446cbeb0c9e5b53d6ab2c8b31fd37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac1c631d14b8b73519112eee35a15f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457d9e015170a081622895a62aea2a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84254e37741ae64bf5a397c30c06fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b213731a5f77d9523acc6a2d771611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054e8eb14cc87983340447d6b0ebca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b37ec6c3c3e042373446ff55e498510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410102d94aa50f7816991a611f56fe7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d59f38f7623c4bd5e3cd5c06de0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74cf0c37077d82aedf2b7c157ecba7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f65168d474b0f7e92fa776daddf7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c94b6b86efa0e27ba18d7320348a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64600b8b96c0900c31ce02698a9af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d4161da86c44e813bb7858a03dd37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a404ee6b055bc5906a7927df7381fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21f2f591326a10d33c4c5f42b765c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc79e7cdef8c61c8388e68209f2af4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438c6dea4674b7c59d496f31ac7bc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22545fc7af30088f0e4e77fee670f210522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d15a7720a6772249a716129871f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e05aa5770b52cfa490f6609fd297524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181f85e9109c577707da3591fc4fcdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470768e0a3e19f4e04d52cecaf6f3030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d4dbd7e0e8754c7affee742051a61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06e112c74746834ff740b1701f1b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498612c8de8fa015581c8c265fe8670529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d35b232fcb458c0ffb2aba8e6c0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee860b71b617532d9aa782705a8359531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245fa17a2e001257bbeb1fe4996c69b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a05a0a9507c251719157eca0c35e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72012c587afcea3b4c53236927b00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d2ff340d127f16f84342e7872f84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c0eb47c7762a6d29e1d5a04c162d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b13fcfe976411bf539b8acee1558537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c764bf3b2631b803b553519803741e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8b1fbac6604db54c430d2b7e5911539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59a176871335e94a6e47da66bcf96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d9e03ebcb3d3f4949d4ed81ede6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270f7f0835889a3109f2ee1e7b1868542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa30542663c5d027ce0b4318287bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737463ddd24fe5ae8232e12a1405db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f82496a4fa431b81833df2b5111d30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0bb3d0daa431a54a2204b872150f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e415c6f1ddcb76b8d65c1f715b4f8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830030265615d856c5e798c2ca5f999548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6f7a949af98edb3095567fb4c7799549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa77fce8a052fda7845913c00a759d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4ab5feebbefc8fa38e736cdb0f367551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135171c87fd8126e2d5610726ac0b04d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e4a0a6e6ec4d37958486e2060554553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19074d28073aa31c6174a761b2728621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd136106f70acdaab254b68039cb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4795c86d136f7db76e7cdd3a47001556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15d34a4b4253ba15d3178e749cb00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410dffc04d9f64fec9757983d4f64c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf0ad09edd7d26cccb3632ec88d9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd8912591902181f88e619cafcc377560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e496de7667a9f0a14cde6ed2781fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2c394b395e87362393ac28068de1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3dc1c4a77c1cb36436664257e2141563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837a5b69d2a9d6d7bad201f557219e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52760a3ca58331ae191c97426bb6dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8535f3db149710a53964c0d8d3792566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a58f99e6ed385ab8157d8db9a7d33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3b0c9570e46662a6dfd35ee82adba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7677419eefb42dea1c7239d517779569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87600d495e89782a17930913453e97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c714120ec68a6904d12f5979330246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f620bbbd08780cbeb098934ea2de8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f48b5654baec3f191b9e2153e0d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e22aeaac5c17f05d39414508827bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65309064dbfc66244de0a1951d793575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce6a1d3ede652bfd907f3c66aa8db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a53fa1f25f97873fe74f95a9ef963577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6ed08313e8ef341a0f0d7718705b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec481ce5e0401c1a49ce6d9c8b1ba62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83c4aaee25af1dd81b9c5ac37f0a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049fbf2c0638ed8e60fb3aaec026688581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0335d7fc5587808568e9ca58fcf54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab29e2e4ce51980d8591102c3327780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d21de52229356aebefdab9a390806f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ef55dff417586904172cbb381a7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d4a82f8677a1cf1da2996ee2d2625586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e35f47f554965fdd27e8ddb97fbae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea025ee3777b7d4dd1753a32418a8bd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adad7f4a7b2c9a0adb2fc33f248c0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62c0a7cef9e4ae427f840efaa19ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac710033896ace53b0a0e7d18eeaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c062738835d89d27535b786a2206592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e76742640f5583af1e9918522407f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550bf3efd5c2a832413d69222e2a966594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a8cbe1021b5865ae8b608f01dd84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2bf357e285a85bf7cd8bea2e870c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7c2e0db8b3d256fff2e8e320dbeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4ad855bb8bdb851da505277b0cbf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138c6557d6230088170060a6c3f686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da5f2e23ffb6be94fc841cfe990a97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236baac4a77f187cb3e319caf00e401b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5c3bc841e07b11243074ace61d27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b0545f82cae9d291a5b01c60ed806603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796fe41c48c3a70b024c43453a6a48e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bf7c2d98a6915621d127b6c60b709605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf91e741d714d52fd51eaa3f6aee3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2921a43af3a4f5f07459ad31d962b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732af6482f5cd88e4ad0f8075b711a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788690ef98a87d36c7fb2220ab9908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113db58476fb954f9896c137f3fd28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95972694a6300a31d3f5319de0cf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeafdf2aeb6b39b78385802e7fc567612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130386e158d16662f87c40001d2a28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cf717ce9d5e829ed643967fb5b70c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aaf0104d67d793d6d798f883ad8f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf296a99f3573598ecdc1f581c06c85a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc57c7530aabba6933c6de19c2a29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d948344d62182c69fc23f08c0ea0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eecb5a4648f76f26386145e79d6279619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf33ed77beeb31c792d140710550a44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ed7a69b6cc0de755f618ec5558a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed3fc0071974d48ca45b999a40b325622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be666d07c98070ebcf7ccda8b7f0141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03795776405fa9584020ebcdfea4ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f5ffb1db7d654a739cc7d9f5cae9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd44cd423d1e9f0c512dd70cccfd67d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518787473e288c7338ad6c4e3cdc6fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98cb6b75aa522c9a358ab60f145030628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5df803ba9a9dee3ec889b9289a9df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2be6774ebf66d12c259f8bc6cacd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cbafa3ec85cd6e93e329d382651fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4401e74b161664cd299b2de540567632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cff063ac81d204c168fcdda9510b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff55fc870eaa69ec883f95d9d6d88d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b1d3f579a4ed4e272d93dc1b3e78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150edb36b09895349648b5893885777636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daa6257899d0ebfaa8943799f3fa87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ff85216b086c925d25d5ee260ed37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b052461f1d10f5ce0e5530e900a95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f6848c69f6a90dd6028c50984fb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131907bb4774bf070aab97b1c786bfa2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d9bc1c2ea1bd3e6540200ff2e405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d54bfaa3b47b227b74d886af76499643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d627c1fe32aa640f1b8128890ed84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd4992226d3e483db17367e2d476b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e41e60890f096449b78ba3034a020646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a0370759b8c2323aa7a2e6f348ef7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc617177a08b5a69c6914910e5f3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988e24d462f9f62f916d6eb76ee004649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a922d528bc1986afdd4b79c35e71239650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d54f57310f7b56a185ac06baa9cc1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0649306806f9805c780eb9fc8a872652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef400dd6c2aa849e23f210d0c0bde9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bdba49b358f066b2a6abbde1ee479654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36c0b9b6fbfec1988f29f9b5b073e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c349105f29f5290a4690af41d89f2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd9d5742fb0cd30b8df1c96b9629a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163484d2c7295077b05d9be6156c8fd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4295991843ab230fe58643fc940a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78c74c12f4af5ca41d7e10f85f2b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8976a7d2fd5951c0238c58be7748e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41174b1ffaf91a7add2506d7cc02c047662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e853d30a84f70226ac005d3a4e5e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9b9d044bbac891e925e383eb69c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9859065303d9a396b6d62dfcbb1ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044bb85b0edef256549b6eed9a0764f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4c7afe125dd67d66f8720230b55d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d08ca91547ae6c1039fef81529101a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebb031b8f793a9195f4ccb4b1652d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08474e49c7e8a4112791e85423ff18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d79685cf7c5e67a53bf60aa0d12e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16121ed027b7b1f3c3db22140c3f1a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295d3f7f72c8af0fa5da212d1401f2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d8ed9101a307aca2491b673135e33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c04e5bcc5e8359627155f39833570675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc76b3391f5b85ffbfcf6e3741e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290228c4f45dfdfafdf647b16f16e4e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ef44a59890d9940073d6254e4d02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c701b58e0f833e2040bfb04272412f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a597343f9534fc172d18fda86da480680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e6e5c964e8d96c1638d4bd6c843e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84dbfb759f23a09bb33e0cabbbc90a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0ae83bb85e6db4f95df97aaced69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133bd052e30245061a654aeaae52b3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe54a80097b14f3a5aee0c6c7bc4ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943cbde9963381a3369ddd09cff48e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1bedbb39d14fe261cbe88d956e6a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbdeeb7ce23efd905ddd4428a1fcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb908e85dc235ec7df256183740c22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ecc37531b8c256f5e7b9ae82b8766690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0451c093d68b23b2463d3865fac7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f398a96e835ee6c1fbee7f98355b6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a020a17ef0bc862e2a615c3f02a00d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c37f4617c079349e145be863fd16ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a962dad63d9d1848778e854ad9f9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b4f244f5db46de12b0569c684adb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef196b1c866b8c4ce5a9ceddc4b83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b8067577667dbe76586e5f33773a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d63d883735e4ebe93e2645b221cc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24981eaa1a72fb191e708ad9fdd857f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe16a42135db54be86ae9ffe624879701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ebae3c5bd1181261cf65651f03a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822b7d323985a3ed9df4e3f8139d4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d0d95e9fd37b1f60b1b2ba23f915d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f6b62c7d1ea274d14ec9e59a3f644705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259640ee998d08e80b640e8da5c7996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808829d12e0e93b6b7d9008bb8d8a8b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced15380d5266e18ab8fdee06bbec404708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e437f9d8af1efeea1a5c94258e79e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edefed5cef409142b4793248c478c01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b2eee228fab949c451e07c5b43a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8348dacfeb4155382c6a10809660712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a865c621f32434646200695fcff05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371d2d8e7a6272a7ad4afbd13d9337714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50a415a659f6aa16bd0efd9d5d9dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35f19a1631ab69fbd78ccf0487ba4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c3a70353d58998b65e1d3167a00f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c52bb20b8d68d0b93d7cb11f5788e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4b9d86b6265407b193259c394e79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32248934a925fe586ce3e9f73c17c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933194715ef36c8fbccb737e0b51cfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab1edd8c0f9a4339dcb68d24c7e0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698e6454c3b475febe2fbff207bf3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e96408f3cd284af1cfa19d8090af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a13602d78e95bedb0361cf9020e83d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67abd90a2bb66bfd8ecd8a94fabfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d38652ad637bcd736c50c830408d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975d6ee4a1031b55bdd9497df7bb77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552625f088b570aa7c2f3e52889a9045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeaee65ef221c2c0cf610d2ea8fe4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9bb1c0eb83f9fefc06f3e5787a52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec5ea6792e3cb19e866638c23e8a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61104a9128fd34297bf6568a0e3230733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a625c7d5e1f6de659607d5cfbfa0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a3c9672b2f4ea747a90dce386df7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec26158344ad2c191d25b25ced72379736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b49c6fae16640bbadb970911e929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f4f6883e9345d83b98e62a7d0068e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718672829ff90a6be85abe7c3fa27c5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75867f79da5fdebe2c61c7dcf1f03e3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d391d8c528b5ca8bd28785fe68cff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903e86920cb589583a209e8c48ea87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd681624fc3b3e968549b08285850743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d59436762fc233375e93ecdb40743744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8643bc41fda624aedae31eac5f52c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d9649f42327fd93fc11faa601ee45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e08e8f31fd1cba5f9961b5b0501d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87709f8ee75ea81b86be28d829a8a89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ccd89d7441c2374eaf89c1c084463749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c6d720e0e786e7a0688929c8bf76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115bb4d9b92ee6a2b5d102d3c63331751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e923c3681132eaaa1e1ff5f439c6834752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214afc7da06a6515ad47b35a366bb50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c4ac1608a330eaf86f6f115b9961754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fd2ddb9577be679bd5e4a3fbfc80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37571408015ed70448af152f919653756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2162ec299195fb603ebf79d224414f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840c82d979253712098b2065dca668a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa962b5989d8bda06eabc6833c8fffb7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>