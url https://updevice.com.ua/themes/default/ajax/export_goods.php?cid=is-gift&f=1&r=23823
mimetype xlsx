--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695ec3e2fe9c5149738fec9cada1851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92707fd633b7be47e4144c1512984c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18b1def2c10566ca1dbf5f8a33e9d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fcf380971b2a99111d65ddcca2c7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a23888cbc12b6ad64fba11633ccc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb93a07c909c4fbcdc04045a29b3376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262d115698f5b56945a9dc7a669b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb61339b9f133e0a7b677a504756298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde71c4b9286003565acc49fbdefad99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad1b85c4ae294eda2662dba0faede10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d866979755384a276e0f50a72087a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4301fcff4c129235754a1d9b9b2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af9babad2758e5189b3d92b10709a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ddd89874eb9a5e4124d4755b778114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e68274752bfd4e03a32641856ffaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a5efc6eee7a194f14fb631ec8e4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77ab7ca0152857d555cb12c53eee217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d512785f74d59ec16ecc475cf87ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d06054db03168eda5df3d7c484dc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a943aa1c25c59cbd4c8ed388dbf80e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc64b4d40e911c855205a689c6dad7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380991231127e286e0034c8c782814c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81af7455f9936ad0839ba29620e85723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2531ddf90b88d0091671f7815480924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613938b67fcd0d2b688595a60d3bc7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c919e0decf924825149a86e10ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136cb42a315d910972358143eac030f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc381b48010b5775930b84e4954df628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406632015c84879b636a09e0495d4cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32c880dbf427ae96ba2370cc35b36b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac9f0749c61b712ce5e31166f3b1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed62a4a495d39ad7f44dc2e4e48f2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bba63cdc0dfcd9c59a0f4c2589cb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fafd3fbcd0fdfd36f3a06f6336e3de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635655ce3ec2c72b968be7f539c3a99d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a182fc483d21fb230db7ef09969ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b281bd53106cc214b4dd129ee42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1b61acae97b6ccfcbc8de8e0f86438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a5f5faa4eeb89c193bd0ee82d51f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c33007b1599ecf247662906cebb8e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e06d76f2ed92e160c459df30eda6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf24b021eaf104b44b10763cd5c6ec442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c503be96e33f2a34c93d51e77940643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d78fbd91f4b49b803f264bd5f5ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873005fe5124b213fcb5246f03502245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a0a9e6196980d438da022435930246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd0fee1bbe2f7a16e3857e0697621a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e603f15d4222517d44bc7294c7baa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baaba6b81c07a96c431bf2f66b313949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ef172891979cca4faafab8e9b3ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b7abf65b9ca1e503d39300707aa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430345aefa4307182adab0fccdec5ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4088cd6c8fa2d3de7e74f4cd8fe9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03614c3ff350e7e2aa60d3bf150a61b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96dbce39505df6753ce2917a1ec52f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901744b11157c7e3798e4dc124b30c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e934658d3661050030cb1908279ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380feba9e19c228a82f614b192118de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63bc9c4ebf87ca3dff3e48a3187e2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edd8652be44e7c2ef5e55af65c699460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6741d2cbb5c54a66416edb42f3c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a4582919435a67994d35d28a5cb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73128232e69ffb716bacc1d3f2eb616e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518decfebcafce33cfc7827417089eb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45827ae1e5fa75f42dcf0d00b7c79b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db312127aef6f8b953f43cf6b2c93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5c5a4f21f51c29461582ab51c6c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e0f941549b35a9caba2ea4d40f4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49793b913a9a3493e14c1df77c56209169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e779dd6715d5e264655f46096fdf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8fc2a7b11722dbd2a0d37a5dd73171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797149c715f9f50250fecabbbd50171372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335f22402d57d10a16501603e94b1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c8f7b57706733fe9b74b1ace9af8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96a8fec7926a96ff2ce90df22915075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ca5a8574d81a1b12639b5a3cfe0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8210c8fb97f043aceb15051dc3e24a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa23da539a002b583dd7b53422a0d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ab75a494c1c76abc4bf6d6f12e1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d5dc3c977b6d42a7fb25daca11a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38ae3bc2bf7dfcc79b4a8650e84e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567912abfda2e8f57b238c76517e2fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22dde7534cb9b92bcd90c5e1781ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3a3abcf66903ea60f56e6e0e8c73484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee75c6faaab0ceddb64f7de56d5fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1308555061626774c5cc35da3ba2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd492ed4a10dfe676766c0c43b506787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b2f9491d0d5f0bc3b8f3ce100a5bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2696d5a2df0e29f8767cd930298b8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475937498912d3b5b2796d9ccdbe912a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000029d87ab51ffb785a115531c418d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24115eaac9e5624c43e10cdefacb9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88e041ff472f2748b19daa35d246193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cedc702b3b44dbc495fc791efb20e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bef77b21a9552547100724978ba2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac367512f61ee5f3eb37836ee110aa4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6d01db0b96c9771b6eefbebf3be197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cc841e854bf36eb59a80b8f111a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f949dfc518d91162dcebc900ad50499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514bb0e521c0e42de1ccc57aa2cfcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8314b65700f7d7241773183990fe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ee2552e4ff45d3d5e7248b7cc20e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad13d29e2721a3cff7a749badfef5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf6a4d14e123d3ab51572aeea14466104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048122a44e4e2468d43487faa1e6bcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59efd404aa79e85f2925a81b89505b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba849aee8c9b3a3da5f57b18034e219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b1f3ad91e3575d61f30614fd6980108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a0c4483c9f7765cca0648b8219d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb56de8d0fb95dc3a73146a9c3a151110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8925819b37e90428ef2d12a7aaea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f34870f944274640a4d8ab316ce4bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17476ab90d586a3f572aa1d7ebf9f31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921b1a82ff331994687986f61f9d1ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9935e29c3c361612cc512f9a00983115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9995befcb139d09bbfd18206844e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f38a812386c5f5a6227ce58da5aed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c9621af2d1a4def6c714737436fc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624feb4c78edd1ff742aa25be62a7499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81e96dd61af27fd50fb940014ef73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce63744eab81422d511cdfdfbd024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121f8c641f3a9433d95dd65415613a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d8b66b8e95849e2b4599fc6ea929123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169cdef7ad7d4576d485e62b317b28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d3f6e240c8d6f833f1dce4abb6171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d98b1093665867295870f6bf1e529126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf97ccad03a9ccc7f4e83fb4080476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c7e640f8b181edf2c70f495e5a5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3c4686d381438f599bcf71c23172c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea82af10e274b27e0af1a8f26b375130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947aabc04a7c4844bd7f29de27e0e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ed12665b55985fa242de19e36d62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975767094daa48bd7bf57fb88d7d069133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738277d8b41cc4fae1c9b5a4a0536b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d197a32fb94e1250d617e79171ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d740b3a22c40aff085f005b584c06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41855e2fa98ea858b283fa8b3201784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea790bd43945c8966ff19ba931e8ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97b4ecfc1e5604f21a2a118d943fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a09bfcfd7e6721ab6734d3df2fa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ec1ca37955bcaf7112af228f6305b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dadf2d1b5e80fffdc461fad3bf4f89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e804a5c9dad629fe7f05246be1e9164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065cfcaf4da93dacfa15fe65054ce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042609ec5e56ff7acd2d70499575742145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b58de919360fe8a6ec42ddb22c9b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe96821fc12f3d6b02a2cb4d570852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53b6a2f634cd2f6ace176a2d713cf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968d6b6517a23329c7f67766f8148a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f98ec2cae155c926820759859939150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23eaddaecca006e5b91c0dac39157151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82cda1701f797319caf0a7742e3bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb548a0eb8a52a1fe43bb9cb11cf203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ad575e2f69d2c041b9408a28dc13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250fe98bfe8476cf47ef37e95d67ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88decd255c1c79854484bd85faca05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa9f266d57dfdd35c435fa527ac0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060564bcc91e49e617a89b2d3b9853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3886177e9755d0b00607c3db7644159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481fe63532112ce7ac985230a4e7c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6923f182c5c29c39cb4a7f3f1432161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177703eee61d1f23324a9651f7d5d4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1b89e73656925fe302939c5dce601163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903953db1b8342db717c02068fc521f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26cf6d5ef54d79d76189b68874fdff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc80308f6cace8260975f4247e04c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb33e09fb037e36f5bfa9bbcc06a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d6e0da6373de2ec6f8aa50eb8c97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4a106a004053ca7b1f4f2978c60a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ababfa9d1803548a837c173e64c3e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8ad4c9751735f0ae4184ca6ea966171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236044eef1e8cddc839233ca50888c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6b007ce2973bb23bd773abe719eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d8045e7f93b2d1480fc782409101174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b99d5dfdbd706524583571500bd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6bc701a83a399fea04a2a53295f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4a738afa2ce593a113269b228418177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225dec5c800fc2bbd7f9f35bf0c4de9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20ce78bf1bcb8dfc0128126c07b27b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fdc7834595f48c1041b846efc6b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d769ee43b26ccb3173642ce8844c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5189cf7067382fb2073ca23415c798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a34ac154662f945a82729da92ecce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6788872f4b70976b46fe570a89730184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02bc9d3a737b1b56845c2ba0afc06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe836cf9019964e06b54197a630151f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7bff198670f03203ed285f8d66920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38add6f72a696afd79ed5c879863bbb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9a6ad4e7482db51d49241fb090d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738fbda895ec183eccf49f5a3a4bf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d61e6bf3ed4160dd31ffeaf48572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21061c14632b2ed09660ae0cfdbd678192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c271ba0280e54ced495282debbac93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56567e33fb82a42956d9369e6d415bd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37849cd1e43568e6e2ce95461c444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988855ad943b4b4fe2aa242409443fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce255279d79b8874aab2ddaccf3f87f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165132d586b654c3a153be35fb823dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ea996a6c2d8eed9f1af7225ee13a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fa8daf275993c0c93619d4a15106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b816e69dbf03a1623c14570c7ca3ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f88a855537b01b71d6d7b4c0779855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c137f03e64ca8238cca44114795fdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c379d27f4958156407657c962f5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f212d73963c82808929ca0e44730f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b3299b4b74aa415ae7d05941445b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f4fd012e74ef11222f4529a718871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898fb26466433be234806508c35a9d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5579b8ebf6357a4829bfe438c6eb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c839e2cac4204f10939ef49bc2ab38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ab137eb031c798edf7da214e5a86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1888d662818ae774acc0667fff4fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5df35ed8917aa42e972ba3feca5c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4b87e8f7526a2b08eaf033a6a5ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653384b3d8b945f3ea58ef040969a8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd4ea64e9ec32f536f688ce594484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ac39b334f3bb634e3766c0b70df9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e791f81083aaba3c12a42530706a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634d779b0f7ac9dcdc718ae92fd2ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459d867ef1a02d50bfd9dd2eb4b11f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359280b778e9efd83719b7a57807dee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896153cd949fefdc7789b9bd675360ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e63ab75be293a54b879882db574a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d87995fcbf1428790c5e4e8267b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e6c7568c3177b764e23ba75141ce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ecb111f88299347d70dc9a94e61b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1ff9892809ff6b84d0d266a366030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937f14916caa61541dbda87c05a1a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819b173f3bfd197b088660c4f9b15e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f8e792c71bdc7fbf475ff8d7b2c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658182db5b7e6532748eb2c50aeb59d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836037d83cca2443bb46e0b994ced7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad095d806f828b0e15456f5127a09d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae507b2fad6d69a9f020bb5441084ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875896a741d282245161f6a8011bfbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515db11478d576035a89ce7d6bbe2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4106db74f04086700e45f0f9170e2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed13f01c57ac359ce3ad2695bbdbdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713ff6874f631bf4e82a7cf9584494239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ac9991dc9034df7abf67629a5258240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a32d97adc324eb31e3445fad33882241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aad68f1d4a3c43f41f23576186439242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59a00be2ea37fa43ef97ba1b5c932243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6f70790c6bda54f96bb752f037a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1476d352834290bf03b95fded3d37f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508c6f546208e844905466377940d4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d93a95999345a6fb57143fd6eef08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f464b27eab5a6500207e5fdacb075c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f9dd65368d902be98be12378e6dbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd486132b32030551c66e91ee997452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9a6dc05faa9978c1d8a726fb05d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188258405870556fca3885745133e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec60db13fe178c388a55333b951c08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d66dbf734747b6356b222fe297717254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d79239c4bcdfde12f18d7423c0534255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad749265e6d33594afaefc825c289256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725304265fb2634a382db3cfcfe83f6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae68374141356bb082a38542208b91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a0eaa89e87f351b37c81bb32d363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9b5f3446ee74041d1cccfb348c3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647a61d595ce00f9554f9bc7e8cba58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c87836e880bb719f5603741ed5500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c880cec501d0315fc2f1e242b205263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a137c2d822fe79132fef8da778ed66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed74b343c95d52b4ca4467e90c8ab8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9e9058264fea6fc74abcdaed3368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703b434e7d7043c5d4da0e76a3301f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae8ffe5644853a4695f61f061a5de1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd20fb37eec0c045d3c720a3dd84a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615352754e13624ad0325a5d8c13a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab165d675c8029e90bb2fe72689742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd3e0baae685fb928bd5feb946038c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c64eb2ce602fc523f383a81ef7ab0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd5671f58fd2da6ae5eb690f9b67d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d279f5faab6c7ed8bf3d2823269b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b864ccf1633ce91ed92160a652eba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878041498baa7640742017bacffc63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880c5c4f9d201b7e31262a749297a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b90004d77a11091615c202d59435c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647987e97fce6d5492143e433dd102c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d1ec4f6a59187c5875ceae2cf68c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640f02670a42a229c4c3b17b13bdd69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd9c69cd4bfdffc36d494f488aa81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385249e1bedf4b8fd2fbc12f74df872284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6253ab31b09189d2d4ce8f346220285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1b58604c8b8d1a11be6f304ff966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf4f25ba74aea484909008c321ba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3604edd17738db561b193b77fc1f53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20040f4b2602a1399e915b9eb0f49d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa3f92ca0a243bf560ece5dd5b550290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb0509ae5f9f3067911685cb154c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d7440e46c066f6c9af52e15ff0c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab9d83cbeb98cfaf1dbe93d8ead87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423bdf46150b59c331b9ee5d3ddd18b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0191e828f3fa8f4113eb2f50a1de254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ba29d60cf5daffa647bb599ab838c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b46cb696da3c76c98c1076e045501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959d1eb298c7cd9f610dabc73abde3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99585b3fe41fb0fb261f80794d2e05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705b27519a5dfd8420249ba58778a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a689019989f3fff3602ea5269e65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0009a1dfdb91a461f508f72ba4361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599717d70896f3dc273fe00f4ab35249303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8747bc235264c14f9e54828737bcdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e999c219ebef2336ffb1e9404115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0ff3a9886ac902dda88b8a3ce9d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16835ed8c7c4fb89e31fd701673fa0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2930938d54b55a73c2e02b735490308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab56fdccdca54310a687f1942144c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864943c3614c3f4390a1e8b83e1a3d17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36251bbfb7d8d8298b4faf43d9371b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b38da1614b9bedacc1ec67a5769f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91203b4a9127f2745542c4384afb369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d9998f5afbe93696a2a37ffd6f050314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31e4fda9735c573e3d02eab15deac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b09c61b90efcab00ad2d674e5591e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba23db24f9847f412ebf1ecc973884317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43688b436a377b5055997e706cd125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ec306c4b26d3f09b6948f7a07769319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c2bd9373d7136c5407c31c3a655a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1dda236618c2a5f9fbab1ad22097321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaba614c85594422697b839bfc7b1c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944026238aee45beeb1f0c8ad85d55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912972277f20e02ad2164441c64ffe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ef31eb81d3c4d46e9050bf77e8ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8761cb8d00bf66cb4d723bf482f58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb745cc2098fc404c00f61ec0cfa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008bca6fcac0d6595a8f9a39c35f518328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492149a74f4c8232b6d52cc275e4a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294954deb8ebc658eee672f7d743cb70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ed059a0138035655d845269331ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d5d1ca83ac1eb9ace8f2427ec701332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe43fbf16b9bdc824536c58af3135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13159a6a2182ec9ebace8d3caff3e3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314861555efa9240373367c7fd2b787335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11474bf6424667f7e8eac027fc71ab43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967364937f0e56b969eb9907dadce7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad5a1886f0c9a178889c1bd27bd7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852e47487755c1d5a23e731482b4c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17f42fd5820652d8a135df649248c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5cb5381b8de6982f4c0ff3cccf73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7fa1776e25d262f3af075fcfbe14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670093606e745de7396dcf3b9bf445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003bd6492c42fb00498bc6c921d198344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf602e4484c64888f5f6d34a5d0af7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd7d226e64d70971572e1aa66fbab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da7a3f8ff7f670780033ab7977f40a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca901d62c13ae8a5a7516be33021c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62bddfd0eae67816ab4d31d4a5550349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5dee96a240af55346a266df6779cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c509f5590937a72bb8ee46fd2da51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd13f62727c1ba2d8bfb088bf556c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e47f0247a35eed177addb07bf5efee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df793251bd26c1d46564d9aed2c9111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45005597093b31694da4290df0f549355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cce7f6dbf089c85b47d9738a1b075356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f094c82b072cefa94c3b20b8787e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01fb53f5745cee7decc656d9d17bbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155606feb88e8d8dda3690d1813cca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee25d8e5962fe8d0216ed93f78f5c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a86c1c3de8b41f0e948e319da090361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e671862b8ccb59bcde6549e897307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07871f1b75704b97a22dadd0825ed7ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa35e5c12bb360bd45aae437e2ce7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d667e19306056398ad1e721e77c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39c53d4896069fb6538f4eda81e28c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d6828375e2d00cd8175346c18c12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747842dc9f1af6ca301b64b3062979a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a5acacb808171c1ea9e6d4e7c4ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d6832dc76f0734df69565b428020370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e862075f169f7cb383442b1f88ac9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13531440fcafd54affabe791e4a7280b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202600d682649d5e4699934f3b220ab4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7c9e907765ae97194a97e51e72ea5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdbffd0130dd88ef3532ee88ee3c34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d9170ddd52fff84633c6dcbd6b83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248800d075ceb0d9c03e09b3bef21e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c1d72bfcf8335bec6d4895f6b511e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490ec92df8b8b57608e56d544a4625379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4ce251cff6a88f9ca974eabfdcb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aae5d2cec6b19c56e048757c588dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ae19dd9fca2786cc6c57704c165d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e7a1fef176dbe7cf1b01dc4b31c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28924d1102677bce80bb9af418133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35c07e14c2eb7b581b926488abc889385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8ff17b02d8ca197870c7bff81b044386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b422a960dd9502b469b2f5062a6a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94a92d40e4df463ad9bb2f8bf07b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ab1d32fb29930973768a529a8cbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533b87878d8966604c827369b770188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a86996e74de05a2e75ebf0814beb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f05bbe63c79502e405a89b017147392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1daf224165f2c42260d7e604748353393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6558d1248ceeeaeae2b554642c8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7d9ad5988b5ffa7f201b520e9b5fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c61ab1315f32831d7cc4fbb10bdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9608be9d2e20ad2fad7220e4f151445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f13a3101f08ccdf8010dbe9c3943398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff0b3166bd951564ac5fd0e973e88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891580c790b1ed0c66bc5cf68d874e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006d1a82b2587606309aa912b0b48e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac74841627798670607de522e41c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d4e6e1972277e95a0b744c6eb2887403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf187e7f212c60ee96018a3e44025eaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d51fd0dd489b87f81f1f14ee18f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b163daa90138629713019cac0edb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76029b553c956bb0a53ca670bfef8b81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767789ed4267389c55a250c42ade270408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f91bfe66cd1c576ec76985ae5e1b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764456aabbe063539e3ca0f9ccdde70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bdfaf5827a617c17bc8497f15e39b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863cb00ccc7cbc240bf9da5ee5cb036412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f070513bcec64f1d08c2b2ef5b5ed0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa928dd29e9a64cf5fe920f5a29f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b96b8d1c8bbc6d887316f9a347d50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788acebc9cf338f7a786516c899b49d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527891f32958d86cc3118ae15613de1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebac103138d2f6234e26b41cccd40a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292877d049597f05b40b178f60fc0fe0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b9737857ada5bdc40af1193431aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b1220eea6fa0fcb5e75014dbc04b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d352cd479531405fdfb7f7b6ecd715422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34c071535a67e56a4bbb4c49046cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b53a4d5ebc02c09d1eaedd7885de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773731e55789214464a34bb566b81421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dcc3a1f8d28bbff03e372272f81f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb9efe5d00e199621681602268cff1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b4d76f83fdb6baf0d9e6d8bd8f66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3136ffac674d26322a8eb90692916aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a41bdbd5a196967f7aa53adbece0e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155493a4b5a317fbb9def27759345aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33445ec8033a7a68e77b6375f5e4159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1f600c7dafa5c1543454b43aaa8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf847037e70d444250f72fa7890e94fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce69fd9c50663cdb99573957f1433e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baf6a72e8bdc4324cfcf050badb11b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2624568332276a2f97dbd9e6f7112437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5830f6948592709ab0bc48655bff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c430a818a460efcf619d628caf95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00d19b90b2c26b7299553d55892616440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb8266dec0e2cb1c40a6508b6d051c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d776625237f74bc16333c86b07e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedc3f68cce3a0cbdb4755d2a8df2e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d030be6a1fb838a73ea239589028a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988e8252888d8bf578f0e422f1f44c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097dc9dc85758b9bbc6a60f68cea7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff7266af435e3d91548ed2213138b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c94341f1566b30c6868281dbe3fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43eebbde9470da4821af993b092a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39836729fa3235a9211b9fd8dd364450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6befaff9ac10b17bbd2ebb1395e87ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24f12b39e379702663cfd01f56a89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd9cb644cf598f54b07572b95c9e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f793557ff20874ee3b891561f78c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89e198061709b91068072729e1584455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf15e216c96ce592a6fa03f68b64bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc5a75de137f681e7a8e2580e7748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ba2c5f9b3493ddfac9fb3f12d718458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db8577c00bfa1571568f0282f70aac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67b5734b24ab8c2cde207c8ec8c40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9184bd6ba63fa86b7cc6b4dd8143cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216f1a6859c2a0b1e28ffcad64444c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831526e1e2aece1ba1726944782ffaaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2db8c096a4f62d4abd37fdb858fe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1fb7dff017656b4b58ce01a9e82ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248df524a172fca728375c18e5d931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536d5fd44179484fb190dbb5d46e01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106f1dcf5888fa25b987f0039d9916468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e916b43235fa5a3efe63b6ba9aab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597ce8957a6b893c17ebd8e47adb4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797a3996008e42c382294c4b770d2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525403a25d14a5242c73e4d681a1ff46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89edc7938f5d5aa92dbacf5273122f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9596bfc28806d426d4cd51c784a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130957074759e662ab119e3d5fe04a78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73183b44dd09928e81e5a049e25c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16ed080402feb220bcc78d5c3ae9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb40e29bf4818cae29a2bce5ad712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fac3696d240886c8cf368207acc5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd811e7c2217a3b62fe48a1968f07bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7a29a2b1bd7baf49136d207aae69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc12be470dbe27afa7695f6437cc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d8325054bde73c08c4caa884a23f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d382d1a61e959bc31a12ffb591dee9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ea12785780593a35b90ca84dc3b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855079799530df3484de5896b5287c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70a280aaa7feda9534fe1b783fcec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965158616c1e2c3d2ef66a3ced1ad56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d430545591dcfe1361e5a9d5e853f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712abe241d801378797e658e0227df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d9765a30e62634e50a1ebc7b0b46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836eab87f752e2426e9a7c935754d5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366351cce35844ccf6dcdf3bc011b9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9991e9b762514471c11fcbdb57de307494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc49a4838205ef8f797b9b9f00284495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f14562cba0135ca6446b0b765ed2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930e76b7719f666ecdcf92615bd44a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891fe67336105a27fa1a0e47ec2f87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18193af3cdcaead1d29137cb2f01d6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741672ac3b07c2fd65bbd9c1c86d2179500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf37fe4823acdfe623b06584b688c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad46285182d6367c71c8b4b1457da60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94486b7d6f1a64a7d3096e008dfc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92420234b52363c1af5be5c835e178c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340cf20847a77c6138a29327cfc6e5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef281773fccef72301c23cdc10f8fce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf85a7cd26fd6f7dbc3d042f6ed2704507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5aab3a49d4c2f35cb2152b3cc792508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9fe6b6f81f621490dff4d3b7c5357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461cc2c41b55c8a1672500b51ae1497510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9889ba721ce31edcb1a74a7af5f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bedff15683179601af71d3e7d92d04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bffcd1ae1d8d23e1cc1cfc10c44fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ce482e5067b8cbeb8a4982a00af2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca152c47ec7a527c4cc4cc7391810515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc48c1dbec57facc07ce3e33b33f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c0a18de30ef429da1504fa20b18af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01787bea2390c67b68b222a0afe62741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336d6d70e4231217a28b6b6f2dc62d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36396acbaa5f6ff3f7bc415eb3cbbee9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e3427f54b9b64e6d098434848d148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a317df7e597ea3b1b11021091644f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff841e03b78cca579b295c7c1395e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb32085544982e0c870930b4b005a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0262593919b411bdd0519a9938343525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cce66205ada4c52fb8997342588bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e04b0c43e25155c210130187e2c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb49de9921b9df876809b3759f6b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d986769a240fdc7d19c9ac9b8f8163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801b009161b0ab092fb158355c5a93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1852df664263702c48a98a9839b3d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993d8c4fc352f795b3312931433f4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ad0f392a5acdbd8214d7cb7d6220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba844f7089d19f783e60a3a0dc61095534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f42a982b5238cdb41469213654c54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e9e71f0b0b29841529526f584b93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e2f45e2e86a51ef7d6bb8da30fa9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7907ae353148812bb4f378b21a75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98cc48f17bdd76adba418997afa9ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69beb96a7b5cd31c44230f20b309488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66afe14d98ab5149fe8a3912b7222c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dd23be3d514f0b26721d5cc6919a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07228f27524c106751b75168d6b7523543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913497b04a0c6ec3e31f19fafd6c64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579eed0ac166deacdc1936ff8e65be0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6b54341ef498d5613d60a3de7f59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d488b4008dab24d1da8c075896e7128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa18c654db600f352439fd74448bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720faf6260f87dea59d797d688a0b69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8de197fa3110e34c9853829caf44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809bc0166dba8fa309d22186d8de684551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382eb7533646381c84c907ca24eebb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde6d412badf815995427a786dda0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a00b5ae9557733a81ec0817803aa93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9952c92e462e3e82ba2dde3733ee80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703267a12d80e446422dbf2af3a7f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e87559540e3e65be22f4e27509dd7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811bad10472d8406afeb58f2337fb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697989dcac783bbd10dc54a05f5048559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e5aaac34194b3cbd9adc7e1ed018560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7460ad5f4e8f29f26bac8935eb42c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410537b4558183c3eb505c0193b41f63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8888f435a9a1cbfd831fdc412d783d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ebb793a1ea87c006d1ae75f1bf18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3283884e8b69be24dc9021440fbd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcee6b086d1509b762e1f26fb7db1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c09dfc140564f333716c5e8a4554567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f2bdc40c34e8641bf3437daf69a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff1d1e84eb36d3f68611aba299919569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31e9f5fda7e09db6462767812b8de3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02baa0351a64c43ecb6c0a6dc0958cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df6e20f7b31ba6634bded87bddc51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72bfe6a9e95ce60eb6d4c68586db5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906a949a310ee34799de8411f535d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376acbf3a46b24bdfaa344bae65c252c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ec86235c4429c4004bf3bb8c67b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeaf11ecd3dec374fd21d66a7e712c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d455adfed8665e156752ca8e627601578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e16486e9fcf15da1443e9b75dfbb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531406f2cb27561e365e9eacbfeab05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994a642c36295a0c93454bff668a2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f047446d971d935e0a0ff4219b96c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579b1fc585a974df0659fea115a837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a25d5e1bc492ef9aa4323e5286339584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de50cc36e6591a1e4ee397abb0b09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c844e58a02a18efac78a7a07b6ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce839fc52df087a55cd1f6d73b77f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36160e611b9233cc7da036f92dd7bbde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce10fb12384214799e0468c2eb6ac7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283f1012f50a2cb2786353393d7e9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8a14c54b566c3bcf72b15f5e0789f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6f997de7d22823216c2b6ea32dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69040f9b4bade1b717d91cdad48e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cda094af04072e6c7a0af9acc8547594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec8601cbce77cc010c207f3f61d19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335606ef1c8b2ac1b49f9a4dbe6c8bf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd358a983dff00b1da426034e3e6fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e792b6cbeefb10af95f28b4b2cc717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517a946d7b5f0762154c38b9ded3fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a43dbb8c6d6b0ade166faecc2a64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d128976724e4758d6cbc141255b4ce8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593670e33b36a7922f3c648733b2ca2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dee11664809485e9195447deadf38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235a05332b614463131504539f7d468604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde51e2a852a202307f1681702cafb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c637ebf30e736ac4626c2bbd06ba73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ec4289a0b9f5fe10b8a71333ca098607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ea9859556da8cc4cf95f31eff8e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525014e94b870a057485307fda18864b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d072c44a00ecac3b7112876a9ff89e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce32ab8f4de9da0abccbd806688f9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fcca4bdcfd53abc1dcfc7ba96ab7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa09c4d292e73635bd57d8698b6ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0b9f7b8267f8d70195c7bc5cdc64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb10c562cf06d78099475c98db1512615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5166e96876e8b9384e860fd927709e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a4df2222a8a7f2ce4554e6aeed49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157ca367b75cd38a252893ed833635618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056facc2e3c8c1a22eb1b23c2013be4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240847d15bce9a33c45e154c67c605e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782941298afddb661d4c7894e19a708621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca4e17ef74250c11f414d1b5ca288c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8c5da0129a2b3e24b885f0ebae4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6096d4d4aa968b0dc66d3f941255624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f48ca16ed845b5e45ef50ccea7139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f45ee5f1738d3c4d31a0e90aeb0c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8704683a84f303a1f32944faccb5e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72324478cbdb22e518d0c9dd77895628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14e428372e2af52d0bfd7fc2779e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408233d796a3d3efdc846f32cd17296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf374c5c26e76d4cd1c66edcca3bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27059f9637ed651a1a9a02cd641d8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da48a253ecc91b95e02ace9707ce2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24bb3e5b69a60849f3a96223850830634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24212dafea18172916f45b94abac67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a6886fd32d48e6a9b2d9bdaed9db9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc715dba956fd828ecf7025687bb86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a7caa19870220bb652095e489fcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7450c962127e9df97de366b9aa6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf19a36f814ac36607c03941a3af0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ed396ebf09d3e76770276af00c58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49f7005d4eb7104a644a9fcdd2625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5eec67cd95bfb30d1b8698b156d11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c2d7ef0340e5bd83e3535cd98d014644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2844be4593823a1580a328f43bcc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf22465aee5ffe45f2dcd1798676c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297efbc43a7e761196948c7162642ca6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69cec8b87756d23e022788cf30324648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e23665c6336c53f2d85c265e656d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01d886925626cca9d2e193611dddc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e80920441b333dee40328db0800f93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9dd3ed646b3c765e981b7c3e98f5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655537a46538a35e0fe83f46d45b649653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73522a07d36fcc7b1df5d818bb6a5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16540fe6c47af353ac1c759b0b6a7314655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd5993e71b6fc65284f84509d172e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987a3c98c11dc48e03e255aed9815d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec359bd55213df736b64e3a40a336fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46c4a347ffe4e50e537e0b9b583db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634f41cffa330211c0d3aa0eefeead660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74969661813bbf6f81a323abce3a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0fa63dd32f7cfae6dca9e501088bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9518e6c82cf8de9754d5d7a4e468f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727582c9fa31ed3e2ef6e4443167d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eeef54988cb57b0071e918a45eaf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1406bbd74078d8232355b74fb61e8bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899764610868a10ca82ccfd16278df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753bc52685dbb643a023576f816b0da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952db5a0d6b32086a3d5d711ba73ccc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b10cc2ad8ffd0c6ab71d550a6764c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8924afb8a6f454017064acf936a29c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4f55076a75df0594f8a63d4c070a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666995d56d95a0dcb1d9d6a4fa61b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65d66069a31e9f95450841addceda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699bed21461957550128ccb5158331d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568a946b3b145ee7489b400c30d548676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb961d81db21e7599f49e68555a90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc5ccbc5365e7643d8d56e49af8b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7defd854d52082d7c28f2d99564ee54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b1561ab90a652936983ca1d40d5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37130bb7ad033f5c06977726f7d8b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd471f046a2a23f0cc619c187b5332682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a127d1953cfd88595f6f1be05345683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216304f60f75b26701d9b5fbdd6d2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f12d22f3866dcd3364ade473c4e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910618369511a58d3b51ffe032b1a2af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac1c05b00ce8e301da66ce456114ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0bc1b0af26a083b65cd5a05f2830688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08263a9d43ee8d087d742bde2da2109689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9710dfb8f562eed81db736cce461f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f935261e409c1289d53508d896f72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0185d1f008e53dfc8677a300fbfb8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c1af1b8f9b7a7dd0f0516e8a78b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41652629f5e2ab87e3392396acb94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927872b1f016ddc286ccd8aeb8115b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a5959919466573faebee16d29bb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40659bf7b291b3acc01d38c5f4dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b1e046715a82d7515b4fab10c93d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e62f834e5fb129d6e709ad30053e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b42031de092350e46c9a79143d4e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd76d520f4a82e947ca35a08eabda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeca9220abbaaa5ebc56654ce7e7d62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b62dad477ace8bc8f4e8aae66e6e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e5e816e49e76bfbdaef791dae8bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ce243acc3df0bda7834fd27733d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a4fe6313d54ba0c39b2248c400a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293da92f583536f1461ea3f1d056560707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de8643287ae95129a4fa99a0e5cb64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052884a9d1a91003aa5321611273a2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bae1bc7efec9554e574d0951f4207710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14f0fa59627997fc5f170f667f74a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72432449d342610747e5451766a7dd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730c57976a12c863ce773db63571c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e3567bb78df2b6cdd8f97e649399714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b754f341fe448ecbdb874d38f5660b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0570e4cc33c834cfa183f74a1943ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8c02524cd33c367e16dc495ed922717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb17dc2dd2da7fb326dad8610d943f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cc5e7362fed27e6eedbe1b69e428719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b75867c45c2526129fcede0b58a113720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a155468869b18e0c0302dc92800108721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75e875a4fc0b4be83faaf797ba45e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be164bc653c22844f336628952df8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e7724a48296734b226de9403d5e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da4932805556d2e59bf66f11978e06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eba235a6e53c97f2dbe9decda2e7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f83b9de3023127ea90b0c9ed0e091727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7be8325ea35dbdac9701ac3c76290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019acacd790d8304cdbbcc71e3a52b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2687989055d3736c6bd08f5cc9bb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a897bee7e33dd39a9e125508a7cce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8242df63d7c0e5669ff3d10e443fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf876d0a33fde05f730c47c3c980e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a4fca9c27c4cd6a4fa362fff39ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131ddc664a168ad62920e6604d5f25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c5839cbc0cb5944a773ae661e9d83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97e3bb972b8eb61e7f3ad3c7af776737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deae1982c2e2c737fa9df19e5982ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df161c23642b6fa28846729ae33b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c8dd281afdad04066c5a1d6f5290f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773ce6b2851d3bbdf8c573a23623ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4e2cc875c7f8c6c187e1624e2d27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c71423681fee4ef29f5157109694743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8e3d2c40ec8353a5556da59df80d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4e9973c65cdebabc3505856f6bee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0515339294c96c0b34ae9e816fddd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d80e48d320edd6cc596e91dc30801747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959b9ae61cfe74455a06601ea9496d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b786ae43026351d5a382b34b67ad25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05345d8dbe6e7a2e0dc4414fd8693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0678868b4c43635904c32968bb53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33a0e582bb2ac7b3cd2b415072ec2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0122720d3a3d358e391a433dc1d9147753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ace9980416570d7c72edf50e657fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eecd6b4c4b096566bdda7ce50183362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c3a819f74d344c5c01b0c87e63de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f310142266210d40a81cdfbdbe60ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a3e05f514963ba71ac470c8e81e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed02e589f0cbbbdf72860e8d17afa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def583accbdb9dee7ab90ac2eee45de67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232eb738bb06e42a53d97e699bf95b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f74bd30f410156d0afa7a8304f3cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287a55c75072f5f626ef151bbc8f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1532c2f3109679fbfe66624add8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77254379b356cd72e07f46d87afc6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde65202d4bc831e75cb988b668f8b5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e867539beef70cc2097d5f82ff0cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee8fb8094670a71df02778f73bb9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e35fe9a0bbe88a82fddb2ca3709516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f251f581b9c2c8f30bea34f9cac9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316cdfe389dbe7131c573b5d5cba5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db5f3e86132de5da26de06c59bbcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f855306d867160a374d0cf2e24b03f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef1ac09fc0a529b4a1ab9c07c237321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf7d0bad2ce44b5bcd4307a6b2060122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6700d28a0f7522305992ba9f1e69d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaefffbffc15a6a86fd0566072b18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206966e6ed8a69ba921e5ab4e8ce23425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebf40e0d2e06aadd3c6dd81aaad4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1424c1b74f4442acb3b734222080b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f159f6ae98173d5f48ebb0ed157b7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b304479ae134ae741ba925c8ed0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cfc058cd354c8e2d9857a76708df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5169784220ab775de4d3e5c5e82431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aff387fb67dc186666a0e7ab62d6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48dc71d2e31be1da112bce5681abf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c837984515eea8c5b917e62fb9f1a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d9e985260e7defa7fee605a1a3c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b9bcbbdb4954e9d5e9e35c3a5ff436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d2948316eb21a8736b854c0be5d1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4c54ab21e771359393b5fc553f3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea09cf776f9966f6215375288bc5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af70a1600eb776d0a81db8f22fd7cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755920a6f84a739c52507b27675600241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703c5336c0ef0779b93dd869d0bc4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e93ba4a7b1dc568036d67af80015b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de62d34ae73906ba7e487ac57a7fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744685cfbf70e0368e3963de791bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f65145c489886f178cd0cb961b61eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f13f39ff1063a5762dfa21eb38da747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad7df6e529758446c3b076bacec9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a0809ccafb097cd2354a662f7f7db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d1642aea3593f41ca2d53ff56f9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44466e9b85fb2affd73c5431cc12051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde65755468d02e865daefeeff857252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26d028c8e62f1488cb3e7c1f9577b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2d35481abb9316822d1d50c3c92254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88760dba89385088ed5d3850e79a7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc240c945abcf747b5b8984056dab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283abb81c2edfe83d5fa21975ffa4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c144b155b0f3b18dc6077c1cebba6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e472000ec1a957afb05f1c791a8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e112fe3188cfde81fe4a22ae071e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce4d409c9a2fa8934685a9afbd79261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b75d7b8e22d21f903128b5156c2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed43ac585e433d88df52df5aa151163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d731d33f1cb637d0d78b4e82c06d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643fc5a1d12a3d57bb5785dd173f40665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2893aad4a575af7931b3ab2525d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06427f27fb1945133bfa28baf14344f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d26758ef377f1954de7973d52a0b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587393715ebcd0c4bff038c019bf9af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526e1f140dc1fda71da2205bd32a0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca771134973b6bf7fc2b7a2c438b16e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb8cb3199325bb316a384dd64f1afd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0237242ed4a7da963f2afb868880f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0e20f7d5d032ca6731d4dac0d6e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31231f3311b65d7ae92c11c1cbc45f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0027d83c56c2c131b97b93063e1cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a84b7ef44e69b7d0bf86c5b46052477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d0bf522dea0394942ae6891a1c14078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c88d811bea2638cc8eaaca7dfab2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41b05151cb58b7087a01e22255cdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972037b8ca886d5e2ef002015beacb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d622053dd693c685adb65e871f40982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1fcf241f771eb56357a75c1fd9bab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b662db0d00e556b9818128b8d28184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e243068dceb1739218fa47c236f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e71d92c9e7616368682dcd15c0fb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8425f587fed27ff0007576879ee025d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8767618612fa9cffaad43090e50088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3dcc2c7dea39e38dfb2a9387608e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262f7dc2a72d2b5ea6019270c6bb9f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c75c3f68b9b8fc5ce6fa20e5b77c2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82e0a554249659fc1346846ca11ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ef98531a0faf941b11737e39fa4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4417b07592b7d90d5919c79ba661594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22744ad5a8af3d8f93ae1e43aa563395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996a2cfe34398df9b3c0c9cc5d69f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd27aa2914e911c7db0049a9568f77c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca177fc4741926de2f7b84a930e0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10974aec1f291d52a454d1e03b215299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d56cf00e207c4ad213a935690df37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b0c0776c5abe584c4936897f107e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b849c45c9ee876a825c3f21350d24b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355016c3320ffbe9180a6ef7a09212b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1d73abca27c9dc294339b5b0b7693104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265049b9f2e1ceca67c521a3555731105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6df7a124cc2f1d1b30406a932d570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e9060a350e162565827e24a5b61b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab00af9eda7357e820bae33d785b93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07483a109d240d11c6ae8e1657bce91a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056b9e7f7e924067705f749168abb6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864c178efb08f54fc6b715b440ad27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218caf8e50a907e8001f5f21ccf6d36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4846d7b5b8dce5304fe6afcc6b8ae4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21971758015c4a697d378acef7be16c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567596c35b05a3768430762ef6f8d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5333d3a33d251177267b0de46c38c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62afb729a41b663eb5636408c0552117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7206f564de3d6f453dda74db06f524118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ad10e0fb0d6fd8d9c51eecc450bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57088dd9ccb251b9e55272ead042a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc31c7851a09d29f401942b9fa56c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f42dda14d5724a6be49e132163b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a835a33976a6102a3cb861d249ce7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae116513eb362a607edbd7e94f0bb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404589b02d07ac1350a9e503777925f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda75ac1be1a85f60b6c852ebfc52bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574ebaacda906cd0469afa7ec0249d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a60d7ef85e5fa81b63a4f26a30f802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a31aeffe20736fd19ed5372afee00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b41c3014f7368d96990862d23a5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a7222f0c0a8d1fd8c5d6f7aece34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fd99bfb456b8295e75e276582343132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ef87e7b0a61c56b05a6526baa88b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88a4e17cf7cec31db2bbfe7b2905e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f87b1820bc5f5b34142f61485e019135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bde2ea84bc242ea896f20a74990b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993edfe2bb2b995f56b4e0fb9b7db3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c178f4f1f2f1f51a801ad3cec78bfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce52a5f982df784cf7a8698519f6b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10468ff82f6a953cfdf8dffde4f90f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072611b74feb14629d22dfba4ef8ee4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cede6d8549c2f26b2d3a529e2bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e8f1bcaa3682f19dbf58b7e5bf59e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f2709395535a1e23586a5d50169e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea011fbf4bbf89446b63493c16b935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16065b704987af4efd2636ddd9be34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358fdc77327eca38453476d065d99a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68b4e87d7d2190e4895d9d7e9a948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e78e8e009b094a1a022d2ef25ee0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175789ce58cae10975e62ae6b883139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537fe2104cd6501cff20af5ad3a1b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ad9b8e1ffcf82395f77c96c7173b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d5b0ee972401b2523235ba609162b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99acceabda8afa01df81ff6d98eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d123887d32c385e3c8ed4714d2de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca166ed12581671b3a0447010f108d5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1323f0c09f9aef4815ff34aa95e64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1951b1996ada44e6fa26d980309f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ccc7181b3f04dde6afd0775ec462159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084bdb65ab8d8c712dc9c7efd768f6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efefef2acc21882c2f268183632f106161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ee39519402fd253b017020617ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500d93a0f7f61ecb1d0ae768149763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d16e9c3e61f9ff9ec589e8f82227164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0e635da951c4e1289041ef38b6bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495243950a35a6484ca6b19925f2d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ad7eaac1a410d6918a41f8283682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963a3058466c42b40b0b1b0dd74903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdd64b9221324e3b3c7ab142e1f99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843347ac6d21ebbaf87ffc0bc0101bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991428e82562f091c2592ae7f23fc7c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab22990f6fea477c312b3f3cdffe2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97be71b19bd237b29d3c00f8ed9d8d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c1b1e2298e89444127634d4e6591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e84acac86f4a91da7651201c8d5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15d93b701b2cb28065d04cdc49d8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119738bbd71606a7cd164317ceea83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba989e9757428a8fdd2ce7f56afccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebb166698bea37e8dc9b6d2ce2de4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b91fc8b879a8b581d307d38e8752180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44606b6cbfac10811308db84fa42033181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0879b77826cc7a9e8306e30473416182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5494bb520091a6a19963c7c90cc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e94eef8cb1280be41dbcc3f77ad40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26277a411740d8c65585dd3bab615f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba518bb4bd07b92cee2840fc14961f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c76564cedf342715b8f8c31424e77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644c3397b5135c6b528903c426a8589188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4848d84f9c6c61b23244d3089e20b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4570a4870ea1cf826de08729010e5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924e1e3f5c830ea4a0a56889fc97a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328687cc5dbb5f3e166f9a843e7127192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10df2cfc9b3b128782b10febcdf588193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cb4a118d2346171ea4b629284def194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87f25283b346da63afd98625e5cf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a95d746ae4efdf3d0d7bfbe7eb05f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab5a9e95d69d4c8618e6986b6aeaff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36eef6a530b7e3bfe45790a8427086198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba8642a2a9d2839c604f842fdf53b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622c997226aa3c2819f23f774ad47b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a87d8ed75ba334ce772c64cdeeed7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9eff0f8a49bc60747eb79178dfdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bdeb27148e6c00b32775443e2228203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72f0e37186653ed26628dc141d9b2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabcd3d61a833dced3b19bb5efbd03f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0327f3237500746952d327525e15e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead773ae44f5c7806fa0814208f8c33b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55620017af143c6afbe95bedf2cc1764208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a705ae7651e06d1590e0c26eff58bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ebed7979b29975c0765497afbbc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d173b58543898196083587470929b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494f75f08da594a28a3fad1ece13c47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a17c5ae2cd49dda24bfb030d30a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6682c3fb8a55e36bdfe84972d592bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53046ea2c592b58f9089093428f8936215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c5069304d3235e690fb366f2d7b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3330f2af616dcb6b4fbe262688110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b945a6e694ef0338713129ba6eb616218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d53af70baf181a0683f0822e7755a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c6af16d0013d4ae21999d90959729220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa50d801818bf25d307814df0dc026221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6328c55fca49a2e33c430cfc0b423c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e0e832dd1e42d31dd8aec8caebf42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f104a34df4a6b0baac6fff948e0dcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b25c504566eb36e295e58c2a8fa7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747aadf8a83918e32dafce17ba97ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae3b50c49d224ed4ddb6a33fce3fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf087db6455bdf9af9a60dd4daff70d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0c3626ce0f0d3427336eac44e73e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ab7d95b4674cbbd0e41b859abcf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa9abfad781dcb8fcc7bbd0987b492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76506d9bc3c53d09cea4ad0c64efe2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce841b472dba6b31ca8a994a7973788e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868574f6f0970ac6091d119546d77b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f609ca02fd64146fbecb7093314ef9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2dd6ba89c4ace2c45a18e89c84b0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ac517fcfb83a3086f0e39e0b3847237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421b7b53da68b87ba30df8f0ebb07a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1784a0f1be5b817794d31c674e1099239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea337ffe9476cba11ef029506a9d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51f7344deed63e2b0920f785e9fc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d67664ffa04f99a43f10980e417f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe116509d82194266d95276d9151a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e394f02d8762f90705b63858902006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e15b7e63e64596260b148f2612a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd3fd7f217d2ebac3216361da51b79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b15b6f52aa8ef6f63797c090719ff5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e60ad1b184b83842a437347d26e80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe00981cc491affa238fa497e7fba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd96b6594ba6bfc92bb0984df047a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a840cc9c70fd14386b6542c5ffef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda50b52c33ed53f7b0d2357a528c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a753846a5981ea039847581dc2990253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e3552643d9f637f340b61bc40011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3879e55909c3541c5bffa3d1a0ba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c184b7d5d19d484ee455c34fb3b4f3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ee5caa43702190ae6bfdc974bfd0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75aee019f8c88bd8e7d71385d7cc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1f6215eaaa416e3aeb3555ab838c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda8374ff0e8485085d9642e789a9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3053fdfedc179cd5c79a9d3771af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16412ec1352d25351dbc6c688250e8e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477139203d7057ca91dd05f1a9348ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182afdcf7b920901fd865db7703858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4674126205041f0ee8f1fa67df24fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ac76a380816397c4b73ecc32a105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78e44fd0f2f5d38c22f0b0dbb305d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a555213bf94f150d620521f1f2bcf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcbca50f5b9dbe4efe3f99a360ee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04608244e56c783361e822ff0f3044e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a97996a12ce280da7cf597bdd6b96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca3ed9ffb0d971ce40d47734a4f7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d2391833459b3c8ef0116a3410d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f0e662555ef7d4749bbbe5111ae39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21266f5d66d0e5cf7a567928ce88cff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209d086851e52155b90098950106cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25be89a0ac2759fcd6096cd7e3036277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea93996050d22afbf3a101f901469278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683466f8136da446c903993908b8344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c7f1ac7980d55ec5941d73d34d26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e435ee24ee8373d8bb139386aba20ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839e426a8f6e172b39229fdc559c43d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bd29d5f04b0f9313e5e9ce7a12864283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0742cceaca7abf6502af24dff627284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7b03d142edd56105648b847a9dbdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f160436f08eda006f2d2334cf2a6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0344e0665e63d2a9b09b75a96da8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f215c5a5dca195d5bb1f5bb7df93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818ba88709a3131cb5883ee7b9e284289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebdc83ab72d567d4dde73106254112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26bc5f07b91c77a891046fc20fb2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f73c0ed8d5fac51a53ea05a6cd7c57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc7ea6fcb2f161548975fd379865c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b10e0d8b5b00f02e7bb9bc23289f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544186aa527d7d69c0c1f4e7d4ca0a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef8d2032cbfd9e85e58d1c26650000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb641cc92f13334f567411cd8491c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c484d846a7e465a9620b912b30d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad9e1b7d57e2449a5bca10d41ae33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c40195440af5c938fd335bfa6e2da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0216adad8ae751def1a55d3d25bd18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f1130b5f106f3cfe05ff5fe110d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8280adb08408cc3b88ab4317da9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640edb82942467103b18b71fe9bc1390304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19933b856f3fb04936e221d0057195e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a81f44243d7ca4f1a54eba54c0552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a81a366742cdb15d6b57d4e82606307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8dec3151834105902b6a09245111c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc5121e12c69fbaa3e3f9b1a25b5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4571e7de17f81fd21821c4ca6514d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd29f87963ed5b546f8de0c6d13e5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced26921fa360d37a39bfbcd5772b141312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918b281c13d229a4231733c36095fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4db414112b32182ecb0fcf5629e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d61b6fd2fd4a393b9f2e5c645876a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941aedf9c58897b2477e152981c3092316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8ce02e205de0c0c382e0c0ea64ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963757319083564d847284ddb8efe7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e7bb011e2757df441825fd99b952319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629ce462faccc986afb6c6163e49fda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5c8a728e6aad1c94eb6c2d8267d1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97dfbd22e20eec602ad1b3961f1fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfab6d07dbc20f6bb72f91f402377f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392bc523e3eb1b7639f13eff60891b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96fe00446ef02c14c7750abf0d8888325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa84ecc801a8f98717f7e05dbe90ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee859397ba877061bed6debbd8508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2c1cd8e13784e1424d7a2049696b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5498577493f12f621c15551b754a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a02b2e9f5b1d5bbb39bd9e3eaf36ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5ce78d4199672da238d999a8b91e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef56b4d0dd7e877c9a5a4b5c1761daa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76aa1d4f9c992117f0da7a73ae7a38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da194795b0cb5c9228f07d6319a7f33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5e4ed99f7e031fe043939ed4d27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede519b3a520589fcfa0f640ab8ca4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19ec5dce4cdba47d1bc0d42f05766337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6c0836ea2c73996b68a7c1ede19f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bad3edbcc7d934de169473cdebd8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dde779677ba505c8addaf9099b8db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe052c0b195c7c1e3d83c419ce9be6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596613a94d57326da8ba84b97d5e7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0ec5fd9a73a0129e529a68d987a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2334c3c38c2bd137960fcdfac8681d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76081e794e3c281bef6ca7b74612c9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732bf0e9487a3fb18c548deced3770a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a02f0635f99dbf5ad4c96f379e3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990d142d5a4a758f0f157b4bc49bd68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984abec46f64f6003cbf65bf69899c0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9bb2fa900d9baea59542480bc6a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd11dbc15a10a353587af21db2b113351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb5d49cdbe865907c5dffa5c7054c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af15f5f3d9e93a94051f4387527cd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce4f2856263359952e4fc21dd6311354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc89a24940e5e702acb79e66701df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87de345559a51c196bf243b914feee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b54f449bf9735b508fb272d6b279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d402666d521f50e632aeb00052e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb25b66070841bf056c037511b29a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f39ddda2bbb85995905b08f069fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc39053fa8178c46e7bf0a1c8e907f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5fc4d44d4c120a07114c126e7408362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c58a73083961af412d786709ae06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d6426fd075cb270dcf7d42b5766f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ba987812d518d6435001c0c2bd55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd68ce9c51e2a679c7c689e11b33c83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674bde4e9c3650df3b9726574626e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadb28be59d18c11bd49540026979a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745303d093e7dd2b4b24d5dcd453b4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ed412271dee1b233cc4ec72a52c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a281daeb6051468b2ed1c16dc51efa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851791544a490a349158815b5d71665372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49420df7c51dc37a90ab9468153e60a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53fd473a21a46dbe89f05058321818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f32fe9ff3eb386d243ba4a13bd198375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd533ae950d4898066849281be923c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e4d2a87acbe29cd892bf0eb39620377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2397e7f365c5a3c170b9ea0f314344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1c55c6063168582eb798eb281677379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e173a302a8a1e06452edad96cc4f2a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577996c9a5b41b08b7df7f32d7ba070f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758146771c9c970c0c126e5d309c70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1e9e034ca92cb0e2ab216322587a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a60074b4e293e8f412c29367f99f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e2cd016d8b231a20ac5f663d85461385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a389c3c654a4f82a682b99196cc09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ae5f99c5bc6cf2f3cca5d2f2cbf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e5bd56ccd1c513e7336d98b9f5aed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032016ae31c881ab6c7054ac9ed8edbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e482cea24c9d52009e18d7dbeafd80c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f873db6553b153e9a143314be33e1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb204413acc78502dfc169573b5c80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512d7225f4c62ad6a7f2d03fe16af1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beab1419ca6f55cb3dc379d6814628394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72495b1849b3904660b9f09df84ab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e5bb6423532f6ff320e9fcc52956396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f49cc3bba338e1a2f3a8377556a543397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e1d2205f18c8ab75b8eb01ec9327e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856f4c7f4645f76172a3656411ed08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679fcbacbd915dfb8996c16cb6d519400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ab4982cd63d772bcec5d1102f36b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8174479fcf3b94b474e3fecb7cc52e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e61c54a004c607b37adcb24a5cbbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b97f66510d932b2db3bf5927017f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965af1d820e9459b40849dc8a615f47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58013a3bdb6db138e473404237fe52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9dfd6f64323efd24f024fbde346c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239da643a9acfd748c3006b4028fa7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e40637179763c48d2929b31332df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad25f29c642ca37880588f859c242f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597e1b29da58a1a91a8aed1c5bee21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a61eabc1972acd39815429d73d6f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d47c8ad5f5644db244a2fa00a20c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c98744f203576a5a3bea27edfc092414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578851855066730daebbe2dfb13a5b8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb7fc83c083ec352e2b943aa57f0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864804d6715e1551c94165cd68d343d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9924972bb530ebf56d70f6860819e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d1221c3ea024ce4762492000125b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d518eba67e30f631049dd3850a58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e673ace3f35a8cc50037781d672c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f78646daf1f06ac71204bb1f3f638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e95c20cdcab57891129b2be4a7b289423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d528e49ac72c220414a7dd5cee9b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73726ce9851a41a285aabf31e6ecf82f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d69b2eefd6bb79be5e445b16499aae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456accaa9f3a7003635eb133dfbdbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faf2540bfb8c284853209a9f9d764428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc2c94affd9fc913b8270f66c54ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375b70448c505609858961daa99aa5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf421abcd6d764670d23e276ae622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4994496d6e7024919f57ebf2fd6792432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee7fe83737c5573571fc8e29e23cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e21d67522c04adc70b99e79efe287434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a2edd496d20297b2efd40c670bdb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eab6f511a1f2f9cde050e79dc228a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec73d819fd58e436841760c0283788437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b9a03ac84361066b589c76b1cc72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26f38a3a1bc4ffdb1ae22382c3069439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4b04ee39432e521642d64cc8b2a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563e3bbd0a474ce12fe6ca0dc0e5ba1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e08e00683fb3aa4c9240ca4c7173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837f7758c10588b7928471ed65a762443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df5f5cdb6c1a646741b72c9c8a4f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da13b189a7b9aef2a8e9dc2b8ee6a86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fdd47f1e13b621a74a8eb1c76cd86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe2bcab9a3f05adf43b5ab949ccf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3d6a38b61f0e7e896339750ffdf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03847ec37e2d48de9c73d7b0237dbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0994c067e68cb3ba850604cfcdde3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf7efb635d48df1eb61caf27d8d43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785be87e4846a74d172bf71c2818eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5108b31003631b77f17e036c05d1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed8a65535d5674fc18b9de1d4532d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2fda5426f5390b84d8060b562c5a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d045c6097f5aecae978a448dfcddcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a93afa8e39246ad3ac37c62470a7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd030b0d42f61068c9a6c9a34c8d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9af33b5ad50f2a06342e91a26307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87701b96697ef8ad29686f7debeb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa27106e8ca942c92ecd63731e6230461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcfbb1b8116a91941d5e8d2aee299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208059d3d80da1b01b0c650ff1fac5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140319f3143c101b33da88ecded8400b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4b3b5574f4c53a48ba9a42b69c03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb5362b084716d0398bccfdcc5c48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779767209a015c6bf031ec0ff1e367cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b580834ea85fb281fec7d9dea95ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932d70a4d57f8205176893db153450a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace4d3e2914db0c3cbe85fedae2627a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105448f209ff773b57b519d4146dddf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fa21ca1ec3bdd22d13070de7573a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f7bc29ae4be8552b07401f732cbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b104b365e503f4193637e57c793e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4bada9a8a559aaf3d6588faea53ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510c21e7f50db195034f07d1cd688c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d5d4d3e36723fd30700bbdc887fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef622986e0a60f02c23fa6705522179478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8203ea0c26bfa42f42a131860f7501479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c18a2ee2636f30eb7700e43c7bb911480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d8a3c19eda307dad36f5490600f94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed5946ee1f0ff5e6f82824c14c6e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6c0e616bd66db8c8ece0a8c5b462f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021cc7e5f9bce89302f427b876035a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ec65b3dd3af81af0104d4200978c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb2c1f459efcec76a0757dcea77df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37b84fde355c043ec4b8b8627ec071487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae71bf69c6609115c5c61a713275a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8826d5316909ba3fba97f2926a6d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51bbf877a6b370ee19f5af0276e4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a1fe5db6bf998c4e4b06b1d6f940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523102769bf83b0765b74b391d72137d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc565cfef1b1d102791e0b42dddf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba76d6485f1559848059550817a2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7db1a7b9f6758e1032598f25578a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1905222ab09ab870daa92a9ab9e3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24c33e92b85ba57d9398b2ac8885f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd3ec72ad62b316bc1bda5d336473498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b912a9c0d67b87e140a0d99a6a627b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bcd30f36496ee27d47cdb27fb26bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506920a5dfd05e62dae47cda3e629f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b46f2b22a9685546a6dfba97a3fe4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc188c3497272facd2b3d053f8767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6b1bebc803ede0b7c3650c7d2546504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348831d759402930038cf0e5b0b6564505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ae0a2243256bafb49bc4c562036cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d296cd4b1b827a520bbab092bd47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50bf09aee14753bfee7cc219fe61b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d70dedf59e7fb9b3689f1ce7d6d45d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7357e0e58ea8eda19aee815dbd48b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43f8d23e885ef8e0ccf3f615aa6cd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb71a18d5efbd05dcf7ba86fcc049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0fc20b5ac279e62f7784c585714ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3685c67be96ad60d0601cbd20bb25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb3f4e4e17c1911d9fde2bf6b2bed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431593350453944d3826b91f8416b58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5544a798fcdfcb691dbd33c24768003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0d7cfa2830b89010da5966b67c3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec4fe927cd417f1180c3c8cbe08b0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b320e1287373db0969f03217a59541520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b14d5a022cb31d6e491c7fc5ababd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6484e90cd0b08916e79b225b3a557522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa794201c642c9043f33f0a97e4572523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986fc9d5e9c8c2d8d0de6a56abd786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb1bcbf6be57e052a66b90981bb56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c4bcaa841c841d277f94990ea2de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea676f5cd32e6ea75464a2c12cee77df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360aef4f54f63cfcf3e9d1730a3657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed9a12eace6b2940d7da270be8309529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b63fa26b81e5c7828365b157d2e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c088aa25de324c868e0ef3171125531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9ef1d565c5ffed205e84daa2a339532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad3f9f872dc131c7cc393064334ce7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d1ad4cd31652bf73870cbf9d297d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942138de40a2890c1a015fdc169b55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea88fdf3d92c7bca1853f02103977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0c169daf42ff911705970f905583537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917ce0db4ee31181c58337cdd15f96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7014178f4ed60d8cb40599f4bae0f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7214c70757191214c71c7cdf37048540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a794f615b60ad87389e5dd53f6bc72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6c5ced0517f5d1db1a65b9bf46c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded51771fd5084ac39a693f1f4b99e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574f2e9f785e8f2c08689269c1ea6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021281f40e56fe3f45d092025b94583545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e350860447ff14ecddbbcada8df5a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdad7b9b368a7e66931db3981c0af3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e421152cf470bb940b454532352a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e32486cbdce132bfae52e0b5674c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1b122dd3ff9785da12326029eb42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca0499dcf39a6b10c0193b316e492551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40eb941d5ff454c06a00ef09fcdba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6616fd8b2e35d111ea5ba6d67f7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4554b88ec682a58825e868c8ac0172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525f7d31cd1ec7d735ceed510ce132555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffa3824f8596d8dd663fdbb65f08c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728590095d110e933692aefa1f1001c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099d57f1d33d8b4320bd7468c0e495558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d09f975c78b337e6a5edc6ae2e94b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b689dd05f56e013168ebb40f64427560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08b4f73b16770db4783a84d97e651c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c1b3ea4f769e2267381779ad79bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29669087290c947769cb8d5fa104acb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19de833d395b186be8bd9e7efc353c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe87ebe6c2772f308d8224e53e80d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e95d0a565e3722bf6a333008491d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1f6855520d760a2a99862e0eedfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47acaff7b63ace32d41fc6543085fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a96d83134437b5c4d073ae1bf1a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6abfbfb57f4a2329c62aaa76a6e7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bfabf7403f68716c8b8b9f4b30052571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff4ff1dc99f734fa3a77ff286b332572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b30033efb9069938dede79861cfaf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ad96bf09677919d52ff3ca48ba5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f168df80fd8374c0c904a303780f06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb196861a5d1b8fa7b1339785c7ae42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456bb843fc797576c8081bae3fcbf19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e29d1d29aa4200dea56c755b29368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee24b5cf4898de421042b15e971550579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813099a21f64fc3a48d6f6f822275ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ef399b1fddf96bc9f9ab460f98ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89247d8e6218f89b6f62337f05eb5b81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbbd634fd07a26fee3eef4ec50ce3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e157b4887f8fe0035deb911c3ee3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf79160557910e00dafe8910f62b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddcd8451095f058884611248c56969586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50233d54212163ff243ac2a2f8813f85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73e28a958f7c6f2217ee29eea8274588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fae77c8e8ff4bab1a38457ce2d1eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c930deac9eafd6ff9d82d7edfba583d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d08057f95df7797188051f475dbe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98351cd10b705844a19f8ac139f659b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33445e1b6164cb565944c63f3c541ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99e5448f9f1caf8f5ae5ce924d174594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16b41d6f47c0debece56c51a9cbbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51474c5d8429bde4c225757b2b43aa4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969ed8816d2541123440ed9c81fed2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda81579de1f792450a2cc93e4682902598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a695106f53b6e3aeee8a02c3fad6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9193251a1cfd0cc9ae99f969e2ecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480072e2ce83f9c31e134be91a9227601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d96166d2a94ca1a53aa5089a18ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31cae60b0935c6c7fb2ef163d941bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc6b9a5aa4b26d5dd18662f5b822f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcba5fe7ca23be43ae16fcced2a0e5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88831ef003b4aa130a3270523b120db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a67ae2bee5fd7faf881f810111f85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c630948293dc7bd0e92a1da34ff7b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db09b49c52b7e838989dec91da8da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc22be085dd4367e8cf44bf290add610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e5217267da705878eefb02b32bc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99fd7e79694cc2921b156a349c096c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c557cbdb6286ab0c8ac893184a288613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91690a06e70cea506b35dfa706453921614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626445180ae08f75e74b12697d6193bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932e7aecb7880c54fba2d96b4ad6c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994f551664fdffa6ceb87beecedd45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701acb43776f9a5a246c637ff06c88e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a13faaeccf1a1bd15cc88c9b577e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307963f3c24db005123a3a327807be68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aeca1eed257fed02a79f4b7ca9e62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa38cee8e04515cc3a54e00ab96890622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b189ce589520de25c3e96d711fd01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b50fbbb1466fe20fc7a7f662de0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bfc552e6ce9d9679104d34f42e5e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e199ca7829c8a05964ecef0d04a8c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17edae6d319042e0c50a92170b39f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bcb42635097687a540400f6d0f980628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e88c3f3122a930b0ba8faca4c38b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76832c99fda8bc2728f7b070bbad33df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bed0f6a6cf07484761893f84b802c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e6ee7c4f9682c67c322860efdbeed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012646a5e8c55a1c7b9f4d44a0628a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207f414f2682ba52d74bb9e30da78f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aafc90b2bf97ecf8a637be3e2705c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc284fb398fcec7ebc21053f58da0ff0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b228ba6ddc362ddca4d9ea2a3a8ed4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2bb3c7166c0eb52efb2213e09d891638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de680b87ee3cf33d092f1d2b74ddc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eed2cc970fc7852a4aa76a27b0a41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec31bd16bffe06bfcae7890024ea97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6131046121cb5c64eb3410b794ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c80ebdde50c64473e4eadd9d8f64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e089d3dfb06bed1b869e8ab4a84553644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb20dfd8ac226ffec07a3e1cd2d459645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60111765abddebd44c6bd775b7202a77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b7a50eba9e80f4a0aeb4ac4ab14e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcea392dc3f8f6dea755eddb24410648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66607e87c6cdd6fea5fd6b398509725649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddaf57d9713c1e2b4a80dcd6dfccbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaedeb74ffb44d5edec99c7c2fe068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42968ab377a128bf6c70bf3170ab90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e287eb551906057a3c03ce047f7661653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf42c82f5f1d4b0b988f7a54113628654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1baca87d3a7a82b6832042979d0d62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52af96da792aa73ab24043a085ef2c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09430adecb55bae069b2a4fbcc9a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876af195477febb71e1d6b2f1f2425a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73468acf0fa20eddf6b41a8b02daa9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa9ad4598f29459d6f98761f79227e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136af11da01a51cfad6fd72ceef459661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dad217b192aff7159be75cce19e06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec140fb50d8b39b067eca707222638663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302bbd4209be93f90d37355b24bfafc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254a0e59a528bfdfef0cba0c5c9a56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cb8b74ea63815ad62610ab7bef00d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45fde4334670d9f32f63a9c59c9b60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c5015c5dce697091d96d926d7b27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32eb36ae28dd4c28bc88646a1f5a36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3c52edc5cea484062e4c2107c531670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af1562c4fed462b80248f05449c71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6624f0fa9d796caab1d66b61586c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9382b493f46a4653d401c0d04861673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384be6442c4be29b875c97ec11e0d9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12253d3de59b8db5858fa244d9258a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fe2be24c43cc9d7746bc89772c11c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf42f8edf8d7d51f3b87884098e7d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c594d816ecb1e2f3b0b58d67168283678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171feb980abc24d2f906c115806ffdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb52123e2b64cff5e506633652919cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295e12f948b15632d01d08f78eba3c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583403d1d4765c812bfb36a1fd49132f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8605ea943e095cc53bd15484ba52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c47a60410dd6abb50effc7e4fb4c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09bc74df5f51e13d0fb418bce93cb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69a75b6d6bc50d87efc7b5532547e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110e7d1553898fc48a846ee86524e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa401b3c94b090b1fa83d3a8f23f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1e9d93ed1f343bd849613b479b5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbac425f58eaddda4a76008e0563b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50359ca98a2e2b6dce655f0470fe3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7382031bd7e02a0e7606944648f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a1d213aed9316bceedd741eb3dcf7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7dbe6e5dfe353df0915e3db1b7ae5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f521e93b38b6c58fbb9727621ab5cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d821e296499949a42ef4a8942c27c5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d14204d8fd92221772c00aa631e2c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc3bdfdf0e5bda3826bfda8fb48b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07972749ed03f0e27431e51307f3d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d39c4cd1fe3524bcde6ca045119cba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60cd5e5465f740e73be4fa67b50c5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aabaa2c7d9bd4c8ded6e1ee4e0f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4a5280f7af75c84179ba2d532cf7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68eb691ef184abed415f84751eb14b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0987484d3b63d296e91995fcc289c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6e778edce0a3bb357bf05da87d19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f182ce539ac28588ecf11ce0d046707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08012b78d65b5b82a8dcd8ada2eb99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62edda24c9f778d1fcd929fe84bee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a62c4e18303b3213d364d234e34e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4878edbc0f393154d6dca31eadc6db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af3b249913792e4e202dc9fa902fd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559ad357310e42e684679e81ebb9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a0b639be8b1c734ad44e22ce1f10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c20e5b3be4e9414771a56a41334c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb24ee7c8dbc4271e353d366b0cefed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93273cf38863df27c437f3bf98790717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f34718133d6d72a4c3161ac5a4ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f2b9bbb733bf331263b41f122f54a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14030020a7e3284d007c6f59cfb2e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f86660a50cc1fa4d46bffffebe08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b0f706d43f8999a7f19bcbc30823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0574e4fda8c648fe40d3ab85c581723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57e48fdafb474e9e7b7256006818f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a852c456d63f98d39a6b73c1bb1e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fcb5b63bef16f78b1bee0cebd172f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291f59a4f9df82ed8b7a3c901a0157727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad707a8e9517f8140523c72ebe1e4fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba57540cea42eb5cbf130b34ae564b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b25543d002dc3b5e23a76b85f84c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a740a49a7c6d8b08f54e16d7bb8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e60fde0d8217869496ee82a7afcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344ad76433a8708893a2cea1b4a9be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc713e85759fb30e770e81aeb158e87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14dd732a45d10258804e68a106b20d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce81a9e30e1196eecb5602794f33202736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c2e5a7deb58119d122d843dfc81cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d73cdd8aeee7b3573391d9db8a4a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f70342dfbe60887b9f6bac1cdaa5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98510418edfb1f2d8325e5d77e6a9686740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69bd4fcb6499187676e843cf37ecf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c754730a9cffd71b3c791b2e800b83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2736d09d4ad6bb93fbd9b1a30cf7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a10b6806674912cf03f705f34c06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c0538ccc1e8dc2055f92a560b349745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51423a2350d70375eecb7a7e6cfd9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a464150860f623ad7b1b5c6812c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac3ba07753fee8375e44bf8a4d2143748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3566017e179a1f642fd021894e85f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc356051cf4be243d951379a09d7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb7f524890ef89aa440d9b41556a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370263100e40ba9eee6734eb2a60811752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae700be97a56a9596c85760f86db24f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd83204afc77d022229a879c16f5eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb0db551425d720ed086ce380600b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8888e7fe9975111afe846e1b6732f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f84b41537e9091040079713aa196757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>