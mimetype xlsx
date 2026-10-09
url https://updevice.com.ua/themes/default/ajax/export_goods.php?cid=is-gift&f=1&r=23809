--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72108dce5fd2c18faafc7249f98d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7450cd4aec4ca9c4596d3f9482d7d252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa9cfb657ea4f75740a30130dd30d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c1c0f2ddee38aa84b3c5e5c8c2f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41995d03ec3f9d3ccb1ba1f90b195745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062111e296c74140d67f737759b5d436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73625b7fd1e200237e42cd0bee7720af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f844aa96914bba3f623450e859888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095050a4d7ef5c3bf676d96d5312cc559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6106212084ef510e3efc5b0ab6c091910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec17c0f47cbb88272a949739a4295611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aea9edada82cf96943b3893b485b5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fb936206280d17b27c6fd5a5c4d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e4106acf73409bfed986febf43b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251640862230fc24f5c9dfd50da150015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc9f36065f82821690aacf88c5e3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e245e804f7d8ab91bad3f0dcb369717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e6ecf2a84141d8219201d02ccd8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b26f79ad35fa8d857af0b0a1d1ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0374b47813f118bac8f429f2271acf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d6bbc42c77488de36101b0ed22ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d976398e3c777edc6a838fbe0ba53222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405624d863c8dbb4cef3669d62463d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aad5b0043d4d2fd4296ad783c6c1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636f0c8a3559b35df1b36e338374c1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c31387ab35956f74d8916ec730c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe991b40cccb49f57d195c07da8c5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902bf7e2eb444e4d986e501f011590a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18363c6f24539d5beaade485da677129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ecea0e87f3031b9946e728344608930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499dd1650cf915ef5bc0d766140d0d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cec817b3cd45cccc9ba2bbf549bbe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3198f46ec579e1dfbdc5b54c8daf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71427714525a55d5aa00d4228b6c4f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c55a5d11b743ed10aeb365863b13a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0810a402b5b4df2424d326bad8a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd302495250e8db91070e0624b68637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0048338ae7ae6428b7adede96b49838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb33f75d418b845e2f5c24674976f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc34c7c65dd428ea48f4300949976640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25cfbf0a3a477644e27fc2a3bc3f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd31e5c0c877ccaea29f853fa21fcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cb585033664fed8be9ec4085c3b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b712c0e86bb4ff416afb7f19cca78344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fe2420b686010ad990ef5597e1c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67e8df7f8d64da37be2e92e0794ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad80ee66c7b915d11e567681aef7b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2e3c0ff49b28c7ffc452b033173a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6cd904d3cb4d3fc5b9ddee2d0285949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f924830e1e0b81877b6949d7e9e31050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458caf00928d43f4e330302a448aee1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de9b8fd2ee85b864031123f753a2d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f25b263fb3fc3ef2e3a478e6afb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2f39a0d292d76af7c5c193a22f3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba13c8f4731d66810fd10ec55015e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682032a0194f54705c00e227748358e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325603dff470767afb45bd293b05f1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1912194dc19e24b05da4add8ee8a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514e7e9c76f13549fa9332cc8c520059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b8f2c0fccfb18f3e56959e4492f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebfc3e50e1b814e572f82ce95678f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e500ed8fa90e225f1fc5d1f03366862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8a896b38cfe869e325361dec4a81263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1455e0b44d5ca3ce97556559f7c71c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568539b873b901800dc01785a4ecb67865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1969e284d1c1697a7795ecf1e5ae9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210edd2a8609661a6ca604606cbed75e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09897ebb8c691151bacc53852dc1cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc112e172904b8ba53594a55ba413769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7681b675aa7ad099d562846fbf2d5d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443a74477b854259688914ad0ed503371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38515d942aa8bacfe2c0d51665e01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f53b5ca284eb68945afb8c0cef4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4b7cbce07881daf91007e307e026374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d57c82aeef185d2c1eb6bbf9649b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812840b0929fbeea0c94ac07f8c2673d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e44ea94273c056a19bbcc3d5c28277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a1e7804491ada7fdb32974db9d8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6b9f1208deb7deaac7131a48adc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dc5a0f59a47b7d6a96ef8e62c804f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3649562d689674539d17d6d83d35781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0a5d907c28e0e09ad3677848823582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65652ee275c5b0f20940d5e6ba63383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85cadbc9e45ac383f0fdf6737ae5ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b57adf62ec1144d3d2e235621be38985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f51f3ec537ae83049ef1386404df086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9273facb2f583b812d3a4e65d68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d849f06e5cefc39eed466af829ee38088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31548ee43b18f1e3e1e3e8b55d59c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d265bcb04741097b640159c083e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0292cbf0b981d92244410bb8740e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd8d4029ed90563014cd7079417c3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17a193efac4275dbe74bc3a8a315693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b82e557214bdd0c541c1465cc2f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c546e3a6a1fd0ebe6768583c09219595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed741b7aff7ea37839a56ac87d2a2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17592dc5bb11bcc27a2186a88cf8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52825c388bb9df57e14b56bed68a8a9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd22a826b149ff5652365e9764d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de84cb5dc19946f3b01ea4e61260ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c20adb0f04a053d0c50fd47a13d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eda0606523ffd2fc1c8b4aa9a44a27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5254a795b34f98f6f33dee8d64cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737db169c1b1defeaedbdb5109c2a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd527f93ffac1cdbf3f0279d712a1d9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0769413fa45be9373effc42df88dab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec74c9401f637466f7a77e3b7353d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cfb5cf93c71d7a7861323d4bf0128108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc832553e6ecce6d5d1f1b24638d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f71b3bc39f026632e34f0abb85c82c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65513eda04c43075a9d063e40a3704d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b3112e9dcc3db781a280bdbb0c47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866037dec0f6fa00096493b943f96a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e09e3fd7ee3715f7a7cda702347a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb764e5a5ff3cf4412d3cfca6731d79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e952cb1b89992ea785b49a8bf07798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae24c1337da761c338d8ba38a4198117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d77d2ac5c118bce942050d2d3c4c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8117ed8f7c5192247fc6911649cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bccad146e109daad0a9a282f1aad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59931ef93a1b88e418970244ab2b1a70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01166ef7fe99099177c2aa0385d4f96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ef42dffb24994207fc31286e0853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09423fdd8712163ef7715c7bee62bf21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08488c69e0b457f00ad845e1c39f5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcc3f690d03e0d14cc4f28dccb6943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fe93d9f7f6117e38db3ba2f5d064127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c926dd285e0c9a762ca7dbb660e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd3eda9ae749a1b5aec39157f41c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432d3af62f3c4c1a383bf74e556217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f7ea4129fc883127b1a6a47340c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adfc9bfba2b6a496ef7d5bedea56c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd310418948076ad3ca9457c4673f3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd8c58f8dcfe328fff2899d9d8529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f4fc7f95444def6162056934a421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d445472e7e66e4b342d9274158f8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e5680a963761dd81d5acbd4b2ac20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc66b039b9f856b4d172ddb1f5ca33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554be751fc5e979296eb08e0fb7c3c8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebba90f87a8ba16cd08dd964995000140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089a6d2e30828cdd5af9c8ee095f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc8f20d4c595a42f8a0fdcc63cc1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec66620e6255b61c3daefe154e9538143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e05aa87d08d0608c716beb992ab9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4350ad36ebd1eb31f63a2a047b8b13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75004976cf6553b5e5f1975314d66e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539184584c4e5e179791987c1c2423d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811297f2aa37628baac3ca036dc78060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcf6b846493ab8eeafd6dbf68d562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa28791bfa27a1cae9415bf3299b6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf650cfefaf9c8800e90bd67cd7d55d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd5a29c3d1d7c02973b0702a9d019b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9237b5881d31fc152869a84a13aa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2d9d27956228a5295d27b7c12d2c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b6948a3d9491695f61dbe8aa41e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4885df3493c17a3b39f7cb7b00a0bad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4987a94994b35b5f2784657bc3a7ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e6b17d66a7b01ce554934be64579158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afa17154ecc0c55b53172cc497f738159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ea0724e221996d98cb2ff31317cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05da5f1193e6698fccc6d3ab42239161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34ee5a7dfe75e76951b0b8695ceaa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68834a17629f294e368bf2c49b5ac1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47447bb989e52afd9e6661bad25a646a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0fa6aca6e048e27745e8487d62d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d871bbaaa43b1f8f9c324cac6a9742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d034367f1d785f29ca8e5322648a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4721e4c5c200606813d795c83c9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368740ae30e2d67b1eccb91dc8c7f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52542b21026d99a44f3bc1cecf1f2905170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1899c2ce24c9d939befa4678ed76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7b3d772e602de3486fb912f6a457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75196410d13c2208f84edf709475c40a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707e6b388a434b88871278feee7a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b1aed0bf8b8bd7e941e74bd2ebee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e498fb00060d48daa4df8fc412249176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f891bc6e0e93d0d47d05a55cf9fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57103f5dd845abaf451b50ec658e0ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592f952c5cc9510bc7c7499a7c09c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a2accbd5e68821951775fe2244f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25878971f19690a4a8930039981bc866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a512960945695022b40a428436230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b526430070394fc21f3e76f110693b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb79c97e0642ffb93e48dd0a35a893184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9f884473f31393fc8842173020a18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f09beacd4aa382594e6f9fd2efa36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c182ea0a1077a8fada3067b12f898187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239ca69426dfe5e742b79e89fd236a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28e36fe1b88e889fbf72835dca74b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a197f5635afd71bba62ae14380099c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb71419f134d67f343adf3f0757a2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb49f64a94a5fa49d4c9c22b753402192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992aa1c674a9226216ae8392246a922193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b81684bd45e824beb069577330d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57532792e89958383c9213eb241ff72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1f29cb9c97989146ffc8c4a817b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1942df309d3a15224e3999d449a9c14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b8d8b2cb09c3ecbe438486948594198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ed91c24ddf46dafd2a77a26e89f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c38630441a0986ae4cee1a5ec1816200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49438c84a9967eaf48ae58a60635b0ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af84b7d946de4a4c40167348df86aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1657c280b29b26d0a2c7d3dd3c93e9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aca28e43ae83be7aee4e3886d4603204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403f5272869df2eb954e25ab54a6e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9183ded02c31c242932f8c3d88741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d066c29307f954ec214c7359696619207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d337847e1ce3de467da4e5fd53f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f2cc9f7848d9c5f88f2bfcc71ba6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f6e8ca034bca85c43c1cd89be63e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12fc02e855264e34bd3c499e8b8cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e9fe66121e4c807c18ade8ccfed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1666437e4c9cdf32b620d958e663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776584653fdb24d5f877386041e4167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee23508fc97001db50170e70c0865f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d97ecca05633b88302a2d64724dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250090faea201404ff2e15234328e70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891a02ee826ae3d40028e0e1c31539c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f176a50cd79593f3510ef20ee8223f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d55d88024c1792aea84d631f6bf6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2fee94c10d61fc715beba3dfab50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa94209890de4042cbf3e96bad0f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f628d3d6501aab683ee60ae3443652223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83bbe9e171cbe08350d1b03b8cebf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acab0d41e7cc4fb6705ccece864cc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815c06d7cfa211f3be47e7a5a32000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23b006cf981fd02c2a4daff591461227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536884044c75b967fd9b269d574a9504228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe740cadacbc0f4f676d9db86aa9c93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6b805eda9e90f8fcd7f37a9fa9438230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cef91510d43ad5eb6582894d25e79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c17c6836f48e8f06bea94b9d3b9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c19a56cf94a0cd4dfd7401bbfb5c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569d0ae919b0ec984abfdaa7ee40b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28351d229cd800dd6e0ec687b51b6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590c171f6e520f8e9999a464615cbf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef12eecf698f2631486ba158589158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298c41f6b1e0b6f17864863b9d394a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30396154cd2b0b4057b8fb99c2732e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1eda0a04cf520971e201d095fa7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a1f74ac0f7d9a172b7c49906f6e15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8df876a9c96f269eb98452c58cea29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc97221c0e6b3fad935e5774570ec13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a06d5ce19dc03bbca61780b8c119244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefb8f669f694332120bcadcd6e844f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b1a2daadf27a2c21d18977fdc2207246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947bb5d8703764d01cd3634dd219142247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15135aa3ec4a7e4c6cbdfb7a2b4926248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed49e555d10ecfcf10961349f2f327249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a173ddca43541ea35734344e161dd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a9c22000c937cdcb7f22ac2136c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f902d908ff4992834414254aec907252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e5ea63f58fb364609d0031804b7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718754d215f38e487fde77f417cd6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85986520264af86318b6e15a116ffc59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3cd99d5ae149386cc17b934247b1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9703c9b09997123da70af6d78daa0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f73d80e3a3e1cb4dfba088d6aec5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df048faaeaa82d8146c10a47b633689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61122f0ee1780e36969e843f2c050260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c598ae090a00267a8653adba937711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef365bdbf0a258b4c41830ceab5df5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8f4c95d9abb0d474588e059f4924f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ebbcea4802fd959d70f867001a3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed290bc8d8e0f8458937629468f6d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5851af4260becc0301c74d04fa2364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2780d1df4d105f25ca514d4cc328c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d9f72c7c028ead61e51614aeb6829268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cc433f123b631390c519b7e20316269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dfe63f85e3f5977a522cac1eda36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c287aeaaebe20a68e152d9b151115271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb94392ecb27c03094db57ce95c7d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26406805b1609a2978b4c3cd2eedb3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055d1bbab33760917bc686575bd6b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bca53631df93a91590c29ceba5a3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d08b811ee0381e83f7b71e6e0054276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17790fe7605abd11cb5f66e1eedf38f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca52ebc6817ab7c7926163c95ce867278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7575c21603b2934cacd53229bb7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801bd050b86200bcee4a8a6ed1b18f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d402be97140a43c9730d0f2c459428281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670117014ec79c33418314336bb3316b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9911a5e287b1ea91318d1109b2d36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ec17d0e2d5b50a8a75c6f0bbb1f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be99ef48cd52816e61102407a1feb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b592d193e7d9924d7e9b8b3ab6abac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b11d3640db62250f4f86f0a0fb3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b50326f292a9e14a394defb4548e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c006f9c6aaa1339b9630e710a335289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc1960adc683ceb4f8a0e396aed6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d948167794705fbfb80ffae7b78d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bbffbeabe71ed70fdf765342aaeab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6856b1bae6af1b0b9ed94ea7a7349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e69de82ed0913ced0c6a39e22cd8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f35eaaff99df69a259f4e3abc5a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc187540d3e14a7d559f2c9704203296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85f1678b4259254529b26b442da33d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdb63d7351ed108413840b37910a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d92ef629bc9a8be9e3ad3749711ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7b544cc6b0f8ef235b8481d233ba6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d3906655689bc0af6a0c43d03342301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89bfba2c12a9bc0b024c620935b7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932daa37f5edd771e4abacfd2ec5a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f337398fd929ef4311ad3132e72a88d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ec46f611317f55b0bf7f770e9c85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c89e43ba1cfd02ecfe16e039dd9508306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fe3518f63db175af0ecf70be78b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1645b4781b3ea65baca7aa52aa513c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f18bb95caecf498f668c0dd66ce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973afc96639810ad0b5372a6ac17cea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ceedd764759da60f606b831b033e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f5f1d7035f977fe119dff3b2a5a06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151efefc33e4970cada1de48600ae59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b0376143d5c8162d50542a15bc2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfce7048c7b29c283d5a69cb7dcdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b9f04029db68cd894ae29080062e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5ed753394b194b47889813665505317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc32626b7dbb010a339ced1964f19a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733ca77a0ab6d4cc2220c17f6fc309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174cdbe02f6c5f4cfa2de68d43a9bb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d26846e59da350ed61a77f28df6cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df013d0e0540feb94c3678556b7e7b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad3d7de73a3258129fecb3bc9bb3ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b0e67445970543f507ef91684549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e43a5ebc75adef9db52a021c285bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0dcc60f9b52a7a4452742c2435c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9ffedb0f6d3a5fb2c893689f34a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786c3de112f17a69406df639fc3e00c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cee29c0835d9a8703055d7b569c21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64824387a5012998f6b5a7b17eb43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d294c6cdc04c6ec62a800ef5e8ecfba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae5fedc612767b54c5dc45f4f3d362332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb6f17d2b75f261b28ccea54644bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dba998fb32c30838724b8549d0fad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf95a116f212bd7cdc01b785f9a2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7078f0b8ccb650076b3d99af92cc3e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c0e0c28945373888a705cff05fab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f126d0edb5ef5e90aa5ab2d860d76d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf60d0623f10573c22b1d2275a17ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40e6d295009a0c31bd42925599e1af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3785fe60a27406d7ebb4268aabf198341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e9d355c5315edc0575cc561b1023342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e69b950d712efc4dbe621a81250a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a5852c7a19b9dfcc2ada01a97212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03f88355d883a06e92d6551c782b00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5a17ec99a5007a2557c849b5e016346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89145b954cf191e80f93c80b3027b2f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750da277264291163c4f6d375ea3a9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f790ee1dad13391152c4e6dde544d15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9dbb4b7bda55d9a0231194878052d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52a031b3f36cff1c100bdc2d40159351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afacb8a3d3bdc806fa0d60bfbb842a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4eeff7426f15a3b027cd1d1cef5a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee49e03271c75d25000dc200ff0b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f097a2803b7d6c208c8477e659e128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea37972c7ff59f16c2f9498673641356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0844f3a4891adf39d1e389d5dda7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cf34bac98279ad3f0ebfe83e0a6aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae06599b8ee1366f98e9083624a55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124a0b3e5e2f8f538958ff16ce23ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e5672ab252cd89a9b87e04bb6f0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896fb06099e84e84db9fb5e6f9cb64f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f629d7e9bc2734a55faf7db88098c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87a0820a5e5eaaad352a72bb40e1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad2582f05daa319fa54540c7599cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94f396e6a20cd2012a0cb045c35aa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222855023ce1bfdf1d54dfe81e86dc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2905ba9b3fe12ef8016d8671f8a45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c57544a79916b24512fa9e0694247369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02da1e87fb0dfde84b341506e8eef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a6e75b70dc49e0a4bc05504d2a2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0c8b77a33ac4bbd2cef71eea331a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b80e0960aa6b7253feb2c765f5874373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cdb6117b03c2b59903af89da06fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa419e8d0ce0d425fa7326fbba371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b037516e225274247829008146293376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0f476630169ed7e8a385f989b2b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b5087099a4fa19ed44f08c6675ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeea8efbaf5d68e0fac616f508f98f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718487d81362f8f4854de6dcbe73916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fefa200f2bc97e9649a4f4f921096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412288d3322a066545e93cd7adc0132382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e96aa48d8d7ef202867388b141d28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46edd36131e5dfd17eed0c80fff22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d911f9518de970796e763209c9dbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf848ac85c7289556caa596127d9fa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aaaac3dd28df5b46d2aa4bac6f650387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c03565ea9514c71c00ccc4a9dd666388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fc2b2e3d8ede6eacb1b3b5d87f728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff08a59c23ed34637c9dbd3e216f632390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212696809e34fa8e833f9ed0d02f0c4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc8f0e63b057c1eceb081e480f9af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f873ecfb0061e5f565cf3a468a1558393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec116140979bd766afc6c315e7e62dea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d78e0b4b7395c8ace44dcfb60ede1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0a99e58e86d1afe32c31369f9476f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fdc07bff448e8097e3e48e4373d66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1907a5ece4c4203dec1cf53d2fd67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76380f5e747d49f5295a6ce136cbbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221084bea934c7d58cfc2eed49f23a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a206adc05f34567519d72212568ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49089ccc63575e523a89adfcf360f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d822854f598589b2d46e1516f347a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8d58173ffe6f3864e9f5aa3e14547404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b980e44c806961650fb6a5462abb366405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15635dda14f439e95f017df51ad4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d598769567ffc5af508b2865af767d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cb8ab0a8fd2cdf9c87e2a7ee179a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f7bdd89d43f8c4eb7db967052b01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1fd6da2d7212d167e09649837ee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db9f06f4b1cdae318f99b6f48e186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c2a8462683137c1fe108a264a847412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c38dcf9fec503e84f2fed2c3081d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c24179f8f765786885d06acef592414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136868f9d476c2e3a1fc9351aaf654415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5f22c3b0bc178af2746c27fa719f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c726fcb3f6c382ded74b3d217328d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476576024680bc6a1c5498861d039d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df5af0c8b803a0ad1090d10954e60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d96f87b745bc72d82b23c00cdfd92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e278f6cdc7a3ff7c9cf489cda0c4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc73e75d220a87a28bdde28adbaeac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b2f0dd676ef51a587dd48c589a82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a1e735fbe7eba1799f4021897583424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382f450d68eaf1f2889077e376261b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb30479eaa9a0d48ca4e60114b65719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e382f470b8a0b7cbe5d5290af3b36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e74492c8ef4a179d7c84953c3b731428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46318351d53f90168fa7d765686de9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3935ae0e590982c078236c4adb3b98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e068cc3a34eea4659fbf21cfe93eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85f0ebb785cf30e5e85534ad77b30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ca323136396f3940f1f08b437ee45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e080cad33e79a8f5cf83f89758cd46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5e911195644aa946d252678942069435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570065f1e7c1742d23047b0c688bcee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec64b46a3bf7da2799247ad44d88f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4eca2eac7e9c80d2e943478b0be7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac35c49ab209765faab07e7cabf01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288e0b7209e994ba18840f0bfdb93a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54120981a03ebd5756464661e196ed3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f18869838e4bfe2f5167d2d2eb1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d1f085e0c73dc45761248d8c374f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a76c63fa00223c693e62c4d243aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a8ac046ca484a362e785139c050e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e714111961fc55b46bd147ddf07d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161503aaa73b3a4b9ff2c242d052c35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32594aef726ae05ddbd7cd7933edcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83489d2cb73cde43b9748f25ee63c2c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b80ceda8134b7ef071e0b3595b4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243400939e388ca34e62962c0ba15622451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17314ea998f12903310ea65fec559cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3173953d0495ab1e8a885103afa1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db439372ed9eb7f5305b416787ada0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428207010eb72e4488b423040716c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2866596c4c2a8ff22954d6af7cd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb77a7dbf6b7e1ec1ee65cf46816c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52810ee41efc34d526aaa39fed2722c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6dcab46f23d2358f1d2ac95efede9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270213248c3a8871fdf9d8ba006ece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d3c6f4b69768a96008504fcf95a43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d986045843d811810e57f2cdec9281462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e1776d19ae1e42ee346cf3ffca8ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8091fc509eaa33be7937f30ab0b57a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984451f332a5f30705cad204ad389b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f3f860fa6ac0f965c881982fd94f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7a38969ecad141b4e57a5ae81790467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98680caabff80d5581c26a7b54212aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe917607c3c348f7bfdeb6ca6501312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431fa515ef262f1eb36e7ebb4dbffe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9198978bc287cd57fa7e3cc18b6752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a32a4affc1283e039d08e2d82880fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169bfc6f4d9224fcf3d9a65e45d409473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40956a901535177055f457f7628f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b091f7211afc1965f4c6370b156fb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e4c0ea588f754b35b2933451dbf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f286b5a921afec0316a7d4d0eabe8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae4651d36ecb1f0346227abf4bcc0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a07745f6dcee9335be396cd379aab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b2a7801a1ccf519f9a06bc68dda4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2a71acb1bbb40b1888ab6435ac40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a613790c3298b941a552568fc2da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d07bcf17cef44c43cf1808d5119e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424190c25ff165770bea16c4db82af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794de63269993859589d36477f8bc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5510e69f24b5b19dd478db217271b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a7aa21933110a5bec50c73b944a3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcca503b869d981d55c987261b203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe35c3db95df45d392ec67f9194355489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e1f0ed2636c6ab99dfa23477d0b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b892c0b5699e94aa40cb88bbccfd51f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422aa25f45e49064acb4ee51eace32a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590121ec256f830a7c44c607b24b68ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97d7d290dc3756ba479fd87acd9b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4c592bd0287ffc96b95a41d741e82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc42e7502d9cd782776818137a3a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea653a4872f33efc88fac992b9a8e12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f98cb49d3fa25470c331c43d7b4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69037491a85e68a7fc1ff4808e589a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847136168b31df47c5e441429b8380e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1200644409d79968fa351620978c41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a267c8d23e37febcb4ef318e9c38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b699d174b873f4a2478e81cefb85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb173a3040974aafc824d43f9aa0bef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076e7213abe9765012f774600519506505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c16abb451c75ac9df3cf4e6cb4db8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614562049153751a59059c3c8a1d801507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6dbbec058224e7794b57ebb66c7d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6886911a65f7a7e7665e71180ba33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1685ad59b90bafbad2fcdf18e04c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff77d2935be8eeba5a718004b3aa0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df19a0c2995c64cc06b5e453bf4e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2896d1c2272222f6cd9c4c4eb733513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d796c8a62bbd8134925e9c9e5409b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461c9749b072fd5f153b9a31d13716515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6974bfff7f10ff10166c63e6dd9f8ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84509e58b82ba82858b67a19de382517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02715a1c80ea4892393479bd56f1240f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da67e846e343942229ebb3a448f6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc2f7cfc10362b66e0935cb368d54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f02dbcc8fef61f688f09bf4488dcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4cdd982c70126f10cdd9537fd228522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805363d5ca1eb21dc273dd4bca1c25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e3e7b66281d2ba905b896c22b102524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5661c61237a7703f10545ea1aaa28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb523ca9e165c3bff872afb49b24ba2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5db6526374541284791eac2d7b9fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e382d1c3318e28e7b3b5b00fc3717a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174559bc3968cf95785e72eee7b748529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c145a2ddf281ae56f40cb2d6e478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af536e171784decddd2be5a830d99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6bfe2a51731c356a5e0c3ef60567532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd18def543e71ddd720b82bd27c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849e6323c24723634d33e30c56c463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3190a843bf811c3042476a08452c70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380ba9ccc560a2783a377a6407bceab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc8e03e5d5c4dd5716d4cff3e053b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c583cbd9034c258435a4e6c97f4d921538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457cc5556e5f801e7e3f1a45c0c8fce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a755a943f57bada801e0c0678f2677540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb277feb78e6ccc5b3777ef16243a21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4321247a9891495d98fc5da4fd19b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f35654869174836ce2211a354dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231922c4de4f3b8e3925b04024b8cf5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4bc24fa0787e0ace7cdd663526a83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc53bc37e81be33a9a9c7f8195c83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b2e3ce649998ff92185b55710afa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056df258d6509d44ac45b3ca1ba2b31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ec9b7103d1aaaec9832f9248394c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2d7f993f270a043c92d32338f0882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a055b29557cfe6b6b86763251e29e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8181aac23e4ae2fb9d323d99ebddf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27281f297fe6bb0369285fab8ec1890f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e34331930e1777e406d95baf6074554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e661815eecfb4025871c0e506d41b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2595a1e065c22d8ac8b8959ec25f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d277807ff6f383f200582e7dc45d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7f004be4aed0c93b9dc3901a2023558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010df4dbeba871d7b5e6a97ec3816777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ceb8d970236081c820afad5125d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a5829e8cd2ca56158a55e15388cdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a95ee153064650cb2c668f084b782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce7a297fffb2ffb12d9e1544887ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be98542b8feef65eba4dc06d1a3c4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a253cf1b189ba443faed5bc65b54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414699a5bec8844cb2c46ae67da87f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4540f2efe1d56fe6b7fd0961aebb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce713884cd54b566b65a36cb94fd531c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d90d109a415ffc8f85f81faf2013569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397426030b760b435fb685dc5773ce3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191f722d38cd4c60c877619b7c6e3eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531b77bd105fd6210474a30ad4645b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93916fd33d8269e92a68fe935870f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642418f0d8f4c8369ed5030bc33122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c4339e637ce0a5d5018e5b3445bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132a15801894c7c6479be0735fe91c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6226daf32472cd98e3d0ca5f32856577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1342e761bc60c16c4034a3f031ad5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c2d78ac9e64f9ae456f2c5bd05a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df423201e70dd478aca7588c2a5b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f536a4e1ea2e4dd776cf75433fae63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1deac45925e5da5f3bd6e5650d5d3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58aac8a9e7252bcbd0ca7fdf7f42f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29fd89b812a04843422f8a616a62b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e057fcc01274ebe2aa0333e4cead22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c6f1230c60d6212bbdd0de0e9b687586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905e623ac83b4343bf32871fba71e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f67e2139dc32bae1fddbac01dbbea1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0346207dde53642b0dcdbe0e1b60f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d8523e209fd8ac3fe0f41c9dd05b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba2f4e28f2243d2d3cb067e58d0ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24718a610a9ea91cd936668eb38502e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceef6f2d46ef2e9d9609697cb055573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbd9e602fc4390a32c98a68875396e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb5239c0e22bad0d15c4551746f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dfd3a8077cedfb90795d41b340628596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc2067e3cec247a650a41066871120597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20532a69ed9767eb85946a95422f732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541c3a52cd5f43e6ea803e96ca643a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734e77d316c89540bf5038fa126460600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067540cf159f24572cdc8ea9a440ed2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deb0b5ba71abe0a9b453a4e4216877602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695304fbc9ae157f53446a5b8d6c389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb43eb56184b1100277965ca04edd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075872e1d9fa5ba5826cd9902cc9907605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be62d77215fa47a44cfa697f5ce9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4733e4a65054eba20850d5fa67847f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f7f3cae7651727bb2855170d65ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a959805b74624e3fbc4037702a46b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcece076634c4b594291fb4feb97d0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae218f15246db2b790ded0da49236d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429507ad07a1f5f562b0280fc9f18242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a121f4768b8cc5f378e28d7992143613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7fd0aeb9e51bf5c53c360f18c3247614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22011e27e268a217f9405a46c7e537a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6312d5aca0a03e8eead9f652221c2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558d014e59a6100639986a16c0d7d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ead91cb86f2fc366041e83afe18b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7e0b534a35f0fbe14b96772ca0e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f63d1ebc0574139c3dd5a1830b74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5929d6332c2804e33f88b27fff3226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3350489c66b4a5b37dab26be8c97c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739f1354e394bb5b79aea3601561a31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526978e8fbec36547c1c33d68953204624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558adb6e532a5368d4614b1e6f63bb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c59d9dfe3f7707e919eec4657c0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045309b7b8b145ef9a2b65af44107c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa1272a16f0e72e180d8c7cb397b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d03795c32ba4c8ca3c73c9b355225629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067a8e069d1d574067dde6814840c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0246d97592e3ba56acdc681f9cd05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adaa6861dc07d84e75e0202c599c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef6a26d1bef26411420c1800b7d74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d69f64ec455bb7cef1e5e0d1fce4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770a3694d1fb49eb136df40004feff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3b925d7eef6dd55061c50c0dc81f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c2fa171829cc8e2dffdb1f3ae6eeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baea887f7173aca6ef58b0c48ea53a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f38dc40f2bce7afacb907fddac3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9533c7482f551f701b0062cb1c3d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469727083ca3f4c9cedb30c18444172641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a243e7f06e07bf0f90c724f09d7272642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bcb2982fbeacf28e8a2d92bc705ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d71c009454a0670372e9d13511ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc3f05ce62e8ed67054e22adb7a5fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256a6451c55225452a4ed0595f6280646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd4a2ac971f0ac4e477e9188bb52b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8316a972a931288aa93e5c77970ae6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb6e803d39c98f9318bc75858dd82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df420e8268f276a5ea24ad664f4c1228650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ac808ecf865f33b23c0cbfb3d525f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccbf815c21085ba2f20d9d802e500b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8bbdfd7fcac78da9928781e1cd1fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91d3a041edc0821ecfa3a1ad3bc81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249ef40ac597101b8cd68bc1d49405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9115f16927ca2075adee99298e4062656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20bb4ecf2755a22608eb17db5ada0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba6a91050d43e83d7bf46534d0767658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920e775cd929e34dca2613b48541aca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b94e4f5b406562ce615044c62a085660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454fbc9d346a9070c7cad3d26bbd62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b2dfb853158e0516b7d242a6f294d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5bdebc8e99462e03fe842fd161aaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979039816c6abebab6a7fe01b3aa6713664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9565b4cedb645233a6ccfd38e1c9fbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ac30f559250c736e5e6d7a0d248c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f964eddcbb0e3e0260b4b796106f79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c6c3af246ee16be02daf973b012f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746cd9492793f6d9f124c0b107d320669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbee71867d137ffb25074627ebb110670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680a23488b355d7ac778aacd8eefeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924903a80ca078d0eca03500cc6a71aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ea2b1d008f30af25cbe53ec2e0d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a384755fabc8731273e4d4cfdc1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ce48f6d8e85a523ff0fa2f2a7a8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708736859c863447f3576622a327676676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5bc2b1f698a299151640ec64d735e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe1061c40a96bd719fe484ec10c1e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d9bab1132578cbd21c0e1dc26c7fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c12fe93bccbc3f234b6a983f04cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002aa21d261d770407a21d954f21442681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65db8ce6c1174bf5c39a6dee123d0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611534b056930c8fefd6f624be020e6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621cb4389f215b5ee253d78510f395684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c36362cfabc019777ec3dbd010ebe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db615326e10feaeb2698f5cd88da8f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af392f1467db41dcbf1d7c0483a8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f8a920724ef30e4b1283014c70ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050244bbf4fcbcaee72a1271cd0dcb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91e07a30eef89289368147341ac3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170e9a7e39eda2f636cf096f241b1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149852af4750c3cbb9da2712909d86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7750a1bae31e7386c6015781b58160693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b48705e919ecbcff220c090cfdb46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2d9326351cabfb0d71bdc1da8c99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca0223581a1a2d19610233649f778696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524ba181a00abb2fcba0544a0cde7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12294319157e3da8d494395bf34bef4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd0c45b31d3e32fd4273a16fc831e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfad427594a4466dba51419b1a5485700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cafba603dafac7da03178682df7c05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f15d4ded9e22ca3d421273c9c0ad2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea00bcd060fe410d2bf6750d281ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0bc2d743a0add630839c4dcfb645704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be85c92e9e4781ced5378ce78423ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e526f3517259419a0cf8d5af1d92f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d202d48f26c2a5260d8c7eced40582707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6f5881a911058c48587d99f00ede708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77ca0585a4e041144bbad36d76b46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0e9827dda09766cb350680e54a84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98600bb287f05f2b128d21a0b4d76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051819a6ba40d8a7444d66018aebe2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bbfc324485f2fda6f462c8ac3548713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78dab43c3c7b7821df6def55fba03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea418434c4b262ccddab2ac70141a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd515d01b22080c4ff34e4c80e4186716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f0a0e55602ba1e183294e3808f84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281645a87e688656254b4bc14217a39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a866417a33a7ed0a271c0eb37fc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7c407f32003eecc1a7ab62ea5acf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a609e3db62c7ad8206ee68e9aa03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29803092086b109d4528f3cb64e436722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0071dc3177fd1800b893d74ce9ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392f2009f8b59c65e82f74b7b35bf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8b25224a4def96c40f4309f62ff7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf3da86db23b8bb4a6f4d946a748e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc23bc3affd3ec4616c707915a7fe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbcdb5da29781f55a81c6ea7fa3628728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a2934969f175d53deecd4a759ff3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f88cefd4bbb7eb68d258a31fdb49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d872caba26c39fc32b959f749d8f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b8335050b37252b642cf6a81d7b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f277678d4b1e25301668deccc2c96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536cc75ffb34c160cefe272e7f5fb6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3fb56ddff0d4459b2cae7477129f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4896ae373667cca18a6577e7cdf7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e96383f5545139fe7d4b1bd2ba66b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de99535b12f5d3538478d6a78b6b1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486807eb6b0bff72db334ebb4ade98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea9e05ed594c516dc2f65488a42b16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fec545f4d506dedf0cd7220b81f5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3c145a27ce0e103195c92ece1d2ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b7ecb0540300de72642fc161dad3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e39462ec87346d5349c51a660072744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f9648f931bb6f629a82ebba852dfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501f37a8a4c718231c5f730ddce510e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b99980075f8d290caa0b2dfe1649af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099ccb419fc7b0d68f326b21ccc162f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79ee2365dce04c0008f2fdc3e6d64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a6bb0d79c0f9c7e0cce91cca4652750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496cc848e89c9716fb29751b1cf383751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf08418d2e7206ac30af9d8a1e04b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf43803b6dce942451141540905db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c36989974c2a87f01bb4272a924c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3402f30fed8ef1d947276940ce1af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976960d340ce94d6eadd0316b911d5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991590c81f34714359a012ff94611d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1429dd5affb07d19a189d90e4fa63ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5fd65e115d540a9f0dc0cccd97012759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444e8d94c152e99f13ce19b260ebde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3e4452dbcaf821dc6805e489627b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920383a69851bf975b7f8bb27b03483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a038219a5cc40c532351936404564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301a59d7808456ac0ee4a722407152a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc231887118b7fca65c048cadbe066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f11b3c741279c74930dbc563e92077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da042805e1845c6193af596e139528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9524116e01fbfdfa129e5c771d959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b53de1555e01259c5b6245c39f68a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee76e429bdfeb60e93683c5fc96aa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d55697005379677fd52bc3451b17f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8048a6556bcd0159a94bcbe880c0fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3b535c2daa980fe1686a9b7de2f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce39cf9bfc956e5c70201816a6b81915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819327ab586ef10b0ba7522df1370716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1f83aed1617fa447563d7b64028517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb392e182e2868e165d4136a99cf8d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822087799ac91d92c4ee9375a1e4af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2733c9413443b1d1ea4a189fa139720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a224c0c5760914c124151e6ee463c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ea7eeaa93dfe7ad61cd320b98cfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5e9272f4250e34abbd38bc8699ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d77700d0f8a65af323e6a48f49e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc3a9b24699ff5c64c814930eaeb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e03d623a8eabab7b7325ed77543cd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89e4f68e7dd27fc8bb27b6205a67327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a31f9c24572fdbaab33850babc52f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a92077c554889d43e193f8e1360429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3af0369409e73f7268c9968c7cb5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9243d2d9d86b20e0efeb77251b8135b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f333ffcd530728da461d9d92a911532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bea70b661612607272b8d902320bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438062f97f429c745f17eaf5a2bc1c0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b425533851fbcf038c87c9a65a9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da89cebccee48b9f88fa8ef63a10f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b95d7d9f767093bbf11a6073ae7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62d82a1c5bebdfe6b0a1c73d44a9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a306e4e22b92902bc6b2b74251991439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffc5e7b4cab798e7317554ed2e7da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b19a80d393be112956bcea4fae33641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199894e28097d811b5706eacf1627c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82193b25349abbf9c7a0ddb035ee9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1d8e05700e6af236c2d8a43be2a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4734ec72e062bd61f403ecf3481b2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0d63ee8d0a8ed143c89d79b6d51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392269fe2a5d75a31d2baf9cf5fec9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabaf5b0d1a3317b58de2c2c718955948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e28e12b7d56cddb4acabb28965e4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca225e0030d25434bdcd79a09a28f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930b5cb1fc2bf44e08bccc932420b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7c0ac238057bb6259943ad1d567652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852243a4165b6b32936110f8ea35ae1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505edc75393c1ac07eef6d5a6010f64354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dbb32493703ebbaa15ce81ae185855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea7dbb67053468a53651d4863bc8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54308b8aa9a58e863924741ed0ef0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66263345ff85dc7d96dfaacb35ad7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248067b624d6782e7739f43da46e03d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24bab0011c1191af11d589ac07bda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfa4fac29c31a2b83c574f5a17d9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b8211be742d014bc116bd36c8b8aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa4788583da13438776af8a5f1714263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0fd106db01d52953a0b1cb78727c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf688e3daf7367ae655bd1847db7ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c85be23f5370dff8c307412b43bdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d377647462da8357785503df658c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e91c62400e51eb1e5a2967a07eaab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2efe06d9064742a2c8c324d07b36c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c54c49f847facfe1e04a152fe11d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737442b4a63d74f4d492cd1c400b2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7f4176a33b05a14878d29408cc4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8491e7a8288cb67dda8240df09048a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c10d6f34cd2ebd97c86d197fc6d3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc04dc2ffeff5a80acf0c3a5690109175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c6d6ae2dd1cc5da94a26de81c117076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef5f98e79a689cad8cfbf49053585c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3da6cdb73187485a0380a8a2d158d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412047a9168d233c7c8e14f4dc1780ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e194dad9c05d3790a6ad0b47612add80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0211851cb894e46050cccb1ff951b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e545f1424e74a4ac21315e314daf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b87779cab05eff301802a62b271ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb674a03001a3a739ae68b6f59c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344e8a14171c90ff7a70c6835379e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80b2864153d37f411f31be917880686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cd0d609f5d2d451a6f16d7f2ac29187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b6f3f628262430b90886b0ec769588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3840a6cb5f862c70030a2b2d956733189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58c06659bddd61abd192a2ee5ca7a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eae50af4832d4f921551606dcd49191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2969c9b4adf1bd67777f9e978991efb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815a6ab25e785e3a26025c158ce3e8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea2b0e060e0816fcad29ea83a7f19594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abbcc596bf4732edc2ca990a35d8e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427e4bc8343d96448b7e9b923c7a1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e08bfb58f47291b247e3d955d4224c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c6f080cbc77390b798b98294272598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b737c78ea69a1c41ec98c5bdb93785599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69288eecee779a59278c167e9707372e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0f407304308894e876dc8a928969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ae27a41da80d0ca3f17553e3ee63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6dd0299f394a0494f5a653db4e5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c662075edd383985770f9ba2d2e3cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812f60f990790c14bfa4023b4ae64f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573945b970e520d875a9686ce32a5437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcac95abae130062628921f085f5ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf8b7f7967dc381a9be2aa54d4b0bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f889d6d7bc16f8cd2768fea3ad392109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797fe8dc57c103c1bc7da38aa6eed95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0bc77a26ef961807289554872308111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d143295d07d3635c27569ee066112f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f78fada84b56eebb88cb2b50aaf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dc4abce6325e1b54473ee12aa3778114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d1f31a6ba9e45dffaa92edd8cb241115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f042b0617dbeaf9436d70884fb09b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e41f65c781d0c666d87a07c2b38456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb8929f7f67893069cbf5bf3ea859118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15af4fa35fa5708c786b4d8b83c6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e60d1f68593ab7acf017e6f20a1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578a8a3081bcdc7f8d577a04305511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596f4820158886813160c28f5aabd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606511804f66e479070dbcde4f3c337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dbe12378360358187d2a918cf925a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b4dd08effe6e5a2462212064ee09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fdb73b9fbe4ba29a36797f841d4bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225981b6d218cb3b32834304b4890b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3df97760ea78b8098b33b02ea6608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde70bb6fe3ffd83178dfb7d49e53f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255a0be4fc86e789ad8653461ca2c89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e8e15a8b3e2e3b3e72c05d0c63b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60506bcbff16117a459a5af856c6ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514396fd422bb8b0eb322ace78ac81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf7e7fac3468e0f8dec49e4ed2ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead9ce1873d263be6778c2a5038637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44cea4900a7ff76bcd8f8f528c33a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db96ee032c47174f77ca3641e3603c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe31be74968782d9e3bd3e083f63cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d641d3094d7e2e0f81970baa79a85c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062e4fb717583784c6c7ac129464b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c2a6e47e4d28afc1516deb6963f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a143b5a4d0dda81990408d95962cf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f9f296ec993396d7249862538dbf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798024179d75dea2dd5a348eb81ae2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90ba0bd6c2768bedbfef8ae9e7b92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e910f1c421a7be33df81b10bdfb7fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447133f2209686fea338aa1af03bb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b5c1f5b8dc8b8679e538152ead12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb5e2a5ea2cd0602de8c5e7da5801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48410deae7d5f47ebf4d779b003e59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345537ea64cfc5e065ceba90b8d5d221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe31c2a305f1978d86624e1c3105a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bec71cf0ffb8e883c6da31866ab9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678abb187ef1b511d256d594e0e2c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dae2cac679f4b53a61e48dc9bd87d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3875560cbd98c47189b0a0d0903801156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7871f965e97093f45cefa89adb22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2bdeea7ac3d33799879a2f1cc565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61c0e614e3467055a6e474dcb1a59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615da5860ad5c20fe1c4c3efcb4f607160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff7414b6dfaafdfe1713b5336d0a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bbb9cefb4b89ee61aaa3861c93c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474de963d6f06437113cd6ee6a23148163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba576b0941b1c3b44416baea51803b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92722c64e0af54ef767c9575ecaa93ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe457fbcc297e06223c4f39a01896166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc04363da5a441d2f2d6b45f53efc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677127c16163827d75c36be6408634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474bdefaa47a50c7e218627b983626169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04a3ebd5bccd10c16943c3f1fd0a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab1003184d05c922d6d7745791ec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d282489ca9a71cceceb215116126de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b8f68d3746eea13dfe55368d6eed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811d18e56544220581e6cd36e28785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b458f517eb9de346ed9f881c2db1b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd11c0c3214f66a23f51ed8e2008d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4b0c4312fc9b63f06bfd98686731177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5bbcdf82f1d295d21a7d42ff9a992178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855c0abb71ff870d1198bae64c0aff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f1580910ce8f4141db7b86e085622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceafa5fd654e9ecb5ac7dc2e43ff58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c67b00201288b15c82667adedd3b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2766ae3ae07e710e84038101e8327d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68ac222beba216784bde387775831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef6873edfeb9f179e84980a9646c9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9945aa433e39cae82eed17b2fae06a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db49cf1e497d2954ca89849de14094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc696332466111cc72966e66e0b95d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a211663a4b19dee90c6c69cf0e94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558012f5cd62c5df7b9dcfbbe4b852190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ee07ac61f0e80a4cb0cd5bd7a6d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f157795bc9a2fc479041ab07d6fb396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cff88115e81c63e1002cf65275e09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962bdfa040e79b28ed24bdee917869194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18df3aeb58b1992d3c357e419b313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3409855ea02de03ea92f04be7ce8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d145a861748f35f9209a967a2bdf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecce6537a0323548f311c67e32eb39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211004dfbd1719586e745848206197199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c117ea69f668c911560d5671f881f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e60adde4d66fbd0d4dd1d37b093b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dd634c598da72b036b64059f579bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b2722965d1e266d61f6494004795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0185f5afb9e6d82e21087e5af1c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782932f6be2d6134a29dd9fd88b8acf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086f6b9da540532fd4ed8339524e55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a97e1ad5572e23920d3c33dac8a7a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a04e50da8d71803ffb8c2d5f5b43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4954664010c4c342f33685c184579209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faeaf5105816c6c94a728cf0f7dc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915c702ba1cea19b805a863d917086211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f74474678d95de1aa49bd68cdc66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee9024f9b70d62830b7ed77b17096213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57105989312eac9c6f8184bd37ad15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657481b9a56585af8c0f2d8b9107152215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cf07ab50ef257f4b94a59922d86b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde8a2f4c42bbab5187bb05f9b741f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d540229ca132c95bd1268fe6d5d99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0cc019e7b9a0e10b86b543e8b49f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fd8c0051270eee7061056bd249dd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e118e2778db5f0ddf56c7c5331e30f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09764eb29f2c6a79a2dac748bdc347b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e114eefac913a16760785774d859b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5ba013bf385976a614a254561552224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ca76aac363793fc49bdd4d128dce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d7b3286e1dee2289dca9c764be9e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51100a29c8df40779e6a470c2d7387227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e914a93480b3aac21a980f204e58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa80e71459acfa39a33e5ca6c990171229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd673c393c45f698d865cc3dc049d16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855533196c84ca8f95794c8db30325231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846532f88d9b9ab8ae94d3ba6aeecef9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e0fd8d2bb3e86b0aac72934e63cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a8db3786a97c65634b17e136b2b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5659f83222a95c705797c126cc50d43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c6669ad3aefee615e3c0a2c716f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438cd9e3723406dcf95262c928255c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71905a54a66ade2b3786f34f3a04fa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d4d63f2283fddf5d6e70e492f70c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ca9e393919aec8e529d8da5177ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f788afbebe36fea505cdc40bfb62b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1978eca1323024af5625f83c28d3ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fec1904de8a93cd9a95b25f686651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342652fefc01cdbb5ad6566c7449c20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e70167c4b9363c6b631661067ad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338fdca768c224fa6967f201252dad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923c4140ad9d258bcaaa8f21056dad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdef8dce4acb5c67568e20b39f97b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea01f429fb41ef0b0b27aea421e63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84956a443e37fb938aafb2ac7dea7ea5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934bf209e052f18071c736c832c4d4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5bd9b705170a8e0818889bb75daa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d24f789b643a096578d53f25cbed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f3f29823b789daa4e0479b84e5d6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995ef2acbf409c98250889500ac697255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff72d386a3098b6d8d828215bc40ef0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7f718dd8e45f8d4a134624fab01c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074386ec63bc64875e157cc139b25a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd832693127e1b60fe0384c7158d43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11fbc239c8db834857a2a38bef8098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076efce058413f27240dd25da05dfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df8c6f0e0143aef075d6e9e2b45fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf929653b8ca3ada4df311d7044abd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708577fe74f749dde1acb633bbc0db0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3409b013556e059a965ee822c0c6a02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e680b9618976c788992edcbba1c1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814848d4c410c41a2d1be8753479fcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c06abf50da28e39ef1ccb17a7d70ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fde9f5405ad77cf7d427cd4c42ea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c06ba29505f377d060753b63a90c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d9328e4fc076760d9c73d02969d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0a5722898841874f4974446b3723272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41a9116e498671e021ca9eb1116d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e908043458ea081a26fe6491f8fe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae15f952f785dfbb7372fde8c88a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd3a296106c147efc0c134fb73df2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2622e11b8b2a56dfd537fe15a7a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0a57324facd89285aacf151d553b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172dc5fa2f3df7de488dbcf876bca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d6cd6b66b5c2642f1be47c404aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363cfd403fd4ed535deee8f3f4717e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9747105b6fb0a88f8ab2af17aeb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c1a1a5df9e96dbc0c219152ed11db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3754d5b07a597cbe1c8d84787e42bc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094271aca037348aaee0ca5edd392f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59dd6364a31ad1ec9a3c9a9db729c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad269ed54b0f7f5b7339fdf53edf5f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2368c65a32adc89cdf68b0cc9e7d51f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee5dbdeb601ee2ac85e517c354c74c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596adf078bbb8b1cd22a0749cf43323290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71c859c895fd8c9ce1c9a64ae45514291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331a903098f831d2a5bc665e6d2940292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398bef8b737a8f2285fa362ee129863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a373118cfa50bad621444cdfd09a26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee73dd12181e53e499b89333fb4155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4775d8bf046783e2051deb0097f89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43310c7af426200355ae04bec21eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b102d0b7f9f00fbd4619a2c13b772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4362e9adfa0a8c56c5072baa58e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbb9ab54f12a17f4e3b6b784f6158300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf197f737367d2f626bad7a9eb2c9d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83374b09dcf996ac828b82c06cad1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827da6adb51f08088dbec7fe10c699c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258516b2cde818cce1d965a6cd533b00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff951ccb8905e27e48a31cdd415900305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec27071d579541a5193597b6531aba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad2eef834d82b1c3a7bc51d6e9c53b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bd1c6a7dbab83fb40d1592c309faa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73433ca64e5851a9dac2688a1a468da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc6c231a00f4f2771255e166fd3801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495233b9a81fb5fc13c46ff86e1578311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882974e01721a23138d0a068d345071d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e5efe7a7ad9a6ca7e1e251bd9821313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e17f0ca6eee1845c60cd16e0aa31c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a300c05e58d47dbff3b293df22b35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570007a67512aca968aee8f644765a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe790e3872ca0d78271ab54a35f025c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442ce394979444f5a16047b5d0a34a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c550471bad0f113b1b69ccdbb625319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac285bfceb3cf830c7ab93bbef2fe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c663e451380f275582a42614a577a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1228cce5e988a34039859da523875322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505835964905a0c68bec4b5e9aec9b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed631d7b1704269df640487b3e1d4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57b73bad5816991740c32816bc136325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56a78a544eb72150de567da71b109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac15483c15008badf6b394caeed0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7648e7b04ec34ec1bfab3b1646aaef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10460eb5e39877514277a69a50523329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf3ce31f2ee47226b527249f04780330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9200f1ce578d27ee1405bf672ea554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919673fa317e0fcada1141f92ef1db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0605af03a14273799853e95c60f8dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83726d800528d55931d131d8343803334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbf8c3bffcf337f8380401d0780bb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7af0e49d8cb64b62323f73408ccc34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd859e9dd93dc103dc660b3462d97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a909bec4ae9c9756d94fec5d2baf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95f15f4a41b1c2843b4c2ae38870d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb0d7d63c2793752129ba81f311651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f0fe61d769476e45b2598c05927c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286bdbfde33fe8a9fbe543fe4c3eb86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135778ca0469f09dc23f092788b45a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4890518c72cfdecfbece410a99d038344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805093528eaff177e7d9e92e28b25c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b914ccb8b0b09f9123aa8db10e3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e7821f5f84cae25bc3866bee4bd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9963a7172a711f075467ae204f534348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976e2df6e8e716f63ad4c6344b2809349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53fdbbf835b12e1fc0421da82566c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf5deefc40cad5e7e18a048a18283351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b977f8f49c790141d4f4f101214591c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134766dfbbcd04bddb87501b136e387c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee763ff21bc5c54e068fbc9008f5445354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ee3fb7dded1d794add6d66c85778355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bbf13c9df419e2bfbf57829ec5f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f8f11094654fb0029eb440fb928d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de8a032cea3156dbc881a8d9f6db1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f18d683ae549deb158fe7ba33eb3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a9fb1afe79e53eb4a99b3b1648d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ec7747fff6a7e17798c72fde3199361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46eb1e18867955928bf73660e6ef6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e66cdcd637cdaa86f7a2933b5283363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e806c8ace11e6234c1b6f47480476a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb137b14b8ca0a6b83d7a9c51b0163365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca01d947bbda9caa4f9e39cf108c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce33bd0011033688a7cbd37fa1f502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7402d485e1e8016a906e33871416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63176f3fc477aa9c536c278b13204369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3307a27f1951079767b4b8674785370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02451fee3837cb4f76773ff68da250ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf789b0ea5edb0c7119747a0f6a028372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf01d40f551d50ce27633b515646da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d159bfdc81558af936057356b7a62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee4a27cfeb106e48e615f5588e8e2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa544a548c15e72e7f1a5c89a2785376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17da392f6ac6e3ca759a4ab9b3d64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48a01da970c5cd3ed4ee7c07476a54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e387f058f4819b8363f77707ff5cae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9cff62f5a3765d5f9958c135eaa9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a514aae1a5ec2504ebd9a30b8865685381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085e8ec4df0da5398e9f833d1ecedb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc646b02ed158d5e9447c91b4a749d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea7567462472b281b898b142f4152384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359b3a948f0927f27ced26656a7b04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5e67ab7446c332942015cfbde27d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceff8ed9ccb916864a4ba4e49d7ceb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6823e347ee2a5b21ce76056f206bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4aa5806780539508bbb5b378fd2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a399aad0dad3c69e0c870c70c7325390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f3a5dbfb9fe8150eb97455bccf71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdafb8965d1f869aa2af1a39f856a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6f4ec96f0f63abde856fd0aaac9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b436c34b8e073e05965ecafb0fe40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8b1dc3ef49853942dcac70bbc5430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e659f317a41756a4db3ea429e76c0c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903f49ec12e95e26ea92759708ec38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777512e89ecbab930bd4cb710dfb30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b21866df808087ab22a53ae6ed8f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b4d9e6512fd6156ae369e1662cc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3379944cccb26bccfd78d985d13a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f94f03c578b19858908f47953a076402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0aee6aa8c18dc865e54b250ab8676403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ddbd397a0cf4f532ef52171727632404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9f2b158dab62d2d360e81c151666405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ddfebf1b69ccce3b087e23ff7980406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca708cb22a08cd83f5da75207cec2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ab03d9fb589debd4765584a1169ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04780e91dbad34590564771fa84c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92bc824556c6484a3ea60d2e67c55a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f909bb4950ae4dc5a4f3f56e6631b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5707e0efb5820c8c109477d4d682a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de37c9efe23ba1d6cc1e1663e96df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409cdeb3572cc6494d5f0db7d7f181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf91dd909a5fa7d5eb14e1ceba2ed5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963b82284857289e559c7efbc46578416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327441e1461dfa12861001e458337f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b9bb3053ec3630f866cf668fc35b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86365c3b999b58b6aaa2a771ad3e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f19e777ece0ada7fc85d043f72a141420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4b968cddad7e2e51da71fb031fbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd5b0579f2e0996c03c2757ade3e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b41d81dc6bff9eb2c80ad5534e6950423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844f63c6a675c5121cd85d080acadf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d630ca37646553ca5872327f35af51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ec74c33db2d8aa2363b60d2b12436426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10b300910b57db6b3c5cbfd713265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac268f459a690dd5216e44b1c8365428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa7fd9aa324be05a2750b96a9b7ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b084acf9110b3f910593fb31645e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256888f065187096a7c1b8e06bbb9b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860202fd67d0d4aa66c5753857bcd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c485157224e8c7ab22fe56c75d3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482f6d1e9beb74e3466b39ab005af6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c69eff397826021e13b632bb22bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf75ffe86bee79bbb9421c397a5e17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24bdff8e49f3a823c57b53dd40c45a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872941f3aebc5f2afbee8333689503438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c110e192b8899de38e60dd363c735439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb54916f37818e39826c9a97397c1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e7c7a567b3ada9d2a52aa74fb4c77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924a8e772c31cb0351647740b653e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557977414287e779325c0c81566126f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2c1b9d13fc27cd6136abc98070dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08604f6086e5554096f20289e0088e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316263b9a8499bb23b20dbcfda769b6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4bf47810f341f1ad6f3410bcb79a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f210f36817e93a03c3a67a59abbb4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e72f6e3210396afb9322ef7146c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31428e0e6d4872f372ef1f8d243936c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949778f389bc27a9f8a16dd7e961bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3fd4dc207d1a985ca897fa5a75156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81053155ee715d2bba639b3fd44fd3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72549f2a2180c3fbfc99b2738ceb804454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab24dc4fdd308baaef60646961a29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd48769a1a59f204a903a4a3ede950456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f092b53f669ef8efd91805cc44fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca32cda43aa3653868d61a09c683cb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17193b83b383e8bc28e86cdb5b7af3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f76a884a736952d0a252c0be24ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b305b75ac68eb7d7b6680ad16554a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15962e665e08fba5d99d485395f44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557260fda8d9862259d991e160a1972463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf21bc79a7bd05cd637bb819c21ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7103bb53f7f22da7e3617b33069e2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0297efb9a366726df3bebc74d7f1d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e88365908cb274494d61cb941cfb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dde9d87bb19f513d26cc1b975a427468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9d71f2118031e47669df381537f2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e39132f5e232a269a03206ad6073b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9483b8911507c5656d77c7e8d426f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0523be8032a75532e8796b78677feb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b8137dbe1d681729c047347ff9cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc9314b66f10f36b2f18507161c56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ca037d8c02a548a61aa6bbe07853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d839d4e08a6c00a3f7ffb8f2b47f9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1e8018afcdd91f3a5c576f3cfc34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c156f3117481794bc4f01fb638747e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e42407b6e1db69ad73392835b99a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d0e945f6c4d7a945d6217bcfec1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208146a0cd20d38beb63981d1caf031481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e77cd7e819d40bf3f292ae86b3a0c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918597b87e0f8b1657a8d3a4a94733ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ed35635222fcc6e19b5cebe6d11f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2c7dea06a9068fdf379de415c439485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969c8514da9f86a7234929abf117b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52121e6961341e294850c5f342a91f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44244c7b58a88b2f9e24ffa4f52237488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c963b5e97c10ec5a5866a43e5aabfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2b0b41cacc0ee948265c91f4198b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2124a18267475fff4c6157285e8e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04d86483fb76e3e41bd79a891c5dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea96b1083993fb6ffe6bf6fbc6079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635f2267e1dabb7af2f139c6896f92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49970ee7e78a538d25857c27f9db0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1f3881fccdb13b6ea3a027c68d6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eef2d8099e2183e6e46e067a7971a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818e2051bb13e68881bba9dbf06f59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce8c182d50317ec643c7b821206ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45274600f7dfddf057d4472c2d64e6fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316247f2d8a3532fa519af0a0cc0fd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99eb79ccbdfe7f444c05c0aad565f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03be9fedc6df906d4c961b25504a43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c053bc7b9b6d51c4ae0922b4413499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce81ef4535eeee3ba94952cfa273e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67281c35ae1c40c933aa35b9c8bb3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ce58e226fdb2c84caa6f7a7689cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a326955cb8eb56e778704d5471be3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf446a8afa28c16d121001f353de8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f162869292a4217157262c9060b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3f99579675d72236cfa1ca5a6d65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5c668cc152816f6e8d3a2e689ebb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e16a7f1e453f4879a072747efe997513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4cb1c53ee774ac39bea722101adcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26dccf0c3d698278f64c852f72cdf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b10a4e117fd7d0a0d9c1fcc1daf97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f4520f8a338062054651de66fba4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b65121def5d13b6cfd7c5179a0b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a7ff2b27d8847b2b745c006ac423519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbc04a9f108de60b5fab5f85805b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5cceccd51c6631b3b8e54de22f21e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860482cfbd465557dd05266594d546c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f58b87407ba0f8e7f2c7b4711f6fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f62b72022949cdf95abf5137bb402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313fe093161e3d221b7a0f6c1d6e221525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba37fb618aa9c4291dbc3d3f82acb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f57a85a75813ec050570d1d0c0ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2bead6c25c746039bbb10766096a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ccd7a785aaceb4658d7112aad707529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3836ae374d56e920168f47678beeed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a60f6a55c60ff68d3bc87ef0c07a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdbd356c9773bb720bbaac19189e4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04062d76ccc87d40b650eaabd70fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e943d073b7a13815bafda524ff88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7966b1cdc3048749d21a3e86926477e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d51e944048c3d2f16c6ebbfb829a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28f1e361357fa3d41b79ef34ee05a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fa10307c79b7766c4594328de42d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5435374931eaa7fe1f8f0ba3af177539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37160d8c8dc3a4021da463854648a55e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc891919c505dea23409747030383541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35290d4c18f0de71c5349d23f1d5b6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7bf27d2639faa90c1230aeec0fb47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61104dfb62ab5c142a326aeb7f48ffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9f158ec88fce6f4fe84e3fb1076a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb561b70e9c8f35373048fe486dc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd68608f87f954e78c29e95423f91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c007eaace685fc855d6c5f558a59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f14d1fbd405fa15ac147aab5ba3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157861d56590aac315bca89e083520550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d0464b002768945d95c897d3e9ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc14a9151bccfc1cb1d75dd96054d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef61d63cc237ef27c5ae81b739ff09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41135a3f478f90b7e6239cca5ba409554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b898c34710d0b61ed33a6cb1271f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d14504ce1596c9cb8f789593c9bc19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8299c653c32bd2c1e5f0eaf90d317557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9ab8e8ad10eb843f3c75cd366e13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985caf45d2831a7cf377a8b196649381559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e4dfbffac2b1b09f0a25a9daf9d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dbead0136a5aeac59455f3fc14fc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe548edf8411c65e056859389e5e03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648561f0fd41d18fe77d762a03cad06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4be0271c6bf6d5cb7f3f3aabda39f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a51d392d5917483165970fecabb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f13875dd424e617665a3767e73e1a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e80fe4fc4cffe3e27e7ae265673fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05462454473ea9ce97724677cd695568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe50f335c0ca1a83e70dd235d6cb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b1585f7ff76b306c6105f5845d7ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a5b4d6aef5f93d570b29f6a8f7d49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e2da07f861cf0856ae03c37b32b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1462d3ebf0a0d6d6ccae2c65657b27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a693de9330af6c77f361c7208a9421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fdaeb72d6a6b57c433fe8f01cab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba462f266b5417836714af0ef38a42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721579dfe8a88654be8c638f8a0f0bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb172003a0b735e6cad9a025a36ad0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77677b61cce13707e121e2734968a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d027d8f519faaeb61c8838f295ce7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1012a18d130d231698c9b28e9e33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234c845b11c0fe0c7415f70057353d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7384d79b85693e9b944697f5d8f964583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3703e003ea0795db13ca5106854d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11170224cb02cce517ac54218633420585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5382ea5fab5da073bcd64235d0f0a4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bbca51dba428f5ba00f937d214287587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d1033ad9309d301ebcf16f9e1f61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b7f7c4d046fdea4fe8efad751ee4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec99bed1e44d40853363090b2a0906f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90ac752278a8b41a8ab88cb7b3484591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62174a9f001dd63c4b5d2f60f85d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70cef570baaa472b6315d645538a8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa83b4a9bd593d6bf7d2462b439f9e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acb6667b1293da04dff1bcfe2db0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa13938ce335afacacbef34144ba2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa68dda5de3ad12878f6dc4fc30dba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b334e420af42fe84633df1fcf212700598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce60fc19fc469281e5f1f22545093599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab358a4592ee95f41b573dbbd328d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6921638d6fa21aa8dbc081970be8a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25ef98621a95e4bdb6f7e12119fd39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36abb8a35eb467136259efdf8ed105603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5ddf8c8a0e0ac4e146135e38b0ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f716983358e4df29d238abe0ddd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8f9ee1dbd647a29020ee27b9eba7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e7554badc09bfaf9c0202221f3b7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacce721d99ee39f72028e77a95cc9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f6f545763ac97584f7dab0b35a24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41cc1a26f90a5a13e727aabe1a4ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f554b7d0a018f5b37716fda743a4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f526f32c7356748169c1a132d4b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194763270a6d226d5fe308b574afa827613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9361af0db80c61f95acca450523f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81c146f22e280aeddf19eede11719615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f033e8fd2e38aa8f65737aaca1931616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7567d18679a4964387202baf1444ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017acab1f8d1f0159d2a0c2a0532e91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd69a8e37ecc4119cd220038719b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3578590a086b7dda48c65adf93a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5619740fb8bf007f275f0262196a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57bd4504c03ff771d87093328c2e72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dd45632baca2a1f7ae5691daaaa0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9447019e9f195226df1b3f9b1dbe77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb18c9e69e7312e33cc4ee8e6b6a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4edeabbb74df9b5fc75f4b9a93b51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ad266c9cf3bdaaccb4f980cbdd3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167f610e50f2a0afea30703ede334a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627645efca585534d58d3a7fa7146361629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f6f6b0da924dea0bae3790c2fee8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ec7976bcf63632c8be18f3d11c8ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b281e6eed22f884dc8973b2ccf6f89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738eb51ce7541161ad8e9f500f9d98f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f990c95f0837ee2cf699144c724c9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a677a71209285f67c6f5df8a18666635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb95b0cd306006f03d0cb52729824636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02247257210d8f0614944150dddc2ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599ed625c25b10e4f47eab400cad6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38487c4cebe36ae414f36a079de56c4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77acdff33c22595a684fe38bbfdae87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381199e4d4f1bc855e7d5af175b47b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac7074eced5807fdb7e5bced2eed9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d476df98788fea29e61d75bd0c4a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0a4117019f77104a41210d7ba0bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060001d9aa35e891f5db90492d4c7fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d93b546ac2722a508d332e3a0923c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681465bd8ff78b869bdfe3f34385ff1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d11856f58057725eba8c4c7ad1dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459a58d23c71eabf676ff67f582081649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce717186634f6cc5e48159e304f150c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e06acc7832066c75a7059ef6bc17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27295ec59d971fb515eca8b0a3043652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d5a3943a7750c7ead16adc187cb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab9f9d25cd9c93c922d197183a34ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c411534764df23c8c40b62f1d7147655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de6db6f6101aaada34c986d880bb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19233396abdd521beca2739678b6d370657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4173e642724ae586b35eaa154cd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff01c45add5c93aa4ae29612a8bbd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891fcb1f5955ef0b6753d0dff8a633660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992009fca6e7bbb55aab9c24ada79bfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599db68a5233a33816c683f98a8edb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9783797f310e712199d1a52514e565663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae3a35e157218fef2a4c584690100664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a671ed3841264d2d8eef57d8839cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a18e351d7740ffd36f02a57548a64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9440a792c269d743eed12ce85ea07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c307543653ba194346e1622ad2eecb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442404a75fb4aeefb9dff49a1ee06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62479a78779cd5120d4521267fe442c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eddc7a354935e5ac204ede4cc88a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd69a4d6c18b9fdadab77d7fd8e8719672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68209d8a2b437ee88133f15ddaba3a70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde6e80814e068599faf188378db1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996383edb8da8f5a5b950a9dc271a410675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0340cf15a07db15efe6864289ab6f98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81989e58d6c717def09982c8ba8251f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5af9da9d141205f43a2d4079dfa2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5b26cdfd3332e7b7f35c25e1c1a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7986d364fc45740256c57a4f32ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713475bb638855cd43972d317f5020d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c802c76d9bb1ca6e7da1b4287195a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f1e3737279abe0c0534a36b4d3c92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588c34a451862fa1fadfb03cb67988b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9bbd656f8f65d4d934a0dd3986a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed52512ebe99bc55d43b547a013cbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b723157c93addb4791abc690177b00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21aecbae0c4e57a8cbefbe2542126e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b4c848fa310f825a6167d7968168689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f9eea0841c0b66f701bbb055ba85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59047f96b1a902ec6c9eafc7c4e3f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b56f7226df41fc64fc364662c7e3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a743daeb12c44072c013cef610c5984693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c8075fc50a6e2edbf0982dfdf385694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2459e289f212c4092314b418129a857695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026050f224eca919b8177b91e3e3d55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d40fc6902a565584be8f0624b95c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb116153cad9e5c0c20e866a53ce10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31dd39ba98a37b5ddc0e0adbc163e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863516e41910c80a3a0e01efa40e31e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36636971c986ee640b64f36cbb1865e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3496c3706d1d42ac56a30a0b837fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d3bd7038835c555e4270a694cf57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe52a6c69677f46dfed6879ba9ee70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad44edcd36e3a561599825ecd4706705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a16945ff1cb8ec0c1f1f5688ac63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc3600590bd36fdc23309bd6cc193707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c134a08db822f265da32f8caf3def9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e0eaed1deb3d536d94de9085da431709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd748b8becad7fe934b5f53d1731c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c627280e297309ae54d89a7ba25f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229294b611af13b8c9200c89cc6dabd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e6cc1581bfe7a78f25ec6be03c4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc9bef188ba4e35a34049c6045384714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754765183e5c795f1667406af350ed6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f497abbebef3d4fc0aa00255051074716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2458d1a1b4ce7002a10d709129d1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42762e9c016f83d98e22ef9694519d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464982460ba63452c34e44d6354f93d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8619954c77544d334f18bd531c7909720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2b55fa4fde77418f135d4a3bb6f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db5ec4619ea7067e6bc4249c00d30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77ddbc6a61b939b6d7ce42d90ffc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fd2333cd3fe6ae8845b31a284261724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363222377f7aa28b226c496632b6ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df54b91b3a988293abb21e61dbdc1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088fce6a3e1124ed3ae77630311b4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5740b8f6606e14118aaa6021213f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76786590a2267f6e3e28f103929d395729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23531a4e22cc788664232024f7902991730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3715ed3f9e3bbed001825006001817a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1276b503db21865c73b83ca98d10a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1f4a0a6da2cda98fc2669f8e321b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76f385db9a8ae34163db625e87147734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc2d34957fb009491d14f7ac28a31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a621b7aecdd2adbf4fe28cc0e9449d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f8562bdd896c9558d94882983b12e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2577bc7d4046e65006174f6d2069738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953aeb611f7d85c63435d4dd1cdfb10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8756134b19dd8e6eb465001a699c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c93b5c2a3a2ca72a53558ee27d4627741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74064421512008482d93fef40db62ad2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913b762ccd1435dc4355bc926b6a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a785d29089208dc388ad4a10bb43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e44db2156f1f4f9d4f99c9e739daa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511b7734ff7c78cff4116e48101997746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa831133aba117270cf2ac210c2a568747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac5ad3b6979ad1f7c146a6d1987d81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb1bcfe41bd005b7baeb31bac4819749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb80ddb7919e353428b1367afecd40750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fdd312ba22ac617a213de9b2343d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a185ca11634d2afc0238c0e253dd92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5282cb26faff89094b8fc76a4fbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa540baaa5673d72c18d8473f1d986754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8545d6e3de90e74032258a36424d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4d402564329e6409b315e0ad43fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ccde8555f021d3fdf0f8f92d5a80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9460a4c58bcbb817407a6d97765a56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d32aed85e7e30850f11717b06129d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>