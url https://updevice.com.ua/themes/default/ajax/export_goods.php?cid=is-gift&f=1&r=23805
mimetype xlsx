--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961303c07ffea59643be9940a0c2a4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e16fef58a111a6e55d965d9a91f4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1913b330f515cdf2a16225fa0ce8033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b407dae256b094260d74133eef17c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d5b7c3c88909fb1f35b77fe783f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3781fcaa8b23851f8f990a6af417e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6821719712d60fab6002a15e0b7b8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386efa098b03bf562152c18b2704dc3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df4e55e8624a4607cb306a1e8ff529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0d274a2f22106d9a367e9747b576210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3784c54a4e6d030309175a216e92e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e229856d1dd5574d3462890a1040fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfad49bade176d99ed3e92e7dfdde713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5abd6bbc8bced67d1818f113fdf8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db345d4aa0f52c913b05c5136bc2dd7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9543e6bf16e075acec3d0233d1389a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f30c86842bdc9b656b62e4ec06990817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074af04a9ff3b79e2bf5aee5dca996018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7acc6d14eeaeabe5d7aac9910646a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d262bf5ab707404fc3b0d6151e04020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e68ee38eb7c15d12f6e416b7290b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906e83326bc64775f0f7524533754a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad502d3a22a8f57e1f3cd744df2b5d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae15dfb8de3a041db62838e5dad10b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bab25e0b3e3106e6f5b8dbbd6dcca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6e33143c556848500f66f638b11a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb16b5d79c6e441d15f0fc503e768e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778d8f0fc4fab8fb2396e722581492c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8b4974129da00b6011048287fe4ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe8e0740fded95a8ed569fbf8bbd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786bca396d94a5f1e6ccbb45f0f99f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546f5c98c95ded0ced32ab45d6f8f1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0a33d4c04b0c4509e79d0a5d21f4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83140daddd1d8d59cae8ff6965c360a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e255122891dd305372984c39aea6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3b87244d6cb718710bb2dc8e34b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a7484682b45e43661aa8c62b2add37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f541369277d536bdc364009dab47638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6877f2cea497950bf56a5e6931470c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70cafc3a41859d8fe44bd6ce4e818440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be047e7813330da092ccce89066f4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb0b1c11b8dce7ce782572a9f30ede42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c8f9cb7f9c377ed85827a4ef323f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504870e6760c59aa56823ed684b52744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163cfde579c8e0ab1713bcfb58716ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabbb2fc3e51b7756392dace1afd51246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6e0447756f9fd9efb7f5577c55b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c15054765abcb4753f9f804d94a8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6046345caaff7fecd64b091fdfb4af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216083c4bca2f2f8d8f1f34c48650bf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146420cd7afbe6c1da203d7bbd63788e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11726751e8307782cd2f6c90b226152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894a283ad13fdc8649fcb85d2c318353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7e3ffc614c1e5c5847950a5923c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e96e188bb25e72ab03c6897fe844555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f033e65ebfe28cd587045c4f6ea67d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c8dd04d8edbb466bd5aa3a758be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4405864e9a122e25ca349eb9d4e6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c309f16c3b41698113edab9ca851a1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae43314ab921b7ed70c0ae762df9c3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15084bdb2b95a403a77946fd3f22261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765d38e75760a2d44cd4e278ece41ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15197e0786f28e6d6e53e4d3667a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb78a7c6b7345a79aea8a5659628d5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8cfa72cecca3980a1d14b874bfcd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8ec10634639a7b26868efa4357c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb0da77e85a3b2429ddbb86ede94367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f35a58584759c58897fa1dc6cb9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc116f07e83a56fd890506b194afc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47a3618bcd4262171766e3acea8fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d82079a0719d6866d4f53b6643ca1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ce7f0800c747faac3a1c3d69658b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058dc143ea4780d719f1f90df4ec5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d7eb1f1562ea2694738b579942c4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb86abea0e7b254c48e7f6d23461275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b16955e367f9b55f71ff1db0c3d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010365cdd0066cc6e1dcf9ba690920d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295985272cebafe4e83136f48f6d65df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f600195b680c1c7e682c4a97f08279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c692bc9639af5b98f2ce5e71420e3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106b5cbec7db711d1c27557f58388e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3458047ebc4c94ae25517a3ba10882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b69324ea0cd2dcc0a41f399b889c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3c48d3ad14ed58a886f3658367a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292097b5cf05c2e8932e81862d5c31785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7e3e017bf329f6c4112db874c0e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0486e205d27ab64db10afa4cc05c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ead06026bf9b2e1e999e52b35c8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcfe1f7e5aa8a89082bcdd969d31c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c23b62d3ce8c8be16d5cc006b9dad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d44eb6605d7f54be458122ac87d1b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67adea063acd42a8866735ca1665a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1fd8b046836250ffa3cc437ee8a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a147e7fb8c1303f042e3902b93395394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ff764bbe4c6c3110011e90e8591ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93b91950f388445d4ca31bcfe717d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975ce3e6a27328c520a274508adafa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399a1e5b31a810df582c74f8bbac8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754adfb668e64c458555d766328f816f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b7a8c3f73bb223e2bb583352ad3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf3a3fcd63f9b289dd1c10631b8ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a34f9ce81c7cefa3fc5d60626a298102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f9e5d4a15d402a50bdc203b29002103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e5d134f39c26ab76dd69938cfdc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93339f916312611cd391136dbada472105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68653d85c1c98b12ca89c000387a14e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4cba60b2fc55c9712a0e378356af9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e12eb55f4a32eb682ef4b60dd1fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb435cec9bda80ae22f96767cc59a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c99a2a0af8e19cbfe3b42455e2b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb893ab05c5472da8095d22deba72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3218955490fe97cb0ef3bcc0072b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8bb87fa5e90c52faf84c673a760c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa96651e7d9dd01823efacd0ca0a7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778e84dc8b1e165e8319a943171e5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904cceb017b0c69de2f6539af93ff26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4dca9c12e9bd06a70db25bade4eb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8d484eb10dbf07cbbd6c1bb3acc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a107a62f4778e4f93f72bcc6707e52c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094379879d495afcbfd41212ffd1de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b101d4f521557ac5a86a4f411a2052121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44423e0fd1f48e41be219f4dfca60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140db3ecf7274c0f322760226d9589f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eac51ed7f39b1efeb27e78144a0d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5705a7d753a3616f781ac3f77259225125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c61f839852e1c3da9310df338aa8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b156a526a9c949749e16824426e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ddbf261bfc2d2bf9a78a7dca56667128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5b1d9d9fa36fcdb8bb8d30f96cfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758498b892df8b4c400902f5100f100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b626b0b8823026d2dd8b9063300530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd664ffdbdafd6a56faa95653d52a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292648ec58b707658acd0851089c24ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9d629c3cad5039cedc5e3ce63328134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0987f35db80b7d1831fe6aaac8f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312f599541923eea0658467d5746225136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c656df051ba82655c146e0f9ab33a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ca9ac6e426f123c9b74e6603025f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e807bbd15d209c7a29bd2abdb1cab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763597e394ced5e9e839c22e8b8675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6d7e72b482e7596c2ed9346f98b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db8e88ec74a6c63bfea77f769339dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0a528841d38c07aea8075a828bf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bfc428b584f54aa15839880edede9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276270251db0629b324d7f7c4a6b833f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895d6a90be120de417787839933ab6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfc9bdabf610d09bb5308e39fd042147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda758180052da85180fab4ce3a906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b1c72da448237334010c392aba4a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c18adc1e54acc788c107e8d26ce4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9347bd3b2a024de0c5b37841c5540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd53e21616e48d8ed4e89bd53e0926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f94b50b772e279f28943f3c5e7339153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad9ebcebadd2d9c7a8b5eb1c7b58c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b07681b91f00d45897a888f96a6a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f26f70e03408acb9447361161f8045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3758f4992e99d7880fe9cfd5c92f822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7408b6cc9f980a2fa4a5e2b63e4e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539ef78eb531707c9340b7290c69ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227660db1830fd85f1597e4c3723fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b07f25c89526b1c076c25b4bdee0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3e4ff4a5288d22437f03bd702842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85fa30a6cd55d2aec69c5656579df5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78400ed7f84d9580810adc66226c6778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087b25655f010d013aeb839a376b2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf661dc2bc59fc19d95c4a1887c11c2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92412a53b499302686518a1172c7ec20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94319016253b647e15170d6f4bd7d8b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd02fd445c61567cad6a846faf771169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b330e699e4864b286796b2f022c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9f24b9dd792118043e93a1ff5495171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a65c405d6426d0a704e50bf77175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835b6a246dd6b4a05b157dc17e4ac7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f6ea42c95a052a5a6ef93f1dddd85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead70c1007e79b0417ac4d625b46335175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252470b711f443a0f8d006e5e2ae496c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287efbfe4b74ae93d2ed166a5bfb902177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb07712262a13a8d7236a90a9db33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c4f6a6efa860b08aef10f628f1a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0582276ee007615db6496b8f8cf5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fd9fdfba8f9d835d2eae561d0339181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e567d344e178e93cade9c5d8fb7c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1589b5fa7b48cfe4317883a56cd5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea834c1eadf3c0040433e8f2dd232b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e8dc99505fb2c64b1b22544fdc69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5654125e16e559c8fe18fa483c066186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df5f5bf52724938758e0c3abc7bd99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527ddd527e49b709f56959b30a9b52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661199df7d9bf5bbee87229d56090fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a786b42ca95a300eda84619dcbb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621e61bb2c1c97e302d78318ba1029191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313f9a22a3128a7842d1c9fa4a3bb65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e50d5f89aaa52ba06f3855bca65546193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2772b1c8eb584d7c67da858475df7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3102f470a36d09c3847581bb3c5f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc935d57a986c83ee399dd1ecb7384196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4d4955a324e1734a2326f56ee5d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f008b3910f1fea95409d2c81cfa55a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082301c6a8b344b387b191b4f876e40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700ea77308ccc812a3a9055f8b8abcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a025351660d20374f3a836dfde7b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af41863cb3cb74952111c158a1627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44db4769ca6477fd61aeceb1faccc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004816ff0c413e00039f967e34fa730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bea7b267f41a4d80c70a00aaccf80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2764381ed14c25c3e73e9730c7e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eda761ff6493120652e6c4a727db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d2ce52218008e1a5842836aa9845208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61036ec1148060401efc4bf8cfc1d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52b57308b8adc1136917e62fe5a3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee179100886c19ca0b829cb6f1f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84851bd9958b951e732dde7a51685387212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245f5a15d469f6976308f696b08915213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565530397ce60f3d603de94f859b661214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d08ac15c016bfb9742ebd597b415a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a2243e669dbfa9544741458d0ad3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960ff76e12af4cab985ef5df9a12cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86351137a398637c9e0c1721ca51d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8850a11d2409c117b7d9a33c5cc9e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169064b2a5227ece366a24fae7fe37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7d6651395e8cd9291ce36818d118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dcc1063256bfa1c8089dc49402e47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba836054cc10f8bcfa354aac814ad2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcacbaf3ae18e61a81d7893035dfdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b5385f47268546c88e6965c070616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d952429512a3c777799160848bd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1ad07d1e0f1d3db808c03c23c743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00650d557bb16177997b520dba65d64a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6018babb7b3f79fb3d4024776e5d80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904da04f7ecad7dcfddf0cc2d742fb33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410efb677476555d7e600ddb5b1398231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330f7f39bdb8d0e0405658291be821232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfebb6aac09ad5a9fa52aeb42c3566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fcd456817c3c8a455f86a5749740234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d03c5fe0b7c87b49684d5e1e6a9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc806eebca933e06e19855e1966fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2931f0366b374017995ff1cac905ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c09317396d2521e55817891f9f07c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628761a20649f1179f8891d2d17084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eaaf3acfbf677aa263065d120c23e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53a3851b00c40917f3adfeb67242e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439254a644d696c43e3e0e1ae310ed86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ce2e747aebf500b230311ef69549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95b6ef4fc72155c7c50367b69a4380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c5b7e8a239f533f3f9dd30f72864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0a450b3665c0233701e66e280f2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fcdb9af6469f1ca4a11a1c3f8c4c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28904229cde9cac1509dbbc0a640f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456545191db5e054e4e4a0774b98660249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf625265e5506e984285f817ac70aaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890630b3e8f9b2ab43f0353b4c90140251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b54fdd0470c739ae181e828b10526252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfbff2243f1d54df9eb15f1b2e6590253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474771fea9914a5d5c168cc441b48fba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810390191f564e36f675649ce61f32a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d5df6b2ae614a37cb1d7bea9b6ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2ca53bdb877b15d873dbd7752711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041bd6516b8de4a3e09084bb06fc6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b627d6561479ee188e60e36cf15f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db523e20653dc8ec4b62970c603161260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec919fe7b1830fb0148717974de6f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b502d522f25dd33f8441298ea6719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d5b5efe9939edee1f5819738b951263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f749f636b389c7683b6fee46f28f3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ead1435feb392a0da939bfcd1772d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6e5361cbfcbcf46cf91e459fb365266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee44f7aa13d49f5a24229a5eab1ef7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5bda31e1b1cf30aa70f45aaf66d3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb00555ab8a32221b240d5e05c33c5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eff859d12e63246187716af2088a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04678cccb0dc8adf7eb31137ab8c65e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee05bb706508ffe8b44e8556a92de6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340965bdccef9cbf4125b2a7be82a502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4eceed2067bde6e3bdac39d5a6196274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f74870fbc550b998b3d862bcfdb4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c670c1e402e50a845a3893d520062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe68d0f87f36af0b4f2bf6ce8b9db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d63a5289c5b3e674ba18f19287d6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb218105f763864c451f12ec374e9e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b4e19339da393f750ea1074983766280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d1e62133d5e166b9c1befd745d15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e5c0831ddf44269d6ceafc1b7f34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5ddd78077a4fa81a5c93cdbc65e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aaf8d0cc8642daf5b316cc75e181b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc4441a54046b2fae1dfeb24eb000285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe30016d855cdd0b88e22619e3432286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb95531d294c22c86b64827acb9a28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb87575a543b53b70b3e6521d4edaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436fb8ae1efd2e44db077f97b47c494289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1fdad7d351cf73d677686ba5a895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fad2004686feb95b4caaba19f7593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c42bcf9df446735459c6e1cfe21339292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491f3c444cefabe79f869aa4d66b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94597918a0e73f868544a1f8e2186d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da98dc00ef1eeb0f556ceaa13a061295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7f1337c2726bf590253b238aa022296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e8d2cf5bf3ae394898bb3d21a8a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeb5f9994593d0f992a2bcb1db84d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb0d0aa394f7e2587f26a01677bf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40ea1e42c5d7676a8a1751f11754e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff37daf4478d84aacc28237fae164ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b687e8edd757350457cb1531409dccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3746d7258466de4248fa03a2fa7410303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208999e64df8e5ec8e4b3e6a0e284f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304ccc391eb6b992b7564d5b7c9244305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c081e43b21b3dfac3b23fcafe2c49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef7776bcc3eba45ce233f5b151682e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940b5c17a374c08abd86d53761d5a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f0adac66b34f57dcf7ccd575206f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b14221789ad9b6649281e74011f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406959606983d130c24554f278989aa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd58847b9e4df480c9446b679d7b3ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe2a69c40e2ab1282eeda52a0a20ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534b2081c2c726e3be309e26a9d0c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798854b9cd117bd0d54e08334d254607315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960715d5d534caf4afc0ccc757a78db4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5caca53b636ee9519357e30ef4b15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f99f59c83c70389aabe989186b3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96b09cb7659b03c6f66b2b86215e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce886631dbb5797453c818ce5d9f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136008a2625babf20afc1a7c1cf95bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbad5f0d00036f4aa980e55d9dbe14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cfa8f0e6430789b65f3f720b67982323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ee41aba622a3aa0873d71d7a8922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3f1e9a319389c94eb8c2a8b4e13f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184ff6b7b23ec235348c200187c9fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270fe57ef88e78d14ec9e8603b6214327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd28c2c0d348b46bd6b8d3b349e58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16bf8e91bb76761701a30191b68f86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62dcc5cb6eab835e97545854f683f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe390d48a11af929b5c0472e12366c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101a9d44a0998d50468ca5cce64da6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c93cb8bd6923ee1c6b6553ea034c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7017f4b9085095b6917ab674356694334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953f50307598f0929dfc3681f55a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ef777fc1856e76ae57794d3a1459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ba7d2e590d721f834f484cef075af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4d7f280991ac1059153db9e084c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d1bc7a1ae5b1ddf876f86639e213339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63648d79c2469dbb7cd7055d6c2b301340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a776967a5c7115812c024b48fc1408d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed210ba3cc3f819ffc684d8e25a2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b40dd43e6a2f863c97a7e4f4e361f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f1a9d4bf0fbb5cff37bb13a9bcce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778565f60ec4a011225ad5dd3af856c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a7b2e2c4aa763ebc3cab75323312346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225d698dbd0e3d89deef96cc0b5841347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835345dcfe6fed64de3b7ec01af91b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d91b3919e4537765d3d8b45cd61fe7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce2803a5a992076402986393ee6192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3084fd0ce8ea8bd9c60c3ee843329d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4bf9338dcdfd50e934e12d4c2cef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5986e5b041b6f6497a817d3d04a074f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fcd774633b4df6ad067ef08aed74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7cba8aa86bad4766bdf385a06abb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2ded938f10155f709faaad133c72b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4aa60acfcba4b04f74dd3fb52cb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1053bd27cf5caa2412b30b4fcb38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a168758bb1d20123c5a51d5d0f68e9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f130744fca437647f1502f627a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ceebb5349ef99c04d818836dcce7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d75b26e7b237f1e81bdee863b1f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9beaa67d4ce88cd325c7c3f6200ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec6a271b53a6d629c8ea41e1d1ecc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6288523871ae8ea91db44f5fc222c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada18589c65c8a762876dabc7da875366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7f040e5ab3d8049d9ed1f8f035f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0e9eab93a48e0d427857e2a8f30b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19d5a9f3e6dc5b97fc7b45d3d2f8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39116d34094a70a8c1b321c68742c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c6562f80cc3bfccc8584483c5e521371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1b3e49cbde4ac558637ac1efe41b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc3cdb4eb7696f68912c8a33c7f58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63709464fbbff7560e521b43e3217af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565410b5b677bd2da20efc25a81574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71899cf491de6ccf17737247465920376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558313a475fa5f4ce9d52b5950990f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc439c948c1d32c4d2f1e3bc991446e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2d1287cdd1f1e5f468d3fcd6f1b6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475affa12c14b9a3e07175183a41f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb4c2733dd12066476252bfaea0f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22464d30e812c150d65a2fea9eddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4bb4778158c33597268d5e8bf0b59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a51071130fd27091e7dab564b953384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308056d1b4bd9dfc4bb0015b72524f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129d9dfe27173092cbf8d0a80fff64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eff22a5cf409d49ffb07caeaa52ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8ece0e65c9142d6e21332f6bcc57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640e3d1881faadc0b21c7b264c319b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d3890121dbddbce543f80c756793390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cebf706dac4b63687cc2fff287bcbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cfcb699dda84c6c864fc49a8db7c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297627fcfb92c39690d547acbc02254393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687a6365403fff38fa1e849650ca1c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235eb871e9fd1cb45a3e864dd7d78d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acacc9abc7ecca58b71294668205bd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff93b2e799eb1ae3105072086bd2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d576c061fe89012ff03b7b395b10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb6f5d9c1d3a3067d2c04aace9821f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76be0070f6b7157860ee33e01599b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf26505cbf213b41257d989f933b164401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f75fff0635691a9d7e9c9bbc7bc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb76b848409b2ccc09819b5863f89ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a6d5616cfd16b3c591f13ddec944d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94980cd6c12d466fc3613129be40a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d503534ae14c6496f1218a57212d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8a18b72c21fba63f4e00c24a62cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dc8741e383350232b5e4b00d0b23c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f2d427920700b9ee6595908f2798409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc937b90b04fbfc72a21879079a8f2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe243caff4b6122b111cc7165181e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec60ce87d03d7e4c8fbeeda3e8e831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498e1db43a1ebcaa204221ade9fa976413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757b6092d18e924b11d5f4b5b3d7dbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8f17ae667f92a73795584649e928415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7abdadd11063e51cd410764ae426416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b2b17a4e36c0831013212ace25fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1d3dbe4d7407280c57347f4bb59d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e427fb00ac21426b5e1264651ff9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888efae08eb9b7da104a49460db4714420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097016d32710706ca0f8d7913fd56669421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46215341a2246ba92c9b6bd041067f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a92f5c92b60c6493715b4d74e78b7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797b1ca605bf864d5680672c99a4d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180757199080b88e6bcefbf527d0dfdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa110b4a846a664cfb0655b2c643641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c898eed5a94213f53bdaff3993b9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457953060c4e407ee2f298ce2cebdd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d2f5f0afdf65603e5b3dffd08c24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab9141bfcf25fe0f35ade3b5d1b18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6185af494498b9ca503dbbff790d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba85bc2ad7c15968c052a3501bf02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3f9e877dd4e8b33b1731c81a6452433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a604380f069586e45da5e0c5e3852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6fcacac0aa7c9a32ba024abcf997d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0e348a68d8e1b7973466e64f6ee1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca6ca3cf5a09a2699caabb13f7dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f78efac7c6bf2730e9815ae3b0cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6c1f60501cf5d6b854338e65a7cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d44872f0b88b97275aa35178acad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b2d149455bc6e9f6690c0f29926aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee0ccd18ee5877d796f44d0ae2431442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1aaf43b15cfc337034612effe3cc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15feb5fbf88d27b52f21631e04513444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a72bf70955f811f74d25c30387f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f0d78ba9eea737f961bfa0488f095446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941bbd385ee0ee96e5d1b54dfd78f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5b8f0de2e025b3ded6c11eb12cf8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09599710350203894949ec774f974f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef8d7558838b770c6bff16c86ee14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367c39d0935775ffc5929c631e64ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ec1babef3e4a40b9ca3a3958ec55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f59ca1b1a3cc52b9372d60cf7364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38812df231f72677bfcf58d688b03c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19362f87dbd4aa0c42a532d4b5f960455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3cdd84fe30c0ff2bf12df0dbc996e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9a0e58a60d929eeba30b32881091457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0bb1a15467196730c5518a902a642458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185be35bc8b3edf04867d771137294459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42ab69f88522f6e44f336ef23ec9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218b46a5fa9130118c0b6f79fb41bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c73bdd7e2fd1da003c374a4cd44093462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0dc10f62e96cb8cb4eb8213e4a7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e905b760af58bdf46626b472355177464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adca19edea8ed2af52c55f1e5ed4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31220c833df45415a7857837a5b51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77e84e9ad298cdaa54e0d7478cc30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80748cca37f1bb2cb7038022533420468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0112228b14fffc67cda7271c96871469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c513ccb396a8b13ee20dddc7ff8b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f743e0bf3d1db81cc7c6b7daaf9e17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a0948aee5dc85ee0f88063333af4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133872a6fde222feac98429ff92dca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c8ee41e5366730e6267f9a8c743d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939b8352edcc1661cfc51a4e60d7fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15615a83571a9c05294a7d5d67269476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff263f1f04612e0bdb4b2febdd81e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8db14c39197c2fe6e6c0ab2dcbb597478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c4ef48bddf83476b0689815e833e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a17c1a72e69c23544d8e682e3616480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47481b1998eb7367b5d3a0dd9eea10ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1e0038bca5c8965344c3d24b7d59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c316ad41274c283ca996aec4d2fc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b2043473c13f0c8948428b7f16c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e940ed467459b4ddf3098ca9a1e9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4aae6be3d67bcb797cb74be91b6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835e76d7954925f9be79f64d2524436487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ad6fe4f1bb524c38e992d1844a08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5cca9084564cde940fd6e6118552c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2533235ea67ca4a6130310f4c2e5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee866ce6b1a9f728e9b59da36ffebee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246f70a395ccd733e4404413cecb3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cf414c16fd7dbec941024f3d47a50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc3e3a126be7f52273820dc120420494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9256283271a7ae7406cfeb18e48bad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fdaaf66a193e999568e1d8404c24c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3e6c2289b00bbf003e98ff68486c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ffcbd1c65d4de3f8c3c266e623a35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55e7f4b3e3451612ab178d603a2ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d727971de317217fcd67a3d077d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11249055b0a03c94ecce2ae0a8193eb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4398fcf6b009f050f9a4084e1e67b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa2e959667b4dd3c01d522d99cc6e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde922b03752d714db8a87cb4c49d29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af3a52e1f53d9b75c482d83d1f4b6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842321809b520f37ac7730170720ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39feaa46fba09d0dd1ed8933b6a421507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d8610e7cd3d2c5f28598334f41780508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e8906a2cc4573a1786c673f0b908d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff97fdb48c55c279b8e4b27f80ccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313dd3d62e9a4e9f3393b2f9821bfe3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedc9b33e06d420316aa8745a4d4b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811c12db0394595f630b299651ea0af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84d30c7f134920b6837437fb11147514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2dfcb885e578565fc7dc070da4398515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250ec4c55cb7adb8e8a7c15b416e05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c24873ca44782c05f33cc946b11a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b42f921c61356de884a30f1fd19f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845a103b7b4f43b4a476e9a2295b8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6feafe2be8ade8078f342e829acb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640e2540967c74646d46c101eb3f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b846bc9580626129911f417ad6d61b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08881c81f91230f97a79e43fd286df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5220dd6a0604dc741066dbb808d3998524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961996f8178697c190a8b2b47445ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91fa32795231ea837943cea4a95358526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e35e5030def3df606af4327b1df4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121716d58534c07b7dcdaa300eca189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b07625f3009ba1eb0958b6606cf7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490541477ead52ef9a078cc88e0743e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d6a8458c6ef5fae9922ef8ddcc66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743f35efdc27f0ee03e0202442ae88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ded5c6cbca69b91173b2cee8ecd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b9776ef0d5d77825785ec7db9ba7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8f3f026d17cefc1c15ae5dc7c676535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82128e1664b6503c964b40dd504ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8a58a2c53a9da2e34cae1c483017537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dacff37ae00ffbf0c116a82c536ed9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f5b409b6b6a8a9a3895f086191e0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61943210267d4112eeab93464b307540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ba7b1fb721ec8d63bd66bb750961541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462bcfeb0829baa7ac0062a08f41dad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3403cac8d79498752db81352125d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a244387b6062e1fff5f57d864dbe0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19458db98aa5ce42be08d79aaeb17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef730139243e5543bfea495ae20901546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874844c93b99cea05848f406c74983547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceff22cc5db00a6518f0f2139538ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b2cb570caadd72a9b0cd526e9e5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ca3d43cc7c81ddc0af235b0f98d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ec33969155ffd973995eed08abc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7d5ec60f414de3673c435c34646f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08673ee31459261fa5e6b2142a3ee7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe614da12cf8c45ce7fd51ea1ff3fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c9f23b6ee9d91fafb078a996a965555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cf8a71a0e2b9bee01af72238f9e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0d897e9f10d99e532d3992c95e1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fb05c146c033b59254f32dc12381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8c139a970d9d44f3a74150d537f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f2c66d567fe96eb70e57e5153b6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254b1c76ae6c4219e194a40d6cbfc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411397ccd4e6f596cf5ed34dfef992562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93c3690ccdc0edc371b1e8d456cfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7899a2f9b623665da38ffdae9125564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b85a9371592dbf9aa0560893a45807565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e839d5e30c95d93fa2d400a99298aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe354ff1d504958f139c1b3f55141567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd85823efc3c2713f171c7d554ad3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa3ddc97c4dfab794f255116684cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3cfa13a95612c5b7dd61db4bc2a9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019789712bd98d2a2eef0d388484d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745817157c6f06c2ea234f400547d180572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf2a0bcdb4846a847eb1cca271c994573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba976eaf3835b883b5c846f255289574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5bc787d9b4d885e470a53d2d4033575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa9ccf78fbbc074015a54288ac6663576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea4d103c0fd13a5d6016b601dd6d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369818e70c76bac999fc3779220c8b6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f53fcd67aba4c8a823623b0395be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc46296c9f041ceac29afd464814f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f42fb0cef499b1616a676afc013a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf06809100438867d90939bbd21c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1241fe92e90dc8ef893f4f1f79a1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862be026b138ac8d1315e68d89760d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b046da4357f44fe25b347bf85042e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2bb9b7fb55ef5bebc82e86ee052e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b198767c49460ee4126061d68921ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671b0c4d91079f0a93f9049b341f36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd99387b65a07d336a9f667ff1806e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bfe9f808c6406461f8fa4a8c25c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e94381a06502ff1abb9c839e6194d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef382e277311d9486b77dd593d6c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a172430e7c1a220ccf1a07f0b98496593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ade9bd40db44b352c318155e4c84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd421e5e395303ae2ec97a79b346bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090863a165fec281e6d190dc870d22d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aed22deac1eafb88d8105060723a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cd6bd7bb480271e1ff22d0331a75e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00187d70061a078109fc8f35634dee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceede5b7193ee566c4d854f92dedee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca87ecd32634d2087320b1e5b8f6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e2467f1a1199410fe403bb277500d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd10e46ac754e61543fbb96697ec6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48330dd533ade6b153181ddecc11e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9494de3f43da4b230c9038e3312e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43fdc52da7af070fdaa61323ce6ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a406e6ec540239fb5b4a8226aa163607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88fc152adadbba1e3631cc02c4833608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd638ac92b56ee42bb73a5dab2a8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0a84a11ecea2448c850e04cbce765610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee14ab1250f031771e1bce6e4d9a083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0300c0264e228c2ecca74494f3e4ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9fb7872fbcffc390dcee3a9f837c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f8982fb5426ef86de60fbd2d701f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c536d61274ebba8d28d218d45672e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110729558afd53b324591c5ed28a05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c90fc6c589113d3fe787d825bd461c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c8782ed82e92a7c9dfcad7c0a173f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c227098da3e287e9208dfe946483619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb3fe17bc6bed3693a90c3f3032c80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b51a26ebd96e66f6c6851e0c0633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92301a19ea3e6210c28d1e2622270622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba583446d9e22c64d174ad5049da0fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d88a6a932f840a0e33b5f28042a5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb261a11f5173af9c5694c5022bfbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38213be17ed51c22134bfd0b08e930c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c6c4a226ce679404ca6bae5a92c25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61699ca875c7125d4721946ae205564628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88fce43c0762b54f0de29a3f43c6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270afa02053b7602be4bab1e23f4f0cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75e68e75b8c4a3d0c9ac408af7e38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34649c9e10d03957923b8903903045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ee5184fb69295e31a84473741360633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358558de14ce22bb96dbfca92d21b9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf31b5311f2fe06ff749bb1be204f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1bb7079cee2efdde3f8770dc97b37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377516652f1de2f2dd9ed492dab9766637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101f7b53039fc0b0488403844724d0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079fe41def2d9c43c64840aa065a7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff770bd5335720d3f1f2bdad629674a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e507d1c7b07f1c709c54a8da8edefd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08faeadb7bd60c9fbdcff5cb7acd18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e425da963d65832206c6e4cbf9a8b35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a7689ec449670b9c7f9dcff541f40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612695c393d3169ddafab800914f70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63bd03a9c66d0b743066ad4131d027646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a12325dbe430a380bb6150cb08852d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae55a70532d960c48ded357c8425b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f12725e6d364aad5fe4745c02f05b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf9c9b840aec648197d87500d1645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277308b573cbbd56cd6806c02e264f29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea51c8b13b712318a75a525398e46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051bc4011a8eb1acd3f0a237e470f88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298430ca7e639aaabd3460fed36fa5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee1ce3cab5449415546543657fd0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4d78c28c39bc72cf7471bd2d5c8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211baea2da684e1ca420171d1634458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4f7908c0718ba1fc8c779216306d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e849cebc8b8bbcbc68c531086528659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce349e1a8941bc182493df92c139619660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b5e7a3109b69f0fdf9c150996622661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63394ffb79c682d3afd6a2b6c317db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea033eab401d218f4086ba9cd00dae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d9a2c934f652dea38528ae37353b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b7a7097771a1cfb7dbcaafe0fe29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b6a6ae8ca4010de1676406ed547b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c320063deb5abc7148b0b2a671ea6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebdae32e4c066e16e6508a780d64f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5559b60993cdd3fe369a6aa6e74734669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08709211560aeb53295a80251063a92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f9acd1d2d01e964d5cd5103feb1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bb9d7143ca87aaf80b43d953c667672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d12b8cdcbb926b4bd7e326fa28e65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a26b28efbda27eb95ae519d580541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b1dd508ea4ff399100e6f6a5b8dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93026f1ebf90f226dc4d01cdcbab9a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008300cd75525a21c15f1e1b5974b61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa584c755858bcb38338d5af78616678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b428be633bd911643217beb3abbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e77cd791a4a0a339b8499d96e4afe0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b48857a704727da9febd1382562e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa06cf770c030885da61c305b96d8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99961971bd6dd6fe47c9b3e2cceb8a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7c0e4b05720efcf232f20b48bedb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d79cb888ce26f210c0bc1faf55da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac3a53dfa21cc2cdb5e1328aff72e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495e551d027f47a2b19753f707ce52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcb0f6a3225888ee4cc1e1eaf3467688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5966862620766726a0e3adfb206e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09765fe80974381bebda0961d585c364690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b70c523194809120813db2c8fb11a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37720d55f0035e2450d0fb9f7216e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8181cc0864e2db3835f153dc1385eaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240e0f1519cf00049857dbdbd8181a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3717677a21277e4dc62736c25e99c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f83339706bb27f25fbefcc533d51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd14634680fcceb91f5f3ce9bad2fcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9b633ae83f70093990d88989a0ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796448155dbe35d98a40435d386e81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a050f67b3781036615f02a7003ea20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd1da5bed5afb48d17086517d4759701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388f266bac3fe0af5d60ffa8ee7a1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7012dd36a72cc35f750d35170bf86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34896dfa1b84a794ee258326ee2960704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999b5154be990e70ba2636d36ed13e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a470309cfc30ebec46f3d1c1866b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521982c5ddc2e4db6f646147752e7f51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561d4865716b4890f645998a474a34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11d5b55f04c9fb16c5e20af6a10b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dee9a3c2717b76997cde59fa8f6c3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe3b1317b55e70a92ebdf9e8bc548711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bf357b02e6eef8b8801a42d222ed0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9547f67147e4cb069295999812d13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b53f2d1095b1e8957f5c9a66c2dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2969171690a8da0034b56e52089fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b6e5c1ba01842e17efa683e6ca3f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558806c0992d5ef77ae1baf03c283690717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182264bcff23d7306170590b287ad78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dcda510a3c4f28fdffa5cdbcaadf3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9c0734373db332e39d09c9a83bb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7cf179a0ce20fad688262bce9dab8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87095ac8c6daa932821b4585f6898f3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34511cb770c96cc7acc3b9df1a01ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523cee26d1e9f3cdec1ecfb549ee91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09275a01efd58ff4ef4396ab43ebc6ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f340f57c88f786375daf6a4859854726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e26af4ff9b600472e5c7954a82982727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2466abd7bc7947d3c40a93b71e88c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a618955837e03b776859596a36740f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a642d764d003af662758b9d56d7593730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6cc037bddd031227ae284e4dd271a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16cf4719ebba25072ad5e925661c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9530b3be98c4174474779be263ea6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263c6ac0d79dc3f1b123c1ab76fdb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46123dbba4b7235a01a43de128738d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f255a7aeb729c2c5404b01b0ba346736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f7cb5588e0217ba953e04b73b6dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe17bdbe2eeabcabb1615666615b10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696367e4a3539c5a11f17d959dc94595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0e0454ea84b46b210d1c0b1cbda5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1be86cd832d36d28dd99e36a7ce64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a76296daa56cabfbefc76b71e110742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0589e363fead2c9ede73b6df067d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7072f6edda2e31a43c441782d307744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa55f4482b08750eb956d67396683745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3898ae675200be2608071ab3278b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea36afd70c3891b949049b3175f3fcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf79982dbc60b1515823af99fba7d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f3a10c35ee90cc4ad0538904272c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33690dae72625356aeb0532f002077750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405eff78503815023a1887feb7d63cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64141fd3e91be6af8acbf342ea00a908752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a03fb90ab0ef130d7ae5cae2dfb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa31f05435bc203cc548fb928fffa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a3014fba1b509a0e85ad26c66c62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b674f2e530dac4bdaec70ce6e1cc28f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ffe6a3630e576e08a9684c8240ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072308cea2c67a46d8ae543fea350587758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328743961f277178e238d1fa4ae5546759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a3866d9da8187e7b4ad69165fc6b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc370aab19ba95442bc5f840b127af42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e70c50fae01da11d935bf21119c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355931cd97072e24ad091891b25434fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629bf05106df2d54b79de9fe6396ab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e0cbc337e89682674360fdae470e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfffd37cebf12817e54c3f4d0659397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8529aa14e04208d935462b95205468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c4fb8bfbacad528b9f13224db80c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a4c2a121ee4b23b65c03c9b9a43610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fc3f5630e3c4f69d854b9d516c3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6c18c9c4ec26593d6a387d42b0cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7e68dc639c91032b67081568e1e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450cc7bab4ce2a3eba44d9263bf33114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a1595121b1644dc493e864b2121315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d905031ca496ee1b2c7ff3c395475a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66232c5239e4505d3858fe09de39fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef531e91d9f72a81ec6771c4c0cff5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb4334596a023f8c74dc18776a96719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340c142bcc323a71d9da03acb6b37120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6248487e045da99cf42de6debe76821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a63c55576c4834e0e7ab931c58db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d27300870e63a8db4d247c07a9dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779eb82a6ca410c40becd8534c784324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28266595566e566f2d8e273dca57447325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275724cf883770875e33b9d11229f7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b65d68c20cef34b5e250e9092fd3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed5bc9761196dd783f5eab98fafb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ab911286b4ceb9d434b3a090b4c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc66062f02fc9c6db85dafa0f42325b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ef673facdbb84421f9338a2965be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d0c302c3485b316560abaa09641132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052316490f3e1b90896556d5c2960233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804418ecbf6c2c1e64e461e0e9b67e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeff990ce895c4c67c293d2253d2d7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89effe7cdb5ff101a5fe37f5ce62136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3fe5db6bf2065de4c3b808d4be07b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded082869516e22d480eb300186840f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd4cf195e6e77c886ea1f2314018239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27048275c0116f98e45708b2db3e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6a79d2778fefbad79ecee7d177a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e553801f0bbd3d509b0a98f8a20042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0157880ba66e6080bed37587eef8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae44fb1ff65b6c06996842395b70344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4895df0ac9c17c9618d38baac07edc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec80f8dc51aedf048254da5a3aba17f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b962ca4aaaaadfb52157e79c67537647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454e4e44e382f695002e133c882de9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252adf735a002bfc790e54b6dffa89549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684016456f191a2915e4e4617c7d7dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f76f94ae286cc6378a4e8126d83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad189fd415a2c0b614220a455ba20152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e2ecc02105a824f2441b0cf7c31d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d0bf0fff8e5e9511ab2698511f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b6cec5cba7d369d20fc75277ad0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae98d70209685e3ff2b91c7c8771e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d7a40d95646182565c58974d85c0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8ceebd7f25fcc42bcd036bc6b607658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72a258788cee329dadac7e368bbc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36be79481f664cb90259f631d24b8ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45230823c4d77f6def19b87b8765a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b093423d4d651e4a39663e02da52662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a04dae7ce35a8c29bc5a01b27027e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655c14a8090e7e6d5d4544f77eca8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59845e57512524855a0c16e10c4066b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef8c452b86116099573b9b474f6da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e7281eca4ed7b500d8c5a96be01267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eff144abaea1521e4ea881212a44068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3475f953f8bc892c996f4c7614d5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefcabc50333ccebad2b7d2f5f0031f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a710ec98efbd4685a2a65a9b15c829e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d1324595ec8bf160d2d6e0ea560c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d87b8e03b50995a328f787fb8d1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0f95937467bd915af19eaf6af31574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4174735215dd0c8a99230be685fc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0c6ca146fd3e0adb2cfb92ce6b2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d7bfc1405800deb367291a95afe9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86703789dba5dda2c384bad01f419b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b301b599c9ba5d60afa448b7087379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5b24fe39316ab6ab079fbc87896e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf17ff37029b74f7e2eacfcf6d6b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6bb2cc40eb399bb8bfb153880aaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b622f9e67037856c8731af88af5dbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a6c3772987a6f628f226c90711fa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111993758c7af466c7a5968d8b53b99885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1df21289654773691ee4e6e8f6de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c48c6f1f11aa1958a0d763cb1f7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281570348b40ecc666753eb9ff172da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5efab47993d72a9a69230366e56a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c690eb507d2fe2d16d39c1ba990090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2951215f7d8edaaf81b863580cf1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3d5913ffc401734842002121074e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c8934ae301cf632a99319d46ab8d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c991694bcf2daa38483dd64fcbd832994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6410e59a7d78b9cebd1ed064befa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80055afa550a29e3903450eadc2c9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79c6fda0da7048abff1d069ae3f9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc07642110b6a4152cedab4961fb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2a8af97dfbd2f0ba2573e872562999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909937a29b8e2f20e8cf08ff8f37d96d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca9d1b8777326b73226ae0db9356f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d3d6e46138fea503da91ab589d86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744e40f3bd98f8f1c664d4abdc664e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c962f249aaa5aaa8fa81882acf0560c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef421a77189aeb6e8b01f0d04e6ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b958115a98b7f9929158449484c0e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957c57f2aef7d0d82d9f2b5ec77090107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e640d2af535f9b2df247ab5c9884fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a6981b3ac1574ce08522754f297e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b3a6bb0316b3b269d8687a54cb64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d041b446806ec81372d39b419022360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2798371557b6324985da5b668c16b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ea8e7ce966491da2ae73b8b29ee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c0523c64ffe231bd148356d8789b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63322812f370b17a93879bc9e3fc29da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793024f32262ec42e148fc9d8d164319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d267b9b02ca050a425aa03aa1cd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d88068e89ca24fe01c71ae764c4481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4625f44e33f557578e15459c7eb4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14eb23859aeb9f116cb2f4d991495d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf65dd69f3b3a72bb86b666024cfcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee17ec9903f918212223513b23697122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a075cd70b8e6d746eddea096da21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db74c3c361f6968dbb6f0a2e9de9314124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd91005037cf829a831e2fa2abcbdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee1ba49dc257ce527822996f89120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36bb02e3d1481804502abdf1c83a35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b17fc2c5684bfcc66fce15d58aad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35045be23eddab8155d75c3c4f37cffa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481751d9498da6ca97386bf51f59747130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a52a2a058e1bf1a4c47ca454d0f701131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca9cb18fd4784e16e1c068b024e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa89016ea16d44a82e043610225a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70c866619614ddaf9a876389fa229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1310d78b9ad517baebbc18798c3e40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260573a7cbe50426dacabfcb6d8e1eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb3c0fb39a307e09c5cfdbddc4794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7242393b20c14c964675f873eb3a9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91a0a7e654177951b2ed50cbc6f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e90ed7cfcc09f43f562a4b7905d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cbc0e642b9dfe687468917f1d2449141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a0ee692431d4a648a729928f0ab62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cde71f0fda436ab3a28b1b32bdd9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c9bf55e512e946d9d23221fb0bc83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd058c2cacdafb42127c1bfdb744287145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20948e2fd2fa7596a427e8e1e6dd9c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c66855cf686232d2dca93a7420a932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e1c907e49da74c441c9905727c3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f83af09125e154992b0f1d4667fad4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57977e8d17d396f53c70d55ba0d223150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e4b3e9ab405c7f5bae1317aadd4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e62e2573fcebb14dbef4b7b23097b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c10302d852f0cccf27a0cef50c26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b036418dec54ee5e10d0c77313b4ac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e9e481b805ea88bd5deb2f3fc781a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2efbdd5019aaecef0efb8935cee6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b043bb7e09b630bfdb4cd878402d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed298d30b4b14bc6cee6bed9ed3e4cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3c62a8f782dec68a21922d9e34841159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed9d482defa6b348c6f0ff91a0183160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363267c151111b854a03af92a61fa522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339d331053ac841deba4c9558af2dcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ce600b1d1c465c12ed2c4a8585f1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b853b6a698ce6f64d18137db774b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3788a7cb8f164d58a679df57d79c20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c370b99a1328be941314a089bab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45e03e4532f716b5722b74d8dbebc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ddf01e4a55c00b013a062523a46cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fedaf0dd033d221cdd84f1229c62a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3832f2dd900e4af80690a772843f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8bb1f3749aaa28f4f6a63c59bee8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e2febe897beb14a1f5aba0875b6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280952ecaa57b9a7b8b06412dec99eaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca316286a2215e78fe7ab12e1f9e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d109cee9383b277a379318aeb59a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6ebbdcfed78e5d1af1ad76c03e8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1c9b32b4fa50f0ee3f82bb09cd5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b269a977c664bb17f703ef689947da0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5227ae882e0208903d856191069316179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9f6fca4e43602ed6801e3db5934b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e44c97c194da082eb2287b88232df3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171556b1c9beec8ed31b11313c7709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ef99a94ce2cab1e0be9f5c71eb03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d70c11f8ffd001a091512342f925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eeadd62c66efb5d27c2807a3f007c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e24f8c81b8d0078841b83180303e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695ab10dbd9ca7ad5b7dc3bb9f30de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84cbadd91b1380b6fa3746ccc149ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613b95defe7a4c2d193f291c035e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443de92835cbd38a2622ccf0e30d9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc81c90ac16cbc2f24db86ff179f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f838740a96c8456263cbd4d31ed2bdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ecda0f4db28b78c448199d7af7107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7fe0c94ad329f1c1a4668f09e505a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77557f839150884ddc51bdbccf7d1ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d1436390afbc0a2a039264ab9942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10826c9c20ec9ff7ae4a9930839d581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c63efe52479f56cef9bd1914b64f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738ca9b0d2f1744455541421258ccd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23121d432876a34d085817f8750281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9e90a4357774175c8805edfc0401201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50af5e2802edc1588ef7a9250f871202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2f941853bb590f35e39e690d1a7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c067fc5bdc958441970e91c2c640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc5bd50f76948427a6a76ef53cb81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f82c7a6a5d3135e31def826706a0b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353bac9070ddb19179ee8c02d06d2e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b371f69ef0e3f2603623cdec44cd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb0d2b99474eb20a7bfec7bff1a97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea7c10cc9e8f982818e74caa408849210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c76df1a978968b9704cf13c07652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d07beeffbd839538ec963e407ade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8ad0878e6b9c2c825ea65678e377213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe95924a58cf5ef3c9d96175fbb3b1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a090072c35c34982a985f4de8abd5dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57146fc4faff4aeaf5eb9c3d3641c4d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ab5470db1df8bd3fdc36a734c24d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a02c1ce754c9a99a594084995308a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca828caff41c3a1f46a1151972b214e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a800849e8bfa1a775b2fdfeaf4792a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35890d4bc023b447d566616473250221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c154ebf61414524f86cbb395d702222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991088c20f53f186c621121ac6a34d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95e5fb4ad8d8cbc10366c347b3422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdefc17b63a92ddd1d11d79433cdb40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8bfe0b05a4e13c08a5bdce14635e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a898bdbfc3f025773315e6019c8ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5a446832f87b3de64fce651a77e97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40bdffb292c7be81e8a8436c914f89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9b996457395711db7dc1750b3b74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690998217037fde81e8c8783d5a14de1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00f85f6e12a2a5905f21634b4a0c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048c1485afc81ae09b30d25925a3d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd07edf4b87713e4a835464a1298e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e1d360aa02abcc63c9529043cebb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf574dd9b7ad0dbdceccc15f50c67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494c5e4912a995963d66f5dd5b8485237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428573c83801dfd153572a711c8c23c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65273a7bfa380428f4be47b3140a1cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112dc9c81a730735235abfcac9fe117240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbefcd2568785ef619cc38353ad58e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bbb1e0fc4ff0bc7d27a4909132643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372fd2700e649067081716f5e04e87d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df8c3fb74bfd045a45430fa97335b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227691632df4349ac98311574c53ccdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09012ce6f6b7d6139c7e29c4a222a17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f0bd26868467a1bcb662f093397a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f211668f33227513d34a5a7b87fea2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc995da376febd4cf9713891033c4d0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b82784144ea6038ac1b931955266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb82b5017ca696f7c23066446855bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499b62d5e9a7aa39e7fe6d6cb16d5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096e810baa8128323c1dcf48b335f7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86ff3115f75aa968266849a6100da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4606a49171d89cc2650a453532c730255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3270e8347e56c31415749dc1c881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9303ef02280958b14b36db2a59e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45179c55c648d1c4caef3783f0816eb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426b4586e008bcfe21ad572730aa437259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e26d3529a75f8b1d963364bbc7b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b11d71ad6ffc4417aad1e1c8a3f699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264c2a8ca4b4a194fc990e4ff82f8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf5ba4f640de769cc800d52d17308263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ccd3d5d90db06375a7c01d7491eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800303808e8a9cb049f3f3d8729d2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d455b7e8edb534ee054a5f62e1a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26050bd8d0c08b79e54e7ebfbe6acd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd584028a0527fb037cdab107e544a7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15cbe5b5efdf76155af8ac4049e98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d34c8da357efe134cb9ee9f5a8a46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73622fb76732fb1ec59590a8f4ce49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ae78b16b6dc6d7c089b794ce6e7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce030b89c9e73e41a83f4df8f1ad4459273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ae8eface1fe66314ae3a6c172893274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016948a7cac30de4dcf585edec242c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12eb17417f28272ed191512965d0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83283a07724e23ee3b09d84462e891c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7be2903ef1a716dea44ba7c8b0cd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c226ff7323f6d6e47122900f12ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3fe1689da85bb9c7934f9dc61c3da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3749fffc8609e86238b94b646ab6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4ddc662cea06ba370c887cac47c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261bfa258d3839502237e182fc62fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e069c0dc5ec356ffba4db37b8d66bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55559ea291ed5e32aa526a308c727285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61677e6c1bd075044d5905b1e56832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf825629c265c78a292109e62fbdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf773fcc1cb3435a0712d6e1c4b29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ee78c11639825a74faae4d9a517e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acf4693fc8ace8474ca555a780602290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940cd37a73c6119162a880cbfd4a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0126c9d397458ad72416442186df0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735a3b0aa250d4b677f941becaa41c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7612f21d98ccfbd466ee2fa7d31ae9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9150ebd28f4d42a4849177cfed2fac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6167e0ee5cbd0e7d810dd6c18a734296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26274394981045bbff4a8d5660aa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda325474dcf2a4a0608c98b0bc1b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df70f48b8bc49d145e7e212346793299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dde3fca5701903399d56778458cc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f09ec141622f6159b26e7caecb63d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0e1758c4c33a0070ebe4cbf219fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1530d2d4f9b7c9ce6ca3ca80c72aec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45623149a06ca5d101e9c815a2cae2ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c02d34c208cf5ad28e75139c98e57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202d534916f6daa044bc6ddbc1a586306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9b652a3f8170ec0296fedfa00f69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3944747eb696f1fd90168d0b922737308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368249152560b65c1c355f973d33cd59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf779572f0bc8bfe380dc153e57ad37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce85a21697b74357c5fd4689f38b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd052fcb12162a5325e2adb0010eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16bef9ed64f2eaa1b49d7ed160b80a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e546edddc5c44e3189bebb1cb3f9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61bd752f853333c4dcd266fd0a11f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965adc2f055f89a33584849a60148b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4541e42c3488785878eaa1027ece317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218600c1c3fd7e600b78104b5e605d1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c66de1841260768c3640a0372645b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652559bd2ef4ab5b3f6072fe0424fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564abefc2efd91970f6a631e69f3aeb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32855781c13d4e9c4165ea8214e1b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd3c46a278c9250c6c39933eaf989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec86b4d4d0f97caced8cffb1a312e1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f50c0958f4a9dfae054507f2204098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886daef95fd926c63d8287fdf634c433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f2f5910a1b63590a3488f386fc34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa977656c7864f4a7cf717721b1973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511216a7aebaa10ad03a3948208023a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c55a4ef96b156881ee2f2be663a6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c48ec493557a05373f7cb0db8bb4e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468825fd8a6dbb9b0785a26ff4d100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88adada60149fd2a901749a14cd7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49a459d9869c3273ac59eb62fbc7c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf1a109d5cfa2f7e01f9a1701c2b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefd0971efbfe897a2e44dd5908b20c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab1ea061c1b7c5d021cc395e8c8d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd12226a90ed0a2442c2b88d4ae319d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570905b292a0ff1253fc442de1aa2db4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4b6532f5579e1ddc3f67f008eff1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6823095cdfeda22ec1b8f2a7cde4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bab67a471ba9a9ac57da3ee8831b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182842c1acee299a23dbf83dc99314cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d54baf7c5992fde3f97ef2075bd06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254978a303b8905620ec641df0733b49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa089d28354a5796afd6eccde5483346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac80d4571bd2d618325068f21425a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954bb9f554c801eb3d300ef9b11a7d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d194bdf1bba676247d75edcb836d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6e5d694e873698cfb8122cf91776350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f8691cdf35a8dcc5c8b2bd59a258351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0287f6a2e2f7c916fbdd7380844fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80abdb2f0c3eb3549cc8b26b56d3d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c36f28935dddb425e94db26157b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339803ab8465629f582ee5912fda02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6573dd2f0a6c98e3c05f9d151db31a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931667340d7e21ec4ea986e81694e31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60bd7a40e25e39c0d12cd73ca06c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1adedc3a47c69e95433369e99244359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baa51e3d629283a830f60652ebcff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c9a73eeebdad3dbd9bf8c57e57a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff785072f38c9ccaf37277cae0be5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8d1b4c55cbc62d802a6cf9a42223363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f6cc720260378321856ea6be2511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eac9d2b406be8cc2ee276909ea5fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deba782455e7818eef4f2c8ffd9acc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb1c6dceaa7823cbd80016305da19f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a08228dd7a042a1dac7d22dc9504368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06866757582e946dd82876395b3c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc386bc62b6f35b2c7262487c427a6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19d7e22132727d64c5a6d8ce9f427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083622de10eeea89237aa144281f8c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305faf12709975610e00283e02e3a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b60973d62aabb1b6867270c90b7d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1470cee4ed18cc89ee1ab3f1bb8852375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9340c036979e51f154f6da2c05fea3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36cc7c19d3986341d5a7a0f56c29d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd73251a4c5da4a769b2b6e115f51b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc80fbcc2a45afc94291d34cd97172379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0a40237a5a0c71623ccedcc40f06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bcd6ace60173dd8c9dff4f7fa6b5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fa06927b57ae926942adab450b56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc61a419ee13251ff945111f69042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217ddf17aab9a525e875782949cf1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77eab6de2b668573bfbab307916ec6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151ca488140b743e2e4b60ce26c9a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59585e7a86bfb92d2b21328e27cc5031387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f359b0b6c0d393d05db0af6ecdc932388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f015a8c35534b51d6726b7e6926a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd7000c33aa336ffa0834c573429c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41185e69aaae45a795e97466175bf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50efce43b9af31fae8c986f7fe95d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acddcd3fcb142813038e81facc02d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1d481bfecde97aea7ab5ad67aacaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3c1117873aa4982334fdb704462f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bb9bc99991cedb6555550b8ad793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834bb836c1954c7c80fd956947f7ce0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc915ac2bea2371b85d9bdc7ffec39f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ccf778216184f6f0b0f929db1b05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02742b21b6b09d4f24d014d4ffd692400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914150a9b5f0cc752b4f67b19b3adf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd092e2f38259ce7f8491f2486394402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b826c9288825dc66556650aa2d49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412918caedf6d575c23d0bba124648c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34c07c00a799898c9a628b0d83125405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba84410d095b904ee92a670f71bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f469ec71ce3e8586d7b019ccaa900407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce058e71dbbc2ed5e448c7869237c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d82a1e08c157e5a976414c2ceb9b86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741791f0d019780ff46d57d174f0cc06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeee25e2785b5899b3082db9e12417b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38273a47d4a8918edb33fcba1be3bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f007701a119d981a4de0ef84c31c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9bdeb55f281c68989b3ed73007ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16500cacc3900785b43656808872dd0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58c23988a94d1189f175779a27657416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db108385b7811c6e95c26db34d2e28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228a840c10217aa81dcc1897eacb4b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a97261d3a3dfdee2765de182804f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b888cc130a097e80fdbea5cee5e41e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d566d68d542d46ec2b53b336d2495421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb831b93122d76fcf6251cb39b3d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec23e5a36f8a23965035c8682a7a2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b034faae3008cf5e9dff04f40fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea021e30ca0c5b8b3822657bf0e471ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9d43a7b80e4d6aea6479cf3dfcde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d2849e7f3f5e2bcbf747d1949b7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a57890feba95999b994df6343bff66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d1014dee58780077acf0978800c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b39d02d2c9de1cdb3778101e2d8cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4329eb8649d6047ddc13744b7a3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d184fcd86c9e99bfddf12c2fad3cf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd74fd729a3077701a19da23a66818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee49fdf7c379237756937d132d445434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed27f758e2f0262ad6ac11ef1b4cbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883885cecf4673cd6a85944ab3ea2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60069161560060f6374fd0e010fcfba1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe59f200a85d28c61b4a434c4bfe70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc944431c54083d79ef894fa19978b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1915a2671c2156226246a436cd8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca9dd4d5e4bd343ee8df770abaea2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b168f56798b4de9f7a107c99e1ada8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e09d772192df6faaca8b2659636d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe4fb3a22e9bb7d1b3b214beb36a32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5bab2867c1aa437f830ffc32248b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151992a131acbaa7d8346fa311d3dcb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d82680ff104a3ef0e26c0400381aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902d0122e6322ca8a9ebff39b1aa53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbfc15e36490ec3a5891f7e3d036e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1af3324e8881e8ea66f8d95b18498450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5d36ba2b09dd472d0bea834035c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb4a31a50a3f95f9d917f141d590f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6ff868e6b191972e7948f5f00735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe58dc3010d823c07205cd1d6f8f7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb79aae14017ef2ddc4d9b76a8fa551455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a858032f2a00a91aafa2dd15cad9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec4725c007b398211869225ae0ac9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9480768e4ae22ea46584875020c3dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d0d99a954f4660a5565c8ab0c522459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da8757ab964403a111565dce153d99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b722eb49e8778e700da183bc506f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a01ca91c771fc5642d60832bc53a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb557e7161012bcc5cb1de4c67d622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947746e136e865d802e9a2ef357fce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e6512effa7e6724af4de0e69dd60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55903e687ff89548279ed6ce9653b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b72bfab450122b150d5ccacb8114467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790ba1f63dd12d1b59471bc36509a0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e453b2c88e568894dd96d60d6e9b34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ba9e9a335fe61278c9d9624344d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5af26c09f1c3dcc2b5b36fe1c5b48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75b75fa9817d11363abde305553a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce9b482f9162e08622d10ecaa6628473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8c7e4650cc229cb8a2ca41d863bfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e971a9046a91696a3ec56530ffa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d335d9e251c8c84041ce43c298150476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c0daf2d4fa50da74bdff15209717a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231bed8899130bda11a745ba5db97f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fdbed7c6ae00bd41f2f1c5a96e33b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e002550354f7a9005794ab3fb90a04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfbc9fcac909ae000381ed13436ff1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4e869ecf38d62ba00beef36a22f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ee59dcbd25567fcee14718ade183483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42028fed86554ec3513e5518356e01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcbfcc6bc7b8188e0cabcf6943fa9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75059b7a0e14a6c22340973567213dda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8713bc4b5e2a5b14b938d97aec68cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dba28ab70b38213913532b00e7343488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894cfcaffefff5b84b0a46835624e59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f60153217915f11b0d58d747733638490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dfb205e7b94eeccc150f16505a219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f655a49a003d0cd248931e639c5da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6a24399c30ea2669243f71ff63ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df4be58701e565d4edc2f4648f009494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e25e4ac16aac6629d9c47652099f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5a9a0430b9851d5f55f021b5b73b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e858dba8003c8c06862f1a4514040497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb6e028f74d9e81b298ea84bdd510498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d9f45f6a85d093d56cae6c09125d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252fd52840935286e06d8c47144ca4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfff90950f01c2f4639ad859f5c22d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2b456c0c805a63c79f4749a982f2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c320ecbc5414bdbcf058a1b119831503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cdc2678ff37e5ff7cb34e4d2ce91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d1c6d4c34092e60d2a6d69fa1519505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605acfe5f5bc8a4ff740e09575a562506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a41c8c6159824fc56f2f134969aecd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caffc221b78e586c2e534419b38c60c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e748eff274bacc43fcb4a863f1f0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3bf7373b79997065199f45473b63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea92aa7b8b6aedd57f06dc0b47ebd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461463633618758474970eb7ecd3528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352acde44c1a26a97c724d65c9ec77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521af4779cd5c01b7b3c4a926da90407514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b83fa67785824490a3317bfd558f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23588c08212fe0f43d650a495eaaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e28550ba70a74161ac623be928ee8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc6709b44bc9a4ae9a958d3a1f7e1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfde980da58dc62dc65117f8e481c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fb4704898d82346d3853c1449ad51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c504938236df3ae8385d04f57c22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4bb06e3c3fd0e31d7d44ddd750663522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a32c9f7f3069c6ca8d810c6b81a1ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210d15dc87ff7cca058a3131150b93b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e895409c5168d1def88f6a67f73390525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062fb973a192df8803d37b35891d796526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31e1fc426fec93c65776881c2dd14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a961d9fe66c1aa12771e911d6a21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0759a21a0d8c21f4700df1ad6f818529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcea2cc1f6a1178cf80d5ce5b7a057530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795fedaf7ea1dc0fa3468b973f0301d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a89ff1c77275507a56edbc3fac35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f965014e3cbc98b6aeaf29a773b45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c8c6ec8f10afb5246dde168eac70c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053863f98129791166095a12cb14631535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de754952dcf3f6938aba5c033cb22c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457529fb71d67d4096149bfdf04357537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415b67d503f130100566fdfcb5adf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311420c8ac88f849ca800f0e07dbafe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ed3afa71e501203daff420347397540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c79d97dff76a9fec50f6ee770752541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad30b6829f14be9bf9633cbd2f43f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0dae3d38d2e124e04ed478856dde0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2056caf9499ed4b1aa442cb9c19cad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b2871b0bf9501d571dc1a8f993e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24a792a673fedbb1bc2f85a14b853546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280248058bccc1bcdfbcec5c33fc22a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6877b6ce126b1d1dcf74ed2121dc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a70c541cfe0753c7f60b44174ff2dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eee2f06f808dbe0cca3b90ab09ae9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c6249380cf204c0945a6c2c592a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8933cb86cda53ddc4c1c17a553458c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d9ee3852a775cf10dcd31d4b48e35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae332c626a0e4dc5cc595244c647c4fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a230d26fa9a20935acaddfb4f82b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9386e1f9def4c7ce02aaf7e24c78a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003fa6ef3dbfc27bd4e3839831df975557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a609781636005efd107e9ca8e5dba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb42fe6a9db4e021cd088cc4abf7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3775f0e99f24a8f362283f9288c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9a55e8d5c1e619b7883e0875a912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb86aeeb1c6d89b8cb027c45e6d266562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93badc691794f257f1281babd5565563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506208abe9f1af1b79e2085d3513492564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6f74ff6acdcea789bdc307823464565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042813c267b62923c39c415ca9c60a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8121c00b98c312ca1395a932278c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c290e5e1a9166be59661ee635ce2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e9b8d0086ad5c3207dd2e34e373e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e0da3bc3d84a6c0d18f6f9eb32a31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7dd4d1bc2307f3bd98559f623eab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c64d1cb9d8d4d02fd90ab04c5ec22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598946902f07b585101ea9c556b6340573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7164014d238f396147f80e107135574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2692e81c103fa4ce4ad0b4bca80c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff32908fcc8c3c8e95b48ab656c05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c74c686f61d8cd7a9947a3aaa3512577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb527e06a500b3a471fe8fa24a448578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa2a6f7d0094b944b2ad7bea9fbe8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6b0d7dc1c0824e3e08d681b09a47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b9c680203767b9d9bc51b4a053c6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d557349d613805860b1eaa8b1328582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f7f66ec5848eec360076b6ab7038583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d57c88734c149e6ac18ac8154eef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351b267586fd8045d759f52f7d7eb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5de6f0b5d9ba34d6ca4239d23bf77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143b4d8de53dfe7ea427792928b287587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12c22379eb19827f16175cae17080588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb4156a49daa722f809157c56144b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba645244495a9fdd6ce90353bf03eac6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd36d582a57dac6c9a397bf59b0758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564dddeff48dbf7f863aa51ff6224a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264bf5ceba01cdbe583d839962a52a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c960d88518333c672e339bca4358e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f503ebb273ebe836a216983b291b78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38e8726de5df9933823d4a13e906c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d7229889b8a12d272e948cfe8577597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b400cce2ecabddeb6d44ca3a8cd21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a36465d6d1f6fe00baf969ad6bb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619d2587ac90f6bcb9f266735ae50e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680c70391a65609085f37435ecf358601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17164551159fc832274cea57d79de94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ce5e280e5ef1807ed06be4f70900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4113834d41a89b7e65f020cbb142604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482555f2ea0f14b6664f27d1a0e4150605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848317c977225c61c54cf7dfa8b065d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7fa277aa5275776d04e9eb2fff577607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c2a68db756e9fd25d3ab0880cc256608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272741dcbe57c304789fd57f005ccba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace684be9e1aec02ee1acaa1a5a5e907610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b29d88795e30a6892c778c47ff0ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0640bf19381bd1ec76658c472107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d7fab62d5b2382f2e2108aa78e02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b508f63fa557f04dd1fb03f2a508d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65819819630455f73df7b5f3387ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c019defcde01bb1d17f839783c18d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ab68bc04293e8f9b4a4b3b4258da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5503fa8f5a8af987ee5d9ed5f7d30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917479caf613c528333a7d2835931a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf327bfc02cababbed824807531165620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2620005b64e2100e7825531c37ac0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc377243590a095f89ca3269ceac62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258937a7bf91f85ffe0e7f68b049f46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfec6ae915fa431d62edbdcfc13a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085843c842871e3180c5b336ad0a797b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a41e6f0396551aa1470a9fcdf9e69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4c0f3b30d485a1bdb3e068f37d31c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb12613c55aacbe2606e7b416de6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed11740b75b1d3e696d5647c235ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d9628c40df8f5d13a575ee3aad68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf3577d40a7cbb1e1a8a4781661275631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83a96094e46c973008f9470211cbbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d5d84499b2f82fb9bb9ab62ee5ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d9a342951bd0e22770dbb69aa5d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04596922bab3f0d4fd73f22e0950d381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd7870658799536b5ed1d9bfc2926636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c49e0d6c9a904a27b8f5f404afd76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab0060ef0dd38e687a8bf0cee2022638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb57f87e58a59de37bfe659c9992e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081327b2a633bc4e05d26b251ca91944640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887f613ca046b2e722daca06b05cd07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a585d17b6d55bb6fbc615841ec03893642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baf73f83ab620fa729852fe82a3009643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf7fc0680045452075045ba8c0745644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c58fe1f5821ff58b2cf34519ca22dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca61126fcb127528c46cf8c8c21a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613b66805cdfae9454c73dc4e20345647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5102337a51d7184414ae0ab5c5115648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdb58ba861dbce453024252fc0628649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76c855f28341323ffff90a0704ea6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364a57e7410a47979d45e4f272f507651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278b423ca3cecc70ced18b6cb46d76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d92a37354fe2edb8b585b94e87ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee6203831553ed5b6d509211bf4146654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ab57d2784bc331df0513f155609c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0a16513b7bc28345aea5b0818811656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd38c7f98b04020625bf7452acbf61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4eb2761addfad713c5cec2965ce2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d33371944b04ca2445935877eb88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd10da948a5fe1c077951fbf09a7d21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588e724ae802ba3f8456734ac8cc60e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541226539209564a613be9784041a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc2f40ac65059fe2b81cf68b1d3b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa337e5e7ecc2b9dd1c185fe2b37c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbe260c4d49a2e5546a9fdce8b2aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cfdb70543ede41a73f061aa8c3897666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5404bd8d131e139c6d9b7bc2567bdc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ee9448b7deae602bb8ffd76b566d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45780036c84069ba64693c84852677669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f264c13a2283140cd7c639ca88286670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd6794e231072994e799d61e05324a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c665be6a9403a42a197a9550c14619672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b503d5c7c40fd4483af15c56f069f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a604c09b8b537593e622ecb350cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002b348a3d5a1f0b18ba6bc6941f81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2104c92c2112bb245b0875778436260676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3aee231fe21996b3f2ef6f2ccd80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e05247d76932c492bf19115bfb119678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956225a421bcae115c92ce624f9a12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480761f7f21fbef4b2090182a95e991b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8431b3fff3eb9b7ce2004179b78d1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25291f860f3c172b48c3282ca9ca843682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791783f20caa3cdb5cfda2e23da8b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d86282f44c62b601729b5dfaf153684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c884bbe4bf30fe45f0eb6f58909ee0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf300219dd3d96ad7b44548419fc68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717030ccc44e5748b9ba090a21edd858687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c3fd1391993a6f9313ea2804d2e13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1d381941b11b3a6d0e73c6b609c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a379108ce1f1a3901d2574c2f523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7608c3cbbb72e532184a34616aaec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434166bdbdb904eba69b92a5c6086bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf9d421b2c3caa43e3810a0fa89a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5086034284c2119ae6b7678dbc5b0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea30b4ec6d68656e468107f3f4d92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835303ce343c51c0182c30849ba423696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645aa8da839ee9e79f8dbf4bdc21314697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82643e7b5aee508d8aedd0dd93f8d936698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499cf6c7d1026be60676e89af3462c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2bafdaf5149a13f58734eeda6901b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830271584c82fa642009a08657836bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3aaaada59a8b4da383d14c398537702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d935d4f25cf6ae7b7eb4be601b51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7d5ad998df7f8afe125b9075d409704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad13413a2f9092fb0b171232228c513705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2326b22c5fbd5482acdce28ee082706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87e41deb6334551e6635930af9fb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039b13c8c3515b494c779375ec9267708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d45e080b323849c545f12dff3d1c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df8d068b9bd1f0dae12b835086dc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19529d3e0295f253c996641472655711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe8c58156246628f0051ec2c780e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf035fba79c9a746ee61b43e2059c45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85972f5c83e1e5446511a6eca1c302f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f169e06e81dfd7b8ed73fd1d7f40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab3b0166f2d44b28eb6a5edf5c458716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276228e38edad0c9e20addcae9f322a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e55f000b31ad86ae8e26af8b1f86c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b4aea96d9096793f386cef6d5c912719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e837fd6bba0bdca83e1792a245c435720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba8e52a6bf1faad039c1d319135cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89b7276758883cbf20c36a73d58fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ebb50ada3d4654d7add58cb881cd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233450499a6da7b7a1b540f95c837d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d29da6fa85bbeb1a9f79121089f69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7669f34135c090d0042ff3013abfe33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ccc027af0e99242aa95f76bebb557727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ad9a47ea92026fa11aaf9441f3e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcbf0cc7ca5150dccb38f6fdf1aeae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b28450237eaf969304750fbfe9b46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ef72ad2a3cf2a351cfdc77dd24eec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb709b5eaba7972fd340403de823cf4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136232b432d51415c88fafe21f5b8e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8986b78471c71b0c120098db8a4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf2938eca48a03b0f754f008a4a3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaffc5f7d6bb349bbce0eb88661362736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009078206dd33de107e6c2d8c088893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c07cdbe9c538b99c69f51d852859738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997177b3a821b91f6873868251d8c9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e3d19d06a7d0a44526672c177581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da4e9aa48d69323a33417a47c6785741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ede250f8f9e82c6de12177d9cb1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7659a2b41b89c5cde493227ba282743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cbfe6106e6cf5dcaa868f809bed1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4500d57fe3ee465cf25aeb6b192a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e361e4766d0f3bb81b78266569022746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b004a0f20c49fc5c95e769a1e694cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed518682b319f5a5ff92f271cc10bb37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e682fb914ed02f0a415cdc1d39bd15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa72e20076d2f9837672ae8a7a4d9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e4ee547ff32958eb4200cff907f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b580a57aa37cd622c194fc80b95a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a500b2baae8833be31341a24d7a57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34132dbb5e4d0dc018e75d39d8e4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ef657a8ac722ce716974568249bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833390ad6adc2e4718d04cef54fcbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde291087ce7fa5adc1ca1843a03a05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ef3c329cb732b67fe5cbd2a0d688f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5869aa2610f3de54c514ccf6afe1663759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>