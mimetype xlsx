--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce128b878c9e3c34db52f6a802c72e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f2a63295c483aac67b3f6b1a3eee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77292492361663177fbc66c576b868cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f5b91f4638889e080b8f99e45e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebdf8ac2c5241abb23ba116f48174d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f46a5ab0dc55f9e587aa89a9cab4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0fea706560b2741cefc20fed56787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399de6f1fdcb3379b0496cc37e5424f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146bf0cb27b567bb8fcbea56606f8429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc0673164833c4999dac73ec4a3f6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857205e0c3b0b22e30264221672430111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee28692b1e1c7fe878e63adb418f0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7cd63acc1e2dd39d12f92e863ad1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffa983fd5e515d9b32c7f85d8e2d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a58042e56e9d677429e8cd8fbb33415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b639d458ce6a29aac6da96e98e14d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32683a878e3ae32f179954ff0971e83717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd928fdbe4f27529dfc4d7d331e6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6ce3be4e278c9089906a24bf94dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5d09b2fdeb24855c88a7266334d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4758174f710bdfffe76766ce727fe621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ffaa5e0b937fc55bdaef761cb39822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e43c93b1b48bffccf1246dfc805723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8be030673523bcb639656197d117024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb5dfb21ab48e3c0bb3df08aab87925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822705d93761e3b2bfff5ab8008a0f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0617655bdd49c9c53fe9a8f0ab79e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20a9dac302b5399cb68648ff43aa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ea1c8ba14e0a9d3c9c4b7339006b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa36c2325b34bf3ed839b238ade59530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d4ac355e4dc234eb0463d4d135de131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887896cbca8e10e5a426089172b646a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26aa75791b6e7051b8b8540af84f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d64845c1ab61eb15c0862a6117ebb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c58f2c4626d4424c13d3045bd6f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca79734aafff04a93f3397bc9106fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf744997db6346e35526d935f76d1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53beedfc3c0d91ec48433044ac3be238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd5b5436f4ebadc25126185c96e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dc62378d1aca479c1fd6f04cda0a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540a08165ec3684fe0b9f9e298c7cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3ab99fcdfefe46d1c8b4c5dbf98942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b64d0ce4b84a9e8540e86aac051543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd386ab7bf97596f90b53c872e26f3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1136d69702b3b0da506dd505c35a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7686942815dff0b4a5a7b59f36141f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf57f54d14da91e3ea79ef2641a11d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7fd72f3dd960f9f8b0d174c9cd0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd739eb1b236fe53bcd9661ae36f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849e2946d58a9c1f7977756b2cdbb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a8c0dd85e1b6d02e3cb8ff491558351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6ccbfccca1b3e9abbf80e4a86c35152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c0763e15733b83d2d9f41899a1df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0286c46e2f1e86bc5180fbf73e22754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b0b09746cf1db4d589bebb233c6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80d6d74299a1109a1e9aa1fff343656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce352dfb668d564a5cb8b65e7caa8d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5070d512715ee8908db7773a99469958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a02bb7b5157b61e0dedc481f7acb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0da21e13f64c324e1fa24a33b2c6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cb6051a610640aad2d099bfc0bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6974d80d43f2790463eefc3cb4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe92f4217668fb2e7cd02b78a068ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a810e49eed03bb6cc78d13c0dd02c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2ad3ccfa74420227eeb1ea17201865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc15d9c011c7455a451db1fe015a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03021614756ce8479eb64608d0383867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422069cb9749948f9a3a82becd71365068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc214b3966f1de0e282913f61a14c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22af1108290a03d1adf5fc4ba558d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1740880c6f69c15b3247ae50d8eb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103196d64f82baddf5b71b8f8cb13a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8964548fae37d777240705c3d60c0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393259d8897776cc9d80e3a3c3fd751074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4ad706f4e03c7b7097117da3c1bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376640e18841881e7ff0c73b4b6ea6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b416c22c8d1b52c2592d064e496bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3c0aa538822310c5c440b6bbbeb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632fb015244025621e831f7536f7c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54eda7af361e18bf6f56f1e3354c8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d14e5d058c72512354be58cdb68e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398c5426480acd57c613800b481122582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd707e3c07603319b1224cf0cacf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4ac0fc7b50c58a1077f3f79d720084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb239b3321dcc4f961ed3a3ad841685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7cb07c06639c82ad2a82da4b9862886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b93be5033254a5d3f01446f6c48a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036d76a9a67cc00f1a32327e28c57788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276c93eb3dfcb47b71c6edcba7867b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17420012c9d08335629b48e78d4ab37a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b8859b7506364de435f5e36572b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311caa963b1429824aaaa6947e46c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd092112b1587ff6c97727d6ef33dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e41bafe66dafc1190ec7001155130394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94e999b2873f4250ab795ce9eb4e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfd2cfd0304b9b4f1a19c5df7d832996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9c6bb169e5c4c69e74b83b0c070e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5175e2973f4511139930d9f5566598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da64a0a27e613d8e2a2606b01c99f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a941e87250f357334c36c84fd9bda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de40b7af9791d7a5dc4f32a0e17a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b800492351f478b2fb2ddbe6b8bdcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d24956f2860e5a9e049606c86a328103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b1a9b4c6020e1e0c38d89e0669d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a7699b078c75dbc16ae17221ae35c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7b798aea16900dffbc7def8fbe09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be8bdf387255f7a11269352787c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d23865d3963bd5419616a34da7c753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c833d31d2c22174f9922a640ed11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db12b27ccc4148422831f895100dad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d1339559528af91c96316f550eec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d006f3fad98cd945072c52d7ef9d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993db66821831dc0fdaa46b119bec90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7790c12691a67665d67269b80d05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544b2bb1b757b1694da598028ae5ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f42353bda0aab5a86fab24fea8e4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5737234845c345324acb0ee133cb33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed3b51dbb00098eabde92f365be662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1774edcc4c9c61102c5e16aaff69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b8e37f8963d5e10654f6c34c9a7ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1cf17eb24702040e66ad6be310ecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a2a6e2a5136c1d317d52225ffcfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a42c8ed28e958908015c549948f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242132392abc9bcb84981ccca12eeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bdac446c034e2e962a1343a70773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c78b2c5c6c44c23b70f627bb0a69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f934a31a98e884202d27684e0c26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6adfaad9dfb177e8ca6391c82d01a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c2cc896829aa555089a4e46130ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18ccd502193348e265dc5ac17281d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff97d0e7a6ab9f6beb6da4b2c6798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b799adddfe17af171288544adeb27b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43a2f0e2af34c25c1a3e2ed20bb15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ebcd8243620291d20b26f5a0908c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81636140494c9967a2fe09cec3d7a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc93e8ac7c2aa8932133606f5f8095136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0371694573afceaaf39ed05f66d698137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa9adeb049db00fd5d6b01c8fa6fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113b3c9f25ebd25f4470e7addf5d4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e73bb7446b53b6de83e249b99a32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae6807ed9d4cfad87f323faee05256141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a22c946eda7245fdcfd08131213abf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d098e09a52fa0498009b0ab9cd7c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712ca915a825de83090c06fdac0efd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815e0d50120242869dc6faae54318a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81339c5214666f3b8b96cad971eaa85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a036896180df24ccc8ccab40d0d00f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df556ff1cb407a91862186acaa5fb669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026c2d7c9078b9bebcb830c5b2c30a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b2b4e87edb31f35264060a822f344150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38bcb0cad4b0dc70388d8e7095d05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb75e4a11838f420ccb3a0d15b055152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e2617eebde9003e852800fdc5889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2348e4e8d5e3276cd868e997801682154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492e07d9e10c69763e3775b013d490155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e06c4a82f0650bfdce449aa7a7f05e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162195cacedfbcedd9ed1cfb45a05f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718426ab8cd8a332fab5235508bac8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fc9094dcb1b9d40cb07d609bd55a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a619352b533f89c78cf10326a36fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a18d743b481afbab5802c7a804c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade37e6ca9a77b11995f3010c383b4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15530c5bf19c72ec689f1ddd358959c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40000635869c7f695658e378212c4460164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ce31212fab77e882033993825d93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c14c1de26e5d7fe097eb233032c907166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e63e12b162eb6f8c8645cddb203f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d26cac63a14114797b4aa4f5cd59e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b480d1ea7599db7af7406605ba8e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a76ffadee315021835860403aab04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35976b76eb20836ab970773893a591171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d195a773b16bc80253a5b551f5ba8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bdd34f6ba36f75e73025863d9a3ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70551fd27b22d69c6e464fdddada4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a445527d49c0d1cb260bd93c1310175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbb3b2e4313cd26c8c87ca84382cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba03ea1061c978448af6ae2f540e5d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187f302500bffb76547a0f96db9ce5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10766dbad83aaf0afe9d3fb9b275df6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749f4d4f98b74bfd372eb4e4340823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424acf1d4678365fd52c638bc69eaa0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64483481b5fb385bfa46bf5b137de5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e33e1c90f9c04f3b15fe98d9bba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa38ec88de1f5ae6c518130b32dcf40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284370611459c9dce1a0358068cfd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0ea7ad2ac0592ad7d8da5dffde7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266aea12e9b0e31bf238abc620e7c73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4cb40455d81b46e78dda64dc0106b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7ae1553b0b6bd072d69355a510d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee8f5f09918a1a92f1ecddb7a14b2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b86700ea6163de570396b82ceb14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8226aef3f4e8dae01cd432994dbf4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38525def8267977ecd53b238b2663c52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808f4cdfa62d1a417ddcdc76eec4c48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe5043cbc5b541231059bf9041555195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a346fa9547a93e46bd228e687dc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962de5ec94cb4ad20fce4c7d669189197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb04d46a4e30bee41fffd59442d279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe19894b73b514ab1ebcfb6cafedc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b02160e82621cdfdab0b082f6eced200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17bd0aaab3828cba4f9461505079a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec17d74c99f4f73decc50ff7012718202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb6c02cb087d0321e0365720ccb69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb86470af91e5045e89cee7668629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55959717be76866b06d0539cc91c89d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb5c28dd0adee74ee6b8bd3f80656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06595ef9520ab5815caea452ac4d6c0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7844076430252d3c912e5222172a9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ce4b518ec6c78d4324f5a4ed2b4a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9bcb66a9f50981ed351be92bdb89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e17a09c1ebea4944ba704e06df1794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e99c5639fb66fe32f1a5f32cb2f046212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618748e8db45a590610dc3048733aa7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548d1729084a25f691daa0dbd806208214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b4363256e3e82a20f4d9f1baf2a61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db9f925707d063bdc3e55dff65657216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118feadc947ff166bdfbb10b61829317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4b6f416e69adec8fbaed7b136e33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523468729da2a94274b4e20b792d12c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b650dea92f5e70871af1d8b86715b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa6e69ee5830f35ab4d50d4ccf830f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e85a951bf98db17768f9293cf4e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f8d6cd9dfccd4a932c8e146368b56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4b07c9c00f764d8ee0c6a7eab7690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfada45a3c34ed79fd9133768aec8940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680dba2cb3bc980d03ea0c25c3ede9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd379c58e8cc201856b038b92a243ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e4dde1c8ab59c98cc3759b78e7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099014c88c9b2d17fb05d90a56cfc85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4fc84c3e7a74893d7b09edf09349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c33157e496e5e26f61cd8f52cfdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012934f718a448bbaa2e5b68b8700e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c9b93599f09a88473f40db39ef39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda78e855f93ffa9d2c82141890dd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af0ca5155a7e9f02e6b27870085c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df584ee97b217197fade405760a3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbb5f220ddb4d5433f13af7c144ca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21338c3f55c262b1874e5a0211a041238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8083edd15b55697b48460cf8bbfe7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140190e14a0e07f137a286c51976e94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadce6d76ac200994f72279f0d98ddff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06634f14ef6d52a8f7d0f880d88579ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049b3822d2808b847f5f9653ef863e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113f44828ae9a6eede3d2a2e6d3214244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89a873c434e5b393c1b50d6fa75f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80bdc7605debbd3b3cf45fc3b52d96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6fab2af3ba38a79147c9fd6479d6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8247ed224c2f4b16fe0c23a2ea86cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa320916a22bbee102ce3962935596249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383a83a04f99c20f153ed2eaf8ea59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced42ab56f36c9442fd46c633d09b26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30290163ae6bb7bd817631447b104e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3326911a1cef5792921e6fad99e541e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413a5505232005d23f08f01aa760a74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b373bbea97359cd5ece28c6506933255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8f690f58fbf2ec5bb0d7684a5c22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182201724cdaa3dc5858c326899647257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff14d9d380621d3a5ba9cb656d102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b5370a8c4a0f13ed7ce7741d4d6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f0bf2f55af9194639bcb6f1b928c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38421d41802c015c408dc9b6868b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7ba5af5d5a0c7913feec42fc5c65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258d6b4375a195c22693f19abd606a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6649aa62ad00978783a48c7229f307f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b53187d53941feb62d628404cabcad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed439dc9fe868784f63845f9b376ef0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcaf4740a6641f877e84825281a27d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dbe2de69bb9fda3e44bff01e0c983268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080171c3b9f4839e2cb3d7dfab0be7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6626d2e52903887c122fecbb8ea4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a38986bc7d73298579adc8754e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd485a9531d1c708936b446468156272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18a32f980cc314ad9a2928d0931aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fdb948b02a2a14e022ffecaaf1972274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a551eac8b310294c7f305141d74070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cdab557eeb68c93ad641ec74a8732276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ffba89a90099e9e32e85acc995004277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b775bb1856dab0c76b7e16bcf11160278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b59c92f09321f4a3c65e410d9b005279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6794c93223a555f47c430bdc5183280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abcc6364832bc5e73a762b00a3436f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9eadea020e42d5b36779e9324ee5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b6718c33d428c65da9319fb01c9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455421598de0973bcc75f7ca1bdde012284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf957cbe61ed1c4ff246051918a8ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609377dc141e8b511a01778e431b13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea264afa227f8fb60a017c9cad712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1794a81dafbba5b493ced04c68266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb98f77b1759f34e238de1ed965da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355525f67175cc8376c3918eaa3f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5bf8bce5ca40876ae3f12e436133e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d64adb29e0c9c2cf3d4c67290fd96f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85244dd405d2170b622c3bb99c93e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb23ede79ecda0ecf3c44f57c90f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f960e9db8e5fa2ff5cb6f05848e374295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cce2d18d644f0cd8807a783a50d22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd6b26e047f5909a6ed27e4cd2df3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b5b06be110aaf248c8aaf65a09e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a978068854286701e306218d835ea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956260093a941c295150da97b6a0f7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f119808cdb7c09b4d8c182ab49b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246de03be89d30cda478a040ed6ad7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba38034e5fad77dbe07a7ed3a1d50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f055472f6b73a388ebf5a8ec7e1074304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb19a375d39dfa5479c54f303ab677305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada31aab455f535361acb1956201cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40805a1ce2b1d10b82d0cc3c640039307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e02a70efa1e08354b40a74ddab47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd86bcda1f96c7865c5f9dee25547d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc699ba55f14bde2e4223d616e72d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927984a282f2dc9514aa2ca3f76b339311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b5f73665498ca99b697c89939f0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c139277ae132fb6c2d15fe80a50866313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b00590fc1e3d78aa567a920cd4f63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b441f52b366faf2683e77df6a063ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c6469997681d0f9630551e50fe54e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d08f4e137278262116bca659cda6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ba11f44cbd0ac81e21df17430a9f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288451793f2eb2f83fc1df7bae8e9078319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc2abf67b462bf7852e1ee26f6c56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e5c1841356add5dad5019e038ace3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac80730f15d911b10d345ec9c7bb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92fca1e2308453b4582554df74559323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d502acc886963b4c5a18c7586b2a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d9beaff2108d2ab8752f9426ae58a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f0a3c3bdfb661221a7e05bb914ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442cb897ef6294db5daabe5ffd34fca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de00c2e20af4c6ec12cf81bf40853e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291edef7a6bdc60246206772a99c6ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5297de46ba75b9348cfb60988346330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31235900d9c9a7ae57bc03c25d5eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2de9056ace721fe7153aba92be244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81605ad0e57085dd3f2c362ef0a924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50daed8b4ac482632d3c30bf0b1e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c7ceac69e226b47419c47f39bfd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf74fef8638652f9193f02c3b6c72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821e55221d29175de5cc0a2ca13d07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc17f8365f0462e36942c6545ea94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28222e5a3ec2e81fb641db3ab31bc40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf832bc055cd41dd6d63114ac34ab40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a16d11783265486e1ea36258538d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f256008033c55105684eda242f7dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c6d77a21773bc8aebf163e20d488343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b451a432b9ef6cabbc0736f02f57155344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c553fab3c2763f1e786b4dd85485345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c296f7dae9b8fb52c2ece77b4be41dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd42b731d035272fa503112cfcf519347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f497df2def6fc1f9f8521115de9ea85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf127f1eca92576ed34f3ced16e3856349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268656c92e8e53c17995c719dd950794350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8632527763fa41bbb8583accdd4e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdc5e1d65b75349f1fcdea20d8d93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98182a813a32f3d853601f064e4d21e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da367a782eadb8d1469e7fe44529a400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d4669fa948fe26e32a5cac7046a48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6d541e50b61c9b93e1eb21b3a7cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d3df299515276df3814bb9ff16185357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2adb3971cbb4ead08efc6e9bba29a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b67a7fc05eb836188b09325ba72863359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e184348284c1b32fd42de54d9c79c91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d3476e8e1f21c439d5365d5b9d339361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0a9bb4222ed7235f3401caf028dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472ef152f3aafdeac800ba5700391d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f699487aecd798b57ae9f8eb711a25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81a945445480309cba3e56c73fde3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf48dfac25ef0f110dcb48f778046366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f731c6cf52eaf3e39e1184aa08fc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf884f0af431bd3da213b33acf1512b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903118dece6f39580cce789c2205de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24691312497fdcb01494ab526feadb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88bdaa2fb9ebbe01aa576d8415472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fd13bc2911e1d726d9860d4fd6fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a537443d322d90636ca36926835b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a23be7e20f4d88bc88f51911727e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b2df142350137cfa17b6904de278375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582f5fe6014e1cbdc65fe35c1a7285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95626653196627229a0454932ca152377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae61342730db6ebc18a7ff98743892378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fe803633bfd9a362c6601047ec07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ea19021c634b80ed38976843f401380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfade5d28547c43498660e5831db3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572593715bf5b96ffe94b58159063a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad952faad911ad046f5c0b530681eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c761aa12ebfb3956276cb6ea0dc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca828114070eab8e7612c5240d68259385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75fe634bd6f84f8e67940a6e8d381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f00516ac7dc0f50eb80b729f7971387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8897a7bc65511a9bba60184413310c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24954dc7430830547de0f01502f9c2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c303a44e9026b8918e3e3b50fc34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35305de0be7572ff984394eda21c59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664fd37e8d86f48b1bbfe34c1265cfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571149a04f68fcd109b89028e95bafd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88244148eb46b9efba3e8d8ac3a5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35bb366363af2b874b1cfc6b114771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd79834527792d60d16b2e3d8d75a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e70a2b10e01a0e04575f8a4df1178397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3e6d9c794ddcfaae09fd4af7ec6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1ea8ce1bc641f46c675f49bf7851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fcc2d119de10c8e07a9593c9896e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e6de8d55ebd74452c9666db6849d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452d8f18a796f34c302204e4ae2e58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664741c2c30245afa3c8a2d0ad76b1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f178695eac729d9e8509a2516d5ec8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eceff2ca8447eb282b97f7f0ad61d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452aba67022e3ce9652558cb789d010406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8599a47031282ec50aca68d0c0e30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2eac1843a9094ef898eb3e43d870408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc59ea7987bd7410d46519febda4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d49b8c2f20d92d8ae325e8803e4d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336147499ff72d50202501ccaf770cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541eee95f0bedf16d9b89f57603f121412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d794d25b43c344e19040aa9e1955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb79eb159aa8a5f66aa21469785084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca69881cbb812c6898e1e23f26bc25a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61674d59673abc39404c3218d762d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c789d95cbcee772ea7b3087da55caa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b11178f501e6afc43d0aa58b5b63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec3ca98a3ebfda2308fb141b4e2b89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9405b191ff712e762a5796c46a7a814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207b53bfe087b8edbc3ba42e080103421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f45ee337550675234c776257b7278422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb1c59b226c3e49814dcbba1bfddf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62ddadf37ba9d87906e89ce2c95ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a44b490c48721f868873fc5b9797c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22fa09b070138ee834f12388bf974426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295ec3ddc54081d49f68c7d116c1c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b766f410cf6a97aca86ed9cae236ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76108c96fe865f0168cac01039897429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65b34b46a30b51730ca726b004636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188817d0a68481135ce3d640a7c0bfa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb858295ff865796b65ff79959dd1c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa45fad834899c85fa249ac5152e328433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65887f81ea25c34d982a5b79afe78a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe929b0226e7b73038b32e49510ac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea94de5d935f15743449b54789684436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b25509ab323b1bb4557ace9ec699437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ebad60c80f4531019adec1eb3efc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf193568a9d763969d1c31e671bd887439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee83e5a676aee626375507ac486fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06c1cf55bc985e1e964ce952ffec4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612be2f417453a2f3f69b50ca4b9f9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1135ba0eccb4881ab7adc82820c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e77f0ad29e2f2a7db2a17a152238f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623ab59ffcede299a2a649c25a92ca8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3c89c86f4e8fe869889ef08ff221446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780446d979669e913d2e7869566e8bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626460328a3bd1d459c62b238d349d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54639821668d53cdedfd5c7c68e6546449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adee3dfcdcabd6999e3204dd71a31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41204278a9fce41c589e837f94af8c5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d326d5f586aa7923ae4955abebc3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd50fd4dd9ed59acf63c51c7a514d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc383475c928ccd6a128806a3977197454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14380153e9c1ad55b3d907ea2aff0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871cd475d537945f3056bc16e34d18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6dbc632db32300ffce7e395e2a27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7358694d85146b1e202536083b0ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bfc740b45a11e4c2aacd5e977358459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286414f92d6ddc9b21b2e6a4723a57fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b896a1ddf5b9fc2740bebdb57872f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad80bfd2254fe4a3f579d6870e2ece462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a80bc478e397b0859a8dd26c10eff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65df96e7a4e7ca9614181d8237aa80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d6bbdcb2c1aa5cabf02b2f415329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6143bbae7ee790830cb60ce329e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07d7736414d7e00f88a23ebbc853a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe84402b594e935404a37b0a3c4260468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e69acadc3b233ed7f510a066da6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc10bbe28b9b096c1f04174c998cc82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32064d161521ada8b6019654a1b0cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42561f9eeea2883a6451ad24e90c1ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897edd7473d31c0821676cbabf3ec96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cafb8dea594da0bf28272944e77cd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9d8419089b526cf94949e0e9247e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821caee3e6746dbe844183bce34a37f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa64226370e6f4bea2620ff5aa302477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b3c5d8bfec833f208116a6cd472b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fcd5baf84b56785d994531f0fea92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040301a2514ef35d8c9b5a50718085d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e3b6217641eac19b65224f4e2722481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773eb2ffd43b81859dcdb6459ec1bf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef1edbf7631781b67357a5adc17649483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075559ae40615203be33274be1bfdd2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebcc3ca342880a7bf672aa5b62d533485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465f55ffa3c2d60bee590ffa86caea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40902cd64c031de21bd7b15ab5d71293487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59825e045d2362ca30d9110e883781b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374e87e125254b6e62382d78364aa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ca56dc4334afb0fe9dae14230b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4efb7927711ed88c808449eab1a2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc36bceaf139590fa9a44b3d994ddd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667351a999ca23799fa69d552ecc344c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03231cf25879642fd35916ccd105ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397299543a056c8b4fab6c0b1d1f87c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42920988acb946b85577528882388496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360605daebaeb0eab1ba1301617261bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdff8eb786e1527b390844039ffc34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18dbffbed4c7de54ee9fee820befba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bbd90b8fd5435448234840b88265500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f674fd430800a7c7275ebf25813f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059bae0abdc3a5a96d1b455c57a7002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866aeac9cb6996db3aa990c3b48456503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8522a38e4eacb8cfb678e1a5fb6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4d91f326be7798b1e6da601b5487505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9888a84562acde60bcc80faa4601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca089184bbf89facd8939e4d8a0b4748507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28b1b86ae5083be138fd4732c07b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11493fc28d793e3ba6f71996b598c67a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec2885946cfaa492fb09ff26b6751510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5be3f7b9478df7f03a4afeb979dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee373e51168f3dd8b2e3aa6d174804f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ed0a064b3b7526b735988c1818de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa78df9f28c04a99c5e81c8ff5c506e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30cf0b4c65ab81ac70cf0adf3ed397515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598891d655e2a9712c383bbcbc758071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc4c30db1d0a8ea9872039ff922d5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51593d94ced0f2edc8cd40a82e007d2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec739ab9766e9bdab57df51eab18e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971e30ab9f120e568587257ec905bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b0055b0a4eeeed5deadc08de1d62d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e9d03a4869e7bc3b7662067095f64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793051219a6488adffb47b3827d3085523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952b22fc884d5c75efded05dd9032a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841a059b05f6c4ef6ccdb69f4958e60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ac14eeaf2a866997fae6ae46a2cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656a75c7dbc0148556aabfd46d54c00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205b8dd4364c3536ba33c2159e1b07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993adc3b1c63cd8576ee3173120739529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624866bc6f5a6af03224188446333f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7ee98e11da3f6811f88f295e1a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a061cc6163d327db6de36be97b590c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45946c0d56282f2ad2889384599e920533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb026b93301da5e3938480f71911c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bce0bd54c1fe8a145fa0cb1cf825c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c751a7ed7f4813ebde5aba676240536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008596b373d74087d89d752b8b6e53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f84b686a8ffef8085097343ca6140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30b8d4960910596cf814937f9ccdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3cb6afded26507d7e0ed24039eec2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53eabc7363f3c68c68984727defcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c199e1623e471fa0840b7c40b1c5946542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5ea079c4a1de5fbb310be1c5b721b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf2c01e1b3807fc262806fb2e747b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a279e963a040f408a84d3894fdf37c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b941abc2b8d439d1034deaf2d093795546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758516fef166a0b1b1528cd09306fc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93b57d9b16cdc63fdb2f18a7456db5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a857d1ba73c5c765f8650437a40739549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482e598e7913c4e69d559593b0e586550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a5738de2ac652599ece215df462c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d7d6c3be881c3acbedd3fef41ad43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b552c3691489f05a58ee325fc46d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f00d8cbd5512cb0be99cf8515976554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b17999f43447c55dad090ff9e430555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79497ffad6efcff83e0a371058f44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62dd5bde2cba0f4eb797c5a3a6323a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583bc1c4fc199265a42fcd607df2dec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807d22d32f54b1c297c04419765b49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3879cd9c4093b5136067f449f99442560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1053966b972c4ee961e3b0dbeb942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64689bb5683103fae810e8c239315a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778bf8806dc5b32e5df1883fd6df57e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b9ae5dd609cc013852f81b2143e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f175575a3d5c4d93f68655035ba36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cb76afc6c699131f39d3415b67eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c3e5493754adb65823928b402b0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc92c46b78e0423557432bcfb758a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b47cd319bd9082f8a37c34b5b00e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883bb389f290e878a78cac878e29fe7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff04bb91c66d38cc4c7a9f5505a3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe607c49e02f230cc05377ba05c72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fa7f35252bdb3b003cf79af96d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba20e856356ed98109e6d0fa6cba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae7e2160d9d0b20c1762a520b89f61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b08a4df3fbfca392bcbc2a47144f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e73329d6d478998a6ea0ec18083e85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb9ac916dba7ac65436b6aee5eb8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a751d1669ec028d969588a6060286e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6bf85af8aece5ff5d453c4f481229580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3777b57aba39718032f0dc29ce8eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36286c63288f4ae4ee920b975fa7643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b0e19df4114608b78f3ac34226fde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef7e248fd8013fbe1a2ca5077b1d31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a43412e6b0d09fcd7efa2682a46d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985be67436593e15a52c3657bd7dc46a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6b9b7253990eedd3feb74f2672dfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335346dd5b75321a32a41f73dac3907e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcadf78652441689600b9f578df9e76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0954644e3821e9f45930b65d38c1b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5818657f59957b398396c99cd44e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154bc340ebf90fa21702f03ce38999592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffbbabbe36ea16b2e1af57c0e47a02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6fca9038ca50aaeb732b4b0e3734594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8492cc45270517e2a73874daa1237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483111cbbfd22ca1e9e64f709872a702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c805a9be5e87ff93ce166487ab752597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7c9addc5b856c9eacd9c998d4966d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b969ff805e609ba8d503ffce6a1f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911e11f14f303736ad7eefdbf997685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8706228817b1233a102bf332869c42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f248140644050b6b2660e2007328602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de249a14353a554735ddf5a35cec80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0501e4a3b345602db040039a2bd7d06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f968fb2dac78228a04de2a22981ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a3279bb33ba6d0cfd9ff7803ad30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c043424c9179f0683e2dbebc731f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10888b059f2a88ff1fd533b96bdc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebd6a1436bddc9f5ff6754d6b21ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854bcffffb6efe93d6a3fba29006e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ae7a700488ed13d7460332f9ffcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464195658e63a093d997d0df16cd5e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1dadb890a9b6db4a8b29476d7d3c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d2ed5bd5bf39858743abf7f0b436614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fcdcdd1495ac6d28b25b1e1c04f7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b961697a6fdf52a8a96c5126720eeb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c292b376f775738d3853afe5a84b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7688619ca135c0aa1241f53cf2a22f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8aab17fa9d257aaece249b13d3c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e8cdf94414928e421ae0a976213f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b27989180343617632ae84896ef46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926cf4a1ab10123b73b4acd96ffbc5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18653824f9b244dbd5ecca88ecc460623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a2b599102db24449c9a71aa8555f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb65bab103347fa9c47c625ebe05b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db407ba13e618d2fe1d2c2a3cd3bad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d17d833833aa72c6ed099b3c4a7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f0ebdbfe2f2762f9b6033eb79a09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222f1194810db5fa4f94f75cf5d21d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2e276899521514295e7bc05d0e52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296adea923e604eb31c77ac4853c47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be0e460ded6ad68b06b2d4c8774418632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f7f45753c7853c12e1cc1531715b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a0aa0bb87d465e9797a80826db99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128360d3f7c120af7cd06572b78568635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2ec967c6b44de5998cc10b0783f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897110aa2700366722600df23d7a5e66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd44b089478d7e58538ed2b1c711a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab484315db313d9808b86598bd9747639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb300d056266ff875e0516bfa92e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c842ef6c15d25e32c73ec9a7e154641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c24a90411b550504a3dcc6121272c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577d28ac056718d5bea400856b6fb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e25840e182471666cad5b48010571644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdbd8892aefebd24b941dfd8e65d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296d4ed60544f8523c4a0db001ca95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ee506805dce6768b1cc2e7d1143fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756163f21af7163c305f01326a1770648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946b3b184348496af7558047557d64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab39b481f3ffc7dca3217905d488f26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2acb78d2c66597fa03ddc87c5aa3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71d85526d9e7819c727d859aabd7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e9a6d49b3dd10654ff90fd959443653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d176d3b4d49599f54aa453c9f2bea0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e189969f3f84abd237537ce0412b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c730aaa6a1d31956de7dcb06937e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4b492e6445c25c3ea800fbe09be3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b84915de1d3953e7bc5d51049d5b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f021397ce36375437d58c51fdefda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee27a4c08645608bbc7802290c94094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc300651adfa33a7d6cee042bdc3d29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc178898aba544ed07ca73294020498662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931c9564565ce497bf93af5a3ff829b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb6903a2493fbdee82f478e0f52ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036f49242e8668f13658353000a972665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dfdf4fb42e731b853754afd270899666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557ce8836518d030bd3dce78e666eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4bff7bb418da109e4bc57390292a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a1373ed4510877241f0b4b936d97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fea26aa18b727585c5e682b580972670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8850de7c0003761ec60f9bfc8941da0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce7a665f49d3688ebe885a33ee4dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e1e652d2694321c7f9b81078ed12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8bd6216720c3addf4e238e7010b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9231512b99e3f411754c071ec360aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c46372b2cf5f6f0b1fd16a9dcc719a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2954c4f178c19df476c8fb04a5cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f197ebb89d5137a02b426fd529c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5ef61422292aa31541579a1bbfd7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ddb425007a59f6b5d8ea8c98ebda9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94eb567f6001f4e884993ad5d0346681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873937e072a3f93fa1e673e7efe50379682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140765809a033661739e3561f066a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782986bafab26c1e65a660fdf70a63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794115d616ad7b39c69f2fddefdc059e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf092962ac5af54374bf6f9b05f149686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1429a7d7ca7a99f131cc9f767394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08072693cd259d733ef3df057d3ee9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfdd801486a3cb0f4ae1b054119c6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2350cf87dfb97c2411358916a2cf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078286d02896fef4596c3ffc5ff4592691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3943d43ba6edd459229bc918b6893692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1a76ecdef606d51253358745d335693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeff37f7edd7bb6e45361a8b1e5f56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c9d9632d7b9958dbf45cf5a542f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40fb03a32b9d9377e1c9ebd51a973e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b066cf6aabb8890bfa016037657bc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa3f1b6a246fcaeb319f85208cd45b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba8bab83648a895fc14a0536b0c3b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692775cca212548b54362d90f00dc29e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11cdea044c1950642c2668cac4e133701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1be263c044d371ac395a5a6c2d5d94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0581027491c6e1b76332e3f09eb01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da3472079c437773e564ab6187841704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9733ff936123760b7216776e9c5c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e348b450b7dee20197218f81c8757706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ebe7baaf84a3f4103d69477fa443707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263178ff8e42691b0100699ecdbe75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6dc10e34bc388c36a133b30b9922709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb37220b6e641535997180269609002710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ab2bd171f192dc8baa684f3372c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d89844ea7e9816b6cce2b9c2c397c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d11e4a60c672464353397080739c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca49635d6aaaafeb21a9982480abb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45447127bcc2b1a5efbea4711e11bcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64313307f7fc9e3fcfefc33ae782e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91148b643d61bbb8758e0d63660b492717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b9b35176bdcd59779acb9db1ca1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ab8b4173bf52912b7b8a8a379783719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9cff56ed652e6d4cea097682e13a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052433dec1fc86715380d10f53be0c95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5bf917ff8d7737d48e216dcf744ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d6e0df01146c2f6705fecc5da1f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a191541592f378ccf6f45297bc5802724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b224eb2abcab063266f7c0b75e329725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ba6ca11d5a74ec396734eae0cbde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcca35b764eba02a467958f02e2bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11687f778a547811f33d309b13b51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ecd3f4a0f12553375d283fa114b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb016a9bf9c9fb9c54777a61c9165c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38671ad01d019422f7aace9f23846ef3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f52d1d7e7c0405dbea7450f4bcbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d91ad590ae2ca079785807e772a5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42379eef7663d45a9de774dc3d8acf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e0f19e54796de93b3d1da0a55e3b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244a7ebe1ef2b6918a6e7324babb83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf840a2b64d59523ee7d33448cdbe4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142b467fa150248818784b92cad2dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7a3d6aa0f6cc9120d3bbc5c60aef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa580bb47366147453a91e4b2bc1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17177959fc1bb106464730e789ae7c62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc538352b8a4c5e264e0ae2105cd108742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24affc63395745d84da03ed6f5141743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbcb94c260d79bed31d74ef726c98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a84929cade14d8b261aae652b8b59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038bee8f86e06bc4e7b9ae81eeffc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b937594be1d1c535a781f3dd08620a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2522204938540310859027559bbdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac30744fd412faac79963127fe17d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425e7fc5638a0c356ea72fce077310750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f7a85de301e30cd1817979e4ce76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a468023756c4bc5233e6c9562706752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74865f917139674ec7d337677dc9f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf54a57eda9e13a54a664661af61d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ce20028730fc8dbad7d95d75ba66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a11766d6052c22afcab055de2782d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f4931e1fef61cb9c7e61598728d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82aaafaef6ea8e6ba24d07a5e87b88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59d978d43d4bad00a00cfc77b038e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090cf8dd63b9a7ecc07edcd15371f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f61ac6f7cb062afaa8f8197f86d3761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88ec7e85462b1304f63af1d15bc0811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d382bae74a6ee5e01449eb6c967f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13764b4baf33c73ea99b6aa294ea6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a28b5f89fc43dfe698b25b8120aebf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62de791c01c5e2bc40ee029fdac3f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeecb74dda0957589c1776a456f30b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec3cc3501ba0778e59f4c5eed8af77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a8d34d872c7866dc5ef52f53677db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0650af185a257cfa60ea0979694109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74177bed5210fe58a44e057b4970010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1bc6752e016b03000656d135fb9ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7633247ce432ff9cc9aa4140770f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2106257b7a5a1f154d1b2b54cd6e4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c3a402d5eca4bc605fbb3a31ae1d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f834d7c81bf1d07a0c3fd426f7b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc919f986c989d163daecf6a2a78df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3e4038eae9b2e3ad9f90987b9e2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f8a37741ecae46b464f2a37d2e4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad528d4ede3128975a44863c71e3e17e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852dc3c714e3c314a80dc020313326620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e226cfcdb07c09458491de4648ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643e2799ca54d8af50fa5efd71cebd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373684acf42267fed5ae7d2a334a2b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8e5738dad2ae25bc5825c06880f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e5fabc60a05a524232a1b4cebac9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec86e84029c8aaa56a023ea12bf8e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62b6b8e05c6c0ed1b56d6ebd57ea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e0de5ce9623b47c6564bbe82e2c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c433a07e079ccc72484e71e49aa5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e5a1a50fd382fcbf2525358b2f1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b7f694a5856557d89e4f26a6cf2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49527e7986ea4585e0b3fbf4930ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc8d37ec0908bd6863fedd85718fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642cb3593efb4978ab2680b7f23580f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350dd3ea2cd96c012263f19632adcfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578777f6c3e1864bf05aac5ec47820736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a16f20e009b5968198928982edb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fcf764554ea7180fee9dc9ea279c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415f4f7b0e4e8f07389d5ccd995d3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c997abbacb2d47e2afad013139f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83380b15aba49bb44d04d0268367117b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e818e3f23224be9ab3ecf300652925d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56489a672c156e77e39d930dbf17443f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea756b195de0eac83f9a780aebcc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c0fcc9f12555b1282b44d6b4b9be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8a2eea59427f8ca83ae885b379b9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fc79c54748d625e915d1b1cfb262047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125b3b30422185cba17a06dec8811d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d448b65999d9e42c1b131d7b1fba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116940b2b009061028853d69ba5598d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d8956b0b2626b558c68c3691450551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42184d4c88012330b340a3e98c83152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebdbc71ca04883d5364eec76875d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d342afc0a638322971ea7a03d8d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916bcd11eddced3b3ebe3ef767e26bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b730f223c2a19c980cd26d8b809213e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9796849c753632565b8188b489a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a900aa3da60cb513c1c54f2037ee858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d509c367c889c33fd6088680ba25259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8d06f779b3d8b060769a4d4c6405f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da9b0863fea345aa6cd761ab047eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4359e0c5219c132d999a062e70d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f553ef76e962885c2a91cb5a8b5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef4478615fd3be51f91e61f8bbab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb579346d71b150ad7d8710154a3ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7ee273cd1ebdb496d2600b3810b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad580700332cae26f3f6bc546cdda967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777df3a0ff592efe942fa921752cde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bf937a7b0a93a27be3507a90ff5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa318f7cc20554c52733bfeff980618d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745442d854738be5778e156c5fc77a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747af30f007137a1ed31d68f42064272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788496a982b29676f6ec73d5fbcad373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc153148d17b62749a9ca92ef168774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd757a5f176dbaa98d8291601a92f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549d0fe3c1554db3c2caa17b3a0b2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ac05f1c665fe88358a87c2dce52777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835ab6b9ce6de1c011385423f3a12378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d55e70579b7fc237d1e940870e06a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636ed1677e65a295883933fb6f3a89280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d20181e6c1d107e568a4b4c8b4b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204183b85b025435a199bef7d01e3e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c948ac90e9ac8bb0d90872b5cc44e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4fe6233daad9d620ec89a66038c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d66c69b63ada7a3eab520522762185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34360e4a04f762cd2b3f9070f244986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e22d6e67dba134bc2fc40523eb8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cd584590a59e3d599130bb57f2b6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd0c308f7c1499bd0dddb92603911b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d32aa4e5ae5666aa4a26ffdaf375490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699348e48d744dbc3438a5ed145cdf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39cc3ff2438f2f8a85ff2d3f8b11a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32e23d4eda020d6251a6f271b5c4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94302730caccf3f41e9ac3efdd38b9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdecc147b4de6ca6f570d975613622895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a83992368b3f4d13f76a77ce924296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995f1666ee4894b48d5ede94d44ad997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965f9c3c2cd4cb01cf51972970920898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb19afdafaac88bc7382090c5270299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9cb15cdaa142c96abc1216a51d142100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c4fad93a0e04f7e7ed757fd382e16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3262444f8605a5277b36f40657983102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728bbee9a89092c4a61eb2240cb8fa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276b42ae17c2ff41b971813f8e10dfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15c4195f838794cae1776ccb85018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f4e8fff30679393666f5ff3042f8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fa35648df4843dbd4b3f866f269e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f541892bd18ef19e9a7a87afd8efe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e607ea8a9156e02167d0aced2de49f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7706762154925bdf055aa0fb5eeca20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d346d0b1d377f30c3a52adc0ba3c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854beba810dff0f83e82ebe3ade3fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e380ac2eeefa6608c757dc000df7b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454695bc2f5a676cffac0fb2b771e7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb4ca5089572952109dd94c05f4261115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf855e167a4c6c70e6dc583da0a4b0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6783d5c7833ea5c3d5c9a54a07c04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11176becd3a71d6a7e1945ec093e7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e377e5fd1f50cd5fc05a18f4f60c59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c23ac085f33be6b54fda9599a1982120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462bc483968dff5c4c9848bfeb525ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb0e01cc822924116f9ecdd4e006c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c75581da6f2decebf7c5e89ff42f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421154e2886e1287de41258af03a0af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78973e1a7378697df51604b8109e41b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298bf7493c7b2a8a5a79195dcf7046126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35c8b5685a9b5a29e619ec341b11d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0dc112485b53e977c022ca5d6ba45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520e5b46fb1c37fd1be74cf335b1c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308c0775198f4691fb95bba32286828130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d6a06a0c40b5d04727c2a3c2bbb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61333d2f456dc8fb9c9674b1d3b786f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fea1d7d094d303c0e9728e5df3ef25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad18172a6507e53014a09945132e40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39aa274ac7def76605e7a8dceb354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392444c7d414087e2946baec5f87c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a56524e56ea736d71336361833277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c8f11c666214c287cf4fc3d73f01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50fc82dbeacd204dbf42012d668e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f74c917dd2d83d27ebbf45b51a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5ab5a5fbd226a9db3511db181ba5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5289d307f5c646176eea291ba4720a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ce670c653f850420ce32bda9f2a46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65643f5c6b3b9ac16582c4b28ec2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52fece3f543c6b571db8f3e4f52662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09374f8aab1adc580e35591878193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70611aeae846d2ebb4702d07168860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee2c12742e895d416124bf851742ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100c03d2910338a9a10b64591d7a0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288bb980adc97d8145528cb5b675af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4eaaf54d9969bf02239eafd808d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc798f8402419992391f43b6b797a71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a877d877f80768d9452ebd18d3ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990038ca4d6bf01938b72f98a0a98f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1411577f33e443b7404f6d0bbb3f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232539bfa38afe438ba325390cab72d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410aacbee29ef0274623373926acd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed49617104aedbaf8b242e95daf95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed77f68341dff6d5f66d3fc4e8bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732101385999bfcd281677a4d95414d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0e12ff3a4f8b2323bbc2a997587a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32629618f192a2f9d1c56d4c4e3bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19a62bd43ddf2ef1bc86c184cceee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8838d44ed15f8209b344f450ba0ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b86418751bf58381d8dbdb5d863e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f7ad6a7ed3c464898028a036147f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b8a3adc119887fb67a078843fc56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e8ec799c77a5a68ab1b53e79da6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e4608577438b41bc62246f2af9000169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0552ef10d577a4bd2049b30894fb04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67380ba39fb8297446c67027de86a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ad3e5fcc8eb35747c618e0a9c7d9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a2401376ae0bdfa21db3d16700bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91efea8010dab76dfbfdbe9fc7abad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3be2c5e96103a493f37c7cec9d5d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c81421112965c2f829dabdcae2c9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d94403c5671c8276a917c20f79c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531d3b63901a64a2aceedb95d5312b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d030d3e30b3b387cbc53b84e565cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ddf0e337c9aa25c016a950b8407ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303a9363a40bd4d502aa6a6d1939ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a172581348367f2f1b904227e443182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888646b6283261b3aada25b976953043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991fb2845a8179c8c9d3d59c242c5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76174e6bc95fd16141c4cfc120b8bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8626bd8b3f45b62e083552455b4863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2eac0e034f526ec14b6f64cef3e99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67452bc55c4aa663685584246952a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cab9401a9b751f3bc29e76fcdab0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6953b5dd08c73664b52cfbe90d988190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe67f30dd777b959e12184c5b92db9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30511fb3e9d01fa509db0ca81ed30a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ebc6864380fb82e89caea8463e7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8c8d0997316b270a9020455bf0b4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b7161c5f5d25f8518bd2ae0691ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b6f56cf0ac212f8846d52121dcab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438c56d8bfca6e39641cfac65e8d92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337f321b4035b4155ab9c84ff2e5e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abfbbb24fd74732f7935c3b114cb8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d87c128891b4b7d98c45c27d529f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf213e7ecbbc04662ca395046a82bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055dc20899b41450cf6d569b9d3353f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e276b0dc713126ad6eb5e094cbc01d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335db884c6dfd8a0ab02e23f5757e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc338e4451a6c703049ef5472d3c897205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5e86a6ab91397f96ff25114fa269206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763462d8b432ae6a6a48e64980f74d52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036bd518a92aac5975d70478831287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7046b847cda198681bc7571af04e8c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9fbba7b24c9c34a4d38fa9ea7866210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba214710face6d36f63fb0b277ca9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6cb2d4789d6c100e25ef9bded05c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e257cab7646fa46130d318d83700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4281c28a7d3e3b5226598e4fb703214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034c42a52d2b592f175bd876be2591215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd086f9a9f638967ab43b9fc6fa6373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449455bdc2f2c83e71747cd28b39844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c874b4894a1b4177a1fbe2b64138ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d52cd45a9fbc368c740622152136219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda2f467587c2e5a57c4f01be8af72d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3126f1d4d8f7241f5e9e158a4d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d257f6f196d9c5ffd01bfa502a1da6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb921baac1b49ece073be8e6ce4f4664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8b629f2d3a780f29aafda57fe7675224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a1c18f40f805e10c0e2c91f1bd16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ead8044cf4520248d2fbcb268b3ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757ac8166d54e8933c7295afb970329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd7014a71a608e3f9fc9066b3516f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032cdc7f4d9b433bd812032f8a73cc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43539a39dc5a3b56e1272e20f49bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d164913a254e5e95639ed63ef7bbb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df511caf791446a9aa609bb170d100232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca726ecc0094a63d1267cd53e10035233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c1b3fde2989c8794911086e2c9720234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d9bb5efdf8ec0c08f38a91d8834f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d8b01451f6ec2c460e09b074c0b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07e7b1142502d2b7540faa6bcac58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5d423d45d7db38abfc2f77aee443238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b33befd21c25a38616aa746f9332a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeedb45283ac99a9fc05a3d38b0e6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fb7001803b8caead918ffa50bbe13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad0bd825ac21fb86cee043593cf84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101201cbfd295e8569823a11890274eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609973bc77d9c33b66de9b61f495696244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59ab403a3b4bbe1585fcf30d93924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee892b8021a2d588cc81379840ae5e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60d025a8cf75267c554ad77035f2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed594a45651cb12462ee22cbb097f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6046116e92237430420e4cce9e919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30ae39f980d3c439e0e8339d33ec5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1aa61969bfe204c09a6445ebf992a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fcbc1a6d4379fb6b28b872c7142f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe022592caaeeab3c96a9cb04f04f38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3634e0d8d71c78377d25a970aabba7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef643c07af588432a8b536aa4a380255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d668bf54b811bd85bd6ce6b9b637256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358a3f445f3c1ad4ad7a11a0509eb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdcaa7e7c2c660ce99125ad6ae732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a3405e55ce46315aed4038e817129259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c18398944c6c6782e7ef6124db54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488156f3ca5f42bbece81a363aa1cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22659caffc1273d93199500e468ea56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31702391aced5bf5be0e8fb0bbd948263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa90fa48ff80752984f57b802c343ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f26f1264a51dfb868ee1bfa72207265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f60d00dc4c024976d6a712e84473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef17a9107369a1af91d12910d18ac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657532bdde5d0db8aab5287c6ad69b7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4887af586dffa53874a607163b64f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb80561677f15f930f7e5cc06e6c7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9448c44f4ecf52c0efd55d54e7485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f5c2a374dda35a63d9b137ffe32c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06cf9424bedd3f1146bcd182f316f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c769c33b04d615fc99ea23d3ed3c569274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1095b5b461f3730e7aea35639b112275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f488e1e14c5a3f3a8012146a87dec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0c5e6e9b862f52d89f68cb79211c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6afc49e0e2b2c6f90c2e44ea44c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5d811d884c2b50a9bc33eec226a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1acbe59e65a2d9bdeeefb9f6c4b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd42f3ed6f730e6ef026760048c637281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd23ade23938ea20c16fd569bd45d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fce11ef207efbb080f33fd861fc8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33b1447cce8c52c5797934b4410de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599235e9ed07d8c0a546425d0dcd0b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70531b67f5e419392696f68bd69849286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec32217fca27f564c94ac4f2e7d94f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594996a41897145295869213413d5ee8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd99ab66a451a99417b33ccdd55440c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0541fba78a1f2b5fae0a27c02366f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db059c8f3b71e5c2ea393606aa3b7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341b2e3860b88a4fc9d59eefa60b50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d7c4233cafdbdbbf67a119c0cdd04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183310e9091cd25689fbc72882184eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ef292ae5035838ce75f46cc6b9ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44332316815a1269a3240f850023cc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed3fe378169d3dc9ff9d0e575e7f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4648003ab8c7bfdf0ad82b92daef99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a706dd1c50a78b747d3407de2205ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6f58720f1b2ea79e5e102971908d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6e013a8bd76f2f4c6b8186e7a3189301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35544d95adc884e70d37a56e25758e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174bf4c85d6e7257456b3b77f8ff7db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6564a86cdab0c33e94cf1635c9756304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d3a66488502e471277d53ab78837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b464ab7742dd1068774c8d75fa2f8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9388c19ac2b60755e994db3f62d2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc2cf21a0bb35889052d27164b3e93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665949c086bf870612b9d06fedfcf6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9e494fc64e3f68a1631c76e3c3b68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ac4a181bc1688b4048c0d2614af1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f9ced4bc31ff359aa23e6f1ee31b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb11e83542f4686186a063ba5b9f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a74b25f4c09758bd83df711ec8957314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f80f0412f1cb1ec7cd792b3a97a8da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c341cb063f8f418b22957dda9bdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6827a8b668551e9cb198433b39e99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7e9e00cdf6b2107205c4d427b8ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00221ce63a5599de2be8837f133d9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc739d0559cc3b21370ebc2ef76f944320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7408bbad57f475c1d97badaf8e30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e128d17970827339e139b79f9512442322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8d77fd56085d6ce3466b0e51934b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f193a8ae3e91f72262262dac7c78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee88b9f41610a0a8a8f2f88f49d6d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c5f794a49a90019162e852b09942326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de22582fcb21a5f29abee2c74be4eea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2542a2c974ab8186f45069a737dc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784a6c499b8c905f51ff53dd4a0b225329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6a4f72f18c7e03be39e2808356a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df8460d89fdf6b571c8af2e1d3dbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee63b9a5d1d002d6030e91597a2cbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b457dab8fc06d770913ea6ce245dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5de54997c2753f8ad6523234ca7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8df20c70a5e16bc841e0637867e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403f9cbf1f4b5f921fbe0db07bffb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1452148153716b8cfcc2c8d98b5554337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acb90912b79f0cdd76275aa47b6e61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536fca64b81fcec292afa1352450f84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279403af3ccc539d261b4d14453d4f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5692afaf98a207daafde87b37aef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea23a607aecc5a8c86b0047c4c6b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c709f7734e8cfaf997404969b704a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60387d8e29c11afcbe6fc86a8261886344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c97b7d5d568e5404081b53294560345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040476bfb8f4114dbb673a596594b1fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fec50e13d7de7b0ed8ae5818c2f9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a83a8167410e7560839429369bb49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053c2ce13e9f2fcd98223eb8b986870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0b1dee97691bcecb5d58d5dd5e2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14459f7e0295848d8d0a7e302a123a7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc6afb166327abc09443a20d26c922352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e816ec0e59ddd1491ef7ca2d439f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c031864bf9443c9a4f5ccd2fae15af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596be64c837a443b80cdcd901161e5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49d253426570a2973262cbf844ca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc4a5f7e7cf5ea8ce5ca1e15ae34c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ebfdb37ed0c9cf31abb6fa957e983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cf05ec0ea32d2d80bb605279e3001359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c0294da5ba7633a0067ea65e12a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77ca25232395439a8caf42f44316d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b229a7e39ee7a76eab58b485d3291ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6cc5d5f1beaeef5fb6b83fe5cd4b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9550ba7e030e79d481893d134d16bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47159dbdb44aafb04a7e4b4daaa8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d836a0bab44184bf312f488ed2766366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc79821bb055b4cfca606f4d1c4cf71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a8a813253f9a09a1108ef108e17e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d1ff8250f1022f81d6fb8f919bc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8380b4a1308da63f546d7a5370d9180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afcb0326c8c2952449ab85fa0762df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd21a06686ff7e89973ba4173b942a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf27f2c1641fce533a53491e1d050373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9ce1b568104ce290cc10787bda5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee2e30334e4f6df9c1cd96b33e7bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8fd06f8c2dd0cdea1f1991ebd38d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a2e4500894776cc8ef4ad2b00776b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea9462f7fc168f268e1fa6a4da33c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ffdf67b57da60569af7cd451a9f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d36f6eccf713d14a00ac07e26adb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b812d181109290bf1636d4f43e6ecd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9edb8a9ea0e12827126f886057182382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa5eeb63c9f189d455ec25495e2c07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1831b8caea6a8e72e4400c3ab19fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb192a2d203f6f3139ec9b66fe7144d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf60c58cf18742e2748d6edd031c92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342b371a019551dab5ae5c9996ed68f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa07d94488c3c7199e3fbcd366832388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c814e94ad5ac094aa393113f5e95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1a8bd00dcd790311d8b7c5c56d1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9851c76d20e455f6fd76f174ecef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f19da0cd6fc616662b4cb28bbf743392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f62f66d84dd7dbe1d2ad11394848a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b732e2efbd734e3633ff30dd5e9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dedb4e55c1bb3f1e6d3d09875e758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfc232e9b73695a6a51654d0d785e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537313e22c034cbc36d73dd3278c9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2d56df52d27e0462b1f1b868f6415398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0f17cd122e8eca07b75bfc4b78d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf94f672230fa875a606875893a8b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848b16f033a3a1cd4418216b6794b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fdf621d213bf11acfae915f445ea7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e4c1c9d04b316410586be4d3d232403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf5da517e086a1bd20604d619bb65b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a183e91bf4cfdd1ac998213b19ca8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b32cfdb469a374165393c9148eb7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61878490f0a3aee23459060de0a4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf941d1977a8cba716707b43459190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fc943bb40f0d4a446d62e9ca5d26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46363af2521df8b299469932b996f72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903de3a95de59218bd0eb447cb5d45e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d1408814c5410e7355dc3c651063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561171340230efc96c29cc7f23d0835413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85c5313851965a6ae2ca5ae981e17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d9a80fd238d219c617fc1f0acfbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd970d2f7e146b228f58a48aa369ef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733785845c8b0f327bbcf0481a0b090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f0e6554fac9908aef995b4cf0e69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127a7e41187ab2c7d9b609d43a42718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe905cabcdeafbf516cef0d40acea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5393ce90cc402dd4cfe45d63720de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216869e2ecd8203f6f9b5335eade5817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753b1f88cb882c636d81171c9bd28a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded1157a798937d10ac1e41b1c0252424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28af39df72aebfd96e0d5508e12da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734959cffd42c96dec9fd016a1e8622426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1c88278d825ad21fdc4b4bf34548427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed7affed70b064a9d6fae9cb34f4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd407a581cc4b42ace4a3e47b989fadc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1013cf0d21a7d51deee60b0896249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca7dbe0c5d3cad26944fe0834348f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d725a66766de624fc2a9ea1651909432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ecb7ff54d2b9d7ae707d5a9066ade433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a737d59d609fb625183badd9f427b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1fc232b4dca7781980175238c7e11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a861cd28d634419db2cefa8213a92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eebdb46a5d41a60b525bc9360ea1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe818f1cc9995c8edc83947b2727703438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d18a9a278e635e460c8645f5e848439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61bff7ffb85c3504fc350dbe7b6285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b412bdf40e5ee1e1cdd3f42ffff9020441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d24155e27fe5dcded3ed5d090ab07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6736f6227f0e0ac7bdd159a9ada1c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05330bbaaa7095f241d42fd65265fe72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90b9e47e94bec15accc4da717b9303445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dde3987e85b28522b23f0c3d5a8ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37ffa2dbc9babcb77c41f277858a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6fbf982b872ed11b144852b361b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b016e3d10339e91153308dd61fc597449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b1f6a4567e3bba75717432705a88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e07acbd5c44f41e9d45de595673c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd5b4f787262c6f8bbecce9ff8344d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daba89b9f1565ab4a68edb0a99f804453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c167be924504a5821185fcdee2a61c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab79a231cb50b63a8aea5d53b2a678455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acf1625939a2bbe587768093728f15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622025858a6cfb89fbfcbf50539b4a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d17e7c804d5a93a2a90f651958625f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231f3bbc2631a9fc254edb2e6dda2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98a742e2ef889ce929e92202d0af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b14d85a8c014849930cf9458e29c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2812c484982a0a038962db6fbb0608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063eb2b5f03a629acc54310dd1943de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c12fd8241a61b1615d0894dda765464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b72b0059d7a4eb91f81821214dcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174895968acda70383e39d8e2960487466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81e3fad7be3940b8fbb856c9ab986467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecadb03b434d67e5c6edb215c57e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b349daf92dd1826a4c9ce96678530d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dd0e997d444df4b1177ee48e7d81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a657e59c9b59039d60ebc6a2fa07c72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139fe19e43de74c3185303f4e32d14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f689269cd9b6b90f1cf54303d72a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bef277c45e81219a9b07dcfe666ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509a2d5e269d4bbf87fc8742a24e38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390338c479abf9dbc6dd51fa5282812476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81543850a03c1ac0b4215e47e4e6694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c59745877ffc5703b139bfc595719478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a2ee773897003dbd75a3c3d144b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb1af4f2b16e551c9c75fad61c314480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c0d47b54b67984f2030c9d5e62d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56adb7cf2b0b4e3b902434577a7e26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842235f4c68a123bd1c36956d06a02c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94808d6ab30405afd1cc2a978e0ef520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2484bcd4c9c437429e7e2b69b39b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9076449b63eda5afe33b719c0f915c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26b0b94d2a1d4a0ac70e2639a2016b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a9d7f83f16caa52c7e2582e86bd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b25cc53edfc1e2fff82f542dee901489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c8c3c1016bf400623851d4703314490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d68bbeb84371e905dc6489b14f5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1551848e526cdcdc1607bfc8aae5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c25633440910e6dd6fa104f158aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44365c84a6c50e431e199586681e766494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5bc2fb31de49e3ef24738fdf0e4e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ee4751d487e028e04bc55a3ffa8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b03b5be3e72ef7c252267f99407b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a31a09e6e46500f35e9242f2516d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1af0847cb069a538228ab57649d07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb44556eb22f0a21cfb98ba422c34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f58a5bb803357f3e26e068b1ff70c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a873c9d92bb0ba0555b16fa4559843502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fea5f964d9c8d6c06322daf172f82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b925ee7d57421d9d7d41a35c3e9b48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a00b754f1de744383dba94137a67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26826f5904cf12651ad41b08823f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28cea5f079e019613273afad576f96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d491a60965308d1e34b7d8e2624325508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310e0027f3d29d766a1a591e3a4b219509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61affe281ee47aa26309cc89fafc0c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b8f40a1c6807b640453e276bf208511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc63b52942912f1fcad411224041c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa578923e20fbf5bac616cc307b641513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0b9fc2cb424412198018bd9bce2c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e274e8db4d3c1d20f7c20322438671e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea06d16845cf45fa72e7e16717dbab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800077ff5850cda7b7e507b2b224cc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940d2a9df21989afe859cf7ee3fe4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344c3265744dc632e074bcdb935011519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce086e054979571b0fe156da08d47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b39962a88012154e58e501fc6a6ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b798e64038a8f00418c99ba1f3e73d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d783324e80b46bcb77fa189943135523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b39dce754d2f7c7324c7afe3371d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b603a6479ac269c2bbbf645ed2d74eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0852e56f39c5866a500a453e27c69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c5457ba0386bee620d17a5b4cd0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce3213216af421c0656ac0dfc18a6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d047025710bcbc5df39a27eea643372529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faee9c87d10e356dad9a054f3e96ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e726e5b40206dd93ab1e677f5def88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940eb039cce7de4703118c1b0944190532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497dfd39b07bf0e25df498971f8925533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a866f8bab264e2bdfc1aad45432e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d876c715c9fd5a93a10b420ff1d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c1df00663a95d951e4024b23aa277536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ea4ca608333a12d3aeecc41bfcc15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2e9ced03f520d29d41828876e19e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a4b132370c3429f937f889e36c7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475a4e40e6c3d2913c15964d426758540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968350e893ad28fe752bb6457305b01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719c77fa6493b976639d359db56977542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786984850866c3332d769e3f02b8ae37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342660411b40a9104a9e57f0a32de18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649f975760e482f6414bba75532cf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee0ef6b7d2e257bc814016a5c66acd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407716d250c357d368db7b1a8dbb0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa0914959f43aa01188719e5f3ee3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51f09fda8e0dc04a78fb0c2154eb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260b85355ed0283fe74cd7a2961258550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab2116a8d5b08a1404b1c9e1902619551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5950f10c536cb607f81c9310bcb244552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467daf136112f3ec70d651ca9e0746553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155518985c6a1d3ecc2ebac966e3e21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aac9fc65ba33bf1ad0e024accc231555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067345a0c64e8a0bea8b08b5ba279e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0868e3db5df586d914644af999998557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58e8fe3950e5cf321656460a67872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cfbfb086b1f397ce4c1d092856e1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20488f5ba59476444c9889d1dba83f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a767a6e2f4709264f36be793307552561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb86d6bc7d64c75e6b8816dd76770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae26f516de0c42d7b4b1ee7de5f7a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a4ef234f812ae181bb426c32837d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623c3278d59c1cacc0cca60bfa543a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da465161c65f37956d19a440d07f8195566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96241cdc39aae6e4ce18c9196fe50d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f612cd1e1ea6c4480e4f5fd51f75c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d451d6d30e13f225a881d94d509eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3bb8731c390854b081c5d0b0148cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569dbb8404afa1fdd26981c8af54da5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944cc3e8b50c40db94aaa3ffd54270572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f03167b41b25a21a804aa4eaba48db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f6f43783bc71224fec30ae61d905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460070bdebdf9283937ddc9b0c428a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ee311a3579ae9c313e6a277fc2a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778c543c4c66235cd8abb10fed8a16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f437f58be0ece6ff413e41771415642578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b8a843b4e2c102ca973e4db750656579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5c2c737d5aa917a890df49e447bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad396fc17d7c17cd920a301dc49ef78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e2139e96a42a518fe1a357037777582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b3f663802f94d6b05f2fd6a90e19d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50288e36ba75d43e645fa4266b146e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e085c10dc93917a55be4cce85558585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e60af2936529cb108bf3cc318b9b96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef420d27293477e1b6154634c92509587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13926bcf5dc8b4377b1e2947fd84e061588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8ed188b257dd1429ae7519fe85cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb432cb600af5b3237a286bd08997f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898a3aa64ebf7eb72a0847438111665591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f2d9b95be36aa75c73d64e5b5662592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88827da9cd29f79b09796bfe97ca4047593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d12b56096f04639f993dedd388ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b608dda6c4c40f28b6afc7b09c872595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31c7b45b96c2d9a2bdd7a9e7a9387596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd792df720344e6aeb3a5c146f52c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666be48c781d80bc00616841bc0823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bedefb48b7bbf05481d44486e04f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf201361033cdd858e3b5c9a5dbe2b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e23893a02ebd088825e282fd3c8a37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d594ff194768ce09558e33ffe4395602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365fcd8293e27a3fbbe5d8e60a507a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f3f055ae4391c2f8a9461de13cf9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746e00f654182b9e28a0401ab50b4a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114d708b95c6c2f912af6f5847a87d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27248c24e7ea987978ba90d03dc87b8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb11ea5460dc34bf3fc8956b71fc56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d6bb88ff7a4d66c2f3b78c9141ee4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c96bcd513f4e7ff580413ea16c7b99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50161087ee375cc09f6ffb4351d51b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22442128945ecbac5bbf8f3af83119b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c91d42a0cdb4d4743f169fa37a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e849900516cec6b65e8e1ff969c027614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5ba81961bd193cdc1a953cb8d3fd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d08609af9b7b717f2fcaf50641952616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0504db0544d8591b376155e28140ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea156718954a86bc640c05582ddc1de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb582d6ecb7010ff5b7a22e8c43bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc96d125e4c2c6ed8049154412fb4ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675752892d813f324c6fd7714e4e465a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb790d895ba0a9b048028d55cdea70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024afe5d7db862ec94517936af0992623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09eda7479940888ef0fb8dab54018624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6e67d92f458ef6a56ff8b46e7fdf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2751a1a1fd73d74587e29974d9330a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6aa1bf06a297346fc87ac0c77fda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0487364ab6a9eb4dc347541de10141628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6fb4f2bccfd560342d54a13a63db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2cb7ba5ebcb6bc72288bbb0be2597630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add188b3c8c85f768da5ac6ec48fc1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4bc38d1980becc651db8b6206d7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40882b67e31d4f8c05d592ccd8ab8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fccf5eb5bda1755c6f0f08dfa0415f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004d3b11bd513431869e018583597d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74531ce823593a9b52c6d401205103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4c9606782f07668a9a1f27f08f4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0a3bb0d3b5f0f7784d9c7658a60a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cca87cdb24473058517ca4c0b749639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa75321e7faa95924bb5530e15e777640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918dbdc074c3e9b205b5a38ddb2058641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c0e72b3ca6a6eee95267f6c74bdb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7c718ba183b0a94a581cd74bbdee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463b1015a0d0eae8e22ef96f5d2d39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143a7e837976386474e7f103e5944c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5461a4d61582f57ab9e696119b83a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75119713eac441984fe31f2bdc9a2e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98901eb1e41c86756470d5176561c2d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca8c03a764df8766ed66d55ae0547649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76334be21677e41fbc3cb51d8bcd130e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e59b59ddf9d224462d0e9490f667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ad9ad67dc504b06897d2106ebdde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82a9c4318412e2639c1d886f0aa9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f46d494a8ab9ee3d993e155316369b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac467d3a2f3dea7efd628ea9c812f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ad55105ef7b23ce3d705267f9e87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ff8e089283838be6c929792e4dc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22db46585f6e99e9baa4446545f97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebee1911dc75d5043b3800f1c2b9af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb87a767cdc1c1aa3defc088df14cde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b4ca8491051137fcc37caacd63a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b9fbca5195460e0da4dd6e6599563662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8acd80e8a999bc1e42840f949455a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafdd0d60e2af6b92cd4438a224a93a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ddac4ffea04a8f2fdc6d8cbe83b02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76fb020e5727e57b5a59b26890279666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910fc798ffe3d5f66e8cb15b9329c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c4fa7c9c2b8b5d3e6a9ee793b238668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128df4bbb4120a6dd07e03bba71d2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed56ac4a591e5bb95059ac56e2c3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d30df322a41c6945b82606b5f794671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e804e0d269251a1577c481cb6b85e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73052ac39931761e55ca643768f89d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b5a050e3731f1a67bcb3263c11b6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2dcbf72484eb4642e5164ee929033675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d5625f68c12f24b0ff117513aedd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a214c29f2e00177d73d7dae9a723677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2f2f76cb5947465ffe7f5cb3b503678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32e1a9fc53255aa26b681a12eefe2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f2ccb85ff6c1d37926ed9ab32cc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaede30afb081f4b1902a40ded2ae1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ff4b67cc407c8924408ca0573875682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33fb2428c3630fd515e1c8b0328494683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e73e85fa3db1e75f79c091385f5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9d030f26b4b1bc19a9f703314891685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f109e82c39c4b9bd28287f1ea9dca2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248af2f462a4e50fce51cf2f3b3419ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325832c2143b84d4cda7fed1cf122d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca098002edcdcab0c49849eb158a34b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbfff0278d9b16387871e90156cb90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9e7957954150bd479b7265f0538f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7192fc8b8b9bcecd854d815e9b3835692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa073ae55ff1ff9dcfd1c091551de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd66033c449b3ba85cde00d2e2720d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b9f3bfe51befacbec61ee26d0b609695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0aead36101363e8a53c089b6b3f7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea5f0fc568d8605294f3e25a1c02ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57988845ccfa56ce271cf0f52a83c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c909df9defffae957b8ebb3dd35c21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb47517ca6b1564745407d2510d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83e54af32f0138183b504bea9bac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be882cab3e8390b4f912aee365f77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315018fd0826290289e3947caed2af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b552d2422c06a64270fb79c9b227eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906f89356d1e7fcac5479a1add5fba5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eeb3c51d58bb3a12331405f6abc0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bca12fcf2ca47592ed6fb0acbb8de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1116cd2eb087ba02b73660a3b9c0b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0011e352a967a84c4e50b8999605f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315eb0fad37197ca0ac9b80c308328710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9895271529146c6c6f3322b8777178711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcbbc1fbc830fc2822dc69b3393f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551ea7520236a2397296857b92c45c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b80d716dbf5c2e5f0ce110476cd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fce9225aa37a9817eb13f397dbb5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34a96ed3bb53cb5416e6daf2302814716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4ff022e119a18488d76d1f827204717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc93a1bcd4779414f213c8ae55d071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57c2234eace3f9773d99682d28af5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04acade9112d1a22e5e5eeba5a0d3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad9817948d9feedf2daf997f15a6bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6607f26648027e485fd7d33d0b5b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce351575cfabab7467009e1d8504ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97fda7ee2658849cc53bde79263b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8a2f1a848d67e6af31befed06537725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e326c52f9451ef0749879f943dd2f0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637113bfa9ddf69586382bb0cb434898727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331fa418ddf574f0d518589cde920a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58181fc4cdc2ff408b175bf572a999729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615533d71ef12f2dcde7d0bc8057fbee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143acba0404bc350166c9ddb75cf9373731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8256f127289a0a496d98f8b2eb848732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f36dd38134c327135dec326307243d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296017fd280b76b2dd0cb0df2b12db6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac73cd9b0d4ca3b99af2dc8119878735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b1f1076d04e8c46e5cd04cf660566736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37305be60b221161457a4446eea7de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3140f09efa7001be76e06157655d43f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191176e562faafd8021dd7325cc2b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8c50b4ebaa4d4463e0b5cd2ed03e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb6659f89e99b878e2cafc820dea86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b76e953aa279512f911b539ff4e88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d6028bb0759358e3db2a0c26f81f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe85a76e83f02fd7339ebceade4a50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45ad666aae20e97668afbe58e484e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1651409b38e0f554c10b527335272746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b78d8141cff2454f3cf5ece2f0ee73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a742cfd1a2da5f04d826ff24de9f96e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6dce45facc5637f8567e712f694b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af966b13d3a724185d6c90104cda2b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38cc71e1f260b4c1a8da81ffd47f7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda3c70d25820093b513ba250310ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497d01d6d8d6b0fb729d7336f51227753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b887bd2742019d433c04e9eb94150d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5302ccfda6bd68424a2148f034c29b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0290657cb9ee525b9abf7e4100f09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9660b41ca56628a81674d14de29d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa16322ff0382ed5fe329e07811d59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4406556ab2ac8066d1258a8a03ab4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>