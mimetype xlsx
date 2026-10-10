--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7fc1ae6d1f22a5d96687aaf152471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88c29c54672542c9aac208f33e9452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5195a1f2d60d032c7d26a561bb5f343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03967913b1d5bd025df8ea4d69db42e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae5880a45522b7546cf7586bb31d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4e2e89c611b53f79ae4d26b60b236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a0ba477ac5383665e4371097ab557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888d43083a79b5cf6c61667511f6ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2713bb6a3f3211b84d67d173ad1359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462a87458da369f2f910663142343210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f0e70f94b18c44a996bd1636f6ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb4bc7baecd6af8308a523fcd9cc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb8bfad23537aab7a4874c81a792e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18304d8dee9419509074284af505914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f56b1ae784d1cd0ba0bd256bcb5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9e140982bbe7bc047226f0b97df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a44174ff80b1125ca2177bc505468017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a9f38c2565535039b2e0ed4a5e7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29422a501b8c18ddf9dcdc660d9a1dd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843e84eea20d1318bb4ad03e2b924f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cbe9e73def2b81430a126d746fe821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a6228219fa46481feff403f18ac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709392bad5e356378e42ab86264643f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dac83d25a748b1698dd0d14edbb5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5629f1773a40b9e1168931357b6b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae60a2948bcc9aaff86aba5b426ba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ef6fca844dc7bc63f280179e9e9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e79c15c4dd4f7c35ffba116caef79a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92ea4e982210fc0f228ef00714dd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647afb3a2a58a22f9bddc915b22f4dbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b2e31d919407471f3148ee9999caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982d2b0084c6b02b51c45fe1faff23132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5889834f8d050743319dfb4d00d7b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0620423212cb46cb0d1bb4059dda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33e3291f367731bb88c51a88e1532d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fad5ace4d6b4c7b2600a6328497a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e99704bb7282ebfe6589185ca62137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9b633c2cc64c660eef67a3c4b74f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147881821d44d25604a88ab871c47bec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e38213bf99984f14dac276b8f73f6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee12c04acb596d9f98261206ab6242e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e90014a3ed153f9ab6bf202a5abc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d670377208a96351d66baf7e6a59443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9aa7a44532c927bd4207af41622cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9a9b63f3cd7c347945496162ba7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678da1f4ef0ef65eb8226f34eca8f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a893780b24cacc522e13bcf6f092c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c007ebf76517f5f1f6be8745709148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324f08094ef968db86c26bb52cec70449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc132557123be33bef658f383ab52850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b8f3f4907246eb1b9c09e42830ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4ec94983db80e9d313580b11542452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead7954f9afb28ff6e1b4c46ce1b49e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2ec5e2ff522f960579f27770c33c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3164aebb7e5716dfab09fdfd94070a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe987c6214d0984024a7c95de1f282b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb7404c0d9f2300685aceb4dff994957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382a02968afab53375e784d483be3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f35fa7d6eb17dabf3abe4fc04261959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ff28571bc5fb7bbc54bb56ebbf7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf80c068cb4bd42ac11a5950fd53c4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f4158c246ae508f2cfdd401c6913162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0bf0945d8ecbaafaf593ef11fd28163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5307b24a77a9c3ea807d394cf87fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e5f20fd87cc13b4f641f6f4fed0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ca1d632a8bcb925843b2bfae0cc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfe8acb0f524201a2c40d7006601367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e7b2000b71473ba201f332cbd732f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db241ee31b8a374daa2e9d6446217db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf66145f41ff511f1131d66c972b6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237ea2103cec9d30fb960e334a9c1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b749ddb4aff0f1ca92ec2ee537fef772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be179f067643283e11b3a04215d98573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434d985b3cb23fc688bfcd5cde921574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da3cf0f242cd19028446589fc753175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472928e6d3d67dd36af896666d6999e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a46e8117275fbfe3871d932fd05da877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e86bc0dd0dea2cc7a0114a6fc08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8161ad804329a9b2b267d483d500c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b638475e69183f665b25f8c64fab980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5c8ca5f53f0d3774eb55672bd02381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ffd560c1614ccbb82025109d60c8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4006a04535874fef5443cecd260dfda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcbfcb8015d320ab0d959a2e6145fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950490b69de3d41c6782480a576297b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62475abebe35e635a264cabdf9cca8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50e4296bff7d1fdff23ab64845d13387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cf886391df6cfdda1cb7efa536a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46de0ee4073797a3d52b95cc1c83689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7205ed93e83a85a9a1a47216e962cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2611eab1630ecfb21f12ad414f9c1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f41a66a6ddd64f93aefac419571892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e230f09144c6b171faf17de3e3f1c4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346319624b316661011ceff1c61fb09694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963e74fe167f508a5520a8d07a57db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9666d0f020acd5fe937906ec12d08796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764639e93e946add4032dbd45d558b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa7f32445cac2b884d04e1a9f059098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679740a18634c71501443519adbd76799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728beedca9673cee5ff27e73f12ecb35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c81e1b06ec4649259c6a1dee6f97d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124da3e0c06675a7884d096ea596684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad08010f7a63001dfbc2ff4bd13c74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ddf1182db27bff15c637dafd71b45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202c375fcdafc9b4a0fd5ba2a00400105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71c697c24d8a76d1b59f7bac78aeb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe2bea5fc2cc73da9fb6d16db8b4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6850ca11bd3894b75b012baa362cf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feab7bf2427c6728edb515cbe0b096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629481a3dbc9782824de9d296f5f2c5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746e142383355f7d362657272e319b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8e02dcbfd1e4f1b197d22151394b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a9101b35f87299b614f620bee82a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e55cf4ac5c682c10c9d843cab67d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66ce0ace9babf32a746b20fcde604e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d8925c616a68f680778ede82d1c33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b4511dafcfb4b2738d6d25667465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948cad07b985237d9f39eddd57513e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2255ae8f87636113e7046a987bdf0d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f855ac3215024bf1bec27fa166697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb5f77d4fa3359912b18891e24050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17f6a2dbc33301208ed1a8f9f3f2a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3769ed46de657346ccb416c8a872d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc7d890330ca9b0f299bc57d625ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d815cc6a8ddeaacff5307dab89850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3ebf1d2199d9a5bb31dda9ea7761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab94d0e76f485b7a734f6db3981740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7baf78fd6af2bb104991f0a2e4f56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cae1fa576d9904c2f33b8128c563e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ed3183598bd42299b037352fa8ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d19dda84118a0596caa5851c9ecd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b816a8c40f8332a07929b23b7cfd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7bafbb075ff891e54a6edfb57b3ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6575976b9286a09de9008b905e1bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624555f32476bfe923b8e7cee8564e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e847d443a512a18e52599c4dc298622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf360cac4e2d254abad9e1cce52f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11f0a1fd0eafce84d9cd70eb2de63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823319848ba296e742d2009ef5eca0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1c058c86a2703105bd27c22912aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b6905e6a2c3fda9b715565d0a52e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ceefe77109702996a973308e54f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8d9a1f40302ad405004637419afb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cfccc21dfae14a28166f43f97bd23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45dbe620de89b1a2b496df3806bda6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef593fcce96d3a62388cf9da96a65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb7f88b7f46d2b591a69549f1a934d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a3a861f5c6894cc6be12148ef277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e8aa5c340809b7ad47de3fcb06b6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd826a35a64a79b92e7e705fbd1c19b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065cc79d973d6701a4d9dc8291e28c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341eb58d545ea5c82516539e7911cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dda5bde809d2048ff508b6468f9ad8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f66a3377ce890cc2651aa07187b533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a8bcfc85b85417beb62bcab5093b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8852b4ac7bd5455e2052fcab2a4cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cde090e48388e979004898e6326ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf1295b1ccf9ca46a17b1e3e1afbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef43e24d565c53a668adf88cf91e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81077b927681f8565ae30f6af7cd74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4784e8f8990564772670aae4875948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03d96a6dacc6204d9b497daa2406b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045774fe608158e681b8abad8acce2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdfe0e2a5e0c108f190dfecefc313d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346feb584cd76f2e9f83e44a80b03e87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52ea6adae512abb7e7b7dfa59ce79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5e8ae36baa4278bfd2379538d1df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a14850207bf83d46067ce00e2e0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd30203cecea0477191d9f7f500a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508fc4670bc8a6caca1e822ddd5048170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef728cb4aaeaa5c1291d5ccfc19d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151711dff1cb6ab2d585372363b3c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2467d372f7a802338d5e6a356a1779173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a616ab36d5bd911a1482c6e953b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b2dfc185f3fedcda9539aa83bdd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081910878cef6c1c5756a14b5e8c10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f395dbda216e901bbf7a7091a484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6dcecad9f1b7be7004a91cf0fe137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aea9a624ca7cfab748d401ebbc1fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc545faa517d3b7c06458f13bf6e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe658b6469bc9c0d1e7aa30c5415e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b61a6f7db0a4f15dc6e505148f2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9656dcb18e92f6c8b221072462a70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d98eb6cb8a0d1bda91d0a5170ac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04632c401fa50ba8ce9afab253fb66b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98995f109e1009a1a0e023e0ffc18d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08239a82ff702d0df338af346bab552b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d91abb696fb7f57819534191e581188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbed0941c471b906c5dfc7fa0f5229189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c74ac26190a6855bcf73b5146e44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0a1f567860babc43a1f077f39f12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539765a5a291d5bd1f3d72720ab07935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a71a8f1451cad294b45c06e3fa95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421114bc49f7d0767772d301cc67b168194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124a5da961a5cd034799025cabe2c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f553bead93c7991fa28c3e397a9170a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8a6d2cba296e78fe473da2997b8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c0fa379c1fe9147e930eea90ba6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f23189e5a06c884facd1b0168335c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c87193fefdbc99609b041e21b9c74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a4cbf320c1a1fd1a5c48294463e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9923d6784a4473c9e1e62c4bacd56f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4acdfe7e577996a09d39ddd6089715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d218af937179feb9b52c488afc7d46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f9d6c84a5275f34690c59bfe7c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e2fa24fde051e9c4b27834281d724206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56553ee8fbf4ed058a3dbfb1f5c79c82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e4ff6129bb29a443aa30389428a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97da5df08f142642f30049d4e00b3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2d38bf9756c210c2611f23429613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106433ef07a4e42573d8791bbe2b924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb364f787a7c8ab1f2cfb05af57de1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249727781d6388899e7cd8aa5477e09e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e724cc3ca665b830f75429805e2412214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad43759f38a564bae8e00e2937c138215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816e7133ea7edb3c69f0abd7e7e8697216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838bfa78eff0d369794c77850559fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bbf06cd74edf70c16c84febfbd05e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482175847f60bb8ea0196abfddd9ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093114d5518d8c180ef9765ca352048220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eaaad88ef1db2b3c65999aca072b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6ae54a3f5ed0b5fabcfaa739e3ba7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898de369f30fe2a58b0ade5c51773e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fc81240d09592d9d0d111aa8fa6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec9091cb1095e219e10c4848ff5e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ec61ccfd4882b4a69d37b5046cd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4de90d1a0d46dd2bd3fbc39e30cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b7eb8811061eb69f98dc23a36ba1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440deebbd4a027cdc440416fc3125c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02f0b9a29cf3957da2dd0e006a39e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77363334fda8203c91de70ac70cef2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381808f12eec3349b62d5696fdb888232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1401cf9e6b62ae85a7f610d7123c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42aef9d169d39666695ff7d6a1529c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368d15ddec69530b294c8667a2aa06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c002cef793dbc7bb267aeba04003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dda37a936a79f8d4782bb47d70df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd26b06fcbaac6943eeac747b48b76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540767530359fd1a0210286ab5819b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9edca60709c0c136f4996b87951bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ca2b1616570fc4e1f4f2d5e9e120e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651452b05bc5beabe9f1295f4b6fc95c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b3c4957d3ac9699775dd90001427f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b47352fa74adf488b745586fcdc85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882d9af5e9baab7678db165ab6ed69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c54aae267d7d7a52d2767569af61e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867168ca97051e4bc9e1f99388df23d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93615a040d916f32c2c6239f3a432248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31f2d586a7852c42718f4c2d7f9ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270168aad5fe7f5a212ffc6a873168c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce9b9dfd45b4d57d4fc94b3208df9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f30c16c3d549efe8a91bc5a81e24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ff756421c1895f0117320b4ae8593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957639b52f43046605cd6d9ed0522935254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d127fda2a70418c4e94d14246d31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f954e7e2fe821ef2c788ca732f2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c81675c374770d9a14bb079f44d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4275004d728ba7bcdff4d21f2694af1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b840bdfdcc0df563a98a73a478cc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9633f822274824ca3841eae7861351260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1461bfed11eb5f6698ffbae75552e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20418c392b8394e48756cdbac098f494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417dab01d2a458c9c73f03480c32af0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7325dfa966f408c76dd4ab191a5fedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030d7772647cdb7acdd9a9a8273360265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880c0ef257a5e732788e57b5c61ab23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318191203915a13117978fb7664b90a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46e0b60e38744507f2a35ea27318c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533f003ea9688614b7fc1316903ff95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795880ec3fe2070f549f321f6a8f4280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bdf410922c64684f2b74207123fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b2bc030762e40365bc45ea27a9c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c1cd9a2cfd3fb67048a313620de1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318160245a7a2cff6ac1c5b817ec2380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855976cd48922438de264b63f6e7aef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6baad01fa4ab95cef59dce22fd3a06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289bbb61060162d4e78197260032c89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c8669ffd43f16a22e91093e34a16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d7d6c55b273df475a148f789f7d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f2aaedbcf8d8e46a506e3611fa61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a0ff8e2df792ecf0fc9323f5cedf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f96ab327a35d3078d330c62ba2d9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e761fbee82ad791e175402d5a38a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c788574a7f2a4597e13faf8207f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c25814ed9bc0ce3bb2d9dba1e238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67304f3f6b8bcbe5f03eff2dd922d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8896b36f9d5b4625593b191803cac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00014a41ffffe9add4de2abd36a41c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e785e4b75969be25e556cd7eab20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995083a7c02b43bcf757b4a54660839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef79e39d0e59c3ddcd0712edfaf41f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159ac725bcbcdac32241753a54a690e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b4154a229c39280ae1cb73f516c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d9f4acbd0a5e5f521eb57f249a6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d3fc6ba95fc54411d2bd6c49df3fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e001e952e6bbed2b6d1d82bc5b499296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d832fd3c4a08ece5b060d12159f4b49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ce60c137154ae944ae7fde818fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d5fba50fd9bbefe64e007924bc59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50313f351ee1803bcdfeda9f126c680300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984a447808c010b5d1c459ea22df78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399189014561d23995aeb5ef5125658a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4736e7dfc228f7e6f11dc3cccb201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0033f2014681b2b942a94b4c9c14dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c0f646776b857af32e74e5639f494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e60c7fa47743a3068d1b0df546786306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49bc86c4884be2c15ad7b3db6860c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd251d1234ae5ede8cd287455004e52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322dd9c1baa2eb7a16d5c4dfe53003309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057488716c6b3190ecba7c4b198ab9fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e33e1e08aa70a8c51874cc14c5147311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3e955628cb020c2b52f7b5b288a4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0684adaf79a69663a48f6dc110fe7b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b910ce696eb395deed4f2b4b9792a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca20241df76a78ebe584d1173f6f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124afc85232276981b94bb855d9b630c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059784255e78f0a32bc99f7d0ba569a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68461de89c84ceab8d8f20ca7c55662c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4446704b714079bd76f5cc753c58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e256b89443fbe4fe0a159898ce6218320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77867f72afd82305d364d2917ac211f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728e21897b947adb44dcafdc55b9cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3524fef3423df00355fa3acf75866323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7666414cc1ee25bf9cf766960c90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d6c6e53eeca476975d3583fad215b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de09b24736973e940a322ec8e77142326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f28e1a6032c67d533dbba744d347327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f1c6e01d79a663d56d9daf701f70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488210bc254a7c5edda0fd42ff2b246e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07eedc222e71788c2eb671742daa68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645683e41e3fe48547a6a04c5b1dc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c21070c3863f742229a1137bbf9e30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1067fa4200fd51c0808118169c47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfef56c28398607799a879b6d3006334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598c5ab9966e66809e05845763a667335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ceef6d8e99978159fae71a8d80869336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd529df987b1fcf21ef9b728c9c5dd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d330124e317fcd1ed3ce52507087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a295404ce92e6a73a2c5ada743b871339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0996adaad35ec716666f05b5773904340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f614c1246ee40cc112ac87bd9e3095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d83343c2d9f571a0be61564468a29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563f521a7928d316646437a13a220f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d005479283bb171c13ce695418e0bec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0916f7eb593a0143e79aaeced8951345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637266f609ca30e84298e690cbf0cbc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bffd5ca824ed868205aa03842b3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eaf3d318b0e4dc6a44afc4bad2c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc0e93bb3b6aa9390a035e19b0f40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233d33de1bef077c3c00d2a7c96867350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a9d199a2aa2bfa8a0a1b3ca9ceca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548578d6962dbcaaa3a12963b982cc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eefdea9b103a760745403087a4c70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7f96313ffd6fe95442ae6f42fb67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81592085cd606d04cce40723cdf3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d8e6fad1d35a960f102387ef8b947356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b4302f1ff8ba248dd373172b51174357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c71eef10737571dfcf4021c0e4bdb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763496a301635b4a61680484d183a94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed87c9e17b5d8c8766d8249ad9090360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c7554d2a6776c4d94c397f6a53997361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d1ccd3d859ebca9633a7efbee77b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb301f0705f8168f556f159fc607ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31291ecc65f16bed570a394ac842a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18dfdb570d15c1772850e51e77254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289411ff7e7621fcaa40becc466643a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654c227443157a18f54582e56a9d3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4b9d0a784dea370697435f29dc89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b900da58c4c7d2a359c034e13a4ed6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c06bcec6019081663f21f7c3939f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca8638407a8b8914050e0f2f55a76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30f10e59f3ccc5924ee7bc4c6cb1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc7d0b4565671c3c883a455ebd576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ff01946e3699aafad2f021fe64be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9835febc0f3a3071d17d8a38671cdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c8b62f78e19336a0ac18294d6399376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b7e0164a3346606e67069f746526377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff696ac74493f8be1050df749a25c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cdc06e782656dd0e0e97ba2d9a78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f3fdff0b9ac1bfe266ef0c8b7df88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353554962b23c49be7b610711f7122381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e4a6bfa4bca393de342034053025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb695b46be7e210b1bac64953d461383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf793c3c26a13b6bf179bc31138ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a9e948692c71c5779d0fae91c084385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767e2ecde4e18ce64be98d47129705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd3d7f29c71bcd5159307f56e75829387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c30954b798ad3226e012082402a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990271bdb7a20d488094594110fd169389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe471ff8cff974e1bf2f7eb5b2931739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efea048fe39f9378631f2743ce3069391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4788d21f263ce89eea9b2a66ef06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed029be6f93ebe4868c595efbc284b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf6111a9a33e4a089a34fd5776e44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762249b7e1ade3087a96c55d0e70bf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a5b033ccb82ac6c2dc49d72083e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c964655a6ae8f2ea6ad50070e93f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121195d850376b25064d604e17a8f7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea1ddf4e4432b5417bab7bf18da2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ec59604569d4386b3cb5d38364e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492da3040545a652ae84769306afa72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33255a41cdb1c6993b7f314cf8b24a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692853c21976948ec1e830cc8ffffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3d570c2c9bcde62807f8cdf15f04d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f938e3dc5054152f272fe7456fa8ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a18cff8b5b71368c1cb6a36a2548b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51ecd103187e43337c103f0eb6dd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93240cd6ae3245d6aad3fffba8e629408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00ad44cab9ba871753f099fbc41f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b161a2c9092cfcb753a43b222e7d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e3047f6255438fa119a772ac08ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c072e95041f284112556e5835fc8ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c253d3416d3b982f79310dd8b6f8ee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6868c3c5fb15043108ed48cbdca78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12e0c82879cea9c5232920f754cfb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cfb5e0e623a21f25b3100ab99a02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac343e81479401e6c2d49aea4d1c220417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aafe42b2d42355aecbb7c3993932c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888820e5c0227d5b5dcd67d45747ed9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bd114db735599f96e54bf61929ded420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89070b20f28b6b9ef70568129fe1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af631a600b942c08b133a5d21bf90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed1d5563dc4e0d2e4903bcfc5fe23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7dc1554db0359b3ce680a4c6be16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e898186f956f9c564dfe5f52c6afa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046158d8f00e6f1e3ec97883554a920426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68242f088fc067c6f6087b21a9c514427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91821f7339e649b40cffeb7a64250c41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5cd2bfb34cccb184d8b21188bf17b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd36e04e7b4fdb28ec8493c26daa5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab63f664e4ba67d152bcf5510bd195431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1a663e0ccd4d4fc865111bdf60ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d31434673ee76b6df9c9507c7e57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a22e80ce155d40b8e684930d04226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cd9924c8db30cd0e11a571d3cda5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71749f10714b8fffbfd2989e58fe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd784d38631d71c0eb18c7dc57f2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc6e215b88dc4602dcd4dbaa9cccc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c3c72d12a86500916c1bc2f0b875439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b5da8002d9cc2e402a7c796d779d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce977d0283a89921aceaef0b300f0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816dc1cda9e3561b077899e39a78c89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf78ea4bc36c101f14bbfb16bab7de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1757396ea644c04948d7bf0a238cd12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1466b605bc24f35912d80e31467934445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284683f3dfba0b3bbdc4974a936780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d19d093d1a9bb86da895b767c690c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451955e9b019e7f18e0cadab72be48e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678d7f279fa754dc412d2e30205653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c3407776c684a8f4611e53cd00a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b201087512dc8db49335ad0d12a3dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae13e8551be8fef8303cc1e15d2cb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995da1f056d0b28024723885c70349e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d10bdbfc62ec032dedddd91f366ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e4380c5a6f453e4a078951be0af7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116f35219ca35658e24fde744cd2794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8d501ab7eb81f90850bcd9dbce62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d17af889f28d18dedd7ea02e62c06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4463084f54ffc94093896ca6e2c97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe845b435d17eb664a9b63953b97b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f0c51e04f035f69c583a6d5002ed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d402a9681df68ad8a481dcd19dd68e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26ddb8a5d8dd99b15db6b4303d645463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17616ad200e860318f410f1e9f4c86d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735d0ee7e5e86ba886ab7d79716c879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596bbee371af6d66fc6ba059d3c655b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958ea9a7da532a6e6d23d026b008d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2136f98d5c2d086320f7ac0687ca0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfb006894db2af9e172a7a3f197e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f98bacc8e7ccf6e0333059184ca2c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70470931058f4df8750c151876f496471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f2195873c7605394afebbab674f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e159345abd26174e8df68cfe49cac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eeac2253e230afb36370cacf4391c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6f6dd9adc5c110917bc54ea52dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c4b286afae10b97b812884885c80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8943ecfc922e96ed0a33446f087907b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb2ad6d6e1fa8e98a854160a6d25b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa9974469f1598b64c2a8cf4ca2fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde19c0c7febb5d200102838e63c7d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353940c97a803cda0463543c1df058a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a0d151e0317b9a8e7b8bfec33c79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab32038dcf12d902cb885644b671f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db8c7e9850f55172adfa9c2cf428c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac59f0c065505eadce654a65e67ce0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa879260473ecd7018aa4feacf72fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31145b35db045df61d46740c76ad1df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a4f2220c91a758ec1914804bd3a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e8444490e2f22a807508833936b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd9b2116cb873b8bbd62a23e4979d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e63f83997416ef3091b2cd2776bb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065b648c63da028732a406c10b9ad0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb083496b02c7da90dcc1f1fee07220493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e9e77397ee340fda63fc0c8d525cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a351bfaeceead47d2749d13c5df290495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea4c0f4f82bc5921c2f0f0a1bd2b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b5dbf17f6ef3ed81f0f5bea91e66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6082a7a8c2b5fa107d7a2214fde078498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943e6f8492cf0195e50a3b0a9e6d2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8f854915124f200545dd71ff9697500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6443adf87772febd75817cca0795b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8cfd8e693577eb32f14637047f43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af27ec684cc344209a9bc53543cc8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce8adbe365dbb916c1b5459489cb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d85a1ea695cfd3a65613cc9752b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276189c25b90016bc9a530a2156ff3ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae506ee89c5aafb5b0de50c0fd02c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d4c0e12141d2958d4e59661f5b94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a19f2c9a0a4e7a8cd53de20845f47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b30877e52719a7c27d3d6d14df40d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377089165eb7e25eb4381064f1f79562511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21be3a0e9c97c877a48175f901a129512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc7c18c024da3714283f72fcb61d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c2e102018780574c138df9195d715514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c773b8f8d561d9886b390e69f9b0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db361af773d51c9ac55a010d12c392516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0e205ce28eb4da0df6d2fcd82ac6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed491721dfe2238af21d19eb65748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6052d07a5843248ca159bcd09a894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c481aed681a0a029123399be3d2efe2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ad61f5f6cc8384414dce3ee8cc1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549f6c76e31044541aa15a4dc43a1c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af35e3c70356141663f6954f7d49223523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab07bef6070ecf5b8110fc7101a752524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eae97b9d6724a1e7a607bfd142d44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d070473778d79f1553c9b1851242ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286cf7b2abd869530b72190fe5136a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b5b0cc870f3ff594eeb1c69f8a65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22639a625f56f3ca0cc610c3d29e91c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1407395e78420094bc57a8ed88c94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab75e63edef028d4345d9f85b98fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b1a9d0dc8ba5c064a0d2c138d78a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa6dc95fc86e2a859d8026834546d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d07b71ce506f11e0f60d243a9df4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e059fa7858c99ffbbb118f97f43455535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131250228c2b60887414a21e57fcb2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383adbfed109f1b1c999383f702b5c8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899f38fcde1dd7a20f995f91519444538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578b057f4e6342c4d8608f40970425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9675e4302989422c59a1983f858cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cbade20a9fa3cc2228b3995aac74d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf96349003707027da90750298879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06029e62795be2a99d05eae2bd0c609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7224392007827e8fa25099e091030544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef58301b00d213da2e10a4ecfd31da9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397128c93c9bd528c8dc05f083decf36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e5d92eab4765494604a879a45136547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e8206b670f7869e08e91669b208d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d17417122786351b967177cfd196b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056ea2a3a4632e8daa7d00c6e8b46be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db738f9677c25366b21cfd672e1226c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b73275b6eb194b74741f8d1208a85b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0c06e980a0c656f2d69f3301a6d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02dc51fa8a1c3232f86006afdda1e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10417f872f764a134d08216f4f13c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328bf64968a7be32038b146458a1f35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5e9bb33d41c6861b52bb394c27df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af0281af02fee9229616a553d3a1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125facf9b478c1dfddad16595fa50870559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f732fb4b9934ac62ad327b8473d1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309901c0d9762c93e3f8332c94b44a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63caadfc7ea64b9b4465d79d3617c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64e9e8c65fcde1d6f7e5593fcc72cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216538c544f5298ad131a166abc9c9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b01565d06be7c599031730557e88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b26f4d441d816fda977a3957d015c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db333f3c591964f0569904d4ebf9e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898616a6d52c9632ba57841ff06e230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02028260caaa462389f752e8fa325d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290b610f2a59de8630b34c4fcf654e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86970d78b5a4ba05c4a82c50b5885d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034767958d4d4276a4ace1b3d98de57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddedad276e0f91d7342d08b6361218573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385aaf028f2ad4c0378c849c1d42082574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8284b8ab2aa405e022db25e45901575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99740fef393dd7814b1fce153cea085576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b6b014c29a4ae39a5383d500f358577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf075720c4581e6559c80e14c3154dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622922e1aedb737040625ea9f286735b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e05272621e299d698f45881caf86b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fccef17b7f59e61930a9add9f6518581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650937a6276de04c8aea6ebf15518eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a762d2ea5e8377b18b93a6efa105e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab028b555516d70d5e84e1345c74e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e29beea8ae48d926cc05280ba63e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230145e4801d5bd8d8c569e3f2d9cef8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b3fe282090d6c50b371a21c0674d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110f1eeb0655d1f0b2bb71fa6d8cca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926567fee74acbf5a0bcd38effdfbf4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2aa0627defbb21a29451d33dfaa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdadcc315cffbc1c9b00e18da3523c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b895aec2e73620bb88ea9c77508f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888cb38e46bb6e5ca322bc88bb1749593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb50581e47e2f47eb0562ed4e3dd67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ed0075ad8bb2ed233222dfb0d672595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5582cac708f289c6a45385537025cd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5a58f9911f7f6becf6a4ef4c9776597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b16243bbc4303b257f8ecc6ef54c81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e755403da688ac724e1a3f46ca72a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c767b03c81de50d96dd11a4695e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fea9a9a4aca6cc54249ac44a60255601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b83017f648dd8b6705e234f86d2d17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90f9625523017ee8aea228bfe5ba3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171264f72010f64e4ba9221fa77dd64d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0747a5d60c91d12a8490f287895d21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e3277858b8910d30635cfb4406dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbff1d4e869730ac5d7b4ad683277f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cbe9ee086af0af5ea20ec456e5799608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8509d2a9a40468e43ab912aab98158609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb35c0edd0fc623c7b762bb432bc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257827faf4cd9ee77a1e675ab6c63ca1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c056ce72134dda7b4d628deff2280612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee4dd79de5fe9fcf07686ba4e660e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e5dbf9f56f390b7af4216b4fde5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78345e5ad0c5f71f1f9b4e007adfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179fc36767c94bf9c4b2c81dfb50373616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4853af973e2583552703f738953b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3550d82ec32b150f6e1c72028447c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca01aa98008bc4373ffab1b2d1cf53d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086500926040ec8529d7d769c71ef05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce372ff022af0e0cfc705c8d4e1a9c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304c84faccb852564a2b6264034e32d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146099c34e656f2e26c554d2fcc7c85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f18fef4d21588f13c9dd45658b84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1d4b3a1da5aeb8139c8d05ab4e91c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8442db4b9429dc15eb307e5f71f2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ab7128b304d76b248b893b09ae44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f469848fdc5960b1ee68a924f2a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988f619930d0d2aa8d8272b18193baf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959c8fdf2df2153505db1fa2e762a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a022ef3913b5f383f7f8635aa62e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23ee7301c97edc859f41dbd25fe38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29927760f8744bb11ba6d18ef86715633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d18605a240d14e915767e0d5c226e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5285b9412773b4355d869615e41dc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78dd29642611c0e48d4e43c9aef10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e3f7fc53c80afb67003607ffc9f69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15fc6e21d29d45e5bee8832635f34a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac403858edc53ed4e97311573ff8012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb59aa1131bf125c4d23cd540b0d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb695a29f0b0d962104dda5cfccfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f7ac87ddfb27be67e319decd9883642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b05f5abeaddee8c200b992ddcd93f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868943e8748ff2de29da57eba1060d9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055161595cb122dcbc45a9e7aa40712645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e6f6a264f599607560a70e58395fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d3c86ad6a2de41100eda7003b32e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315214af692355f7d98f853e93e3536648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05848b13cfdb70d6f1dece1d670e8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890df33e55863555168536dc25675eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dcf72a77157e8c6d12394026b303651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025a3aeb9a9924e1afe15bce29445a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768f42167ed2d0e8168468a528362d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ade5a4b118d0b51bcdf60080b8418f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe573e3372db7731b6fb46211db77092655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587568c54157a681d4ba3de8413e62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37dd68aa82570a7bfe792ca383d81e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb2aaa2244629a84adeabf9f55c9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ece1afccd690a5debc3c6f2b6fcfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8afdab5e45c319f84d92a6502c18b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059c17f3e5b7b4eafabc23e60a4857661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0043d35a63387e1e4f8adc771fb6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44437fa4ab5e2fdeb6608bc278869162663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0af0b7921f2a161947cf56d38c7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f539f0353ffb1bca7750f88c67eef8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469fba64d6efc992be07f7995fba4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0eafd5d3d696220cdb119f229bbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf653af8e56a56449ba3ae7c4113261668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366d3223f2bf5a8f302603c7fcd02b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94ca567c76ddbec8e7447ef197e7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457cc422c1788e4b5a00838f7c0c7d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafff5b402d45fa0dd281e79e99b21c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eb925840080329367ab3701c573d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc718a37e3d2b23114134dc59bb26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade9775695475c6ba143de8d3024103675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2f953dbb5b3a71fbe95369771e03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea13a6f66d336611a7d9cb027da2b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471450b96ffa00909a551c1d9479f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c67b3681d1fc734ec4b7ec3e6dbf7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899f847963ccbdb8cb74683391b1e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82524f8d79c32a34b249e9190cb82c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76824d282967bbc91674008277aa0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb00e5885b976b63edc17bd2f0edb1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aae6e2d9e27b5e8edd51b757dbf26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e0571c5eab8246627ff26c91a350685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4067d651c86195d2b73d3a0029b56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9c9d73db001a69ac978aa808b5c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7780ca6750ed98012edd4cb197b32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14318cc20485100f272f9b8595a8cac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d944e7daecdca1a7eab7f9d2c2e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f582b9a4640f1d8a71a80634d6f84f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1763430e65371639e1b827fa71e80d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf09b4c970b3e3a80a4e53c7a986a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37909e1f64fab3d732d5a9a547b16e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b91560d830dc20f0dd0d42506d8d0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329731f2264767a1ef999fdd5be7b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04811d792365471352ae53177781980b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fa5112faaaf291878abb6675569ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5693625de5ff964104cf4ce5a9d0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d5f19cc4aeca42d2e41a11dcc7b7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a26538ce00e3056b9008e0729aaff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880c11609c13a9749c82ab565fd1b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0012ac26944e3b962432b78a55ccb3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a3321b388e548d4e8f0ffaff4d837704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626547aca1a67242ad2d46d4909b359705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f688089142dba0b91f11ca137165706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791187b6a66a007d7efa524380c536707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367cf145fa2123080980b5a8f1dc165708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6a9e6dbd7ecb326526eeab6fe19a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a792f5e1a6479e7a503ee70e75d0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31dd391a24252b57b7b583f2fa31c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9b75ebfadd3001b45fef92bdd31f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d172a4e4e5eb5b0de2ee2448fc007cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7cd1fb8dcb4e12784577b4794a98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9dcd53711ebc0d00ce2f7ffcba564715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928b216ebb19bc078b64e1bbc5f104d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4e31a5a99ec7d9d834edd305b8f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8174c7eb56e607d469b9e570f7af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc0b63eadc4f09da269a8923a6a9ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6d20a3ee5f233623a5298ce1d061720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9987dea8d0234607fcd8ba5b2c0d87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe8e6c94a8aad8655b37c0dd24da7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69517e1b370d316b7c4c04930bee01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b9800c2fbacfdbf8a027809e3e16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7c83a484e3d4232715e9bfb4f2d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2ca3facdcaaacae0acf3dff9b0a7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea09ec6f3838ac290f7a933a530db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c03eed177d8433bac762d6c3a805728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3111ba4142aabc4ead6f162cbb3a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc5d8214a9357783b5c9d74ea72c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f38283e2b80d2a4ee460f74b84291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d92265ae3c660d2229d3a5266676a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395aa5e93c6e73742edfbe232288787733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c404df45c3fce12ba55fe75caba3311734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ba37fcaf2121e76b9b13ba36e495735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c4c057d81e24dec538b7dbde7b7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3f8be35447c7c0165ccabf66c5e2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5010abadedcebb8de10171345620a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31f3f8bf479184f70ccac72ebe79b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd474dba54d32bac2d4d63bc4f71f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188a0dabb9e3a277c53e9be0b1e698741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3db8e7957c5d2e3415572125f7573742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced272e219f2531b12dfad520c72a9a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b10e80348ffc73b72b83a283e4017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8082efe351324773194624b997ee0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b4c0db4b6289cead9c0df9a60644746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd5dc9d9624daf76f8d52e6dc7c2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767380dd8d52fa8cc8183223f23e6f4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c9057d34f607b808d47a4d10af9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbb796cf420931d10d5ae1fb3afab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa3b9d0be65e4af34073e4d8846b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3a60d6015d5f1ccae0b3ecfe7380752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb271eb7355b3750769615034be438753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8909da8559f756f95baee8af55575d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6281f34a4bd571a5b4dbb888a2f60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad7c26c0956e7e4d794c351356f40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ff15864852c9121614e23b9d1a3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da2e24a07f2e3ad7ab393aa9582547758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a886c1a8246dcda609fcd36f6e33759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8dfa0b432ae7c3f5f25898d6453a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d78fbc3bedcd1f7798e321dc1c5f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207fb57b86f9adc905241a0e120c2a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f19378990ab868c54c797bf8e1de94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040abd08efdecc97c22465d1fe92ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4deda027c37dc549b77f5470021ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fd67e568271d5872b9c7a849c1447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586f5bb71074adccc28459658e2a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875a2cb13134681a9929af5e1bcee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba12369540fd87e2f689553bdd7eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032db441836a39d2ae07c59810e2e5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a0576c42ba3cfa468a495beb210512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b3e325a646859f263041807e24a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c80a6d50de1038208c32ad41504414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b8d1c118e35b2f7db265488316ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b36edbb184c53365761dcd1634f7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f26a6bd5108241a689f7de897858a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728dec7569edaaa7202cf23b4341df918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa3057dff9c5061c24b25d0fbf96f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86065f2a767b100c5e3805c083c4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797e4591479e4fc438325a84d6e9a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd3976787a7a615dca3995a51651722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd667dcd36d67471be5842b7462a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc81e1aab94bb60d73bd5d40e8595424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06388453553a78e03a051c41476a34e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6b903901f7f2231971fd17166c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef2ef2e5a5ed71988ab594efc9ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5606156571433ffbbf9315c404840c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ca192c2497341de965f6e4a322c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d9f468c7e84d76e167c24387fef330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4499092a304d53637c1c097ab55200e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55923cbfa09e8367d8ede202a6a79c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed746b7041f1f74bc61ce53a75fd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210060a2597aee3323252e1bd35599a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf6ea7ba82d10ae95a087ac04cb0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d385b0341d1250cb7ada90d3e040a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64837afb115be88b65a2da8fa752337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01c325ccbc7194d993db2effc69bbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce21ef84044b7bd72df47c8cb9bd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c1b18ed97b22362070cda82681ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecaf8742a71e3c4c1d737efce1693e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015bccd0a63b493e281217b339aca9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6525f0d8ace4c0f990562c9a8d6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0af351a6b9543d6028c649b005d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed294be9c281f99579386a1cd9d6d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a991d4c34decbf99c245eebbca12ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7e98db739c1c8fc689b794f0c4d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850b8f67a47902ab0bb3c6bd9ecb68048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de4ffa250f0147fe4ca9707e7a61949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b05442b65eac58e909aa6633837b2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f01a59ba7a0c079cde5924702556251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1e6076f90f28dd2612b20df905f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53bff02f02d94d9b09d07b8f9cc1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a952007be5771be21a801b0ac6fd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39f43609da5f99d61b4517689fe0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef49dfd779f2166625abb509547d5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45a906826669f52deb13840b6835dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4dbde6e53274bafd127c9e5f5bfa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf54a9cc2584f92d6b3519e15c663359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375d9d1b3dc515f7fe39e572fa07b1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f58e5608575973c47d7fcb3a3e02a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf0ef70cd3a43b23cb03753ccd47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59231bb38fee1426efe34c564498751963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafb7c1f42d4d61651a4c0e2394b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd02e993d564d9562df278ca647b82d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b612b175c23f768deaada19eb794666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8661237c2ab8dcf2623b9dcfce50d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78075da059f2255d3ced0252802f71e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652de4e70dd70dc2245611b903074f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87171386335901eff2a95697fcd3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac09898a5a1a8a8a9ea241a010bcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77dd0d57aa744094dca438b0a9c68172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f79cb7eb9c4ac17dfe987fa5811df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf8aa5bd6d8dec8445ef5bdd2ec3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df1bff5747b4cf6966f1789ad93c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce44f020e25c7006ea4bf22edeb1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873dbf68d089c44fe69bd87d1647c1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e46ab1ae5a49b97d17630d3950be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73fb03eb5738ebe758bd03ac64c9b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7b1cdfa3a7f0b6fc837c66ebea5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba3e733b7419931a31b60c79a8caa681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c10d51a1e6277e975fdd46e7a47f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e430c941aafab782b588e9ab64ee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734386bac6648fb547a797de0f175284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f5c5f1f313bd671b5c697d37e71785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e4b4aa9f03a4aac43e384199f09286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7622db78fba7cc824b1f0fbbe342a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fead9dc2fab8ce9694ce07d3b0b1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f5c6587dfb0960b7da3f4db8dca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f0f79891e8457496edbffc89f8c3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb436813bcd77947b848e38577bdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14022c500561d312ab35ef8e79444392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf182749f1067cd8aa74b2418ba5d1da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e31d2ff8a2e1e92b8b3b439e3dac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3e93de0d89fcb08050ea7fc6843995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca9a8699ff003dff5071002cb911ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10073a979e584aac7acaa4e1ceaea697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236712bb73bbd9f6ca6325fef1351d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1712efea5cda9f0ba9063bdc8d6961499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a508c5819302d44a4fa3dd64b375100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c2d50ea3dc7185d2e0c442d1e2d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b84e9f80067ff48431c700fbba6842102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ad20cd3f8456702d8d8d0697b4f00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e23ce46ce912dce9088e2c6f3e8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a4083cf99c4658bec414a7b138727105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7edae9e796e23b6c2797891d47f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fc2830ce0adc9f97f3342c79e4db4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74315103d983cbd5848bfe07a68a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f654648a1413be570df30bb8c2d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53007014e3da3b1dcf5ab4749b09161110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6030ea30c713c153cdf61c7b8aea44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dfdf7798512b30beace96b7f2a6b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe77c149fda5f7b0aaf16a9ff9c9f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8d506842156978af82e8c392cf61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6eafee2f902a3f16be261a87fe71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1fdec09d177e7cf6db1fed653fb18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e415b65feef6babb171ab005a042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1ccc9e0664855936e3ff71350c0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4191ca137b8d133f6f7ae42c565b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2a44a6377cb348aaf4b3c7e2ffb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8e944fab85efd7ce25e9111099d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832be526884ece55ab4ede20a263a6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841b19a31c4d493492a59abeb414b14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306bf86c4405623e5c265aca174cdf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b453f2ec736b5f8a5c7aff528ea561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5121b03332befb63be87cc32c858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b56ec446eaca6613f3d6b87d3f7f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d65a5e2d3cb4d5d11dc442aaba7ceb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716e048f6c0ccfa80a25d88063f7e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1ce2c10a5f085f5036853e022729130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1cce39c8a877cdb0000454e82956131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021744b5e3d53540a6073886393f943132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d0fde1723a24f276dba793a87044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8f9cd6167d6fa7d287c77593f4a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c39f00920da7f27f3e38ede04a1a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2577363d8287450086d064933a122136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b16d54b83cadf9404b904b94555d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93192e29e4e0a1f219877924a34bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395acfc3f354c52f9e524b30c842697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfde21ec358d6aea905b93ef3318a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fc28040887d10f6871f238d55e7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad58b3da2930876541c4db43b7509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d00a1877a563cfa80c0966a9449b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92293e356c965b8db45877bcb1b94efe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f6bdf9a720a46d2db14ab59faa70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee91a3af2f3f00b8b79040f05bd6ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016e5e1af6e74f052551a741808f4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc89d1f9864f16fa7d705897db8c503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034135dd309e7c1e33503254ec0e018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099149d22fb15938d23700bc4a92e93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c5dc5384e4146b9a737e51314d5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3240fb063c15f258d78fb0f62071d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362622611e16190f0b55e81992cabe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60462f5f3fe85c899200a9de559060154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0ce773f6619b235145609fea1e4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0baeffa7963efbf9f897db8aba361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95778fe048e33ebe4cfdb815bcbabff1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2682c07c45aebd4b02ba583a09b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f072ed39186082977d1800edef7348159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244acd631a55fc7303d55e6d57605bd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fb1569852fb7168c93e50caea1562161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a56aee7296d5d7d70d2e05dafb3b03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c245ee9d00c8b84b93ead0e2616e245163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3cc10a66091eb5564cd59eeb9c78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e74a7fb12dacd0ae61de530dd48c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789108f27858a77e973b37751cfb878166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50abf1ce414c9e2dd07cc675be5a04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681028ef866d477e7d1f6e7513fa6385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f399962e78cf98747c405d4d6886169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175d3e287e003495aba365440517f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb10182bf147f7ce4211eda858fc125171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8986b14cb8d491ed2e4d6cf6fa9f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd392603b15776ccfa2285aececeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e0f45a4814688d63c89e3dda95cf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92562e83826b9d24a0523f27e6ffaac8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a75488669d813269af89d42473189176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade503651553c6930598892f2c54ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57336bbcb3a58d06de5054b13e906275178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855535b783b5b92683c97063816d24ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf33abf7c54c25e08611168526880180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0f40fa7713247e7751a89b3be8583181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20c2bad9044c36732d3887a65db6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d38f219b245c6279626a7592a970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55164cdbb782c719378eba5119a4d19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335968f24f823c5439676c631911d9dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8047680f1c6b691df5b89af4137db8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625b96dd43b5b58e8abdf8a05aa521187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f7f5d85bac0b5689d8a13e529865188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a487745f3cd1ae94e73a310836b622189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd421baca82fc678e1431f0cb3786f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d610a64d22b0f27fac07d05a8c7ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f4576b5e45bc51681c61da550860192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1329b8bc49b3a9cae51d33fbea6637193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad42e15387b06758efc9db2dd873b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8cd0076b6e5f321d502afb663a1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a4763365f663935bede7459a4b95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6482c52d40e55fd37abb4746f064a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666fa0ee89098bfcc72261f91eae47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff52c70287365b05e30b079ac62ba58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c07ab37ece5c65b6575369e81b208d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380075c058cc4fd63e1f8c77d3bfe230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27306cfd46ea3e6eb45a8a18ef0580c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13683cdf1c8507e865d46ae6a16721203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a619c0119edf6c87314f26514d5b8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e605cf51124d7dd5dc7b69285846f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087713ee9eace7825b61b7557d97a3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45221e0a3cf65ec0ef75498a60433ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c13f99908d2ca00fb1ff40541816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be042467c7f24a99a999317b8ee4769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513efbd7af8c5d1116435626adbc679210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7851e46e173386bd51e749c01d3cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106761d3a18ba2c14d5de43ea0deb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb9f4c73833a61e1014aadade4a0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d70b4e0960d4df3d598a259fe755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eac4a486e439352e8da84ad6b42ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807889f8f0f16db302415370d76cc72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b37e2cb30025f0cfaa1ae9f2c6baa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c69b02ade33e606014ceb5ed5adb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24ecc3a145ac4908490d304b03c12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fca944c403249f0de003081003ba4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da074489162db47334bdfbe51080356b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9e72ed13497f1346d9e9c61e0b24a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508feaa9bb6ef0f969b7d525297deb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd7513220ec84226bdd64bd847a82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3ceccc479c242dcce1dd46114dd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32f54394a92c799efba9704641b24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54f1c2d5a9af0121a7f3723a68e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c51806d029be6ff315439f89bfd957228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac754aae2857aadbf12ec0ab90b0c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2873880942f4a94b23602aed3678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eceef26646d5ff6609f6990eb0f056231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219b0d7097d69bc694a53ab37cd5d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34008ac1279f17f35cf13f7825354b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539303d1299b71a06e916358a7e836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67a987bd6b661c42166b60e28c6d79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e8b8c20653927f6e56c5cfaa22a97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff15af90701e592cebfb3d4bfd5062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704fd4332496d5b5c0761c4b18347f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ea53905a873c1d7dfab3f69dbef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fed8857956474c119a93aec2ff4b76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba48014524328d94a0ebd1c1298fbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a307b2da034f70f260e846a46e2e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a28bc14153df3459e716e8fb14814243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d3078308c9a96d0cee3b409202b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cd3a8dc260a6a263568c96784f44f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6264e8dc10d532f1f801f2a898ef3c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf94f0bb6c5e95a4213a0cb7b0b8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1974e2fbab7f41c1029137ccf9dc67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4806892bbd5a93af72b3ce383ea8f84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cefe51c3bca3e17de1b606f9aea874250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5fe027099fee3f0724e24f8e91c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb3458fa93fea1e6bb3112307d731252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b3fd0e68c36c3c8960872f6f3748253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef59aa1f2dc946c4cab288908faad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008aac4a804095cd876021de72b403255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811aabb161fa52c509bf1586ef3b5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90db256a9d6f69b1334d34fa6317915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89fa3b4469299ce2698d9669b68fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90328c1a8a779cf1d38d96ecab6edb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb350e9c060f1dcf48fdd80c8ff9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5d81073690b5c610d77aa167595b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22a8e2a347c9221018e3da4a66b27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbbe9565fa4cfabec7a54b779c7a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edec37be8edff4112a259b3ac0bbd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812388588e17c60b7b48b9c5a444a41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110b69be57341e3c90d94e5df115645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0251ebf1f946cca1ad992da230106267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6256b8f20226231ea7a28e81572ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79216001976b6ae7a945cb260c6cea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ac31f1726867520633c8be932091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f7e4e86fb8fc461f454f0748fb0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776dfcfcc15a722c0d061797a4c88ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf432d3fa2740935f4e834c01f1b78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf86c30f2db41c54df77768f5ba14a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd849bd4735fe90a79de73ac758af8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac025b12076340e4c9af09ae9c2eea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2c2a8b75809558e1346d16a2d153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c4c329608a4cbb1e0aa799fde039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46bcb16b39de127a9cb20fde673dd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec85f170dee728498b73525d942e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238374b84c894a6b59f51d3813ee01ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c31c878f0d74fdb44e641596de947282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a08f2dec2fe1306589501ee3efadc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c83a1a659447a26abb255d9b551d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6146e903de4eed5210e83b6143fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ada53aad28f8fa2575020df4f19c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebebac16d41038525d260b5d599b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46aa53d381357d3599eb9ae6af6a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb069e0665066f967106a77610f1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610297645ff2e7946ac69869bc265fa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ca27141a7ab4112324fb32789211291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca298ad1d34c9de1fd898f0937806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425c89cd31cba89c17bde07a6e422c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3745908c35defae226f8fa1671218294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e19c61d8da24eeaa3df262065114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb95e670fe128a2edf5b09975b668d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a9f560a2a50fab9cb2459ad176d71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e96877b880c7e313fd5b05b455c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce37d809d064d5c6372481087fb92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071a667dd62eb30fc02c03793791e0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed381d3864a0015052b09083ca14714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408adbf2c1082ccb01aa45dab2cc636302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be68586c201e13ac7ee9d22110ce5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78880cf4f82a6751cc45bb124a577b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3221c39cc4e2c3f7be945bf590583b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3811f27196dd8b1ea69fdd61a84ef7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcf4d82e3084114d2a216e129c449307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e90fecb74852ea6dbdabae3f120ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9ae4482590f4911a048a10102075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b16db6eb6750032e1a2516208de83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fcdd52f67fbc3633f1910be683f78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa7e93b8fed05e411592628e4d01ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51a766509d4ca444c208b16fd15c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437792e36cc826f7ab6382e946e8af33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff18aa644a7464e87295e875a3db4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c737d0526245f8e583f7c35b192be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50550112a4d2f2485ec32890855980317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceffb2343d653652c364885c69009b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829450e47e0cb9dbc914253ee003838e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a8a54313c320fcedfe07421db965320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322a47b00063e205df247289f9175a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c7bb446309a9877feebd513e59c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ab99202b2c8b29c0889665286eef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7f6c7c6e378c6b9a3b45c8201ac9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39309e8514177357e8b486c1d0437d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cd0b56990f05892a5fba8c112522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59111efde52fcabd5dbba733dc5e3e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd3ca28b9c1a65ec1a8fe60b22589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e705ff3dd708a5e8ca0f89db21e6a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c410e70f41702767cbbf4b725a511f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b605f267d64a815e78b78256b49c72a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181506ca3aa8622cc6645ce58f272ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c0cfb670193ec5f752ea76dd1018333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27876387a38ed668e4ee7ac2111738334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0c23dade3e7005214161117c070c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c5d366ca6432cca46934d8f075d3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ed1c15e60cb2ce2be57fcc3b6bc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871308cd90dab2f5ab4a056d0a8d3f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118afd7d98d6e0b76e85f55ba5e86da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf0b32f190ebfcc0e201b355944a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85567d0a35c0b72848950a360ff92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ec53669a921d4de2ccce2a7066e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9916b33eeed8a5ee03c0d63431bf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324040113e224a0c5e3de576ee0c9f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cbd2cfe735428fe0dfee5469db7fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13996622f261644fe44d81a42473b87f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4568a363894de49f97ecce9cc0881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7a027e9a88293a39466ad44cc0b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb4b04e8e2c8a255383fc5bc9a63c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821113aa44093c93eace06d2c9b6309a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9aad04d55d49623a7c5392c25675351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7376854b004f65cc1ee8c610d2b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab8c7a957c5ece53d13761671b4d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7639fd5d3896d1bf0af2b8c5d1b8a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7f6609c49a50427480ca415a153a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f84ddb556401134cfa05cb1194e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc4bf53597e69d26bf65ab1ec5ccb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f2dfbd6eaf853bf8c6cb329d0fd0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea60b0151844432f73aecc6e026c66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862bd490eacf96e37e8407f70fb6c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01012d2accced46c1594d037fe6df30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ee36c5cb3c2fe593018fb08668b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738694470feb791bdcade78c359a7e78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35318b0e752248118c3ab30728b7173a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81417544f499654abf9e58ce90cc18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0e5b5d0de2e1de21324c066d58a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf875e91882d1b0274bdb302f270f1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e71d3025bab6bb73ff57a3776d4ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b1e87c9d14f07d3e51df2d05ba0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe740ec0da25afe8cb0c5998079eb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279b7ce40042d615a4e9214484e5a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf689c048f2888db92b71a135dc72d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63909a45d0316b64195e270b9cc640373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c182d0c7d740a2e137c64913ea0d34e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f0c0d7c9afc660fefa1209d015152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5b0149e7a7ecf2410edda3666d9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b37f0557f5ec87dcc89cf4f0ef675377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9812459da2ce9d9098d5dbea5f4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55039fbefa35fc9256833f4668a40e45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a357a0fd624c13f654ef79aef6cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7f3a9c972fb9c8bd5cb86bd3fde4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a33213350c459154507e75a46978382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be1c39ed0cf4aae6320719195c0bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd8d2973d5f407ffb49fee18f1b98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa393953aee077d8d0f4dde9f7ce950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd95f51639c6904fd1a4e43041646386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ee8ee95187d4255e52930084c1d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ed90c20cd0c394240aa475f913af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857fd39e80cbf3501a0a190373f9d9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b9f07971f94341d916e4ca84c6b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092e5901fa7d5b6a513c884bc91243391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d5a8b109739bcfa4b4b192319c07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055cf002c35fa8cc2ca755433cd4f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cea2b4aeb3e471b5540f1935c48e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a0d4e9afba97fc6f9655a2394d97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccb6ba21b15ca51d848080c53e4d73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7ccabe93fc8a2f798280ff719142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337b515b4501f56f9e774f1eb591f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66bb4aa5246309514c719fa0e2791399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e393d3b0621f81cb162f47e8b57f6dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea513034d9c1c1848a2c01e206fab02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd2fc672a79adf4ff29b4892cc1012402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af3521ea3fbd72c2eeec479008901403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4e6e10008367f455f15713f302cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d243c61bd0ac33ae274efb537b21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c32cfe57e7ac71c3cb5716a3d6e86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d7250882104aa56f47759d65da59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a267666402b49518e951add764b367408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f7878c570e03f69cfe0c3cfd97ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f1adec736d0db055db3b54ae20a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa16ac823dc5e1545720019a952c82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020de4dee59d4510af97e1630e92b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224bd138602f1f18398d63e9c26d1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be9bccfd91e5df6b51f48a7232abb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39be2e309dc27d3c895966ad3d8b4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff8bd4735f51c1ee78c50e11cd0f83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a8f39ffc97f5c7e94f9692cdbabb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbaa40f153fcdc196838368a123225418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6cb2f878e12887240291e74bf5fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b4d0f4106bc8b07d4184f3cf3e72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830940be438427aefcbe4be13b4ed4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0694ef62dbd898fdba0679e9d0b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc839f9f5f4b4718ff40e5a91294b8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9317a7c804fbcf0dae25ef13f6e3ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429749027cc82b13dc7613fef8b3c5fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f30b338931a2225235e7bac09180426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b8e9265792f51eb759bf3f4714053427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c30c8d1e28a88d6b68129528a763428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ad6c4f34d417dc5c90bc08b884d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc12a02c998ff0f6090f72f36e71a17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341362069df17f43c64c71c9ef55bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91065f4fe54a96b586c563df062d4f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49cc5ba21ca354bf94ef5755f5f307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d8a35dd86497940a95ee59db486c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f1098b33f8445214613fd771f27f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70205340ec243a3c2122d4bbebc07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c9c54cef3d7520df963c6c7b0727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab177744274a75eefa051491a3718438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ad9c4ec5f640dcff384537fe1d9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a67d0c0ad1d8885c4e3548fa589198440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c45ac62e7c815ae6f3a5b2b364452441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb536f07e6ab722f9095900939cf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae58f8dda1696d0de73411f40f7efd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418e5816d7850d7386aa23a501193f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abea7c959b82cf2d88c3acdd028617445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30382fda0f473656085725b4b2c036446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da996576e05ea1e425fc861daa0ad18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653362b6013ed0eb5660080b6e707435448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c58402024dc96cbcced0b3f18f60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975205db890b93bb173eb888ebf142f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6d57907b47e85dd1369ac2a2c1b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e937d53f46b47c86f914c9167186e16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976366382f3579523245b35323d68f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d81d73621107a16a939fd1a3c3c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df8593a7d5be48541f2a25f1629b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7f6b7d1fc500ecb15697280fce20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4d44aa0b521519c8bbd34a728f51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800c866bc1820b4fd033f289d15191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b92235b696fd6dbe40df5e4e3c0fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fd9799769a55e85a64dadade42d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e892195b45f96be6dabe030619af4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca29daeb5ac1c13716dda2598c72c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cca5e4443144441e8344640867767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e321fe41b9f5a8efa1feedce85f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76c4056816d5b9892855e576eebdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b171400af6d57d37e2a97dd7f5b1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aaf05ec995d6f90e5c4e60b1103f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec50467a2f03030fe8be9417a50a5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adbbe59513b437d939b36f6cd7800a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e95543aa5a4739fe55872a2793ea5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc723ef57594b59a4829f0ce899c335471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e4c336ac9d9fe095f139b62de1c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf6593a4fe217acd14dee4c6d105d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440b4170bb38edd719aaaa618d5dbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae197be1bfc7d69d77cf0361b8bd364475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105741bc75cabccdba8e5d0d07a32af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d1a1ebdba1b2b6c797ec6d1f8c4ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137aeaf2e548f9c779afbed2d47185478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f14ffa37e87d322a425c469d062d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea902a8701798b5ae23ab6634bb4d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda36c9c9bfd8a23392e664a35b989b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3411949c4270ab195115773400279482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98011c5f790e54d3a27c633f8e54cbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595d0be7c0fbcd48b1de26c3a84748d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6b19d429afa864f3cc2c54265b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e1ce5af5a9d58202823c557ec216e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0eb22c9c8a2eb9e9c39f74f008794487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e319b468f35edf1cba68c24afa6790488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc14658280315c51b53371c26be973489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be29873066f27d81df4d0eb5fdf50a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439d54800ae4924959d6601ea9f8e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d8290374a66230cc50f17ea8779d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68116c189f93b6314726a3c38e5356f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c4c332f31ecb67e2899990cd75ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1856e9128913898c751ecc8191c06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd7e3872f12d6f36f150285c984619496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1c61c6e115307d17544100ebfc4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883472798975f7857d8f736f3580e5a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813b983e72dea9cdc634ba7816fd89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b651a98432783ad2fbfe6b900d07b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fef47e5ce25aa6d6a258fb6d238ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494e96730cd8c749f0b5be5f5453fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2d45d6b92e43421c710db88a87ca8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91665a41e23382ef2f8d986309ecd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7f9e8de40160d0e6b35f60e33264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4fc43a522383b51153b1c04ec8f4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af2ca8debeb7eb45f81b4d9e4cb33a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3003fd37dcd7e6db448ec2835d04c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4e8f7337d0c1d97a5d06e7373317509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95e211e84f12bd059244732a4ff6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44a850aabe60c1b44481d9a48bb8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312445e8ac927027e68e4f50c8e843512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa68ef850759fbf42aab0f986a23f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564649a5ef2f4d908aa2c0d90bb74680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71811421373fdf8a899df1bebc9850515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2de2720449f6bf33e4a92aa794433516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334381a51ed3b66958447093fbf7f32a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0f4769ae0cb02eb3770bc619ec69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60070342877dc4aa70d7b23b42a8591d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cc0f33d00ecbb37988c93cb8686f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa34c9201f76aa7ff8cdff2b00abb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7dc65c401f96e8717cb6da247c79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d9c495990eacb0a8c988ea6f552e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9cf30854d9f757d627db194822b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed858ad36227d495795699559a5c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aeeb0542be4fc1d8282251fde2599526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1cc0fae029abaeb949311e7cec0fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d682076e894c16e3b20cc6e91079181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de67f571916c84f2292184fd0717cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4219e36e0209539ae43ccf8bb805530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf169d8c46a4decf26c4406c7e65655531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e322f567379cb289aebbc55585b7a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b5bf91f2ac7f85d0c9b71e8e063a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c77febc196f8b960b97888452fc1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94f0461fcfe0ab32d9c5035749fd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1425699872b15b3371c850bc264c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1cba5aab697fbf5b140162fd3c83f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57daa4973b4d8c767924d53b30c02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb943872318c2c841f16070227dcec5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4fe4cc5444234220a9caf67a2720540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d1fa9de6a6e6b33ce53eb48c7156541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909b3a5d696bb86865c2f3978d3f764542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79cff1b40ebaf14a93646953b0ef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93dc98c7f1d9a921957b069266e8d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eb030d8c338a9616332c4918ccaf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe09ab99e2f0192647ffd1920ee12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f715274c4bca0d6e09fc046a615dab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9768f482f519c1e1f805e39fb31cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6097a168310fad10eda8a6ddc65e98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0edc50516ade087b1a1ec364bf92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdadd97d71d4d402d875661eadb36c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41110328d2360f905d7a55e074de5db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c11701617463ab4008a93e8e1808553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d48703a528fd15d73c420727deb695554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756574110f227b1d89c5ae9385807cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02828c48abaa33bfe301f3f69cf5abe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a4e9846fbfc1444af018fcaedd07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127390fcd33d9bdd63107b0ff3d75f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b186ecb405bbac5726af9e163553e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ea3c89a9caae43e34ae1a1ef81966560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7b57bf7509b665772a66599bc517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07685f348f298c5f464308cda01b88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0fc9e224dee537e10365d563894b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557625b04227aeeb30a017ee181561564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a3e4ab25290def4f40b3004a4294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd4ce7eff44437ad35d186d5f6702566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7543911a701ec2bf0b11afd3c26d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af9e7deae75b384db7010ff0e1b79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd053458aba59ad62ef0fe429565260569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031af09ae0074a25740055be174a6f5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5010d13ba228761866bbc8cdb5b3fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f71e7346c497b005520b3c2fab985572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5c271b18707a9444206c6d8203d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3613e4ad210a576149f4591d62e676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d750d5e2ce7badc4866bbe6693099b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3712bd425fbbc3ecfec75e8a72ac4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24738fa121ea62373ea9c9f749ffa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5434b940aba4dd26e38af78b1113f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549371f65f5f393f1d3456ed7e0aecb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab9bf6f51a22691ba55643dade507580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3921341b58028fad8903df1076557581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ffde12c30605b726a4eaf629c1389582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45337cffbeb1e5a67e66dc2930c1f57c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946eafd29f0a5411694d53168246d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e04e9a6a44fd1f66931541b2fe92a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab5c549bcc3fcad46ce5e1b410c2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b60533bcd70ee15c85dc73fd8edc37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01ff741cb9f4a125429522392a73a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb6e0caea0847e124adfea8537ac0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a33d9df45a8eba67470470e317b88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd7e33cc23a54ca788eda28ccb436591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9b87d93e3a730a8b230a27dc0347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec6e9f982a4bb6b031c2ddc850003a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ca1cc08f9136867a10a6caf06a15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb43cebd1edb7c92bbdc1ef0127ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca24ee432a9b5075f0ceb70aae6ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e282de8d13a29645f61a00d902861c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81387719bf40f9cf615656dbdc50f52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1e24a418faa74e729aeaf12baf8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b688d41615dc525f7053e9660955fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add56115fa3ce1fd29d3249d75d51fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331cf20b0b36bb232e1cfbbabc0709602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8b63db2ebeaae40105b8e0676c38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839809a41c8a319952d2ad7499e21155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae3f16e906ee0ed32a2a81272ea2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3e625a1d3499b5d8cc2a2e448b2df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef655dafb8a194fc7c4a0ce882a872607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949558d73415faa4be457f0846e8e213608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f33212f21b28433b11d70f110685609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a7f1995356d907d42b8d22057b3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f2f414d46b05c0359969662e3aff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d3f279c16525f595434bd86c3f40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d399a9c0a3ab89d94af98fe91279349613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53325f381e0c6e59cab7203b49334c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d395fb0029d44aa48fba3f2341eed3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039189cf7e0577011c7e1d61f8c332d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d703044dd93930016b71bcdc20f5ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292539067bade7390aba59c91e822914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9863c99a3cab57fd50b1f035060a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51ec400752c1e98fa74ae42f06c1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb970b5004d45a4a96d112a370142621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730a38eecb408ff7e96a5835eac3d40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c5f1a131cdb97f22d953623d14587623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7555631161f66404dd856ad97f26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce676df3e0bc363f8642bf48c90738f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc0295b0fc878802f7a52bb38a863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cdfad311787f07f4a9c92408782ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c5f74636c63c06a8cb1e91f9f8a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ef25311c54c4351f81213bd6dc90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a471d48a4f2aceef672e194c049af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee05207856d284d8b199a6c617767d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83999f1d47eb17b5c931675dda32e5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea399657574dff9bca12ef8b3d6ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792df04a6657b56c45fb5ccee382d96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abcc14a41c171adad687e36235f789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337c4a5d84b900260c6f989c13d221636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb74299176362a22d5f0528f4c2b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be0248ac97bb452778867a7488563638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940749fc0cfe6c73aa733b987edd47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c3f6936e21b160f549ed66de04ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98d556d942031eba95b55c1dfe4f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4c5d78dc9ac6163493252cd2b4dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5de89af24ec8177340d76e3691c2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c30fbdcd10b89abdf0bb69e197a12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea41194371b5e84d5ac0f3c65f6118645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a56da337a54d2f608ec55a1f2f4b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff6aa3cf91bcc1fe75097533d27ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dc6a9be1a077f62368031e7771d15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd61647de321e6f38b893bd37c453e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378424e11788866b87c83b82a93ebf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68eb5e5b8b62e09246a126cc16304651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017174cc2152ebd4eeb50995948289652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedad111c0426c94f3c6f761f5197f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c392eafb2b664e115a825498bf99d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b356113a8864230e018356c83a3cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3b890e59927a49fd06a31381cf2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56208c37d5c598d231f388ae2be13c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d9712c8020dfe3cadc9708c1a12db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657daf4de931562f7f786cd643d8405a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6c8df39d981a32e7316c05e3fa275660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54664f0d91559ea15d653229e141c062661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382674c346fa6dc245475feecfd1849662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e09847d4c01e89fb827f39f095eb2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb24833be41ae74ab1a0a77df00fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5b4ec8a20a67c000e71d22b43cb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7abaa86ac286fad9f5f54023ee38e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8d8489a4ca46222d50a527bd4a566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f6fa6223046db4d7e94233cebe863668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd214762b69f15f87dc28e74be8a8ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f4b3982e929aa55b330178e9de5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a975a88e8a5f67da7e6b833cc9f80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653274afd74fa44eedc4e4ec81aea80d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c675f6804569825512353d33bf7b52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070445aa570d2dcde142b071b2f52ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32cb731885cc1be12661ab89020a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9034303bca67b938e3e228d31198676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2021ee111923a034d35906f55dac4aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61cbe302d5f7e6b6b905f2d3611012678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca18b0ad20cf8c554683bb55be07a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697acaafb1eb5528ac47e95cca5cb832680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d493c94c191837ce8aca2ee88209681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad255ecf64e3ca446af1bed99c228d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf18d148b88998f12eee988181a57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d1f3a862509ae9eda24f5de0551f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02690e42063ba0443e1da5bbf72a17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c9740b513e175d1135f83ffb49e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29714da600542b3c5887c99bb3ca591687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a05b42c679d88a7b310fc6c81774c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a428717a0b5bfc166c5b68cba2ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c63d7307b41e7d122ae09a3530b87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f0c709277c846c35e257cf83e696691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da35143c416c31bb0286a149fd8b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d879a77c4775685b6f62eb71861910693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb078da0a11a7d7945e0a8666944d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77842e6700abc8feb2bb191f01eaf1b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc911b9cca8688a0fa30720a1035e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45eeda0e3e0146682d436b98cb4aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b016c35004810313a4260a2c4d5525698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd20fde705c966ea9a7cb6757ebf0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8dd9de35327a1a49d3a1e78329486700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0bccc63502a463a2a0725cf485441701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1aa29c9872f91b2394a5f1246990702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b7e2cb0aea90f51a0d82ecf049237703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2509ec8aa922337e329f69aafeced704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641772abb7be5bd6410b3f8687138e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3da9c97a22fd366a5f4ff74306021706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c73dbd1db02cee3a4344a4b6ac73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1d86e3651641b7779ebb1a2483894708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069094ef2fb28fec4485adb78345f7c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f931fa3df3237fbc0b557c4b78452a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568f6fe70d0a29dc50ad901da84bc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f24d407b7fcd1ba5cc3fe30d352999712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1a59c75eca6f5484fedb9a3b3688713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf1065758ece5276d0852c376e92a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3057194432ef127ee12a7b74f486de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c00f15a9a78c11e51c4afb153b76bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8699faf4b430ae37fb01a6c3cab3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e284e6915b69a7f5df340147848b916718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f4e15af5bafd91da19c3fc36fdfc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc7bf493ea0d42aab368658a6d4c4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8c1ef9adbc6501aa8cd98a83ec59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51541b66b4aea6022690b3da62b3a754722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30973e8edf43a271e542caecaaf16a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ecfa8722e488e38b5de71c89233ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f435d020d6faa54a73c2fc9687b4c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5865283593b245c672106d54e221056726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47c91299011ff7d3c28a7842a4568727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b604077555510b7b119fb2bee8528bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b46cfe5f691683bc62d5dd112e5ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44e8fe769061c21a81ac5b9adfa80e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63bff9614984e148e40ed1e65411bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba01ce8d3033026e21df293276b2ae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106695d2807c4c9d64789ec64bcda8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc934d6017d94af0870c1dda25194734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a619d2ab636886d7ff9ca7f06625735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e85bf199dddd4d630e09379f766c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e5c3321006412f2f34d72e2824d14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3eb8543e6eb3d8ad4ac93a7378f09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49368fc58a4e6e4545725ca20bf5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ef9273dceceb0db1f97733455815740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801169d5caf1224bbf2a728a8d940774741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f16ced7fb891d14d3d643fa7543f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7568806890f2963f39b68146d4a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d4226e99d028e261e175af9eea16b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b54b5c30432055ff48843141fe63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0be8e4e767cb46bd03ce9d404b61a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176212cc60d2a166e60c54faedd4941747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643824485a3ef753513eb3d50565a98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684ba93462cb45a1a0347bacb01810749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796c06f4d84f7c13b0b245735e5af2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a99ef9d82e4e9a38e5ef4c166a92b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028be9fc4bf966924c37dd4e2700ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e59ad56b27bcdfe5957b7b3db0cce753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>